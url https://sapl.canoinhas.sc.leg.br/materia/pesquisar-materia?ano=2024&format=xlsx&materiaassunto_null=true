--- v0 (2026-03-01)
+++ v1 (2026-05-16)
@@ -54,10814 +54,10814 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15080</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mauricio Zimmermann, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15080/plc_01_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15080/plc_01_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 001/2024 QUE: "ALTERA A LEI COMPLEMENTAR Nº 042/2013, EXTINGUE E CRIA CARGO DE PROVIMENTO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15419</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15419/projeto_de_lei_-_altera_lc_85.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15419/projeto_de_lei_-_altera_lc_85.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 002/2024 QUE: “ALTERA A LEI COMPLEMENTAR N. 85, DE 04 DE MARÇO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>15463</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15463/projeto_de_lei_complementar_n_3_de_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15463/projeto_de_lei_complementar_n_3_de_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR  Nº 03/2024 QUE: "ALTERA A LEI COMPLEMENTAR N.038, DE 14 DE NOVEMBRO DE 2011".</t>
   </si>
   <si>
     <t>15788</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15788/projeto_de_lei_-_amortizacao_deficit_icprev_1_1.substitutivo.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15788/projeto_de_lei_-_amortizacao_deficit_icprev_1_1.substitutivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N°04/2024 QUE : ATUALIZA O PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14941</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14941/projeto_de_lei_-_recomposicao_salarial_-_substitutivo.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14941/projeto_de_lei_-_recomposicao_salarial_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 01/2024 QUE: "CONCEDE RECOMPOSIÇÃO SALARIAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>14942</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14942/pl_02_2024_-_orcamento.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14942/pl_02_2024_-_orcamento.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 02/2024 QUE: "ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS"</t>
   </si>
   <si>
     <t>14943</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14943/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_5.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14943/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_5.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 03/2024 QUE: "AUTORIZA O MUNICÍPIO DE CANOINHAS A REPASSAR RECURSOS FINANCEIROS AO HOSPITAL SANTA CRUZ DE CANOINHAS, PARA CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARTEIRAS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>14944</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14944/projeto_de_lei_-_recomposicao_bolsa_estagio.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14944/projeto_de_lei_-_recomposicao_bolsa_estagio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 004/2024 QUE: "CONCEDE RECOMPOSIÇÃO DOS VALORES DA BOLSA - AUXÍLIO E DO AUXÍLIO - TRANSPORTE PAGOS AOS ESTÁGIOS REMUNERADOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>14945</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14945/pl_05_ap.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14945/pl_05_ap.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 005/2024 QUE: "DECLARA UTILIDADE PÚBLICA O SINDICATO DOS TRABALHADORES EM TURISMO, HOSPITALIDADE E DE HOTÉIS, RESTAURANTES, BARES E SIMILARES DO PLANALTO NORTE CATARINENSE - SITRATUH".</t>
   </si>
   <si>
     <t>14946</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14946/projeto_de_lei_06_2024_-_convenio_ponte.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14946/projeto_de_lei_06_2024_-_convenio_ponte.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 006/2024 QUE: "AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA COM O MUNICÍPIO DE TIMBÓ GRANDE - SC, ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DA PREFEITURA, E ADOTA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>14947</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14947/projeto_de_lei_-_repasse_hospital_tomografo.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14947/projeto_de_lei_-_repasse_hospital_tomografo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 007/2024 QUE: "AUTORIZA O REPASSE, POR MEIO DE CONTRIBUIÇÃO DE CUSTEIO, AO HOSPITAL SANTA CRUZ DE CANOINHAS E ADOTA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>14988</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14988/projeto_de_lei_-_fornecer_transporte.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14988/projeto_de_lei_-_fornecer_transporte.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 008/2024 QUE: "AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORNECER TRANSPORTE DE VEÍCULO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>14989</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14989/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_6.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14989/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 009/2024 QUE: "AUTORIZA O MUNICÍPIO DE CANOINHAS A REPASSAR RECURSOS FINANCEIROS AO HOSPITAL SANTA CRUZ DE CANOINHAS, PARA CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARTEIRAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15066</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15066/projeto_de_lei_-_repasse_hospital_-_programa_valorizacao_dos_hospitais.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15066/projeto_de_lei_-_repasse_hospital_-_programa_valorizacao_dos_hospitais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO N° 10/2024 QUE: "AUTORIZA O MUNICÍPIO DE CANOINHAS A REPASSAR RECURSOS FINANCEIROS AO HOSPITAL SANTA CRUZ DE CANOINHAS, REFERENTES AO PROGRAMA ESTADUAL DE VALORIZAÇÃO DOS HOSPITAIS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>15067</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15067/projeto_de_lei_-_autorizacao_de_uso_parque_-_apecare.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15067/projeto_de_lei_-_autorizacao_de_uso_parque_-_apecare.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 011/2024 QUE: "AUTORIZA O USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>15068</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15068/pl_12_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15068/pl_12_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 012/2024 QUE: "ALTERA A LEI N. 6.664, DE 24 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>15081</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15081/pl_13_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15081/pl_13_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 013/2024 QUE: "CONCEDE AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL."</t>
   </si>
   <si>
     <t>15123</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15123/projeto_de_lei_14_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15123/projeto_de_lei_14_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 014/2024 QUE: “AUTORIZA A FIRMAR TERMO DE PARCERIA E A EFETUAR REPASSE FINANCEIRO À ASSOCIAÇÃO DE MORADORES DO BAIRRO SALTO DA ÁGUA VERDE E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>15124</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15124/pl_015_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15124/pl_015_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 015/2024 QUE: “ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>15169</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15169/pl_16.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15169/pl_16.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 16/2024, QUE "DISPÕE SOBRE A CRIAÇÃO DO ADICIONAL DE RESPONSABILIDADE TÉCNICA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>15170</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15170/projeto_de_lei_-_altera_lei_6824_1.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15170/projeto_de_lei_-_altera_lei_6824_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 017/2024 QUE: "ALTERA A LEI N. 6.824, DE 14 DE ABRIL DE 2023, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15171</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15171/projeto_de_lei_-_ratifica_alteracoes_cisamurc.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15171/projeto_de_lei_-_ratifica_alteracoes_cisamurc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 018/2024 QUE: "RATIFICA AS ALTERAÇÕES REALIZADAS NO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERFEDERATIVO DE SAÚDE DA REGIÃO DO CONTESTADO (CISAMURC), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15229</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15229/projeto_de_lei_19_2024_-_fundo_municipal_de_bens_lesados.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15229/projeto_de_lei_19_2024_-_fundo_municipal_de_bens_lesados.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 019/2024 QUE: "INSTITUI O FUNDO MUNICIPAL PARA RECONSTITUIÇÃO DE BENS LESADOS - FMRBL, CRIA O CONSELHO GESTOR DO REFERIDO FUNDO,E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>15230</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Adilson Steidel</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15230/pl_20_2024_.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15230/pl_20_2024_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 020/2024 QUE: "CONCEDE ALVARÁ PROVISÓRIO DE TAXI".</t>
   </si>
   <si>
     <t>15231</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15231/projeto_de_lei_021_2024_-_alienacao_imoveis.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15231/projeto_de_lei_021_2024_-_alienacao_imoveis.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 021/2024 QUE: "AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15232</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15232/pl_22_2024_-_orcamento.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15232/pl_22_2024_-_orcamento.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 22/2024 QUE: "ABRE CRÉDITO ADICIONAL ATRAVÉS DO SUPERÁVIT FINANCEIRO".</t>
   </si>
   <si>
     <t>15233</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15233/pl_23_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15233/pl_23_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 023/2024 QUE: "INSTITUI O PROTOCOLO DE CHAMADA ESCOLAR "LORENÇO" PARA PREVENÇÃO À AUSÊNCIA SEM PRÉVIA JUSTIFICATIVA DE CRIANÇAS".</t>
   </si>
   <si>
     <t>15234</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15234/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_7.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15234/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_7.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 024/2024 QUE: "AUTORIZA O MUNICÍPIO DE CANOINHAS A REPASSAR RECURSOS FINANCEIROS AO HOSPITAL SANTA CRUZ DE CANOINHAS, PARA CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARTEIRAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15253</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15253/projeto_de_lei_-_custear_despesas_-_jasti.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15253/projeto_de_lei_-_custear_despesas_-_jasti.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 025/2024 QUE: “AUTORIZA A FUNDAÇÃO MUNICIPAL DE ESPORTES A CUSTEAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>15265</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15265/projeto_de_lei_-_programa_badesc_cidades.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15265/projeto_de_lei_-_programa_badesc_cidades.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 026/2024 QUE: "AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADERIR AO PROGRAMA BADESC CIDADES E TOMAR EMPRÉSTIMO JUNTO AO BADESC - AGÊNCIA DE FOMENTO DO ESTADO DE SANTA CATARINA S/A E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>15284</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15284/pl_027_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15284/pl_027_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 027/2024 QUE: "ABRE CRÉDITO ADICIONAL ATRAVÉS DO SUPERÁVIT FINANCEIRO".</t>
   </si>
   <si>
     <t>15311</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15311/pl_28.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15311/pl_28.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 28/2024 QUE "ALTERA A LEI N.º 2.757, DE 08/04/1996"</t>
   </si>
   <si>
     <t>15309</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15309/projeto_de_lei_29_2024_-_adquirir_mascote.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15309/projeto_de_lei_29_2024_-_adquirir_mascote.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 029/2024 QUE: "AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR BONECOS MASCOTE DO PROERD”.</t>
   </si>
   <si>
     <t>15310</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15310/pl_30.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15310/pl_30.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 30/2024 QUE "DISPÕE SOBRE A PROIBIÇÃO DO PODER PÚBLICO MUNICIPAL DE EXIGIR O USO DE EQUIPAMENTOS ELETRÔNICOS DE USO PESSOAL DE SERVIDORES PÚBLICOS"</t>
   </si>
   <si>
     <t>15326</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15326/projeto_de_lei_-_autorizacao_de_uso_parque_-_interclubes_copia.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15326/projeto_de_lei_-_autorizacao_de_uso_parque_-_interclubes_copia.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 31/2024 QUE: "AUTORIZA O USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>15369</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15369/projeto_de_lei_-_leilao.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15369/projeto_de_lei_-_leilao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 032/2024 QUE: "AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESAFETAR DO USO PÚBLICO E A ALIENAR BENS MÓVEIS, E ADOTA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15370</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>André Flenik</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15370/pl_33.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15370/pl_33.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 33/2024 "DISPÕE SOBRE O BENEFÍCIO DE ISENÇÃO DE INSCRIÇÃO EM PROGRAMAS OU EVENTOS ESPORTIVOS PARA ATLETAS VOLUNTÁRIOS NO MUNICÍPIO DE CANOINHAS/SC".</t>
   </si>
   <si>
     <t>15414</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15414/texto_lei_pl_34_de_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15414/texto_lei_pl_34_de_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 34/2024 QUE "ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS"</t>
   </si>
   <si>
     <t>15415</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15415/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_8.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15415/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_8.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 035/2024 QUE: "AUTORIZA O MUNÍCIPIO DE CANOINHAS A REPASSAR RECURSOS FINANCEIROS AO HOSPITAL SANTA CRUZ DE CANOINHAS PARA CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARTEIRAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15416</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15416/projeto_de_lei_alteracao_lei_6.947_de_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15416/projeto_de_lei_alteracao_lei_6.947_de_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 36/2024 QUE: "ALTERA A LEI Nº 6.947, DE 04 DE MARÇO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>15417</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15417/projeto_de_lei_autorizacao_de_emprestimo.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15417/projeto_de_lei_autorizacao_de_emprestimo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 037/2024 QUE: "AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADERIR AO PROGRAMA BADESC CIDADES E TOMAR EMPRÉSTIMO JUNTO AO BADESC".</t>
   </si>
   <si>
     <t>15418</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>André Flenik, Gilmar Martins</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15418/pl_038_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15418/pl_038_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 38/2024 QUE: “DENOMINA SERVIDÃO ARIDALTON JOSÉ KOHLER”</t>
   </si>
   <si>
     <t>15436</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15436/pl_39_de_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15436/pl_39_de_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 039/2024 QUE: "AUTORIZA A FUNDAÇÃO MUNICIPAL DE ESPORTES A CUSTEAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15448</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15448/pl_n_40_de_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15448/pl_n_40_de_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 040/2024 QUE: "AUTORIZA A CONTRATAÇÃO POR TEMPO DETERMINADO PARA OS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15449</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15449/texto_lei_n_41_de_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15449/texto_lei_n_41_de_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041/2024 QUE: "AUTORIZA O USO DO BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15450</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15450/projeto_de_lei_-_protecao_bem_estar_animais_1.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15450/projeto_de_lei_-_protecao_bem_estar_animais_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 042/2024 QUE: "INSTITUI POLÍTICAS DE PROTEÇÃO E BEM-ESTAR ANIMAL NO ÂMBITO DO MUNICÍPIO DE CANOINHAS".</t>
   </si>
   <si>
     <t>15464</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15464/projeto_de_lei_-_autorizacao_de_uso_terminal.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15464/projeto_de_lei_-_autorizacao_de_uso_terminal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 043/2024 QUE: "AUTORIZA O USO DO BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15475</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15475/texto_lei_retificado_-__06.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15475/texto_lei_retificado_-__06.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO Nº 44/2024 QUE: "ABRE CRÉDITO ADICIONAL ATRAVÉS DE EXCESSO DE ARRECADAÇÃO" COM SUBSTITUTIVO</t>
   </si>
   <si>
     <t>15476</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15476/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_9_1.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15476/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_9_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 45/2024  QUE : "AUTORIZA O MUNICÍPIO DE CANOINHAS A REPASSAR RECURSOS FINANCEIROS AO HOSPITAL SANTA CRUZ DE CANOINHAS, PARA CUMPRIMENTOS DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARTEIRAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15523</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15523/orcamento-7.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15523/orcamento-7.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 46/2024 QUE: "ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS".</t>
   </si>
   <si>
     <t>15524</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15524/projeto_de_lei_-_altera_vaga_saude.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15524/projeto_de_lei_-_altera_vaga_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 47/2024 QUE: "ALTERA O QUANTITATIVO DE VAGAS DOS CARGOS DE PROVIMENTO EFETIVO DE BIOQUÍMICO E DE FARMACÊUTICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15525</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15525/pl_48_de_2024_-_8_1.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15525/pl_48_de_2024_-_8_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 48/2024 QUE: "ABRE CRÉDITO ADICIONAL ATRAVÉS DO SUPERAVIT FINANCEIRO".</t>
   </si>
   <si>
     <t>15526</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15526/projeto_de_lei.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15526/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 49/2024 QUE: "AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESAFETAR DO USO PÚBLICO E A ALIENAR BEM MÓVEL, E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>15562</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15562/projeto_de_lei_-_custear_despesas_-_joguinhos_2.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15562/projeto_de_lei_-_custear_despesas_-_joguinhos_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 50/2024 QUE " AUTORIZA  A FUNDAÇÃO MUNICIPAL DE ESPORTES A CUSTEAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15563</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Gilmar Martins, André Flenik</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15563/pl_51_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15563/pl_51_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 51/2024 QUE: "DENOMINA RUA VITOR FERRAZ DE DEUS."</t>
   </si>
   <si>
     <t>15574</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15574/projeto_de_lei_-_cria_vagas__saude.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15574/projeto_de_lei_-_cria_vagas__saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°52/2024 QUE : "CRIA VAGAS DE CARGOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15576</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15576/projeto_de_lei_-_revoga_lei_5581.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15576/projeto_de_lei_-_revoga_lei_5581.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 53/2024 QUE: "REVOGA AS LEIS N. 5.581, DE 3 DE JUNHO DE 2015, E N. 6001, DE 3 DE ABRIL DE 2017, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15580</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15580/pl_54_de_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15580/pl_54_de_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 54/2024 QUE: "ALTERA A LEI N° 6.957, DE 21 DE MARÇO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15596</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15596/projeto_de_lei_-_centro_de_intervencao_multidisciplinar.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15596/projeto_de_lei_-_centro_de_intervencao_multidisciplinar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 55/2024 QUE: "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR A POLITICA PÚBLICA DO CENTRO DE INTERVENÇÃO MULTIDISCIPLINAR E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15597</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15597/projeto_de_lei_-_cooperacao_tecnica_camara_-_pad_e_sindicancia.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15597/projeto_de_lei_-_cooperacao_tecnica_camara_-_pad_e_sindicancia.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 56/2024 QUE: "AUTORIZA O PODER MUNICIPAL A FIRMAR ACORDO DE COOPERAÇÃO TÉCNICA COM A CÂMARA DE VEREADORES DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15598</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15598/projeto_de_lei_-_receber_doacao.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15598/projeto_de_lei_-_receber_doacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 57/2024 QUE: " AUTORIZA O MUNICIPIO DE CANOINHAS A RECEBER BEM MÓVEL EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15616</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15616/projeto_de_lei_-_horas-maquina_-_tpl.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15616/projeto_de_lei_-_horas-maquina_-_tpl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 58/2024 QUE : "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS ECONÔMICOS À EMPRESA TPL TRANSPORTES LTDA. E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>15631</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15631/projeto_de_lei_altera_a_lei_n._4.828_2011_1.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15631/projeto_de_lei_altera_a_lei_n._4.828_2011_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 59/2024 QUE : ALTERA A LEI N. 4.828, DE 10 DE OUTUBRO DE 2011,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15632</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15632/pl_060_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15632/pl_060_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 60/2024 QUE: "ABRE CRÉDITO ADICIONAL ATRAVÉS DE EXCESSO DE ARRECADAÇÃO".</t>
   </si>
   <si>
     <t>15665</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15665/orcamento_-_11.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15665/orcamento_-_11.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°61/2024 QUE : ABRE CRÉDITO ADICIONAL  ATRAVÉS  DO PROVÁVEL EXCESSO DE  ARRECADAÇÃO .</t>
   </si>
   <si>
     <t>15677</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15677/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_10.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15677/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_10.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 62/2024 QUE : AUTORIZA O MUNICÍPIO DE CANOINHAS A REPASSAR RECURSOS FINANCEIROS AO HOSPITAL SANTA CRUZ DE CANOINHAS, PARA CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARTEIRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15682</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15682/pl_63_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15682/pl_63_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 63/2024 QUE: "DENOMINA RUA OSMAR LAURO STEIN"</t>
   </si>
   <si>
     <t>15706</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15706/projeto_de_lei_-_termo_de_cessao_veiculo_corpo_de_bombeiros_m._7402_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15706/projeto_de_lei_-_termo_de_cessao_veiculo_corpo_de_bombeiros_m._7402_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 64/2024 QUE : "AUTORIZA A CESSÃO DE USO DE VEÍCULO AO ESTADO DE SANTA CATARINA ATRAVÉS DO CORPO DE BOMBEIROS MILITAR DE SANTA CATARINA-CBMSC, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>15711</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15711/download_29.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15711/download_29.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 65/2024 QUE : "DISPÕE SOBRE A_x000D_
 ALTERAÇÃO DA CARGA HORÁRIA DO CARGO EFETIVO DE CONTADOR DO INSTITUTO CANOINHENSE DE_x000D_
 PREVIDÊNCIA - ICPREV, CONSTANTE NA LEI 6.268 DE 19 DE SETEMBRO DE 2018"</t>
   </si>
   <si>
     <t>15712</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15712/projeto_de_lei_-_receber_doacao_r-x.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15712/projeto_de_lei_-_receber_doacao_r-x.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°66/2024 QUE : “AUTORIZA O MUNICÍPIO DE CANOINHAS A RECEBER BEM MÓVEL_x000D_
 EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>15747</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15747/pl_067_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15747/pl_067_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 67/2024 QUE: "ALTERA A LEI N. 6.228, DE 05 DE JUNHO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>15748</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15748/orcamento_-_13_fmas.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15748/orcamento_-_13_fmas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 68/2024 QUE : ABRE CRÉDITO ADICIONAL ATRAVÉS DO SUPERÁVIT FINANCEIRO.</t>
   </si>
   <si>
     <t>15749</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15749/orcamento_-_12_funsae.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15749/orcamento_-_12_funsae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°69/2024 QUE : ABRE CRÉDITO ADICIONAL ATRAVÉS DO SUPERÁVIT FINANCEIRO.</t>
   </si>
   <si>
     <t>15760</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15760/projeto_de_lei_-_altera_lei_5.654_26_08_2015.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15760/projeto_de_lei_-_altera_lei_5.654_26_08_2015.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 70/2024 QUE : ALTERA A LEI N° 5.654, DE 26 DE AGOSTO, DE 2015 , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15761</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15761/texto_lei_corrigido.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15761/texto_lei_corrigido.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°71/2024 QUE : AUTORIZA O USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15762</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15762/projeto_de_lei_-_autorizacao_de_uso_ginasio.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15762/projeto_de_lei_-_autorizacao_de_uso_ginasio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°72/2024 QUE : AUTORIZA O USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15774</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15774/projeto_de_lei_-_custear_despesas_-_grupo_de_danca_-_corrigido.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15774/projeto_de_lei_-_custear_despesas_-_grupo_de_danca_-_corrigido.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°73/2024 QUE  : AUTORIZA O MUNICÍPIO DE CANOINHAS  A CUSTEAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15784</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°74/2024 QUE: "DENOMINA RUA HÍPICA JÚLIO BUDANT".</t>
   </si>
   <si>
     <t>15785</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15785/projeto_de_lei_-_amortizacao_deficit_icprev.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15785/projeto_de_lei_-_amortizacao_deficit_icprev.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°75/2024 QUE : ATUALIZA O PLANO DE AMORTIZAÇÃO DO DEFICIT ATUARIAL E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15786</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15786/projeto_de_lei_-_autorizacao_de_uso_-_rodoviaria_carreta_senac_m._10409-2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15786/projeto_de_lei_-_autorizacao_de_uso_-_rodoviaria_carreta_senac_m._10409-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 76/2024 QUE : AUTORIZA O USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15787</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15787/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_11.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15787/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_11.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 77/2024 QUE : "AUTORIZA O MUNICÍPIO DE CANOINHAS A REPASSAR RECURSOS FINANCEIROS AO HOSPITAL SANTA CRUZ DE CANOINHAS, PARA CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARTEIRAS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>15252</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projetos de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Justica e Redacao</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15252/pdl_01_2024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15252/pdl_01_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 01/2024 QUE: "APROVA AS CONTAS DE 2022".</t>
   </si>
   <si>
     <t>14949</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>André Flenik, Adilson Steidel, Chico Mineiro, Mauricio Zimmermann, Silmara Gontarek, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14949/req_001.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14949/req_001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 001/2024, DE AUTORIA DE TODA EDILIDADE PRESENTE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR  REINALDO DE LIMA JÚNIOR, PRESIDENTE DO HOSPITAL SANTA CRUZ, SOLICITANDO AS SEGUINTES INFORMAÇÕES SOBRE A MANUTENÇÃO DO TOMÓGRAFO:								        - A QUANTO TEMPO O TOMÓGRAFO NÃO ESTÁ FUNCIONANDO?						             _x000D_
 -  QUAIS MEDIDAS FORAM TOMADAS ATÉ O MOMENTO PARA O CONSERTO?				        _x000D_
 - QUAL O NÚMERO TOTAL DE PROCEDIMENTOS REALIZADOS POR MUNICÍPIO?			 	                _x000D_
 -  O EQUIPAMENTO ESTÁ DENTRO DO PRAZO DE GARANTIA?  						                _x000D_
 - AS MANUTENÇÕES FORAM REALIZADAS CONFORME RECOMENDAÇÃO DO FABRICANTE?                     _x000D_
 -  AS MANUTENÇÕES  ESTÃO EM DIA? QUANTAS FORAM REALIZADAS ATÉ AGORA?			              _x000D_
 - ﻿﻿SE POSSÍVEL ENVIAR AS ORDENS DE SERVIÇO E RELATÓRIOS DE MANUTENÇÃO REALIZADAS NO EQUIPAMENTO NOS ÚLTIMOS DOIS ANOS.</t>
   </si>
   <si>
     <t>14950</t>
   </si>
   <si>
     <t>Zenilda Lemos, Adilson Steidel, Chico Mineiro, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14950/req_002.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14950/req_002.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 002/2024, DE AUTORIA DE TODA EDILIDADE PRESENTE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, AOS SARGENTOS  DA POLÍCIA MILITAR, AMADEU PEREIRA COUTINHO E JACKSON AURÉLIO TURKOT, LOTADOS NO 3º BPM DE CANOINHAS, DESTACANDO O DESEMPENHO E ATUAÇÃO EXEMPLAR DOS POLICIAIS QUE DEMONSTRARAM DEDICAÇÃO E PROFISSIONALISMO DURANTE A OPERAÇÃO VERANEIO, OBSERVANDO QUE, DURANTE A REFERIDA OPERAÇÃO, OS SARGENTOS COUTINHO E TURKOT AGIRAM DE FORMA EXEMPLAR, SALVANDO A VIDA DE UMA MULHER NA CIDADE DE ITAPEMA, QUE HAVIA SOFRIDO UM INFARTO. RECONHECENDO QUE, GRAÇAS AO PRONTO ATENDIMENTO, A INTERVENÇÃO RÁPIDA E EFICAZ DOS MENCIONADOS POLICIAIS, O QUADRO DA PACIENTE FOI REVERTIDO, DEMONSTRANDO UM COMPROMETIMENTO EXCEPCIONAL COM O SERVIÇO PÚBLICO E A PRESERVAÇÃO DA VIDA.</t>
   </si>
   <si>
     <t>14952</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14952/req_003.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14952/req_003.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 003/2024, DE AUTORIA DOS EDIL WILMAR SUDOSKI E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR QUAL A PREVISÃO PARA O CONSERTO OU SUBSTITUIÇÃO DO APARELHO DE RAIO-X NA ÁREA ODONTOLÓGICA DA UNIDADE DE SAÚDE DO CAMPO DA ÁGUA VERDE. OS  USUÁRIOS TÊM ENFRENTADO DIFICULDADES SIGNIFICATIVAS DEVIDO À FALTA DO APARELHO DE RAIO-X NA UNIDADE DE ODONTOLOGIA, OBRIGANDO-OS A SE DESLOCAREM ATÉ OUTROS BAIRROS PARA REALIZAR O PROCEDIMENTO. É FUNDAMENTAL ASSEGURAR QUE A POPULAÇÃO TENHA ACESSO AOS SERVIÇOS DE SAÚDE DE FORMA EFICIENTE E PRÓXIMA DE SUA RESIDÊNCIA, GARANTINDO ASSIM O PLENO FUNCIONAMENTO DOS POSTOS DE SAÚDE EM NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>14953</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14953/req_004.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14953/req_004.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 004/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, TENDO EM VISTA QUE FOI REALIZADO O SERVIÇO DE PATROLAMENTO NA LOCALIDADE DE LARANJEIRAS; PORÉM, SEM A COLOCAÇÃO DE MATERIAL, SOLICITO INFORMAR QUANDO SERÁ COLOCADO MATERIAL, VISTO QUE SE CHOVER O LOCAL FICARÁ INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>14954</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14954/req_005.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14954/req_005.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 005/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, À SENHORA RAFAELA MAYER ZANIOLO SELEME, SECRETÁRIA MUNICIPAL DE MEIO AMBIENTE, AO SENHOR EDMILSON LUIZ WERKA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, A SENHORA JULIANE MUCHALOSKI SLABADACK FERRAZ, SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO,     E À SENHORA ANDRIELLI KLUCZKOVSKI, PROCURADORA DO MUNICÍPIO, TENDO EM VISTA QUE NA LOCALIDADE DO SALSEIRO HÁ UMA ESCAVADEIRA HIDRÁULICA APARENTEMENTE ABANDONADA, INCLUSIVE CAUSANDO RISCO PARA A SOCIEDADE, UMA VEZ QUE HÁ ÁGUA PARADA NO MAQUINÁRIO; TENDO EM VISTA QUE NO LOCAL ENCONTRA-SE UM BRITADOR MÓVEL APARENTEMENTE SEM USO, SOLICITA AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>14956</t>
   </si>
   <si>
     <t>Tati Carvalho, Professor Osmar, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14956/req_006.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14956/req_006.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 006/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DOS EDIS WILLIAN GODOY E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO ENCAMINHAR A ESTA CASA A LISTA COM NÚMERO DE ALUNOS AGUARDANDO VAGAS EM TODA A REDE MUNICIPAL DE ENSINO E SOLICITANDO QUE INFORMEM QUANDO A LISTA DA FILA DE ESPERA SERÁ DIVULGADA PARA OS PAIS.</t>
   </si>
   <si>
     <t>14957</t>
   </si>
   <si>
     <t>Tati Carvalho, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14957/req_007.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14957/req_007.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 007/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE A REFORMA DA UNIDADE BÁSICA DE SAÚDE CENTRAL   INCLUI A COLOCAÇÃO DA PLACA COM O NOME DO DR. VAGNER MARCOLIN TRAUTWEIN, CONFORME LEI Nº 6.644 DE 21/10/2021.</t>
   </si>
   <si>
     <t>14959</t>
   </si>
   <si>
     <t>Professor Osmar, Mauricio Zimmermann, Silmara Gontarek</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14959/req_008.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14959/req_008.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 008/2024, DE AUTORIA DOS EDIS PROFESSOR OSMAR E MAURÍCIO ZIMMERMANN, E DA VEREADORA SILMARA GONTAREK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO ESTUDOS NO SENTIDO DE IMPLANTAÇÃO DE UM CENTRO DE EDUCAÇÃO INFANTIL NA LOCALIDADE DE RIO DA AREIA DE BAIXO, VISTO O GRANDE NÚMERO DE ALUNOS EXISTENTES E QUE NA LOCALIDADE JÁ TEM UM IMÓVEL PARA INSTALAÇÃO DA UNIDADE ESCOLAR.</t>
   </si>
   <si>
     <t>14960</t>
   </si>
   <si>
     <t>Mauricio Zimmermann, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14960/req_009.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14960/req_009.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 009/2024, DE AUTORIA DOS EDIS MAURÍCIO ZIMMERMANN E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  LEANDRO GONÇALVES DE OLIVEIRA, GERENTE DA AGÊNCIA REGIONAL DA CELESC MAFRA, SOLICITANDO A RETIRADA DE UM POSTE CAÍDO NO TREVO DE ACESSO AO BAIRRO CAMPO DA ÁGUA VERDE.</t>
   </si>
   <si>
     <t>14963</t>
   </si>
   <si>
     <t>Mauricio Zimmermann, Adilson Steidel, André Flenik, Chico Mineiro, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14963/req_010.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14963/req_010.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 010/2024, DE AUTORIA DE TODA EDILIDADE PRESENTE, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:	_x000D_
 REQUERIMENTO DE VOTO DE PESAR_x000D_
 QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR OTACÍLIO MARTINS DE SOUZA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>14969</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14969/req_011.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14969/req_011.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 011/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA  ADILENE ADRATT, ENGENHEIRA RESPONSÁVEL PELO DNIT – MAFRA,   SOLICITANDO  O CRONOGRAMA DE ATIVIDADES PREVISTAS PARA MANUTENÇÃO E MELHORIA DA BR 280 EM CANOINHAS.</t>
   </si>
   <si>
     <t>14970</t>
   </si>
   <si>
     <t>André Flenik, Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14970/req_012.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14970/req_012.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 012/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO O CRONOGRAMA DE ATIVIDADES PREVISTAS DE QUALIFICAÇÃO E CONSCIENTIZAÇÃO SOBRE O AUTISMO E SUPERDOTAÇÃO.</t>
   </si>
   <si>
     <t>14971</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14971/req_013.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14971/req_013.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°013/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA CLEIDE ANITA ALBERTI GONÇALVES, COORDENADORA REGIONAL DE EDUCAÇÃO, SOLICITANDO O CRONOGRAMA DE ATIVIDADES PREVISTAS DE QUALIFICAÇÃO E CONSCIENTIZAÇÃO SOBRE O AUTISMO E SUPERDOTAÇÃO.</t>
   </si>
   <si>
     <t>14978</t>
   </si>
   <si>
     <t>André Flenik, Adilson Steidel, Chico Mineiro, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14978/req_014.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14978/req_014.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 014/2024, DE AUTORIA DE TODA EDILIDADE PRESENTE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO MINISTÉRIO DA EDUCAÇÃO, SOLICITANDO UMA JUSTIFICATIVA PARA O CORTE DE R$176 MILHÕES NOS INVESTIMENTOS FEDERAIS EM EDUCAÇÃO EM SANTA CATARINA. OBSERVANDO QUE PROPORCIONALMENTE SOMOS UM DOS ESTADOS QUE MAIS CONTRIBUEM EM TRIBUTOS E MENOS RECEBE RETORNO DOS IMPOSTOS.</t>
   </si>
   <si>
     <t>14972</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14972/req_015.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14972/req_015.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 015/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SENHORA JULIANE MUCHALOSKI SLABADACK FERRAZ, SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO QUE ENCAMINHE A ESTA CASA TODAS AS NOTAS FISCAIS DAS PEÇAS COMPRADAS E DOS SERVIÇOS REALIZADOS EM TODOS OS VEÍCULOS E MAQUINÁRIOS DA PREFEITURA NOS ÚLTIMOS 12 MESES.</t>
   </si>
   <si>
     <t>14973</t>
   </si>
   <si>
     <t>Tati Carvalho, André Flenik, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14973/req_016.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14973/req_016.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 016/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, E DOS EDIS PROFESSOR OSMAR E ANDRÉ FLENIK, OS  VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CONSIDERANDO AS RESPOSTAS DOS REQUERIMENTOS DIRIGIDOS AO EXECUTIVO SOBRE A VIABILIDADE DA CONTRATAÇÃO DE SEGURANÇAS PARA AS ESCOLAS, E CONSIDERANDO A IMINÊNCIA DO RETORNO DAS AULAS, SOLICITAMOS INFORMAÇÕES CLARAS E PRECISAS SOBRE A PREVISÃO PARA A CONTRATAÇÃO DOS SEGURANÇAS. É FUNDAMENTAL QUE SEJAM ESTABELECIDOS PRAZOS E MEDIDAS CONCRETAS PARA ASSEGURAR QUE AS ESCOLAS ESTEJAM DEVIDAMENTE PROTEGIDAS QUANDO AS AULAS FOREM RETOMADAS.</t>
   </si>
   <si>
     <t>14974</t>
   </si>
   <si>
     <t>Tati Carvalho, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14974/req_017.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14974/req_017.pdf</t>
   </si>
   <si>
     <t>FREQUERIMENTO N° 017/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, TENDO EM VISTA O RELATO DE DIVERSOS PROFESSORES QUANTO A IMPLANTAÇÃO DE NOVO SISTEMA ELETRÔNICO PARA USO DOS MESMOS ENGLOBANDO ABAS COMO PLANEJAMENTO, DIÁRIO, NOTAS E AFINS, SOLICITA-SE QUE INFORME SE HAVERÁ A DISPONIBILIZAÇÃO DE EQUIPAMENTOS E INTERNET PARA QUE OS PROFESSORES POSSAM CUMPRIR COM AS EXIGÊNCIAS DESTE SISTEMA.</t>
   </si>
   <si>
     <t>14975</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14975/req_018.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14975/req_018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 018/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR QUAL É O MOTIVO PARA AS CONSTANTES RECLAMAÇÕES DE FALTA DE MEDICAMENTOS NA POLICLÍNICA E NA UNIDADE DE SAÚDE DO CAMPO DA ÁGUA VERDE? QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA GARANTIR QUE OS MEDICAMENTOS NÃO FIQUEM EM FALTA REGULARMENTE? QUAL É O CRONOGRAMA PARA A RESOLUÇÃO DESSE PROBLEMA E QUAIS MEDIDAS ESTÃO SENDO IMPLEMENTADAS PARA ASSEGURAR UM ABASTECIMENTO ADEQUADO DE MEDICAMENTOS NAS REFERIDAS UNIDADES DE SAÚDE?</t>
   </si>
   <si>
     <t>14976</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14976/req_019.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14976/req_019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 019/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, TENDO EM VISTA QUE A RESPOSTA DO REQUERIMENTO N° 632/2023 FOI INCOMPLETA, SOLICITO NOVAMENTE TODAS AS INFORMAÇÕES E CÓPIAS DE TODOS OS DOCUMENTOS A RESPEITO DO PROTOCOLO 1.134/2023, REFERENTE A CONTRATAÇÃO DE ESPECIALIDADES MÉDICAS.</t>
   </si>
   <si>
     <t>14981</t>
   </si>
   <si>
     <t>Chico Mineiro, André Flenik</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14981/req_020.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14981/req_020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 020/2024,  DE AUTORIA DOS EDIS CHICO MINEIRO E ANDRÉ FLENIK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À EMPRESA HIPER OF LTDA, CONSIDERANDO A IMPORTÂNCIA DAS PLACAS DO SISTEMA DE ESTACIONAMENTO ROTATIVO PARA A ORGANIZAÇÃO E REGULAMENTAÇÃO DO TRÁFEGO URBANO, É NECESSÁRIO GARANTIR QUE TODAS AS PLACAS ESTEJAM EM CONDIÇÕES ADEQUADAS DE VISIBILIDADE E FUNCIONAMENTO, DIANTE DISSO SOLICITAMOS INFORMAR QUAL É A PREVISÃO PARA A TROCA DAS PLACAS DO SISTEMA DE ESTACIONAMENTO ROTATIVO QUE ESTÃO DESGASTADAS, APAGADAS OU COM DEFEITO?</t>
   </si>
   <si>
     <t>14977</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14977/req_021.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14977/req_021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 021/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE,  SOLICITANDO INFORMAÇÕES QUANTO AO CONTRATO DE LIMPEZA DE RUAS E MANUTENÇÃO DE PRAÇAS FIRMADO PELA PREFEITURA E A EMPRESA DINÂMICA SERVIÇOS. QUAL É O VALOR DO CONTRATO? QUANTOS CAMINHÕES SE ENCONTRAM À DISPOSIÇÃO? QUANTOS FUNCIONÁRIOS? TAMBÉM ENCAMINHAR NOTAS FISCAIS DOS SERVIÇOS PRESTADOS REFERENTE AOS MESES DE NOVEMBRO, DEZEMBRO E JANEIRO.</t>
   </si>
   <si>
     <t>14990</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14990/req_022.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14990/req_022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 022/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LAÉRCIO MANUEL DAVID,  GESTOR DA FUNDAÇÃO MUNICIPAL DE ESPORTES E LAZER, SOLICITANDO INFORMAR QUAL A PREVISÃO PARA O RETORNO DO FUNCIONAMENTO DA QUADRA DE GRAMA SINTÉTICA DO ESTÁDIO MUNICIPAL?</t>
   </si>
   <si>
     <t>14992</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14992/req_023.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14992/req_023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 023/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE HÁ  PROJETO PARA INSTALAÇÃO DE UMA  ACADEMIA AO AR LIVRE NA LOCALIDADE DE ANTA GORDA.</t>
   </si>
   <si>
     <t>15012</t>
   </si>
   <si>
     <t>Tati Carvalho, Mauricio Zimmermann</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15012/req_024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15012/req_024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 024/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL MAURÍCIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE HÁ PREVISÃO DE REFORMA DO POSTO DE SAÚDE DA LOCALIDADE DE ANTA GORDA, PRINCIPALMENTE A TROCA DOS VIDROS.</t>
   </si>
   <si>
     <t>14994</t>
   </si>
   <si>
     <t>Willian Godoy, Adilson Steidel, André Flenik, Chico Mineiro, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14994/req_025.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14994/req_025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 025/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, PROFESSOR OSMAR, CHICO MINEIRO, ANDRÉ FLENIK, ADILSON STEIDEL E DAS VEREADORAS SILMARA GONTAREK E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, À SENHORA JULIANE SELEME BREHMER, POR TER SIDO DESIGNADA COMO PRESIDENTE DA CÂMARA SETORIAL NACIONAL DA ERVA-MATE PARA O BIÊNIO 2024/2025. O NOME DA EMPRESÁRIA DE CANOINHAS FOI ESCOLHIDO EM REUNIÃO DO SETOR ERVATEIRO NO DIA 17 DE JANEIRO E APROVADO PELO MINISTRO DA AGRICULTURA E PECUÁRIA, CARLOS HENRIQUE BAQUETA FÁVARO.</t>
   </si>
   <si>
     <t>14995</t>
   </si>
   <si>
     <t>André Flenik, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14995/req__026.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14995/req__026.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 026/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO CREA-SC E AO CONSELHO REGIONAL DE BIOLOGIA - CRBIO, SOLICITANDO  UMA AVALIAÇÃO DO EDITAL 01/2024 DA CODEPLAN/ AMPLANORTE, PARA VERIFICAR SE O SALÁRIO E AS FUNÇÕES PREVISTAS NO PROCESSO SELETIVO ESTÃO ADEQUADAS COM O PISO DAS PROFISSÕES.</t>
   </si>
   <si>
     <t>14997</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14997/req_027.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14997/req_027.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 027/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, E DOS EDIS PROFESSOR OSMAR E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:			                     _x000D_
 1. QUAL O MOTIVO QUE LEVOU A EMPRESA CONTRATADA PARA PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE ESCOLAR A DESISTIR DO CONTRATO, BEM COMO CÓPIA DO DOCUMENTO DE DESISTÊNCIA APRESENTADO PELA EMPRESA; 									    _x000D_
 2. QUAL O PRAZO PARA REGULARIZAÇÃO DA SITUAÇÃO? 						           _x000D_
 3. QUAIS MEDIDAS FORAM ADOTADAS PARA REPARAR A PERDA DE AULAS DOS ALUNOS AFETADOS?	           _x000D_
 4. QUAIS AÇÕES ESTÃO SENDO TOMADAS PARA EVITAR QUE A SITUAÇÃO OCORRA NOVAMENTE?</t>
   </si>
   <si>
     <t>15013</t>
   </si>
   <si>
     <t>Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15013/req_028.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15013/req_028.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 028/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO AS SEGUINTES INFORMAÇÕES: 							                          1. QUANTAS PESSOAS ESTÃO NA FILA DE ESPERA POR EXAMES? SOLICITA-SE QUAIS EXAMES E QUANTAS PESSOAS AGUARDAM PARA A REALIZAÇÃO.							           2. QUAL O PLANEJAMENTO DA PREFEITURA PARA O ATENDIMENTO DESSES PACIENTES?		            _x000D_
 3. HÁ PREVISÃO DE REALIZAÇÃO DE MUTIRÃO DE EXAMES?</t>
   </si>
   <si>
     <t>14999</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14999/req_029.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14999/req_029.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 029/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO INFORMAR QUAL O CRONOGRAMA DE MANUTENÇÃO DOS VEÍCULOS  UTILIZADOS PELO MUNICÍPIO?											HÁ RELATOS DE FALTA DE VEÍCULOS NA SAÚDE, MAS POR QUAL MOTIVO,  TENDO EM VISTA QUE O MUNICÍPIO TEVE SUA FROTA CRESCIDA COM VEÍCULOS ORIUNDOS DAS OPERAÇÕES DO MINISTÉRIO PÚBLICO?</t>
   </si>
   <si>
     <t>15001</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15001/req_030.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15001/req_030.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 030/2024, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO ENCAMINHAR A ESSA CASA DE LEIS RELATÓRIO DE TODAS AS UNIDADES EDUCACIONAIS DA REDE PÚBLICA MUNICIPAL DE CANOINHAS CONTENDO ESPECIFICADAMENTE QUANTOS ALUNOS ESTÃO MATRICULADOS POR SALA E DESTACANDO AS SALAS QUE CONTÉM ALUNOS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>15003</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15003/req_031.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15003/req_031.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 031/2024, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO ENCAMINHAR A ESSA CASA DE LEIS  QUANTOS ALUNOS PERDERAM AULA SEMANA PASSADA DEVIDO A FALTA DE TRANSPORTE ESCOLAR , QUANTOS ALUNOS PRECISARAM SE DESLOCAR PARA A ESCOLA POR OUTROS MEIOS DE TRANSPORTE E QUANTOS PROFESSORES PRECISARAM DE CONDUÇÃO PRÓPRIA PARA CHEGAREM ATÉ A ESCOLA .</t>
   </si>
   <si>
     <t>15015</t>
   </si>
   <si>
     <t>Professor Osmar, Tati Carvalho, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15015/req_032.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15015/req_032.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 032/2024, DE AUTORIA DOS EDIS PROFESSOR OSMAR, WILLIAN GODOY E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, E AO SENHOR SÉRGIO MURILO MIGUEL,  RESPONSÁVEL PELO SETOR DE TRANSPORTE, SOLICITANDO INFORMAR QUAIS SÃO OS CRITÉRIOS ESTABELECIDOS PARA TRANSPORTE DE ENFERMOS DE NOSSO MUNICÍPIO QUE PRECISAM DESSE SERVIÇO PARA DESLOCAMENTO PARA OUTRAS CIDADES, VISTO QUE HÁ RECLAMAÇÕES DE ENFERMOS DE NOSSO INTERIOR QUE PRECISAM SE DESLOCAR POR MUITOS QUILÔMETROS PARA ACESSAR O SERVIÇO DE TRANSPORTE DA PREFEITURA MUNICIPAL DE CANOINHAS.</t>
   </si>
   <si>
     <t>15005</t>
   </si>
   <si>
     <t>Professor Osmar, Adilson Steidel, André Flenik, Chico Mineiro, Mauricio Zimmermann, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15005/req_033.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15005/req_033.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 033/2024, DE AUTORIA DOS EDIS  PROFESSOR OSMAR, WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, ANDRÉ FLENIK, CHICO MINEIRO, E DAS VEREADORAS SILMARA GONATREK E TATI CARVALHO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 REQUERIMENTO DE VOTO DE PESAR	_x000D_
 QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR BOHDAM THEODOROVITZ, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>15032</t>
   </si>
   <si>
     <t>Tati Carvalho, Mauricio Zimmermann, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15032/req_034.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15032/req_034.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 034/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DOS EDIS PROFESSOR OSMAR E MAURÍCIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SOLICITANDO O QUE SEGUE:								                   _x000D_
 1. QUE ENVIEM O PROJETO DA ÚLTIMA REFORMA DO CEI DE MARCÍLIO DIAS;	_x000D_
 2. QUE PROVIDENCIEM A LIMPEZA DO TERRENO DE ACESSO LATERAL DO CEI;_x000D_
 3. QUE INFORMEM O NÚMERO DE ALUNOS E OS HORÁRIOS DE AULA DE CADA IDADE;_x000D_
  4. QUE INFORME SE HÁ BEBEDOURO OU ESTÁ EM DIA O FORNECIMENTO DE ÁGUA AOS ALUNOS (ENVIAR COMPROVANTE);					_x000D_
 5. QUE INFORMEM SE HÁ PREVISÃO PARA QUE AS TURMAS TENHAM PERÍODO INTEGRAL, COM O AUMENTO DE SALAS SE NECESSÁRIO.</t>
   </si>
   <si>
     <t>15017</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15017/req_035.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15017/req_035.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 035/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO AS LISTAS DE COMPRAS  COM DATAS E LISTA DE ENTREGA DE MERCADORIAS DE TODAS AS ESCOLAS, CONTENDO ÁGUA, MATERIAIS DE LIMPEZA E ALIMENTOS.</t>
   </si>
   <si>
     <t>15018</t>
   </si>
   <si>
     <t>Tati Carvalho, André Flenik, Professor Osmar, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15018/req_036.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15018/req_036.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 036/2024, DE AUTORIA DA VEREDORA TATI CARVALHO E DOS EDISPROFESSOR OSMAR, ANDRÉ FLENIK E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR QUAL A PREVISÃO DE INÍCIO PARA O PROMETIDO ASFALTO NA AVENIDA JÚLIO BUDANDT NETO, DA RUA OTTO FRIEDRICH (NAS PROXIMIDADES DO CEMITÉRIO) E DA RUA JOÃO LEANDRO GONÇALVES.</t>
   </si>
   <si>
     <t>15035</t>
   </si>
   <si>
     <t>Willian Godoy, André Flenik, Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15035/req_037.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15035/req_037.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 037/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, ANDRÉ FLENIK, E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SEGUNDO INFORMAÇÕES RECEBIDAS, TRABALHADORES CONTRATADOS PARA A REALIZAÇÃO DE PLANTIO DE FLORES E  LIMPEZA DE JARDINS NO MUNICÍPIO TÊM RECLAMADO DA FALTA DE PAGAMENTO PELOS DIAS TRABALHADOS. A PREFEITURA FOI PROCURADA PELOS FUNCIONÁRIOS EM RELAÇÃO À FALTA DE PAGAMENTO DOS DIAS TRABALHADOS?  FOI REALIZADA ALGUMA NOTIFICAÇÃO À EMPRESA CONTRATADA RESPONSÁVEL PELOS SERVIÇOS?</t>
   </si>
   <si>
     <t>15037</t>
   </si>
   <si>
     <t>Mauricio Zimmermann, André Flenik, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15037/req_038.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15037/req_038.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 038/2024, DE AUTORIA DOS EDIS MAURÍCIO ZIMMERMANN, ANDRÉ FLENIK E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, EXPONDO E  SOLICITANDO O QUE SEGUE: TENDO EM VISTA QUE O OFÍCIO Nº 02/2024 DO INSTITUTO FEDERAL DE SANTA CATARINA IFSC – CÂMPUS CANOINHAS, O QUAL SOLICITOU A ESTA CÂMARA DE VEREADORES A COBRANÇA JUNTO A PREFEITURA MUNICIPAL DE CANOINHAS, PARA QUE FOSSE EXECUTADA A CONCESSÃO DE 30 (TRINTA) HORAS-MÁQUINA DE TRATOR RETROESCAVADEIRA, APROVADA PELA LEI Nº 6.855 DE 23 DE JUNHO DE 2023; QUE SEGUNDO, O COORDENADOR DO IFSC, SENHOR JOEL JOSÉ DE SOUZA: “O IFSC CAMPUS CANOINHAS, EM DIAS DE MUITA CHUVA, É CONSTANTEMENTE DESAFIADO A ENFRENTAR OS ALAGAMENTOS EM SUA ÁREA AGRÍCOLA, COM REFLEXOS EM SEU AUDITÓRIO,</t>
   </si>
   <si>
     <t>15039</t>
   </si>
   <si>
     <t>Tati Carvalho, Adilson Steidel, André Flenik, Chico Mineiro, Mauricio Zimmermann, Professor Osmar, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15039/req_039.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15039/req_039.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 039/2024, DE AUTORIA DAS VEREADORAS TATI CARVALHO, ZENILDA LEMOS E DOS EDIS WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK E CHICO MINEIRO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, À 3ª PROMOTORIA DE JUSTIÇA, EM NOME DA DRA. MARIANA MOCELIN  E AO CONSELHO DA COMUNIDADE, EM NOME DA DRA. SANDRA  MARA ZACKO,  POR DISPONIBILIZAR A QUANTIA DE 140 CASTRAÇÕES  PARA A ASSOCIAÇÃO DE PROTEÇÃO ANIMAL GRUPO RESGATES E PARA A ONG ANJOS DE PATAS. COM CERTEZA ESTE ATO TROUXE ESPERANÇA PARA TODOS OS VOLUNTÁRIOS QUE ATUAM NA CAUSA ANIMAL E EVITARÁ QUE VÁRIOS CÃES E GATOS ESTEJAM ABANDONADOS NAS RUAS FUTURAMENTE.</t>
   </si>
   <si>
     <t>15042</t>
   </si>
   <si>
     <t>André Flenik, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15042/req_040.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15042/req_040.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 040/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR TENENTE CORONEL SILVANO SASINSKI, COMANDANTE DO 3º BPM, SOLICITANDO A INSTALAÇÃO DE CÂMERA DE VIGILÂNCIA NA RUA OTÁVIO TABALIPA NA ESQUINA COM A RUA FREDERICO KOHLER, DEVIDO AO GRANDE FLUXO DE ACADÊMICOS NO LOCAL.</t>
   </si>
   <si>
     <t>15044</t>
   </si>
   <si>
     <t>André Flenik, Adilson Steidel, Chico Mineiro, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15044/req_041.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15044/req_041.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 041/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK, WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, CHICO MINEIRO, E DAS VEREADORAS ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  A REGULAÇÃO DO SAMU DE JOINVILLE, RESPONSÁVEL POR GERENCIAR AS OCORRÊNCIAS DO SAMU EM CANOINHAS, SOLICITANDO  A DISPONIBILIZAÇÃO DE UM WHATSAPP PARA O ATENDIMENTO. OBSERVANDO QUE NO INTERIOR DE CANOINHAS EXISTEM MUITAS LOCALIDADES QUE NÃO CONSEGUEM REALIZAR UMA LIGAÇÃO MAS POSSUEM ACESSO AO SINAL DE INTERNET.</t>
   </si>
   <si>
     <t>15046</t>
   </si>
   <si>
     <t>André Flenik, Mauricio Zimmermann, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15046/req_042.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15046/req_042.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°042/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK, MAURÍCIO ZIMMERMANN E DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR SE EXISTE UMA PREVISÃO PARA A POSSE DOS AGENTES  COMUNITÁRIOS DE  SAÚDE APROVADOS NO CONCURSO PÚBLICO 01/2023 E AINDA, PARA AS LOCALIDADES ONDE NÃO TIVERAM APROVADOS SERÁ REALIZADO NOVO CONCURSO?</t>
   </si>
   <si>
     <t>15047</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15047/req_043.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15047/req_043.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 043/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SENHORA JULIANE MUCHALOSKI SLABADACK FERRAZ, SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO QUE ENCAMINHEM A ESTA CASA CÓPIA DOS EDITAIS  DE LICITAÇÃO PARA CONTRATAÇÃO DE FORNECEDORES DE ÁGUA MINERAL, CÓPIA DOS CONTRATOS CELEBRADOS PARA FORNECIMENTO DE ÁGUA MINERAL E COMPROVANTES DE ENTREGA DE ÁGUA MINERAL NAS ESCOLAS MUNICIPAIS DOS ÚLTIMOS TRÊS ANOS, BEM COMO, A COMPROVAÇÃO POR MEIO DE FOTOGRAFIAS, DA EXISTÊNCIA DE BEBEDOUROS EM TODAS AS ESCOLAS MUNICIPAIS E COMPROVANTE DE LIMPEZA PERIÓDICA DAS CAIXAS DE ÁGUA DAS ESCOLAS.</t>
   </si>
   <si>
     <t>15048</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15048/req_044.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15048/req_044.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 044/2024, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, TENDO EM VISTA RELATOS DE PACIENTES QUE ENFRENTAM DIFICULDADES PARA CONSEGUIR OS MEDICAMENTOS  PREDINISONA 5MG, DOXAGOSINA 2MG, SINOT CLAV 875/125MG E ANNITA 500 MG,  E SÃO OBRIGADOS A COMPRAR NAS FARMÁCIAS, SOLICITA-SE INFORMAR QUAL O MOTIVO PARA A FALTA DE FORNECIMENTO DESTES MEDICAMENTOS PELA SECRETARIA DE SAÚDE AOS PACIENTES QUE TEM INDICAÇÃO PARA O USO? E QUE MEDIDAS ESTÃO SENDO TOMADAS  PARA GARANTIR QUE OS PACIENTES TENHAM ACESSO CONTÍNUO A ELES?</t>
   </si>
   <si>
     <t>15049</t>
   </si>
   <si>
     <t>Tati Carvalho, Adilson Steidel, André Flenik, Professor Osmar, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15049/req_045.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15049/req_045.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 045/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, E DOS EDIS ANDRÉ FLENIK, PROFESSOR OSMAR, WILLIAN GODOY E ADILSON STEIDEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO CÓPIA DO RELATÓRIO ATUALIZADO DA SINDICÂNCIA INVESTIGATIVA ABERTA PARA APURAR A SITUAÇÃO DEPLORÁVEL DO PARQUE DE EXPOSIÇÕES COM O MAQUINÁRIO SUCATEADO E OS VEÍCULOS ABANDONADOS.</t>
   </si>
   <si>
     <t>15050</t>
   </si>
   <si>
     <t>Mauricio Zimmermann</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15050/req_046.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15050/req_046.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 046/2024, DE AUTORIA DO EDIL MAURÍCIO ZIMMERMANN, WILMAR SUDOSKI, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK, CHICO MINEIRO, E DAS VEREADORAS ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 REQUERIMENTO DE VOTO DE PESAR	_x000D_
 QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA LOURDES APARECIDA FERREIRA MIRANDA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>15051</t>
   </si>
   <si>
     <t>Tati Carvalho, Adilson Steidel, André Flenik, Chico Mineiro, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15051/req_047.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15051/req_047.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 047/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, E DOS EDIS WILMAR SUDOSKI, ANDRÉ FLENIK, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR E CHICO MINEIRO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO DEPUTADO ESTADUAL JERRY COMPER, AGRADECENDO A DESTINAÇÃO DE RECURSOS AO NOSSO MUNICÍPIO ATRAVÉS DE EMENDA PARLAMENTAR, NO VALOR DE R$ 100.000,00 (CEM MIL REAIS), PARA AQUISIÇÃO  DE CONSULTAS, EXAMES E DEMAIS ATENDIMENTOS DE MÉDIA E ALTA COMPLEXIDADE, E O VALOR DE R$ 100.000,00 (CEM MIL REAIS), PARA A REALIZAÇÃO DE AÇÕES NA CAUSA ANIMAL, O RECURSO SERÁ DESTINADO ESPECIALMENTE PARA A CASTRAÇÃO E MICROCHIPAGEM PARA ANIMAIS DOMÉSTICOS E DEMAIS AÇÕES.</t>
   </si>
   <si>
     <t>15052</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15052/req_048.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15052/req_048.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 048/2024, DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:			                 _x000D_
 1. COMO SE ENCONTRA A SITUAÇÃO DO IMÓVEL DO EX PREFEITO  E QUAL FOI A DETERMINAÇÃO DA JUSTIÇA A RESPEITO DO IMÓVEL?								                      2. COM  RELAÇÃO AO VEÍCULO TOYOTA COROLLA  DO EX-PREFEITO, QUE FOI CEDIDO AO EXECUTIVO MUNICIPAL PELA JUSTIÇA, O MESMO ESTÁ SENDO UTILIZADO? EM CASO AFIRMATIVO, EM QUE ATIVIDADE? EXISTEM PENDÊNCIAS FINANCEIRAS DO VEÍCULO A SEREM PAGAS?	                                    _x000D_
 3.  SOLICITO INFORMAÇÕES A RESPEITO  DOS VEÍCULOS DO EX-VICE-PREFEITO  CEDIDOS AO EXECUTIVO, QUAIS SEJAM: RELAÇÃO DE TODOS OS VEÍCULOS QUE ESTÃO NA POSSE DO PODER EXECUTIVO E EM QUAL ATIVIDADE ESTÃO SENDO UTILIZADOS.</t>
   </si>
   <si>
     <t>15054</t>
   </si>
   <si>
     <t>Willian Godoy, Adilson Steidel, André Flenik, Chico Mineiro, Professor Osmar, Tati Carvalho, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15054/req_049.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15054/req_049.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 049/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, WILMAR SUDOSKI, ANDRÉ FLENIK, ADILSON STEIDEL, PROFESSOR OSMAR, HICO MINEIRO E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, TENDO EM VISTA RELATOS  DE FALTA DE MUITOS MEDICAMENTOS, SOLICITA-SE INFORMAR QUAIS PROVIDÊNCIAS A PREFEITURA ESTÁ TOMANDO PARA QUE SEJA REESTABELECIDA A ENTREGA O MAIS RÁPIDO POSSÍVEL DESSE MEDICAMENTOS? DE QUEM É A RESPONSABILIDADE DA COMPRA DOS MEDICAMENTOS NO MODELO TRIPARTITE( FEDERAL, ESTADUAL E MUNICIPAL) E SE HÁ ALGUM PERCENTUAL PELA COMPRA DOS MEDICAMENTOS OU DEMAIS ESCLARECIMENTOS NECESSÁRIOS.</t>
   </si>
   <si>
     <t>15057</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15057/re_050.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15057/re_050.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 050/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ADRIEL FURTADO DE CASTILHO, GERENTE DA CASAN DE CANOINHAS, SOLICITANDO INFORMAR SE HÁ PREVISÃO PARA PASSAGEM DE REDE DE ESGOTO NA RUA ALFREDO BACH, LOTEAMENTO ARAUCÁRIA.</t>
   </si>
   <si>
     <t>15059</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15059/req_051.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15059/req_051.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 051/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE,   E À SENHORA DAMARIS APARECIDA PIRES, RESPONSÁVEL PELA VIGILÂNCIA SANITÁRIA, SOLICITANDO UMA AÇÃO DE FISCALIZAÇÃO NO TERRENO DO PARQUE DE EXPOSIÇÕES E NAS PROXIMIDADES, POR CONTA DO LIXO QUE ESTÁ SENDO JOGADO NO LOCAL, BEM COMO, VERIFICAR A PEDREIRA DO SALSEIRO, DEVIDO AO MAQUINÁRIO ABANDONADO.</t>
   </si>
   <si>
     <t>15069</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15069/req_052.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15069/req_052.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 052/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAR QUAL É O PROCEDIMENTO ADMINISTRATIVO QUE UM SOLICITANTE PODE REALIZAR PARA SOLICITAR A RETIFICAÇÃO DE ÁREA OU INSERÇÃO DE DADOS, CONFORME DISPOSTO NOS  DECRETOS 49/2004 E  16/2005. SOLICITO INFORMAÇÕES DETALHADAS SOBRE OS DOCUMENTOS NECESSÁRIOS, OS ÓRGÃOS RESPONSÁVEIS PELA ANÁLISE E APROVAÇÃO, BEM COMO OS PRAZOS ESTABELECIDOS PARA CADA ETAPA DO PROCESSO. ESTA SOLICITAÇÃO SE FAZ NECESSÁRIA PARA GARANTIR A TRANSPARÊNCIA E O ACESSO À INFORMAÇÃO SOBRE OS PROCEDIMENTOS ADMINISTRATIVOS RELACIONADOS À RETIFICAÇÃO DE ÁREAS OU INSERÇÃO DE DADOS, QUE SÃO DE INTERESSE PÚBLICO E PODEM IMPACTAR DIRETAMENTE OS CIDADÃOS E AS COMUNIDADES.</t>
   </si>
   <si>
     <t>15070</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15070/req_053.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15070/req_053.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 053/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  LEANDRO GONÇALVES DE OLIVEIRA, GERENTE DA AGÊNCIA REGIONAL DA CELESC MAFRA, SOLICITANDO INFORMAR QUANDO ESTÁ PREVISTA A DATA DE DESLIGAMENTO DA ENERGIA DA ESCOLA CASTELO BRANCO PARA SER REALIZADA A INSTALAÇÃO DE UM NOVO TRANSFORMADOR.</t>
   </si>
   <si>
     <t>15071</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15071/req_054.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15071/req_054.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 054/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  CONSIDERANDO A INICIATIVA RESERVADA DO PODER EXECUTIVO PARA PROJETOS QUE TRATEM ISENÇÃO FISCAL, SOLICITO QUE PROMOVA OS ESTUDOS E A VIABILIDADE DE APRESENTAR UMA MATÉRIA NOS MOLDES DA MINUTA DO SEGUINTE ANTEPROJETO QUE "CONCEDE ISENÇÃO DE IPTU PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO DE CANOINHAS". A JUSTIFICATIVA PARA ESSA MEDIDA É FUNDAMENTADA NA NECESSIDADE DE APOIO E ASSISTÊNCIA A INDIVÍDUOS COM TEA, CONSIDERANDO TAMBÉM SUAS FAMÍLIAS, QUE ENFRENTAM DESAFIOS ADICIONAIS NO CUIDADO E NO APOIO A ESSES INDIVÍDUOS. A ISENÇÃO DO IPTU REPRESENTA UM AUXÍLIO FINANCEIRO IMPORTANTE PARA AS FAMÍLIAS QUE PRECISAM LIDAR COM OS CUSTOS DO TRATAMENTO E CUIDADO DE PESSOAS COM TEA.</t>
   </si>
   <si>
     <t>15073</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15073/req_055.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15073/req_055.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 055/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR IVAN GOMES DA SILVA, COORDENADOR DA DEFESA CIVIL DE CANOINHAS, E AO ENGENHEIRO RESPONSÁVEL DA CAIXA ECONÔMICA FEDERAL QUE REALIZEM UMA VISTORIA NAS CASAS DO RESIDENCIAL NOSSA SENHORA APARECIDA ESPECIALMENTE NA RUA HAROLDO JOSÉ MULLER. FOI VERIFICADO NO LOCAL A FALTA DO SISTEMA DE DRENAGEM E A POSSIBILIDADE DE DESABAMENTO DO BARRANCO SOBRE AS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>15074</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15074/req_056.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15074/req_056.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 056/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DOS EDIS WILLIAN GODOY E PROFESSOR OSMAR, OS  VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO  INFORMAR QUAIS LINHAS DO TRANSPORTE ESCOLAR QUE HOUVERAM DESISTÊNCIA DAS EMPRESAS CONTRATADAS, POR QUAL MOTIVO A NOVA EMPRESA DE TRANSPORTE ESCOLAR DESISTIU DE PRESTAR O SERVIÇO E QUAIS MEDIDAS ESTÃO SENDO TOMADAS PARA REPARAR A PERDA DAS AULAS DOS ALUNOS AFETADOS?</t>
   </si>
   <si>
     <t>15077</t>
   </si>
   <si>
     <t>Tati Carvalho, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15077/req_057.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15077/req_057.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 057/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR QUAIS ESPECIALIDADES ESTÃO CONTRATADAS HOJE PELO MUNICÍPIO E CÓPIA DOS CONTRATOS, LICITAÇÕES OU DISPENSA DE LICITAÇÃO QUE GEROU OS CONTRATOS.</t>
   </si>
   <si>
     <t>15078</t>
   </si>
   <si>
     <t>Tati Carvalho, Adilson Steidel</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15078/req_058.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15078/req_058.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 058/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL ADILSON STEIDEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR EDMILSON LUIZ WERKA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, SOLICITANDO INFORMAR QUANTOS FUNCIONÁRIOS ESTÃO ATUANDO NO SETOR DE BLOCO DE NOTAS E SE POSSÍVEL AUMENTAR O NÚMERO DE FUNCIONÁRIOS NA ÉPOCA DE SAFRA PARA AUXILIAR OS PRODUTORES RURAIS NA EMISSÃO DAS NOTAS PRINCIPALMENTE AS ELETRÔNICAS.</t>
   </si>
   <si>
     <t>15101</t>
   </si>
   <si>
     <t>André Flenik, Chico Mineiro, Jocimar Jubanski, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15101/req_059.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15101/req_059.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 059/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK, WILMAR SUDOSKI, WILLIAN GODOY, PROFESSOR OSMAR, JOCIMAR JUBANSKI, CHICO MEINEIRO E DAS VEREADORAS SILMARA GONTAREK, ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO MINISTÉRIO PÚBLICO, TENDO EM VISTA O PROCEDIMENTO INSTAURADO PARA APURAR A IMPROBIDADE ADMINISTRATIVA  DA PREFEITA EM RELAÇÃO A RENÚNCIA DE ERÁRIO, SOLICITAMOS  INFORMAR SE O PROCESSO FOI ARQUIVADO REALMENTE E SE HOUVE UM PEDIDO DA DEFESA DO EX PREFEITO PARA DEVOLUÇÃO DOS BENS (VEÍCULO E IMÓVEL) E SE O MINISTÉRIO PÚBLICO ACATOU O PEDIDO DE DEVOLUÇÃO DOS BENS.</t>
   </si>
   <si>
     <t>15106</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15106/req_060.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15106/req_060.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 060/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA MARIA HERMÍNIA MORESCHI, SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, 	SOLICITANDO INFORMAÇÕES SOBRE AS AÇÕES ESTÃO SENDO TOMADAS COM RELAÇÃO AOS ANDARILHOS E PEDINTES QUE TEM SE CONCENTRADO NAS RUAS DO CENTRO DA CIDADE._x000D_
 PRINCIPALMENTE ENTRE AS RUAS FRANCISCO DE PAULA PEREIRA E EUGÊNIO DE SOUZA. EXISTEM RELATOS DE COMPORTAMENTO HOSTIL POR PARTE DESSAS PESSOAS.</t>
   </si>
   <si>
     <t>15108</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15108/req_061.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15108/req_061.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 061/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, AO ATLETA KAUÃ MENEGHELLI, QUE PARTICIPOU DO CURITIBA SUMMER OPEN DE JIU JITSU CONQUISTANDO A SEGUNDA COLOCAÇÃO. LEVANDO A BANDEIRA DE CANOINHAS PARA O PÓDIO.</t>
   </si>
   <si>
     <t>15109</t>
   </si>
   <si>
     <t>André Flenik, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15109/req_062.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15109/req_062.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 062/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR RONALDO ALVES DA SILVA FILHO, ENGENHEIRO DA CONSTRUTORA LUIZ  COSTA RESPONSÁVEL PELA OBRA DE REVITALIZAÇÃO DA SC 477, SOLICITANDO INFORMAÇÕES SOBRE OS PROTOCOLOS DE SEGURANÇA ADOTADOS PELA EMPRESA NO TRÁFEGO DE VEÍCULOS. OBSERVANDO QUE SÃO MUITOS RELATOS DE QUE A SINALIZAÇÃO ESTARIA MUITO PRÓXIMA A PARADA DE VEÍCULOS, O QUE PODER OCASIONAR ACIDENTES,  E AINDA,  CONVIDA VOSSA SENHORIA PARA  PARTICIPAR DE UMA SESSÃO DESTA CASA PARA DEMAIS ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>15111</t>
   </si>
   <si>
     <t>Tati Carvalho, André Flenik, Professor Osmar, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15111/req_063.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15111/req_063.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 063/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, DO EDIL PROFESSOR OSMAR, WILLIAN GODOY, ANDRÉ FLENIK E DO WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, EXPONDO E SOLICITANDO O QUE SEGUE: CONSIDERANDO A NOTÍCIA DA FALTA DO MEDICAMENTO RISPERIDONA NO MUNICÍPIO DE CANOINHAS; CONSIDERANDO QUE RISPERIDONA É UM MEDICAMENTO ESSENCIAL PARA O TRATAMENTO DE TRANSTORNOS DO ESPECTRO AUTISTA (TEA) E OUTRAS CONDIÇÕES PSIQUIÁTRICAS; CONSIDERANDO QUE SUA FALTA IMPACTA DIRETAMENTE A QUALIDADE DE VIDA E O BEM-ESTAR DOS INDIVÍDUOS QUE DEPENDEM DESSE FÁRMACO PARA CONTROLAR SINTOMAS ASSOCIADOS AOS SEUS TRANSTORNOS;</t>
   </si>
   <si>
     <t>15113</t>
   </si>
   <si>
     <t>Willian Godoy, André Flenik, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15113/req_064.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15113/req_064.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 064/2024, DE AUTORIA DOS EDIS WILLIAN ODOY, PROFESSOR OSMAR E ANDRÉ FLENIK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO,  À KAUE RIAN KASCHUK, CONHECIDO COMO ”KAUEZ", NO MUNDO DOS E-GAMES. O KAUE FOI CLASSIFICADO ESSA SEMANA JUNTO COM SUA EQUIPE, A PAIN GAMING,  NO MÉXICO, PARA O MAIOR CAMPEONATO DE CS-GO DO MUNDO, E REPRESENTARÁ O BRASIL, EM COPENHAGUE, NA DINAMARCA, ENTRE 17 E 31 DE MARÇO DE 2024. A ROYAL ARENA, TRADICIONAL PALCO DO CS:GO, RECEBERÁ OS MELHORES DO MUNDO QUE VÃO DISPUTAR A PREMIAÇÃO TOTAL DE US$ 1,25 MILHÃO (CERCA DE R$ 6,23 MILHÕES NA COTAÇÃO ATUAL). DESEJAMOS SUCESSO AO KAUE E SUA EQUIPE NA PRÓXIMA ETAPA, QUE LEVARÁ O NOME DE CANOINHAS PARA O MUNDO.</t>
   </si>
   <si>
     <t>15115</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15115/req_065.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15115/req_065.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 065/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, RECENTEMENTE, ESTA VEREADORA RECEBEU A INFORMAÇÃO DE QUE O ÔNIBUS ESCOLAR DESIGNADO PARA TRANSPORTAR OS ALUNOS DE ARROIOS ATÉ SALTO DA ÁGUA VERDE  ATÉ SUAS ESCOLAS NÃO TEM SIDO CAPAZ DE PERCORRER A ROTA COMPLETA DEVIDO À FALTA DE ESTRUTURA NA ESTRADA. COMO CONSEQUÊNCIA, ALGUNS PAIS TÊM SIDO OBRIGADOS A LEVAR SEUS FILHOS NA PARTE DA ROTA QUE O ÔNIBUS NÃO COBRE. DIANTE DESSE CENÁRIO, SOLICITO AS SEGUINTES INFORMAÇÕES: _x000D_
 1. COMO É REALIZADO O PAGAMENTO DA LINHA DE ÔNIBUS ESCOLAR NA SITUAÇÃO EM QUE O ÔNIBUS NÃO CONSEGUE PERCORRER A ROTA COMPLETA DEVIDO À FALTA DE ESTRUTURA NA ESTRADA?</t>
   </si>
   <si>
     <t>15118</t>
   </si>
   <si>
     <t>Tati Carvalho, André Flenik, Jocimar Jubanski, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15118/req_066.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15118/req_066.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 066/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, E DOS EDIS PROFESSOR OSMAR, JOCIMAR JUBANSKI E ANDRÉ FLENIK, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PREZANDO PELA COMUNIDADE ESCOLAR E PELOS PAIS QUE SE ENCONTRAM PREOCUPADOS, COM O INTUITO DE SOLICITAR ESCLARECIMENTOS SOBRE A ATUAL POLÍTICA DA PREFEITURA EM RELAÇÃO À MANUTENÇÃO E FORNECIMENTO DE MATERIAIS PARA AS ESCOLAS MUNICIPAIS. CONSIDERANDO A INFORMAÇÃO DE QUE HOUVE UM AUMENTO SIGNIFICATIVO NA DEMANDA POR CONTRIBUIÇÕES FINANCEIRAS E DE TRABALHO DOS PAIS PARA SUPRIR NECESSIDADES BÁSICAS NAS ESCOLAS DE NOSSA LOCALIDADE, DESDE UTENSÍLIOS PARA A COZINHA ATÉ MATERIAIS PEDAGÓGICOS,</t>
   </si>
   <si>
     <t>15120</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Jocimar Jubanski, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15120/req_067.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15120/req_067.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 067/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, PROFESSOR OSMAR E JOCIMAR JUBANSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, TENDO EM VISTA QUE A MAIOR UNIDADE BÁSICA DE SAÚDE DO MUNICÍPIO É A DO CAMPO DA ÁGUA VERDE EM NÚMERO DE ATENDIMENTOS E ABRANGÊNCIA E QUE OS ENFERMEIROS EM OUTRAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO, SÃO CONTEMPLADOS PELO SEU BOM TRABALHO EXECUTADO, COM BONIFICAÇÃO NO VALOR DE 30% SOBRE O SALÁRIO, REQUER-SE SABER: QUAIS SÃO OS CRITÉRIOS UTILIZADOS PELA SECRETARIA DE SAÚDE, COM RELAÇÃO À BONIFICAÇÃO? POR QUAL MOTIVO OS ENFERMEIROS DESTA UNIDADE ESPECÍFICA NÃO TEM DIREITO A RECEBER OS 30%?</t>
   </si>
   <si>
     <t>15122</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Adilson Steidel, André Flenik, Chico Mineiro, Jocimar Jubanski, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15122/req_068.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15122/req_068.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 068/2024, DE AUTORIA DE TODA EDILIDADE PRESENTE, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 REQUERIMENTO DE VOTO DE PESAR	_x000D_
 QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ORLANDO KRAUTLER, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>15125</t>
   </si>
   <si>
     <t>André Flenik, Chico Mineiro, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15125/req_069.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15125/req_069.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 069/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK, WILLIAN GODOY E CHICO MINEIRO, S VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO CARTÓRIO DE REGISTRO DE IMÓVEIS, CONSIDERANDO A DIVERGÊNCIA DA NOMENCLATURA UTILIZADA PARA A RUA JÚLIO BUDANT NETO (OU NETTO) CONFORME A LEI, FOMOS INFORMADOS DE QUE ESTE CARTÓRIO AGORA EXIGIRIA A ADEQUAÇÃO DA NOMENCLATURA DE ACORDO COM A LEGISLAÇÃO VIGENTE, COBRANDO TAXA DOS PROPRIETÁRIOS PARA REALIZAR TAL ADEQUAÇÃO, SENDO QUE ATÉ O ANO PASSADO, ERA AMPLAMENTE ACEITO E RECONHECIDO O USO DA NOMENCLATURA DA REFERIDA RUA COM APENAS UM "T" NO SOBRENOME "NETO" POR TODOS OS ÓRGÃOS E ENTIDADES PÚBLICAS, ASSIM, GOSTARIAMOS DE SABER SE PROCEDE ESSA INFORMAÇÃO E DE COMPREENDER OS MOTIVOS POR TRÁS DESSA MUDANÇA DE POLÍTICA, CASO A INFORMAÇÃO ESTEJA CORRETA, AINDA SOLICITAMO INFORMAÇÕES SOBRE A POSSIBILIDADE DE ADOÇÃO DO CEP NA DOCUMENTAÇÃO PADRÃO DO REGISTRO DE IMÓVEIS,</t>
   </si>
   <si>
     <t>15126</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15126/req_070.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15126/req_070.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 070/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ADRIEL FURTADO DE CASTILHO, GERENTE DA CASAN DE CANOINHAS, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO INFORMAR DE QUEM É A RESPONSABILIDADE EM REALIZAR O REPARO NO BURACO QUE ESTÁ SE FORMANDO E SE EXPANDINDO NA RUA JOÃO TOMASCHITZ, PRÓXIMO AO NÚMERO 826, NO BAIRRO TRICOLIN. MORADORES ALEGAM QUE JÁ FORAM NOS TRÊS ÓRGÃOS MAIS NENHUM SE PRONTIFICOU EM REALIZAR A MELHORIA NO LOCAL.</t>
   </si>
   <si>
     <t>15147</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15147/req_071.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15147/req_071.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº071/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, ANDRÉ FLENIK, WILLIAN GODOY, ADILSON STEIDEL,  PROFESSOR OSMAR, JOCIMAR JUBANSKI, CHICO MINEIRO E DAS VEREADORAS ZENILDA LEMOS, TATI CARVALHO, SILMARA GONTAREK OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA  ADILENE ADRATT, ENGENHEIRA RESPONSÁVEL PELO DNIT – MAFRA, SOLICITANDO A REALIZAÇÃO DE UMA LIMPEZA COMPLETA E PERIÓDICA DO ACOSTAMENTO  E MELHORIAS NO ACESSO DAS RUAS AUGUSTO HAENSCH E OLINDINA ROCHA LUDKA, NA BR 280 ENTRE OS QUILÔMETROS 233 E 234 E SE HÁ PREVISÃO DE REVITALIZAÇÃO DA BR 280 EM CANOINHAS NO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>15127</t>
   </si>
   <si>
     <t>Wilmar Sudoski, André Flenik, Professor Osmar, Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15127/req_072.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15127/req_072.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 072/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, ANDRÉ FLENIK, PROFESSOR OSMAR E DA VEREADORA TATI CARVALHO, 													_x000D_
 	OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO INFORMAR SE HÁ PREVISÃO DE NORMALIZAÇÃO DO PORTAL DE TRANSPARÊNCIA DO SITE OFICIAL DA PREFEITURA, E SE HÁ  POSSIBILIDADE DE MELHORIAS PARA QUE O ACESSO SEJA MAIS PRÁTICO E SIMPLES PARA QUE OS CIDADÃOS POSSAM ACESSAR INFORMAÇÕES COM MAIS FACILIDADE.</t>
   </si>
   <si>
     <t>15129</t>
   </si>
   <si>
     <t>Willian Godoy, André Flenik, Chico Mineiro, Jocimar Jubanski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15129/req_073.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15129/req_073.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 073/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, ANDRÉ FLENIK, JOCIMAR JUBANSKI, CHICO MINEIRO, E DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, VISANDO A ALTERAÇÃO DA LEI N. 6.939, DE 31 DE JANEIRO DE 2024, QUE CONCEDEU VALE-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS LOTADOS NAS SECRETARIAS MUNICIPAIS DE OBRAS E DE DESENVOLVIMENTO RURAL. A PRESENTE SOLICITAÇÃO SE BASEIA NO FATO DE QUE SERVIDORES DA SECRETARIA DE PLANEJAMENTO MUNICIPAL TAMBÉM REALIZAM ATIVIDADES EXTERNAS A UMA DISTÂNCIA SUPERIOR A 5 KM (CINCO QUILÔMETROS) DA SEDE DAS RESPECTIVAS SECRETARIAS._x000D_
 CONSIDERANDO A INICIATIVA RESERVADA DO PODER EXECUTIVO PARA PROJETOS QUE TRATEM DE MAJORAÇÃO DE DESPESAS DE PESSOAL DO PODER EXECUTIVO, SOLICITAMOS A APRESENTAÇÃO DE MATÉRIA NOS MOLDES DO ANTEPROJETO ANEXADO, INCLUINDO A SECRETARIA DE PLANEJAMENTO</t>
   </si>
   <si>
     <t>15152</t>
   </si>
   <si>
     <t>André Flenik, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15152/req_74.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15152/req_74.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº074/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK E DA VEREADORA ZENILDA LEMOS,  OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, TENDO EM VISTA, OS PROBLEMAS DE ACESSO AO SITE DA PREFEITURA MUNICIPAL NOS ÚLTIMOS DIAS PARA PAGAMENTO DO IPTU COM DESCONTO EM PARCELA ÚNICA, SOLICITAMOS A PRORROGAÇÃO DO PRAZO TENDO EM VISTA QUE ESTA MEDIDA EVITARÁ A INADIMPLÊNCIA DE MILHARES DE CANOINHENSES E MELHORARÁ A ARRECADAÇÃO FINAL DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>15158</t>
   </si>
   <si>
     <t>Tati Carvalho, André Flenik</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15158/req_75.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15158/req_75.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº075/2024 DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL ANDRÉ FLENICK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, EXPONDO E SOLICITANDO O QUE SEGUE:	CONSIDERANDO OS RECURSOS ADVINDOS DO ESTADO PARA O ATENDIMENTO ODONTOLÓGICO NA POLICLÍNICA; 	CONSIDERANDO QUE HOUVE RECLAMAÇÕES DA POPULAÇÃO SOBRE A DEMORA DA FILA DE ESPERA; CONSIDERANDO QUE RECEBEMOS INFORMAÇÕES DE QUE ESTÁ FALTANDO MATERIAL PARA OS ATENDIMENTOS; CONSIDERANDO QUE RECEBEMOS INFORMAÇÕES SOBRE POSSÍVEL PROBLEMA EM ALGUMAS CADEIRAS E NA BOMBA DOS CONSULTÓRIOS ODONTOLÓGICOS, REQUER AS SEGUINTES INFORMAÇÕES: 1. QUANTOS ATENDIMENTOS FORAM FEITOS EM 2021, 2022, 2023 E DE JANEIRO DE 2024 ATÉ ESTA DATA? ENVIAR RELATÓRIO COMPLETO,</t>
   </si>
   <si>
     <t>15162</t>
   </si>
   <si>
     <t>Tati Carvalho, André Flenik, Jocimar Jubanski, Professor Osmar, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15162/req_76.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15162/req_76.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 076/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DOS EDIS ANDRÉ FLENIK, PROFESSOR OSMAR, WILMAR SUDOSKI  E JOCIMAR JUBANSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, EXPONDO E SOLICITANDO O QUE SEGUE: CONSIDERANDO QUE A VEREADORA TATI CARVALHO RECEBEU INÚMEROS PEDIDOS PARA VISITAR CEIS DA REGIÃO SOB A ALEGAÇÃO DE QUE SE ENCONTRAM EM ESTADO PRECÁRIO (COMO POR EXEMPLO O CEI MONTEIRO LOBATO); CONSIDERANDO QUE AO EXPOR A SITUAÇÃO DO CEI MONTEIRO LOBATO EM REDES SOCIAIS A VEREADORA RECEBEU A INFORMAÇÃO DE UMA SERVIDORA DA SECRETARIA DE EDUCAÇÃO DE QUE JÁ HÁ PROJETO PARA MELHORIA NO CEI; CONSIDERANDO QUE INFORMAÇÕES COMO A PRESTADA PELA SERVIDORA FOI DIVULGADA SOMENTE DEPOIS DA</t>
   </si>
   <si>
     <t>15163</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15163/req_77.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15163/req_77.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 077/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO A FOLHA DE PONTO DE TODOS OS MOTORISTAS DA SAÚDE DOS ÚLTIMOS 3 MESES.</t>
   </si>
   <si>
     <t>15164</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15164/req_78.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15164/req_78.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 078/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO  CÓPIA DOS COMPROVANTES DO VALOR MENSAL GASTO NOS ÚLTIMOS 3 MESES COM A VAN ALUGADA PARA TRANSPORTE NA SAÚDE.</t>
   </si>
   <si>
     <t>15165</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15165/req_79.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15165/req_79.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 079/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, E PARA A COMISSÃO FISCALIZADORA DO CONTRATO DE GESTÃO FMS N. 01/2023, SOLICITANDO QUE SEJAM ENCAMINHADAS TODAS AS PRESTAÇÕES DE CONTAS E TODOS OS DOCUMENTOS REFERENTES AS PRESTAÇÕES DE CONTAS (INCLUINDO POSSÍVEIS NOTIFICAÇÕES) DESDE O INÍCIO DA PRESTAÇÃO DO SERVIÇO ATÉ A DATA DA RESPOSTA DESTE REQUERIMENTO,  E QUE VENHAM ASSINADO POR TODOS OS MEMBROS DA COMISSÃO FISCALIZADORA.</t>
   </si>
   <si>
     <t>15166</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15166/req_80.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15166/req_80.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº080/2024 DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL ANDRÉ FLENICK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, O SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, AO  SENHOR AGOSTINHO MACHADO, SECRETÁRIA MUNICIPAL DE MEIO AMBIENTE, AO SENHOR EDMILSON LUIZ WERKA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, A SENHORA JULIANE MUCHALOSKI SLABADACK FERRAZ, SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, E À SENHORA ANDRIELLI KLUCZKOVSKI, PROCURADORA DO MUNICÍPIO, SOLICITANDO INFORMAR SE JÁ FOI REALIZADO A AVALIAÇÃO PARA O CONSERTO DO MAQUINÁRIO  DA LOCALIDADE DO SALSEIRO CONFORME  RESPOSTA DO REQUERIMENTO Nº 05/2024, TENDO EM VISTA QUE O MAQUINÁRIO ESTÁ SE DETERIORANDO E CAUSANDO RISCOS A SOCIEDADE DEVIDO A ÁGUA PARADA.</t>
   </si>
   <si>
     <t>15172</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Professor Osmar, André Flenik, Chico Mineiro, Jocimar Jubanski, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15172/req_081.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15172/req_081.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 081/2024, DE AUTORIA DOS EDIS PROFESSOR OSMAR, ANDRÉ FLENIK, WILLIAN GODOY, JOCIMAR JUBANSKI, WILMAR SUDOSKI, CHICO MINEIRO E DAS VEREADORAS ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE SEJA ENCAMINHADO A ESSA CASA DE LEIS TODAS AS INFORMAÇÕES REFERENTES AS OBRAS NÃO ACABADAS VINCULADAS A EMPRESA PRADO E PRADO  COMO AS OBRAS DE PAVIMENTAÇÃO DAS RUAS ALOIS STUEBER, ANTÔNIO LILLER,  PORFÍRIO ALVES, JOÃO WATZKO, FREDERICO KOHLER E BENTO DE LIMA, RELATANDO AS AÇÕES EM ANDAMENTO, POSICIONAMENTO DA JUSTIÇA E SE TEM ALGUM PLANO DE TRABALHO PARA TÉRMINO DESSAS OBRAS.</t>
   </si>
   <si>
     <t>15167</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Adilson Steidel</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15167/req_82.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15167/req_82.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 082/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI E ADILSON STEIDEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR  QUAL  A PREVISÃO PARA A ABERTURA E MELHORIAS DA RUA QUE LIGA A AVENIDA DOS EXPEDICIONÁRIOS A RUA NAIR MAFALDA BERTÃO ZANIOLO.</t>
   </si>
   <si>
     <t>15168</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Adilson Steidel, André Flenik, Chico Mineiro, Jocimar Jubanski, Tati Carvalho, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15168/req_83.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15168/req_83.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 083/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, ANDRÉ FLENIK, WILLIAN GODOY,  ADILSON STEIDEL, JOCIMAR JUBANSKI, CHICO MINEIRO E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, TENDO EM VISTA A  MUDANÇA DO TRÂNSITO DA RUA EUGÊNIO DE SOUZA, SOLICITA-SE QUE SEJAM REALIZADOS ESTUDOS DE VIABILIDADE PARA REALOCAR OS PONTOS DE TÁXI PARA AS RUAS ADJACENTES, DE FORMA A LIBERAR ESPAÇO PARA ESTACIONAMENTO NA RUA EUGÊNIO DE SOUZA, E TAMBÉM RETIRAR OU REVER A CICLOVIA. ESSAS MEDIDAS NÃO APENAS BENEFICIARÁ OS COMERCIANTES LOCAIS, MAS TAMBÉM CONTRIBUIRÁ PARA MELHORAR O FLUXO DE VEÍCULOS E PEDESTRES NA REGIÃO.</t>
   </si>
   <si>
     <t>15173</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15173/req_084.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15173/req_084.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 084/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR IURY GUILHERME DE ALEXANDRINA, COORDENADOR DO PROCON, SOLICITANDO  FISCALIZAR SE TODOS OS MERCADOS ESTÃO APRESENTANDO OS PREÇOS DE FORMA ADEQUADA E TAMBÉM SE ESTÃO PERMITINDO O USO DE FILA PREFERENCIAL PARA AUTISTAS E RESPONSÁVEIS CONFORME A LEI ESTADUAL N° 10.048 DE 2.000.</t>
   </si>
   <si>
     <t>15174</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15174/req_085.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15174/req_085.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 085/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO INFORMAR QUEM É O PROPRIETÁRIO DO TERRENO ONDE ESTÁ EDIFICADA A ANTIGA ESCOLA DO PARADO, ATUALMENTE SEM USO.</t>
   </si>
   <si>
     <t>15177</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Tati Carvalho, André Flenik, Chico Mineiro</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15177/req_086.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15177/req_086.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 086/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DOS EDIS CHICO MINEIRO E ANDRÉ FLENIK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO INFORMAR QUAIS MEDIDAS A PREFEITURA MUNICIPAL PODE TOMAR PARA AUXILIAR A ADOSAREC A SUPERAR AS DIFICULDADES EM LEVAR OS DOADORES DE SANGUE PARA FORA DA CIDADE, A FIM DE REALIZAREM SUAS DOAÇÕES, DEVIDO À FALTA DE TRANSPORTE ADEQUADO, ESPECIALMENTE ÔNIBUS? COMO ESTÁ A QUESTÃO DO EMPRÉSTIMO DOS 30 MILHÕES? POIS UMA PARTE DESSE VALOR SERIA PARA COMPRAR UM ÔNIBUS QUE FICARIA A DISPOSIÇÃO DA ADOSAREC.</t>
   </si>
   <si>
     <t>15180</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15180/req_087.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15180/req_087.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 087/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, INFORMANDO A DESTINAÇÃO DE RECURSOS AO NOSSO MUNICÍPIO ATRAVÉS DE EMENDA PARLAMENTAR DO DEPUTADO ESTADUAL ANTÍDIO LUNELLI, NO VALOR DE R$ 100.000,00 (CEM MIL REAIS), DESTINADOS À APOCA.</t>
   </si>
   <si>
     <t>15182</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15182/req_088.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15182/req_088.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 088/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, INFORMANDO A DESTINAÇÃO DE RECURSOS AO NOSSO MUNICÍPIO ATRAVÉS DE EMENDA PARLAMENTAR DO DEPUTADO FEDERAL VALDIR COBALCHINI, NO VALOR DE R$ 100.000,00 (CEM MIL REAIS), PARA A REALIZAÇÃO DE CASTRAÇÕES.</t>
   </si>
   <si>
     <t>15183</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15183/req_089.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15183/req_089.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 089/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, INFORMANDO A DESTINAÇÃO DE RECURSOS AO NOSSO MUNICÍPIO ATRAVÉS DE EMENDA PARLAMENTAR DO DEPUTADO ESTADUAL JERRY COMPER, NO VALOR DE R$ 100.000,00 (CEM MIL REAIS), PARA AQUISIÇÃO  DE CONSULTAS, EXAMES E DEMAIS ATENDIMENTOS DE MÉDIA E ALTA COMPLEXIDADE, E O VALOR DE R$ 100.000,00 (CEM MIL REAIS), PARA A REALIZAÇÃO DE AÇÕES NA CAUSA ANIMAL, O RECURSO SERÁ DESTINADO ESPECIALMENTE PARA A CASTRAÇÃO E MICROCHIPAGEM PARA ANIMAIS DOMÉSTICOS E DEMAIS AÇÕES.</t>
   </si>
   <si>
     <t>15185</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Tati Carvalho, Adilson Steidel, André Flenik, Chico Mineiro, Jocimar Jubanski, Professor Osmar, Silmara Gontarek, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15185/req_090.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15185/req_090.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 090/2024, DE AUTORIA DE TODA EDILIDADE PRESENTE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO DEPUTADO ESTADUAL ANTÍDIO LUNELLI, AGRADECENDO A DESTINAÇÃO DE RECURSOS AO NOSSO MUNICÍPIO ATRAVÉS DE EMENDA PARLAMENTAR, NO VALOR DE R$ 100.000,00 (CEM MIL REAIS), DESTINADOS À APOCA.</t>
   </si>
   <si>
     <t>15187</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15187/req_091.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15187/req_091.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 091/2024, DE AUTORIA DE TODA EDILIDADE PRESENTE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO DEPUTADO FEDERAL VALDIR COBALCHINI, AGRADECENDO A DESTINAÇÃO DE RECURSOS AO NOSSO MUNICÍPIO ATRAVÉS DE EMENDA PARLAMENTAR, NO VALOR DE R$ 100.000,00 (CEM MIL REAIS), PARA A REALIZAÇÃO DE CASTRAÇÕES.</t>
   </si>
   <si>
     <t>15189</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Professor Osmar, André Flenik</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15189/req_092.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15189/req_092.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 092/2024, DE AUTORIA DOS EDIS PROFESSOR OSMAR E ANDRÉ FLENIK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CONSIDERANDO QUE O GOVERNO FEDERAL, POR MEIO DO NOVO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO (PAC), CONTEMPLOU NOSSO MUNICÍPIO COM A CONSTRUÇÃO DE UMA NOVA UNIDADE EDUCACIONAL PARA A EDUCAÇÃO INFANTIL, UM CENTRO DE EDUCAÇÃO INFANTIL (CEI), SOLICITO AS SEGUINTES INFORMAÇÕES SOBRE AS ESPECIFICAÇÕES DESTE NOVO PRÉDIO: _x000D_
  1) QUANTAS SALAS ESTÃO PREVISTAS PARA A NOVA UNIDADE EDUCACIONAL E QUAL É A CAPACIDADE DE ALUNOS POR SALA? ALÉM DISSO, SOLICITO DETALHES SOBRE TODA A INFRAESTRUTURA DO IMÓVEL. _x000D_
 2) EXISTE ALGUM ESTUDO PRÉVIO SOBRE QUAL BAIRRO SERÁ BENEFICIADO COM ESSE EQUIPAMENTO PÚBLICO?</t>
   </si>
   <si>
     <t>15193</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Zenilda Lemos, Adilson Steidel, André Flenik, Chico Mineiro, Jocimar Jubanski, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15193/req_093.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15193/req_093.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 093/2024, DE AUTORIA DE TODA EDILIDADE PRESENTE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIREM O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO EXCELENTÍSSIMO SENHOR ALESSANDRO ANTONIO STEFANUTTO, PRESIDENTE DO INSTITUTO NACIONAL DO SEGURO SOCIAL – INSS, APRESENTANDO:_x000D_
 MOÇÃO DE APELO_x000D_
 A CÂMARA MUNICIPAL DE CANOINHAS, ESTADO DE SANTA CATARINA, NO EXERCÍCIO DE SUAS ATRIBUIÇÕES LEGAIS E EMBASADA NO CLAMOR DA POPULAÇÃO QUE REPRESENTA, VEM, COM A MAIS ALTA ESTIMA E CONSIDERAÇÃO, DIRIGIR-SE A VOSSA EXCELÊNCIA PARA APRESENTAR E SOLICITAR A IMEDIATA REATIVAÇÃO DAS PERÍCIAS MÉDICAS NO MUNICÍPIO DE CANOINHAS, MEDIDA ESSENCIAL PARA GARANTIR O ACESSO À JUSTIÇA SOCIAL E ASSEGURAR OS DIREITOS DOS SEGURADOS DO INSS. CONSIDERANDO QUE DESDE 2015 ESTAMOS SEM PERÍCIA MÉDICA EM CANOINHAS, E QUE OUTROS MUNICÍPIOS VIZINHOS TAMBÉM DEPENDIAM DO AGENDAMENTO DE PERÍCIAS EM CANOINHAS, TAIS COMO MAJOR VIEIRA, TRÊS BARRAS, BELA VISTA DO TOLDO, IRINEÓPOLIS,</t>
   </si>
   <si>
     <t>15199</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15199/req_094.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15199/req_094.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 094/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL ANDRÉ FLENIK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO  UM RELATÓRIO E COMPROVANTES DOS VALORES E DATAS EM QUE FOI FEITO REPASSE DO VALOR REFERENTE AO PISO SALARIAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARTEIRAS PARA O HOSPITAL SANTA CRUZ, TENDO EM VISTA AS DIVERSAS MENSAGENS DE PROFISSIONAIS QUE INFORMARAM QUE RECEBERAM COM MUITO ATRASO.</t>
   </si>
   <si>
     <t>15201</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15201/req_095.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15201/req_095.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 095/2024, DE AUTORIA DA VEREDORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  SOLICITANDO CÓPIA DE TODOS OS PROJETOS QUE FORAM CADASTRADOS NO NOVO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO (PAC).</t>
   </si>
   <si>
     <t>15206</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15206/req_096.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15206/req_096.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 096/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL ADNRÉ FLENIK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE EXISTE PROJETO DE PAVIMENTAÇÃO PARA ALGUMA RUA DO DISTRITO DE MARCÍLIO DIAS.</t>
   </si>
   <si>
     <t>15208</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15208/req_097.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15208/req_097.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 097/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  REINALDO DE LIMA JÚNIOR, PRESIDENTE DO HOSPITAL SANTA CRUZ, SOLICITADO OS RELATÓRIOS DO ATENDIMENTO DAS ESPECIALIDADES MÉDICAS DESDE JANEIRO DESSE ANO, INFORMAR TAMBÉM, DE QUE FORMA FORAM REALIZADOS OS CONTRATOS COM OS MÉDICOS, ENVIANDO TODA A DOCUMENTAÇÃO PERTINENTE AOS CONTRATOS E A FORMA DE CONTRATAÇÃO ( ORÇAMENTO/LICITAÇÃO). EMBORA O HOSPITAL SEJA UMA ASSOCIAÇÃO, SOLICITA-SE ESSAS INFORMAÇÕES TENDO EM VISTA QUE TRATA-SE DE DINHEIRO PÚBLICO.</t>
   </si>
   <si>
     <t>15210</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15210/req_098.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15210/req_098.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 098/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITADO OS RELATÓRIOS DO ATENDIMENTO DAS ESPECIALIDADES MÉDICAS DESDE JANEIRO DESSE ANO, INFORMAR TAMBÉM, DE QUE FORMA FORAM REALIZADOS OS CONTRATOS COM OS MÉDICOS, ENVIANDO TODA A DOCUMENTAÇÃO PERTINENTE AOS CONTRATOS E A FORMA DE CONTRATAÇÃO (ORÇAMENTO/LICITAÇÃO).</t>
   </si>
   <si>
     <t>15212</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15212/req_099.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15212/req_099.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 099/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO  À EMPRESA HIPER OF LTDA, SOLICITANDO ESTUDOS COM O OBJETIVO DE PERMITIR QUE OS IDOSOS, PORTADORES DE DEFICIÊNCIA E GESTANTES POSSAM ESTACIONAR EM QUALQUER VAGA DISPONÍVEL NO SISTEMA DE ESTACIONAMENTO ROTATIVO, DESDE QUE ESTEJAM DE POSSE DA CREDENCIAL ADEQUADA.</t>
   </si>
   <si>
     <t>15215</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15215/req_100.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15215/req_100.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 100/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITADO AS SEGUINTES INFORMAÇÕES: _x000D_
 1- QUAIS SÃO OS TIPOS DE EXAMES OFERECIDOS A POPULAÇÃO POR COTAS E EM QUE PROPORÇÃO SÃO DISTRIBUÍDOS? _x000D_
 2- COMO É FEITA A GESTÃO DA DISPONIBILIDADE DAS COTAS AO LONGO DO MÊS? AS COTAS TERMINAM RAPIDAMENTE APÓS O INÍCIO DO MÊS OU ESTÃO DISPONÍVEIS DE FORMA EQUILIBRADA AO LONGO DO PERÍODO?		_x000D_
  3- HÁ ALGUM CRITÉRIO OU SISTEMA DE PRIORIZAÇÃO PARA A DISTRIBUIÇÃO DAS COTAS ENTRE OS USUÁRIOS?</t>
   </si>
   <si>
     <t>15216</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Professor Osmar, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15216/req_101.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15216/req_101.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 101/2024, DE AUTORIA DOS EDIS PROFESSOR OSMAR E WILLIAN GODOY, OS  VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:		               _x000D_
 1- QUANTOS ALUNOS ESTÃO NA FILA DE ESPERA PARA VAGAS EM CEIS ESPECIFICANDO SEUS COMPROVANTES DE RESIDÊNCIA.									     2- NÚMERO DE ALUNOS MATRICULADOS EM CEIS QUE ESTÃO FORA DO SEU  ZONEAMENTO RESIDENCIAL._x000D_
 3- QUAIS SÃO OS CRITÉRIOS ESTABELECIDOS PARA IMPLANTAÇÃO DE UM NOVO CEI?		             _x000D_
 4- QUAL A JUSTIFICATIVA PARA AINDA NÃO TER UM CEI NO BAIRRO ALTO DAS PALMEIRAS/BOA VISTA.</t>
   </si>
   <si>
     <t>15217</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Willian Godoy, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15217/req_102.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15217/req_102.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 102/2024, DE AUTORIA DOS EDIS WILLIAN GODOY E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAR  QUAIS OS HORÁRIOS DETERMINADOS: ENTRADA E SAÍDA DE ALUNOS NOS CEIS NAS MODALIDADES TEMPO INTEGRAL E TEMPO PARCIAL.</t>
   </si>
   <si>
     <t>15218</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Willian Godoy, André Flenik, Chico Mineiro, Professor Osmar, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15218/req_103.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15218/req_103.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 103/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, PROFESSOR OSMAR, CHICO MINEIRO , ANDRÉ FLENIK E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, EM RELAÇÃO A ÁREA QUE FOI APRESENTADA EM ESTUDO DE IMPACTO DE VIZINHANÇA, PARA INSTALAÇÃO DE UM NOVO LOTEAMENTO, NO BAIRRO INDUSTRIAL L, RESIDENCIAL RIO CANOINHAS,  LOCALIZADO NA RUA SENADOR IVO DE AQUINO COM A RUA HENRIQUE SORG. SOLICITA-SE AS SEGUINTES INFORMAÇÕES:					                                 _x000D_
 1- HÁ INTERESSE DO MUNICÍPIO EM PERDER ESSA ÁREA?						              _x000D_
 2- EXISTE A POSSIBILIDADE DE REVERSÃO PARA O MUNICÍPIO DESSA ÁREA?			           _x000D_
 3- QUAIS ÁREAS HOJE O MUNICÍPIO TEM COM ESSA ESTRUTURA PARA OFERECER A UMA NOVA EMPRESA?</t>
   </si>
   <si>
     <t>15219</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>André Flenik, Adilson Steidel, Chico Mineiro, Jocimar Jubanski, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15219/req_104.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15219/req_104.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 104/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK, WILMAR SUDOSKI, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, JOCIMAR JUBANSKI, CHICO MINEIRO, E DAS VEREADORAS SILMARA GONTAREK E TATI CARVALHO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:	_x000D_
  VOTO DE PESAR	_x000D_
 A CÂMARA DE VEREADORES DO MUNICÍPIO DE CANOINHAS MANIFESTA PROFUNDO PESAR PELO FALECIMENTO DO PEQUENO LORENÇO MAES KUCARZ OCORRIDO NO DIA 13/03/2024, DEIXANDO UM SENTIMENTO DE TRISTEZA E CONSTERNAÇÃO EM TODA A COMUNIDADE. SUA PARTIDA PRECOCE É UMA PERDA IRREPARÁVEL PARA SEUS PAIS, FAMILIARES E PARA TODOS AQUELES QUE TIVERAM A OPORTUNIDADE DE CONHECER E AMAR ESSE ANJINHO. NESTE MOMENTO DE DOR E SAUDADE, A CÂMARA DE VEREADORES SE SOLIDARIZA COM A FAMÍLIA ENLUTADA, COMPARTILHANDO O PESO DESTA PERDA E OFERECENDO NOSSO APOIO INCONDICIONAL EM SUA JORNADA DE LUTO E SUPERAÇÃO.</t>
   </si>
   <si>
     <t>15220</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15220/req_105.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15220/req_105.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 105/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK, WILMAR SUDOSKI, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR SOMAR, JOCIMAR JUBANSKI, CHICO MINEIRO E DAS VEREADORAS SILMARA GONTAREK E TATI CARVALHO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE: _x000D_
  VOTO DE PESAR_x000D_
 A CÂMARA DE VEREADORES DO MUNICÍPIO DE CANOINHAS MANIFESTA PROFUNDO PESAR PELO FALECIMENTO DA PEQUENA  ANA LAURA SEVILHA BASTOS,  OCORRIDO NO DIA 14/03/2024, DEIXANDO UM SENTIMENTO DE TRISTEZA E CONSTERNAÇÃO EM TODA A COMUNIDADE. SUA PARTIDA PRECOCE É UMA PERDA IRREPARÁVEL PARA SEUS PAIS, FAMILIARES E PARA TODOS AQUELES QUE TIVERAM A OPORTUNIDADE DE CONHECER E AMAR ESSE ANJINHO. NESTE MOMENTO DE DOR E SAUDADE, A CÂMARA DE VEREADORES SE SOLIDARIZA COM A FAMÍLIA ENLUTADA,</t>
   </si>
   <si>
     <t>15221</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Willian Godoy, Adilson Steidel, André Flenik, Chico Mineiro, Jocimar Jubanski, Professor Osmar, Silmara Gontarek, Tati Carvalho, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15221/req_106.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15221/req_106.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 106/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, WILMAR SUDOSKI, ANDRÉ FLENIK, ADILSON STEIDEL, PROFESSOR OSMAR, JOCIMAR JUBANSKI, CHICO MINEIRO E DAS VEREADORAS SILMARA GONTAREK E TATI CARVALHO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 VOTO DE PESAR	_x000D_
 QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARLI BURGARDT, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>15235</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15235/req_107.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15235/req_107.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 107/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  SOLICITANDO AS SEGUINTES INFORMAÇÕES:					          _x000D_
 1- COMO É REALIZADA A CONTRATAÇÃO DE ESTAGIÁRIOS? 						             _x000D_
 2- QUAIS SÃO OS CRITÉRIOS ADOTADOS PARA A SELEÇÃO ENTRE OS CURRÍCULOS DOS CANDIDATOS A ESTÁGIO?						    						           3- NO PROCESSO DE SELEÇÃO, HÁ APLICAÇÃO DE PROVAS OU A SELEÇÃO É BASEADA EM INDICAÇÃO?							               				                   4- QUAIS SÃO OS CRITÉRIOS ESTABELECIDOS PARA A EXONERAÇÃO DE ESTAGIÁRIOS CONTRATADOS?</t>
   </si>
   <si>
     <t>15237</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15237/req_108.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15237/req_108.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 108/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  SOLICITANDO INFORMAR SE JÁ ESTÁ SENDO CUMPRIDA A LEI Nº 6.906/2023, ENVIANDO A ESTA CASA DE LEIS A COMPROVAÇÃO DO CUMPRIMENTO (PRINTS DAS PÁGINAS DO SITE). AINDA,  REQUER SEJA ENVIADA A LISTA COMPLETA, CONFORME O ARTIGO 2º DA REFERIDA LEI.</t>
   </si>
   <si>
     <t>15239</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>André Flenik, Chico Mineiro, Jocimar Jubanski, Silmara Gontarek, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15239/req_109.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15239/req_109.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 109/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK, WILMAR SUDOSKI, JOCIMAR JUBANSKI, CHICO MINEIRO E DAS VEREADORAS TATI CARVALHO, SILMARA GONTAREK E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, AO 3º SARGENTO PM JOSÉ GREIN JÚNIOR E AO SOLDADO PM GABRIEL FELIPE ARNOLD, A GUARNIÇÃO DO ABTR-202  SARGENTO EDERSON GUENZE, BC EVERTON, BC ZIEMANN, A GUARNIÇÃO ASU-479 BCP  LESNIOSKI, CABO VINÍCIUS, BC SANTOS DO CORPO DE BOMBEIROS E A EQUIPE DE PLANTÃO DA UPA PELO TRABALHO EM CONJUNTO DE RESGATE E REANIMAÇÃO DE UMA VÍTIMA QUE TENTOU SUICÍDIO NO RIO ÁGUA VERDE. O PROFISSIONALISMO, A DEDICAÇÃO E A RAPIDEZ DE AÇÃO DEMONSTRADOS POR ESSES BRAVOS MEMBROS DA SEGURANÇA E DA SAÚDE SÃO DIGNOS DE APLAUSOS E ADMIRAÇÃO. SUAS HABILIDADES E COMPROMETIMENTO FORAM ESSENCIAIS PARA SALVAR UMA VIDA E OFERECER SUPORTE EMOCIONAL E FÍSICO EM UM MOMENTO DE EXTREMA VULNERABILIDADE.</t>
   </si>
   <si>
     <t>15254</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15254/req_110.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15254/req_110.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 110/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,    À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, EXPONDO E SOLICITANDO O QUE SEGUE: CONSIDERANDO O REQUERIMENTO 024/2024,  QUE SOLICITOU INFORMAÇÕES DE HÁ PREVISÃO DE REFORMA DO POSTO DE SAÚDE DA LOCALIDADE DE ANTA GORDA, E A RESPOSTA DE QUE SOMENTE A TROCA DOS VIDROS SE ENCONTRA EM TRAMITAÇÃO ADMINISTRATIVA; CONSIDERANDO QUE O POSTO APRESENTA PROBLEMAS ELÉTRICOS E ESTRUTURAIS, ALÉM DE NÃO OFERECER ABRIGO ADEQUADO PARA A POPULAÇÃO QUE AGUARDA DO LADO DE FORA PARA ATENDIMENTO, NECESSITANDO, PORTANTO, DA CONSTRUÇÃO DE UM ABRIGO E DE UM BANHEIRO PARA ATENDER ÀS NECESSIDADES BÁSICAS DOS USUÁRIOS.</t>
   </si>
   <si>
     <t>15256</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15256/req_111.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15256/req_111.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 111/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO A RELAÇÃO DE TODOS OS POSTOS DE SAÚDE DO MUNICÍPIO DE CANOINHAS, TANTO DA ÁREA URBANA QUANTO DA RURAL,  OS DIAS DE ATENDIMENTOS E O NÚMERO DE ATENDIMENTO POR DIA.</t>
   </si>
   <si>
     <t>15258</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Adilson Steidel, André Flenik, Chico Mineiro, Jocimar Jubanski, Silmara Gontarek, Tati Carvalho, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15258/req_112.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15258/req_112.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 112/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, ANDRÉ FLENIK, ADILSON STIDEL, JOCIMAR JUBANSKI, CHICO MINEIRO, E DAS VEREADORAS TATI CARVALHO, SILMARA GONTAREK E ZENILDA LEMOS, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
  VOTO DE PESAR_x000D_
 QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA TEREZINHA DE JESUS MARTINS DE SOUZA,  DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>15287</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15287/req_113.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15287/req_113.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 113/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR JERRY COMPER, SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E MOBILIDADE,  SOLICITANDO INFORMAÇÕES SOBRE AS OBRAS DE MELHORIA NA SC-120 NO TRECHO QUE CONECTA CANOINHAS A TIMBÓ GRANDE. COMO ESTÁ SENDO FEITA A MANUTENÇÃO DA VIA? COMO ESTÁ ESPECIFICADO O SISTEMA DE DRENAGEM DA RODOVIA? QUAL MATERIAL É APLICADO SOBRE A RODOVIA?</t>
   </si>
   <si>
     <t>15267</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Professor Osmar, Tati Carvalho, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15267/req_114.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15267/req_114.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 114/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, WILLIAN GODOY, PROFESSOR OSMAR E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CONSIDERANDO QUE A ALIMENTAÇÃO ADEQUADA É ESSENCIAL PARA O DESENVOLVIMENTO FÍSICO E COGNITIVO DAS CRIANÇAS EM IDADE ESCOLAR, SOLICITA-SE AS SEGUINTES INFORMAÇÕES: _x000D_
 1- QUAL O MOTIVO PARA A FALTA DE FEIJÃO NAS REFEIÇÕES SERVIDAS NOS CEIS DE NOSSO MUNICÍPIO?_x000D_
 2- COMO ESTÁ A SITUAÇÃO DA ALIMENTAÇÃO NOS CEIS EM RELAÇÃO À FALTA DE OUTROS ALIMENTOS, ALÉM DO FEIJÃO?_x000D_
 3- QUAIS MEDIDAS ESTÃO SENDO ADOTADAS PARA GARANTIR UMA ALIMENTAÇÃO ADEQUADA E VARIADA PARA AS CRIANÇAS ATENDIDAS PELOS CEIS?_x000D_
 4- QUAL É A PREVISÃO PARA REGULARIZAÇÃO DA SITUAÇÃO E GARANTIA DO FORNECIMENTO REGULAR DE ALIMENTOS NOS CEIS?</t>
   </si>
   <si>
     <t>15270</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15270/req_115.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15270/req_115.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 115/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE EXISTE PROJETO PARA A  INSTALAÇÃO DE LUMINÁRIAS EM APROXIMADAMENTE  10 POSTES NA ESTRADA DO PINHEIRÃO,  NO SALTO ÁGUA VERDE  PASSANDO PELA VILA DOS  MOREIRA ATÉ  RESIDÊNCIA DO SENHOR MAURÍLIO BAIL. SÃO APROXIMADAMENTE 40 FAMÍLIAS QUE RESIDEM NA REGIÃO POR ISSO A IMPORTÂNCIA DA INSTALAÇÃO DAS LUMINÁRIAS PARA GARANTIR A SEGURANÇA DOS MORADORES E USUÁRIOS DA ESTRADA DO SALTO ÁGUA VERDE.</t>
   </si>
   <si>
     <t>15272</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15272/req_116.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15272/req_116.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 116/2024, DE AUTORIA DO EDIL MAURÍCIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR ADRIEL FURTADO DE CASTILHO, GERENTE DA CASAN DE CANOINHAS, SOLICITANDO A INSTALAÇÃO DE UM RESERVATÓRIO DE ÁGUA NO ALTO DO FRIGORÍFICO, SEMELHANTE AO QUE FOI INSTALADO EM MARCÍLIO DIAS E NO RESIDENCIAL NOSSA SENHORA APARECIDA, SERIA IDEAL EM TORNO DE 150 A 200 MIL LITROS DE CAPACIDADE PARA ATENDIMENTO DA COMUNIDADE QUE ESTÁ SE DESENVOLVENDO A CADA DIA E COM FREQUÊNCIA FICA SEM O ABASTECIMENTO DE ÁGUA. TEM ESCOLA NESTA COMUNIDADE, MERCADO, LOTEAMENTO NOVO E MAIS DE 250 FAMÍLIAS QUE SERÃO ATENDIDAS NESTE PLEITO.</t>
   </si>
   <si>
     <t>15275</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Mauricio Zimmermann, André Flenik</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15275/req_117.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15275/req_117.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 117/2024, DE AUTORIA DO EDIS MAURÍCIO ZIMMERMANN E ANDRÉ FLENIK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E  AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO INFORMAR SE EXISTE PREVISÃO PARA A MANUTENÇÃO DA RUA WILLIBALDO HOFFMANN E DEMAIS RUAS ONDE FOI APLICADO O ANTI-PÓ, EM CASO NEGATIVO, QUAL SERÁ A FORMA DE SUBSTITUIÇÃO DO ANTI-PÓ E QUAIS MEDIDAS ESTÃO SENDO CONSIDERADAS PARA GARANTIR A CONSERVAÇÃO DAS VIAS PÚBLICAS, E AINDA, SE TERIA A  POSSIBILIDADE DE  IMPLEMENTAÇÃO DE UMA CONTRIBUIÇÃO DE MELHORIAS COM OS MORADORES DAS RUAS TRATADAS COM ANTI-PÓ, VISANDO A MANUTENÇÃO E MELHORIA DAS CONDIÇÕES DAS VIAS.</t>
   </si>
   <si>
     <t>15278</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15278/req_118.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15278/req_118.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 118/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR QUAL A PREVISÃO PARA A INSTALAÇÃO DE LÂMPADAS DE LED NA RUA LOURENÇO ROLANDO MALUCELLI.</t>
   </si>
   <si>
     <t>15280</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15280/req_119.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15280/req_119.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 119/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SENHORA JULIANE MUCHALOSKI SLABADACK FERRAZ, SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO AS SEGUINTES  INFORMAÇÕES REFERENTES AO VALOR MENSAL DE PARCELAS PARA PAGAMENTO DE OPERAÇÃO DE CRÉDITO (FINANCIAMENTO) JÁ REALIZADAS NOS ÚLTIMOS ANOS:_x000D_
 1- QUAL O VALOR TOTAL DE OPERAÇÕES DE CRÉDITO PENDENTES POR MÊS E QUANTAS AINDA POR PAGAR?_x000D_
 2- ESSAS PARCELAS EM ABERTO SÃO VALORES FIXOS?				_x000D_
 3- QUAL A VIABILIDADE DO MUNICÍPIO PARA REALIZAR NOVOS FINANCIAMENTOS?_x000D_
 4- QUAL O PERCENTUAL DETALHADO DO ENDIVIDAMENTO DO MUNICÍPIO? _x000D_
 5- DISPONIBILIZAR ESSAS E QUANTAS INFORMAÇÕES MAIS FOREM POSSÍVEIS PARA ESSA CASA DE LEIS, REFERENTES A TODA E QUALQUER OPERAÇÃO DE CRÉDITO AINDA VIGENTE.</t>
   </si>
   <si>
     <t>15281</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Adilson Steidel, André Flenik, Chico Mineiro, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15281/req_120.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15281/req_120.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 120/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK, CHICO MINEIRO E DAS VEREADORAS ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, À SERVIDORA PÚBLICA MUNICIPAL MORGANA DIRSCHNABEL LESSAK,  POR SUA APOSENTADORIA E TAMBÉM AGRADECÊ-LA PELOS ANOS DE DEDICAÇÃO E SERVIÇOS PRESTADOS A ESTE PODER LEGISLATIVO MUNICIPAL. _x000D_
 TAL HOMENAGEM SE JUSTIFICA PELO FATO DE A SENHORA, DESDE QUE INGRESSOU COMO CONTADORA DESTA CÂMARA DE VEREADORES EM 2013, SEMPRE TER DEMONSTRADO COMPROMETIMENTO EXEMPLAR COM SUAS ATRIBUIÇÕES, CONTRIBUINDO SIGNIFICATIVAMENTE PARA COM O CUMPRIMENTO DOS DEVERES, OBJETIVOS E METAS ESTABELECIDOS. 	_x000D_
 SUA DEDICAÇÃO, PROFISSIONALISMO E ÉTICA NO EXERCÍCIO DE SUAS FUNÇÕES SÃO DIGNOS DE RECONHECIMENTO E APREÇO PELOS EDIS E SERVIDORES DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>15282</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15282/req_121.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15282/req_121.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 121/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK, CHICO MINEIRO E DAS VEREADORAS ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MAURÍCIO ZIMMERMANN, PRESIDENTE DA CÂMARA DE VEREADORES, SOLICITANDO A REALIZAÇÃO DE UMA HOMENAGEM À SERVIDORA PÚBLICA APOSENTADA MORGANA DIRSCHNABEL LESSAK, EM RECONHECIMENTO PELOS ANOS DE DEDICAÇÃO E SERVIÇOS PRESTADOS A ESTA INSTITUIÇÃO._x000D_
 MORGANA DIRSCHNABEL LESSAK INGRESSOU COMO CONTADORA NESTA CÂMARA DE VEREADORES EM  2013. DESDE ENTÃO SEMPRE DEMONSTROU UM COMPROMETIMENTO EXEMPLAR COM SUAS ATRIBUIÇÕES, CONTRIBUINDO SIGNIFICATIVAMENTE PARA O CUMPRIMENTO DOS DEVERES, OBJETIVOS E METAS ESTABELECIDOS. SUA DEDICAÇÃO, PROFISSIONALISMO E ÉTICA NO EXERCÍCIO DE SUAS FUNÇÕES SÃO DIGNOS DE RECONHECIMENTO E APREÇO.</t>
   </si>
   <si>
     <t>15290</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Willian Godoy, Adilson Steidel, André Flenik, Chico Mineiro, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15290/req_122.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15290/req_122.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 122/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK, CHICO MINEIRO E DAS VEREADORAS ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE AGRADECIMENTO”, AO  DEPUTADO FEDERAL RICARDO GUIDI, PELA DESTINAÇÃO DE RECURSOS AO NOSSO MUNICÍPIO ATRAVÉS DE EMENDA PARLAMENTAR, NO VALOR DE R$ 150.000,00 (CEM E CINQUENTA MIL REAIS),  ESSE RECURSO IRÁ PROMOVER O ESPORTE, A CULTURA E O LAZER EM CANOINHAS, ALÉM DE MOVIMENTAR A CIDADE COM EVENTOS TURÍSTICOS QUE PODE ATRAIR PESSOAS DE DIVERSAS REGIÕES PARA A PRÁTICA ESPORTIVA, MOVIMENTANDO A ECONOMIA DA CIDADE.</t>
   </si>
   <si>
     <t>15283</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15283/req_123.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15283/req_123.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 123/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK, CHICO MINEIRO, E DAS VEREADORAS ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, INFORMANDO A DESTINAÇÃO DE RECURSOS AO NOSSO MUNICÍPIO ATRAVÉS DE EMENDA PARLAMENTAR DO DEPUTADO FEDERAL RICARDO GUIDI, NO VALOR DE R$ 150.000,00 (CEM E CINQUENTA MIL REAIS), PARA A REVITALIZAÇÃO DA PRAÇA MIGUEL PROCOPIAK,  CONFORME PROJETO EM ANEXO.</t>
   </si>
   <si>
     <t>15285</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15285/req_124.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15285/req_124.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 124/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, TENDO EM VISTA OS INÚMEROS RELATOS DE PROBLEMAS COM PÓ NAS RUAS DE CANOINHAS, PRINCIPALMENTE NA JÚLIO BUDANT NETO, HENRIQUE SORG E RODOLFO GRUTZMACHER, REQUEREMOS INFORMAÇÕES SOBRE QUAIS AS PROVIDÊNCIAS A PREFEITURA TEM TOMADO PARA AUXILIAR OS MORADORES, TENDO EM VISTA QUE PODE HAVER PROBLEMAS DE SAÚDE RELACIONADOS AO EXCESSO DE PÓ.</t>
   </si>
   <si>
     <t>15292</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Willian Godoy, Adilson Steidel, André Flenik, Chico Mineiro, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15292/req_125.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15292/req_125.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 125/2024, DE AUTORIA DE TODA A EDILIDADE PRESENTE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, À MARIANNA TAKESHITA. MODELO, CANOINHENSE, QUE ESTEVE NA CHINA POR UM ANO TRABALHANDO COMO MODELO, FAZENDO DIVERSOS TRABALHOS MARCANTES, COMO: TRABALHO DE FOTOS E VÍDEOS PARA A HUAWEI, DESFILE PARA A MAXMARA, FIGURAÇÃO NO FILME DO JACKIE CHAN, DENTRE TANTOS OUTROS TRABALHOS QUE MARCARAM A CARREIRA DA MARIANNA. APROVEITAMOS A MOÇÃO, PARA CONVIDAR A MODELO MARIANNA, PARA VIR A CÂMARA DE VEREADORES PARA FALAR SOBRE SUA EXPERIÊNCIA E INSPIRAR JOVENS COM FUTURO PROMISSOR A TRILHAR ESSE CAMINHO DE MODELO A NÍVEL REGIONAL, NACIONAL OU QUEM SABE INTERNACIONAL COMO ELA.</t>
   </si>
   <si>
     <t>15295</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Zenilda Lemos, Adilson Steidel, André Flenik, Chico Mineiro, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15295/req_126.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15295/req_126.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 126/2024, DE AUTORIA DAS VEREADORAS ZENILDA LEMOS, TATI CARVALHO E DOS EDIS WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK E CHICO MINEIRO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, À ASSOCIAÇÃO DE PAIS AMIGOS DOS AUTISTAS DE CANOINHAS – AMA, PELOS 4 ANOS DE SUA  FUNDAÇÃO. A AMA TEM DESEMPENHADO UM PAPEL FUNDAMENTAL EM NOSSA COMUNIDADE, OFERECENDO APOIO, ORIENTAÇÃO E RECURSOS ESSENCIAIS PARA AS FAMÍLIAS E PESSOAS AUTISTAS DE NOSSA CIDADE. AO LONGO DESSES QUATRO ANOS, A AMA DECLAROU UM COMPROMISSO INABALÁVEL COM A CAUSA DO AUTISMO, PROMOVENDO A CONSCIENTIZAÇÃO, A INCLUSÃO E A FACILIDADE. A DEDICAÇÃO E O ENVOLVIMENTO DOS MEMBROS FUNDADORES, VOLUNTÁRIOS,COLABORADORES E APOIADORES DA AMA SÃO LOUVÁVEIS E INSPIRADORES. O IMPACTO POSITIVO DE QUE A ASSOCIAÇÃO TEM CAUSADO NA VIDA DE PESSOAS AUTISTAS E DE SUAS FAMÍLIAS</t>
   </si>
   <si>
     <t>15298</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15298/req_127.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15298/req_127.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 127/2024, DE AUTORIA DOS EDIS WILLIAN GODOY E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA DEPUTADA FEDERAL GEOVANIA DE SÁ,  SOLICITANDO A DESTINAÇÃO DE RECURSOS PARA  UMA DEMANDA IMPORTANTE EM NOSSA COMUNIDADE. TRATA-SE DA NECESSIDADE DE RECURSOS PARA MELHORIAS NA INFRAESTRUTURA DO CEI MONTEIRO LOBATO, LOCALIZADO NO LOTEAMENTO SANTA CRUZ. ESTE CENTRO DE EDUCAÇÃO INFANTIL DESEMPENHA UM PAPEL CRUCIAL NA EDUCAÇÃO E NO DESENVOLVIMENTO DAS CRIANÇAS DA NOSSA CIDADE, PROPORCIONANDO-LHES UM AMBIENTE SEGURO E PROPÍCIO PARA O APRENDIZADO. ENTRETANTO, PARA QUE O CEI MONTEIRO LOBATO POSSA CONTINUAR OFERECENDO UM SERVIÇO DE QUALIDADE, É IMPRESCINDÍVEL REALIZAR ALGUMAS MELHORIAS EM SUA INFRAESTRUTURA. DENTRE AS NECESSIDADES MAIS URGENTES, DESTACAMOS A MANUTENÇÃO DAS INSTALAÇÕES FÍSICAS, A AQUISIÇÃO DE EQUIPAMENTOS PEDAGÓGICOS E A ADEQUAÇÃO DAS ÁREAS DE RECREAÇÃO.</t>
   </si>
   <si>
     <t>15301</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Professor Osmar, Adilson Steidel, André Flenik, Chico Mineiro, Mauricio Zimmermann, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15301/req_128.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15301/req_128.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 128/2024, DE AUTORIA DE TODA EDILIDSDE PRESENTE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR DEPUTADA FEDERAL  DARCI DE MATOS, SOLICITANDO A DESTINAÇÃO DE RECURSOS PARA A APOCA - ASSOCIAÇÃO DOS PACIENTES ONCOLÓGICOS DO PLANALTO NORTE. A APOCA É UMA INSTITUIÇÃO QUE HÁ MAIS DE DUAS DÉCADAS TEM DESEMPENHADO UM PAPEL FUNDAMENTAL NO APOIO E ASSISTÊNCIA AOS PACIENTES ONCOLÓGICOS EM NOSSA REGIÃO. COM UMA ATUAÇÃO INCANSÁVEL, A APOCA TEM AJUDADO INÚMERAS PESSOAS A ENFRENTAREM UMA DAS BATALHAS MAIS ÁRDUAS DE SUAS VIDAS, PROPORCIONANDO-LHES CORAGEM, ESPERANÇA E DETERMINAÇÃO DIANTE DO DIAGNÓSTICO DE CÂNCER. ACREDITAMOS QUE O TRABALHO DESENVOLVIDO PELA APOCA É DE SUMA IMPORTÂNCIA PARA O BEM-ESTAR E QUALIDADE DE VIDA DOS PACIENTES ONCOLÓGICOS DO PLANALTO NORTE CATARINENSE.</t>
   </si>
   <si>
     <t>15303</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Wilmar Sudoski, André Flenik, Chico Mineiro, Tati Carvalho, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15303/req_129.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15303/req_129.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 129/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, ANDRÉ FLENIK, CHICO MINEIRO, WILLIAN GODOY, E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, CONSIDERANDO A NECESSIDADE URGENTE DE MELHORIAS NA ESTRADA QUE LIGA O ALTO DA TIJUCA A TAUNAY, ESPECIALMENTE NO TRECHO ATÉ A IGREJA DO PARADO; CONSIDERANDO AS CONDIÇÕES PRECÁRIAS DA REFERIDA ESTRADA, QUE COMPROMETEM O ESCOAMENTO ADEQUADO DAS ÁGUAS PLUVIAIS E A SEGURANÇA DOS USUÁRIOS, INCLUINDO VEÍCULOS DE GRANDE PORTE COMO CAMINHÕES USADOS POR INDÚSTRIAS CERÂMICAS, ERVATEIRAS E PRODUTORES DE GRÃOS, SOLICITA-SE AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>15304</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15304/req_130.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15304/req_130.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 130/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LUIS MÁRIO DRANKA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOLICITANDO AS SEGUINTES INFORMAÇÕES: 1- O VALOR DO MOVIMENTO ECONÔMICO DO ANO DE 2023, DETALHANDO O MOVIMENTO AGRÍCOLA, PRESTAÇÃO DE SERVIÇOS, INDÚSTRIA E COMÉRCIO; 2- SE HOUVE CRESCIMENTO EM RELAÇÃO AOS ANOS ANTERIORES, ENCAMINHAR O MOVIMENTO DOS ÚLTIMOS 3 ANOS; 3- QUANTAS INSCRIÇÕES A SECRETARIA TEM DE PRODUTORES RURAIS CADASTRADOS E QUANTOS JÁ POSSUI A NOTA ELETRÔNICA; 4- AS COOPERATIVAS AGRÍCOLAS, ERVATEIRAS E OUTRAS EMPRESAS QUE TENHAM SUAS SEDES FORA DO MUNICÍPIO FAZEM O RECOLHIMENTO DOS  IMPOSTOS AQUI NO MUNICÍPIO? 5- QUANTAS EMPRESAS ENCONTRAM-SE ABERTAS NOS ÚLTIMOS 3 ANOS E SE HOUVE UM CRESCIMENTO DO NÚMERO DE EMPRESAS NESSE PERÍODO.</t>
   </si>
   <si>
     <t>15305</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15305/req_131.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15305/req_131.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 131/2024, DE AUTORIA DO ESIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR HÉLIO DANIEL COSTA, SECRETÁRIO-EXECUTIVO DA AMPLANORTE, SOLICITANDO 	A MOVIMENTAÇÃO ECONÔMICA CONTENDO O MOVIMENTO AGRÍCOLA, PRESTAÇÃO DE SERVIÇOS, INDÚSTRIA E COMÉRCIO, DOS ÚLTIMOS  TRÊS  ANOS, DOS DEZ MUNICÍPIOS QUE FAZEM PARTE DA  AMPLANORTE.</t>
   </si>
   <si>
     <t>15306</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Tati Carvalho, Professor Osmar, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15306/req_132.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15306/req_132.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 132/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DOS EDIS WILMAR SUDOSKI, WILLIAN GODOY E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO UMA LISTA DE COMPRAS DE ALIMENTOS REALIZADAS POR TODAS AS ESCOLAS MUNICIPAIS NOS ÚLTIMOS SEIS MESES, INCLUINDO OS ITENS ADQUIRIDOS, OS VALORES GASTOS, AS NOTAS FISCAIS CORRESPONDENTES E A COMPROVAÇÃO DA ORIGEM DOS RECURSOS FINANCEIROS UTILIZADOS PARA AS COMPRAS (SE PROVENIENTES DO MUNICÍPIO OU DAS APPS) E AINDA, UMA LISTA DE COMPRAS REALIZADAS PELAS ASSOCIAÇÕES DE PAIS E PROFESSORES (APPS) DE TODAS AS ESCOLAS MUNICIPAIS NOS ÚLTIMOS SEIS MESES, INCLUINDO OS ITENS ADQUIRIDOS, OS VALORES GASTOS E A COMPROVAÇÃO DO USO DOS RECURSOS DA APP PARA ESSAS COMPRAS.</t>
   </si>
   <si>
     <t>15307</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Professor Osmar, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15307/req_133.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15307/req_133.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 133/2024, DE AUTORIA DOS EDIS PROFESSOR OSMAR E WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAR E TOMAR IMEDIATAS PROVIDÊNCIAS DO MOTIVO DE  NÃO TER ÁGUA PARA USO COMUM NA ESCOLA MARIA ISABEL DE LIMA CUBAS NA LOCALIDADE DO RIO DA AREIA DO MEIO. FAZ DOIS DIAS QUE A ESCOLA ESTÁ SEM ÁGUA , CAUSANDO TODOS OS TIPOS DE TRANSTORNO COMO  VASOS SANITÁRIOS ENTUPIDOS , ALUNOS SEM PODER FAZER HIGIÊNE PESSOAL , SERVENTES NÃO PODENDO FAZER A LIMPEZA DA ESCOLA .</t>
   </si>
   <si>
     <t>15308</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15308/req_134.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15308/req_134.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 134/2024, DE AUTORIA DE TODA EDILIDADE PRESENTE, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
  VOTO DE PESAR	_x000D_
 QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR PEDRO DOS SANTOS PIECHONTKOSKI, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>15312</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Willian Godoy, Adilson Steidel, Chico Mineiro, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15312/req_135.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15312/req_135.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 135/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, ADILSON STEIDEL, PROFESSOR OSMAR, CHICO MINEIRO E DAS VEREADORAS SILMARA GONTAREK, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JORGINHO MELLO, GOVERNADOR DO ESTADO DE SANTA CATARINA, APRESENTANDO MOÇÃO DE APELO PARA A CONVOCAÇÃO DE TODOS OS APROVADOS EM TODAS AS FASES DO CONCURSO DA POLÍCIA MILITAR DE SANTA CATARINA,, CONFORME ESTABELECIDO NO EDITAL Nº 002/CGCP/2023 E OUTRAS ESPECIFICIDADES PARA AO EDITAL Nº 001/CGCP/2023.  PRESENTE SOLICITAÇÃO SE FUNDAMENTA NA CRÍTICA SITUAÇÃO DO EFETIVO ATUAL DA POLÍCIA MILITAR DE SANTA CATARINA, QUE, NESTE MOMENTO, ENCONTRA-SE ABAIXO DE 10 MIL POLICIAIS. NOS ÚLTIMOS TRÊS ANOS, A MÉDIA ANUAL DE SAÍDAS DO EFETIVO FOI DE 376 POLICIAIS,</t>
   </si>
   <si>
     <t>15318</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Professor Osmar, Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15318/req_136.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15318/req_136.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 136/2024, DE AUTORIA DO EDIL PROFESSOR OSMAR E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO REALIZAR ESTUDOS PARA A PAVIMENTAÇÃO DA  RUA DEODATO DE LIMA,  TRECHO ENTRE AS RUAS DUQUE DE CAXIAS E MARECHAL RONDON, TAMBÉM O TRECHO ENTRE AS RUAS PAULA PEREIRA E  RUA FREI MENANDRO KAMPS.</t>
   </si>
   <si>
     <t>15320</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Adilson Steidel, André Flenik, Chico Mineiro, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15320/req_137.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15320/req_137.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 137/2024, DE AUTORIA DE TODA  EDILIDADE PRESENTE, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 VOTO DE PESAR	_x000D_
 QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA DARCI DOS SANTOS MACHADO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>15327</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15327/req_138.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15327/req_138.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 138/2024, DE AUTORIA DE TODA EDILIDADE PRESENTE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO MINISTÉRIO PÚBLICO, SOLICITANDO INFORMAR SE AS OBRAS DE PAVIMENTAÇÃO NÃO FINALIZADAS DE VÁRIAS RUAS QUE ESTÃO ENVOLVIDAS NAS OPERAÇÕES MENSAGEIRO E ET PATER FILLIUM E QUE FORAM OBJETO DE PROCESSO JUDICIAL QUE RESULTOU EM SUA INTERDIÇÃO, FORAM LIBERADAS, PERMITINDO QUE O MUNICÍPIO REALIZE A RECUPERAÇÃO ADEQUADA DAS VIAS, PRINCIPALMENTE A CONCLUSÃO DOS BUEIROS QUE ESTÃO ABERTOS, OS QUAIS REPRESENTAM RISCO DE ACIDENTES À POPULAÇÃO, INCLUSIVE GERANDO PREOCUPAÇÃO E INDIGNAÇÃO AOS MUNÍCIPES. TAMBÉM SE OS BENS MÓVEIS (CARROS, CAMINHÕES E MÁQUINAS) E IMÓVEIS CEDIDOS AO MUNICÍPIO AINDA SE ENCONTRAM EM POSSE DESTE OU JÁ RETORNARAM AOS ANTIGOS PROPRIETÁRIOS E SE POSSÍVEL DISPONIBILIZAR A LISTA DESTES BENS.</t>
   </si>
   <si>
     <t>15330</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15330/req_139.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15330/req_139.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 139/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK, CHICO MINEIRO E DAS VEREADORAS ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE AGRADECIMENTO”, AO  DEPUTADO FEDERAL ISMAEL DOS SANTOS, PELA DESTINAÇÃO DE RECURSOS AO NOSSO MUNICÍPIO ATRAVÉS DE EMENDA PARLAMENTAR, NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS),  PARA SEREM UTILIZADOS NA AQUISIÇÃO DE IMPLEMENTOS AGRÍCOLAS PARA AS COMUNIDADES DO INTERIOR.</t>
   </si>
   <si>
     <t>15332</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Willian Godoy, Professor Osmar, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15332/req_140.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15332/req_140.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 140/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, WILMAR  SUDOSKI E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, INFORMANDO A DESTINAÇÃO DE RECURSOS AO NOSSO MUNICÍPIO ATRAVÉS DE EMENDA PARLAMENTAR DO DEPUTADO FEDERAL ISMAEL DOS SANTOS, NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS), PARA SEREM UTILIZADOS NA AQUISIÇÃO DE IMPLEMENTOS AGRÍCOLAS PARA AS COMUNIDADES DO INTERIOR.</t>
   </si>
   <si>
     <t>15338</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>André Flenik, Adilson Steidel, Chico Mineiro, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15338/req_141.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15338/req_141.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 141/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK, WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, CHICO MINEIRO E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE AGRADECIMENTO”, AO SECRETÁRIO DE SEGURANÇA PÚBLICA E DEPUTADO ESTADUAL ELEITO SARGENTO LIMA, PELO REPASSE DE R$300 MIL REAIS PARA CANOINHAS, SENDO: R$200.000,00 (DUZENTOS MIL REAIS) PARA REFORMA DA ESCOLA MARIA LOVATEL PIRES E R$100.000,00 (CEM MIL REAIS) PARA REFORMA E AMPLIAÇÃO DA PISTA DE CORRIDA DO CESC.</t>
   </si>
   <si>
     <t>15343</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15343/req_142.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15343/req_142.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 142/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK, WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL PROFESSOR OSMAR, CHICO MINEIRO E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE AGRADECIMENTO”, AO  DEPUTADO FEDERAL CORONEL ARMANDO,  PELO REPASSE DE RECURSOS AO CORPO DE BOMBEIROS QUE POSSIBILITARÁ A AQUISIÇÃO DE UMA NOVA AMBULÂNCIA PARA CANOINHAS.</t>
   </si>
   <si>
     <t>15345</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15345/req_143.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15345/req_143.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 143/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO QUE ENVIE A CÂMARA DE VEREADORES PROJETO DE LEI PARA AUTORIZAR A MANUTENÇÃO DA PISTA DE CORRIDA DO COLÉGIO SANTA CRUZ. OBSERVANDO OFÍCIO ELABORADO PELA EQUIPE DO AJAX QUE ESTÁ FAZENDO A MANUTENÇÃO DO CAMPO.</t>
   </si>
   <si>
     <t>15347</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15347/req_144.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15347/req_144.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 144/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, WILLIAN GODOY, PROFESSOR OSMAR E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SENHORA JULIANE MUCHALOSKI SLABADACK FERRAZ, SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO INFORMAR O NÚMERO DE SERVIDORES EM CARGO COMISSIONADO DO MUNICÍPIO, BEM COMO A QUANTIDADE DE SERVIDORES NESSA CONDIÇÃO ATÉ O ANO DE 2022. ALÉM DISSO, QUE SEJA INFORMADO SE HOUVE REDUÇÃO NO ÍNDICE PERCENTUAL DA FOLHA DE PAGAMENTO COM PESSOAL EM RELAÇÃO AO ANO DE 2022, E EM CASO AFIRMATIVO, QUAL FOI ESSA REDUÇÃO. POR FIM, SOLICITAMOS QUE SEJA INFORMADO O NÚMERO TOTAL DE FUNCIONÁRIOS DO MUNICÍPIO ATÉ O ANO DE 2022 E O NÚMERO ATUAL DE FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>15349</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Mauricio Zimmermann, Adilson Steidel, André Flenik, Chico Mineiro, Professor Osmar, Tati Carvalho, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15349/req_145.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15349/req_145.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 145/2024, DE AUTORIA DO EDIS MAURÍCIO ZIMMERMANN, WILMAR SUDOSKI, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK, CHICO MINEIRO E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE AGRADECIMENTO”, À DEPUTADA FEDERAL CARMEN ZANOTTO,  PELO REPASSE DE RECURSOS NO VALOR DE R$200.000,00 (DUZENTOS  MIL REAIS) DESTINADOS PARA  A SAÚDE DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15350</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15350/req_146.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15350/req_146.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 146/2024, DE AUTORIA DOS EDIS MAURÍCIO ZIMMERMANN, WILMAR SUDOSKI, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK, CHICO MINEIRO E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, À  GR SOLUÇÕES AMBIENTAIS, PELOS 20 ANOS DE ATIVIDADES NO MUNICÍPIO DE CANOINHAS E REGIÃO, BEM COMO PELO COMPROMISSO COM A GERAÇÃO DE EMPREGOS E O CUIDADO COM O MEIO AMBIENTE. DESTACAMOS AINDA AS AÇÕES VOLUNTÁRIAS DE EDUCAÇÃO AMBIENTAL PROMOVIDAS PELA EMPRESA,  A EXEMPLO DA PINTURA DE VÁRIOS BUEIROS  COM A MENSAGEM ” O RIO COMEÇA AQUI”. TAIS INICIATIVAS SÃO DIGNAS DE RECONHECIMENTO E SERVEM COMO EXEMPLO PARA TODA A COMUNIDADE.</t>
   </si>
   <si>
     <t>15351</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Willian Godoy, Mauricio Zimmermann</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15351/req_147.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15351/req_147.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 147/2024, DE AUTORIA DOS EDIS WILLIAN GODOY E MAURÍCIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LUIS MÁRIO DRANKA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, A GERAÇÃO DE EMPREGO FAZ COM QUE O MUNICÍPIO FAÇA GIRAR OS RECURSOS NO COMÉRCIO,  FAZENDO COM QUE O MUNICÍPIO DE DESENVOLVA MAIS RÁPIDO._x000D_
 ALÉM DE ALAVANCAR A ARRECADAÇÃO DE ICMS QUANDO SE TRATA DE INDÚSTRIA. NESSE SENTIDO QUESTIONA-SE: _x000D_
 1- QUANTAS EMPRESAS O SECRETÁRIO TROUXE PARA O MUNICÍPIO ATÉ O MOMENTO?	_x000D_
 2 - PARA QUAL CIDADE, ESTADO OU PAÍS O SECRETÁRIO VIAJOU EM BUSCA DE EMPRESAS PARA SE INSTALAR NO MUNICÍPIO?	_x000D_
 3- EM SUAS VIAGENS, QUANTAS EMPRESAS SE INSTALARAM NO MUNICÍPIO E QUANTOS EMPREGOS DIRETOS E INDIRETOS FORAM CONTRATADOS?_x000D_
 4- QUAL O VALOR GASTO EM DIÁRIAS NAS VIAGENS?</t>
   </si>
   <si>
     <t>15352</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Willian Godoy, Professor Osmar, Tati Carvalho, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15352/req_148.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15352/req_148.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 148/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, WILMAR SUDOSKI, PROFESSOR OSMAR E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  SOLICITANDO INFORMAR  QUAL A PREVISÃO DA PREFEITURA PARA UTILIZAÇÃO DO VALOR APROVADO DOS 10 MILHÕES?</t>
   </si>
   <si>
     <t>15355</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Tati Carvalho, Adilson Steidel, André Flenik, Chico Mineiro, Mauricio Zimmermann, Professor Osmar, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15355/req_149.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15355/req_149.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 149/2024, DE AUTORIA DAA VEREADORA TATI CARVALHO, E DOS EDIS WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK E CHICO MINEIRO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RYAN PABLO KLENGUES, COORDENADOR DE BIBLIOTECA, EXPONDO E SOLICITANDO O QUE SEGUE: CONSIDERANDO A NOSSA PREOCUPAÇÃO EM RELAÇÃO À DISPONIBILIDADE INADEQUADA DE LIVROS NA BIBLIOTECA MUNICIPAL (MUNDOTECA);  CONSIDERANDO QUE RECENTEMENTE FOMOS INFORMADOS DE QUE CRIANÇAS ESTÃO TENDO ACESSO A MATERIAIS PORNOGRÁFICOS NAS DEPENDÊNCIAS DA BIBLIOTECA, O QUE VIOLA GRAVEMENTE A PROTEÇÃO E A SEGURANÇA DESSAS CRIANÇAS; CONSIDERANDO QUE A MUNDOTECA DESEMPENHA UM PAPEL FUNDAMENTAL NA PROMOÇÃO DA LEITURA E DO ACESSO À INFORMAÇÃO PARA TODAS AS FAIXAS ETÁRIAS;</t>
   </si>
   <si>
     <t>15358</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15358/req_150.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15358/req_150.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 150/2024,  DE AUTORIA DA VEREADORA TATI CARVALHO, VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, EXPONDO E SOLICITANDO O QUE SEGUE:	CONSIDERANDO A QUALIDADE DA MANUTENÇÃO DAS RUAS EM NOSSA COMUNIDADE E AS INÚMERAS MENSAGENS DA POPULAÇÃO, QUE TEM OBSERVADO QUE AS OBRAS DE REPARO NAS ESTRADAS NÃO PAVIMENTADAS TÊM SIDO REALIZADAS DE FORMA INADEQUADA, RESULTANDO EM VIAS FREQUENTEMENTE INTRANSITÁVEIS E COM SÉRIOS PROBLEMAS DE DESGASTE;  CONSIDERANDO QUE A MANUTENÇÃO DAS RUAS É UMA RESPONSABILIDADE FUNDAMENTAL DA PREFEITURA,  VENHO SUGERIR ALGUMAS MELHORIAS QUE PODERIAM SER IMPLEMENTADAS PARA GARANTIR A DURABILIDADE E A SEGURANÇA DAS VIAS:</t>
   </si>
   <si>
     <t>15361</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15361/req_151.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15361/req_151.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 151/2024, DE AUTORIA DA VEREDORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, EXPONDO E SOLICITANDO O QUE SEGUE: ONSIDERANDO QUE SURGIRAM DÚVIDAS E PREOCUPAÇÕES ENTRE OS SERVIDORES MUNICIPAIS, ESPECIALMENTE OS SERVENTES, QUANTO AO RECEBIMENTO DO BENEFÍCIO DO VALE-TRANSPORTE; CONSIDERANDO QUE ESTA VEREADORA RECEBEU INFORMAÇÕES DE QUE O VALE-TRANSPORTE FOI RETIRADO DE ALGUNS SERVENTES; CONSIDERANDO QUE NÃO HÁ CLAREZA SOBRE QUANDO E POR QUE ESSA DECISÃO FOI TOMADA, SOLICITA AS SEGUINTES INFORMAÇÕES: 1. CONFIRMAÇÃO SE OS SERVENTES MUNICIPAIS AINDA TÊM DIREITO AO VALE-TRANSPORTE.  2. CASO TENHA SIDO RETIRADO, SOLICITO INFORMAÇÕES SOBRE QUANDO ESSA DECISÃO. 3. RAZÕES OU MOTIVOS QUE LEVARAM À RETIRADA DO BENEFÍCIO, CASO APLICÁVEL.</t>
   </si>
   <si>
     <t>15363</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15363/req_152.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15363/req_152.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 152/2024, DE AUTORIA DOS EDIS MAURÍCIO ZIMMERMANN, WILMAR SUDOSKI, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK, CHICO MINEIRO E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR JERRY COMPER, SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E MOBILIDADE,  SOLICITANDO A DOAÇÃO DO MATERIAL GERADO NA FRESAGEM DA REVITALIZAÇÃO DA SC 477 AO MUNICÍPIO DE CANOINHAS PARA UTILIZAÇÃO DESTE PRODUTO EM VIAS RURAIS E URBANAS SEM PAVIMENTAÇÃO E NAS PROXIMIDADES DA OBRA. DEVIDA CHUVAS INTENSAS ESTE MATERIAL SE FAZ NECESSÁRIO PARA MELHORIAS NO ACESSO DAS FAMÍLIAS E PRINCIPALMENTE TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>15364</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15364/req_153.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15364/req_153.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 153/2024, DE AUTORIA DOS EDIS ANDR´FLENIK E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ALYSSON RODRIGO DE ANDRADE, SUPERINTENDENTE REGIONAL DO DNIT  DE SANTA CATARINA, E À SENHORA  ADILENE ADRATT, ENGENHEIRA RESPONSÁVEL PELO DNIT – MAFRA,    DEVIDO AS VISÍVEIS DIFERENÇAS ENTRE AS CONDIÇÕES DA BR 280 COMPARADO A OUTROS MUNICÍPIOS,  SOLICITA-SE FISCALIZAR E REALIZAR AS  SEGUINTES  MELHORIAS: _x000D_
  - NO TRECHO APÓS PASSAR A FAZENDA BATATAIS ATÉ CHEGAR EM CANOINHAS  ONDE AS OBRAS DE TAPA BURACOS GERARAM MUITOS DEGRAUS, BEM COMO REVISAR O ASFALTO QUE ESTÁ SOLTANDO;_x000D_
  - ROÇADA DAS LATERAIS DA RODOVIA E TAMBÉM DAS ROTATÓRIAS E CANTEIROS AO ACESSO A CANOINHAS; 		_x000D_
  - SINALIZAÇÃO DO PERÍMETRO URBANO E A RETIRADA DE UM POSTE CAÍDO NO TREVO DE ACESSO AO BAIRRO CAMPO DA ÁGUA VERDE.</t>
   </si>
   <si>
     <t>15365</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Adilson Steidel, André Flenik, Mauricio Zimmermann</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15365/req_154.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15365/req_154.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 154/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, ANDRÉ FLENIK, ADILSON STEIDEL E MAURÍCIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM  SEJA ENCAMINHADO OFÍCIO À SENHORA  ADILENE ADRATT, ENGENHEIRA RESPONSÁVEL PELO DNIT – MAFRA, SOLICITANDO MELHORIAS COM REPERFILAMENTO ASFÁLTICO DO TREVO DA BR 280 NO BAIRRO PIEDADE, TANTO NO ACESSO DA ESTRADA DONA FRANCISCA, QUANTO NO ACESSO AO BAIRRO PIEDADE E AO PARQUE AGROPECOINDUSTRIAL JOSÉ JOÃO KLEMPOUZ. ESTE REPERFILAMENTO É ESSENCIAL PARA GARANTIR A FLUIDEZ DO TRÁFEGO E A SEGURANÇA DOS USUÁRIOS DA VIA. ALÉM DISSO, CONTRIBUIRÁ PARA A PRESERVAÇÃO DOS VEÍCULOS QUE TRAFEGAM PELA REGIÃO, EVITANDO DANOS MECÂNICOS E FINANCEIROS DECORRENTES DAS CONDIÇÕES PRECÁRIAS DO PAVIMENTO.</t>
   </si>
   <si>
     <t>15366</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Willian Godoy, André Flenik</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15366/req_155.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15366/req_155.pdf</t>
   </si>
   <si>
     <t>REQUEIMENTO N° 155/2024, DE AUTORIA DOS EDIS WILLIAN GODOY E ANDRÉ FLENIK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, À  JONY HERBERTH GROSSKOPF, PROPRIETÁRIO DA LINHA RETRÔ, ÓPTICA E APARELHOS AUDITIVOS. O TRABALHO QUE O JONY VEM REALIZANDO EM CANOINHAS DEMONSTRA TODA SUA COMPETÊNCIA COMO CONTADOR, ADMINISTRADOR, TÉCNICO ÓPTICO E COM TODAS AS SUAS HABILIDADES EM NEGÓCIOS. COM UMA MARCA CONSOLIDADA NO MERCADO HÁ MAIS DE 5 ANOS, TEM CONSEGUINDO EXPANDIR DIVERSOS OUTROS PROJETOS EM CANOINHAS,  FAZENDO COM QUE NOSSO MUNICÍPIO SE TORNE CADA DIA MAIS FORTE NO RAMO DE SERVIÇOS. DESEJO AO JONY AINDA MAIS PROSPERIDADE E QUE POSSA CONTINUAR AJUDANDO A DESENVOLVER MAIS EMPREGO.</t>
   </si>
   <si>
     <t>15367</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Willian Godoy, Tati Carvalho, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15367/req_156.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15367/req_156.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 156/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, WILMAR SUDOSKI E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  A SENHORA  VIVIANE GUEDES DOS SANTOS, GESTORA DA FUNDAÇÃO CULTURAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:	_x000D_
 1- QUAIS CURSOS ESTÃO SENDO DISPONIBILIZADOS NA CASA DA CULTURA?_x000D_
 2- QUANTOS PROFESSORES ESTÃO ATUANDO NA CASA DA CULTURA E QUANTAS HORAS SEMANAIS TÊM CADA PROFESSOR? _x000D_
 3-  QUAL O SALÁRIO DE CADA PROFESSOR?_x000D_
 4- QUANTOS ALUNOS TÊM CADA CURSO?_x000D_
 5- QUAIS PERÍODOS SÃO DISPONIBILIZADOS PARA AULA?</t>
   </si>
   <si>
     <t>15368</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15368/req_157.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15368/req_157.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 157/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR JERRY COMPER, SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E MOBILIDADE,  SOLICITANDO O ENVIO DOS PROJETOS DE ENGENHARIA E AMBIENTAIS, BEM COMO O MEMORIAL DESCRITIVO  RELATIVOS AS OBRAS DA SC 477, PARA FINS DE FISCALIZAÇÃO.</t>
   </si>
   <si>
     <t>15374</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Professor Osmar, Tati Carvalho, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15374/req_158.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15374/req_158.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 158/2024, DE AUTORIA DOS EDIS PROFESSOR OSMAR, WILLIAN GODOY, WILMAR SUDOSKI E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  A SENHORA  VIVIANE GUEDES DOS SANTOS, GESTORA DA FUNDAÇÃO CULTURAL, SOLICITANDO INFORMAÇÕES SOBRE OS PROBLEMAS DETECTADOS NA ESTRUTURA DA CASA DA CULTURA, TAIS COMO:_x000D_
 - SALAS SEM VENTILAÇÃO ADEQUADA, SEM JANELA, COM ODOR DESAGRADÁVEL DE MOFO, CAUSANDO MAL-ESTAR AOS ALUNOS E INSTRUTORES;_x000D_
 - DIFICULDADE EM GARANTIR A QUALIDADE NAS AULAS DE MÚSICA DEVIDO À FALTA DE JANELAS, RESULTANDO NO USO DE VENTILADORES QUE INTERFEREM NA QUALIDADE DO SOM; - INTERFERÊNCIA NA QUALIDADE DAS AULAS DEVIDO AO INTENSO MOVIMENTO DE VEÍCULOS NA RUA GETÚLIO VARGAS, ESPECIALMENTE NAS SALAS DA FRENTE;</t>
   </si>
   <si>
     <t>15377</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15377/req_159.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15377/req_159.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 159/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO  À EMPRESA HIPER OF LTDA, CONSIDERANDO AS DIVERSAS RECLAMAÇÕES E QUESTIONAMENTOS DOS CIDADÃOS CANOINHENSES, PRINCIPALMENTE NO TOCANTE A FALTA DE EMISSÃO DE NOTA FISCAL RELACIONADA ÀS COMPRAS DE CARTÃO EM LOGRADOUROS PÚBLICOS, SOLICITO TODAS AS NOTAS FISCAIS EMITIDAS PELA EMPRESA HIPPER OFF, REFERENTES ÀS TRANSAÇÕES RELACIONADAS À ADMINISTRAÇÃO DO ESTACIONAMENTO ROTATIVO MUNICIPAL DESDE O INÍCIO DO CONTRATO ATÉ A DATA DE RESPOSTA DESTE REQUERIMENTO. AINDA, SOLICITO INFORMAÇÕES SOBRE A POLÍTICA DA EMPRESA EM RELAÇÃO À EMISSÃO DE NOTA FISCAL PARA A COMPRA DE CARTÕES DE ESTACIONAMENTO ROTATIVO REALIZADA DIRETAMENTE NAS RUAS DA CIDADE, UMA VEZ QUE, EM ALGUMAS OCASIÕES, OS CIDADÃOS PODEM ADQUIRIR ESSES CARTÕES SEM RECEBER UMA NOTA FISCAL CORRESPONDENTE.</t>
   </si>
   <si>
     <t>15379</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15379/req_160.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15379/req_160.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 160/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO FILHO, RESPONSÁVEL PELO CONSELHO MUNICIPAL DO MEIO AMBIENTE, SOLICITANDO QUE AO MENOS 10% DO FUNDO ATRIBUÍDO AO CONSELHO SEJA DESTINADO À PERFURAÇÃO DE POÇOS, VISANDO ATENDER ESCOLAS E POSTOS DE SAÚDE DO INTERIOR DE CANOINHAS.</t>
   </si>
   <si>
     <t>15380</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Mauricio Zimmermann, Professor Osmar, Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15380/req_161.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15380/req_161.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 161/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, WILLIAN GODOY, PROFESSOR OSMAR, MAURÍCIO ZIMMERMANN E DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CONSIDERANDO QUE HÁ RELATOS DE PAIS DE QUE ALGUMAS APPS DOS CEIS DO MUNICÍPIO ESTARIAM ESTABELECENDO VALORES FIXOS DAS CONTRIBUIÇÕES, AUMENTANDO O VALOR CASO A CRIANÇA ESTIVER EM PERÍODO INTEGRAL, MUITAS VEZES SEM CONSIDERAR A CAPACIDADE FINANCEIRA DOS PAIS, SOLICITAMOS AS SEGUINTES INFORMAÇÕES:  1. QUAL É O EMBASAMENTO LEGAL QUE PERMITE ÀS APPS ESTIPULAREM UM VALOR FIXO PARA A CONTRIBUIÇÃO? 2. COMO A SECRETARIA MUNICIPAL DE EDUCAÇÃO TEM ACOMPANHADO E FISCALIZADO A PRÁTICA DAS APPS NESSE SENTIDO?</t>
   </si>
   <si>
     <t>15382</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15382/req_162.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15382/req_162.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 162/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,    REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE HÁ PREVISÃO DE REFORMA PARA AS INSTALAÇÕES DO TERMINAL RODOVIÁRIO, TENHO CONHECIMENTO DE QUE OS MATERIAIS PARA A INSTALAÇÃO DO TELHADO FORAM ADQUIRIDOS, PORÉM, ATÉ O MOMENTO, NÃO FOI REALIZADO O SERVIÇO. ALÉM DISSO, HÁ  A NECESSIDADE DE REPAROS NA PARTE ASFÁLTICA DO TERMINAL, O QUE PODE IMPACTAR NEGATIVAMENTE TANTO OS USUÁRIOS QUANTO A OPERAÇÃO DAS LINHAS DE TRANSPORTE. PORTANTO, SOLICITO INFORMAÇÕES SOBRE QUAIS MEDIDAS ESTÃO SENDO PLANEJADAS PARA ABORDAR ESSA QUESTÃO E SE HÁ UM CRONOGRAMA PARA A EXECUÇÃO DOS REPAROS.</t>
   </si>
   <si>
     <t>15384</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Tati Carvalho, Professor Osmar, Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15384/req_163.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15384/req_163.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 163/2024, DE AUTORIA DAS VEREADORAS TATI CARVALHO E ZENILDA LEMOS E DOS EDIS PROFESSOR OSMAR E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR  REINALDO DE LIMA JÚNIOR, PRESIDENTE DO HOSPITAL SANTA CRUZ, SOLICITANDO AS SEGUINTES INFORMAÇÕES: 	               						                                                   1. QUAIS SÃO OS CRITÉRIOS UTILIZADOS PARA DETERMINAR SE UM PACIENTE SERÁ INTERNADO PELO SUS OU PELO SISTEMA PARTICULAR? 							                                      2. EXISTE ALGUM PROTOCOLO OU DIRETRIZ ESPECÍFICA PARA A INTERNAÇÃO DE PACIENTES PELO SUS? 3. QUAIS SÃO AS ESPECIALIDADES MÉDICAS DISPONÍVEIS? 4. EM CASO DE ESPECIALIDADES MÉDICAS NÃO DISPONÍVEIS, QUAIS SÃO E POR QUAL MOTIVO NÃO ESTÃO SENDO ATENDIDAS?</t>
   </si>
   <si>
     <t>15395</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15395/req_164.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15395/req_164.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 164/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK, CHICO MINEIRO E DAS VEREADORAS ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,    REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO QUE SEJA REGULAMENTADA A LEI Nº 6.282/2018, QUE DISPÕE SOBRE A PROIBIÇÃO DO CONSUMO DE BEBIDAS ALCOÓLICAS EM LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE CANOINHAS E QUE SEJA ESTABELECIDO CONVÊNIO ENTRE A PREFEITURA MUNICIPAL E A POLÍCIA MILITAR, VISANDO A COOPERAÇÃO MÚTUA PARA A APLICAÇÃO E FISCALIZAÇÃO DA REFERIDA LEI.	EM VIRTUDE DE QUE O CONSUMO DE BEBIDAS ALCOÓLICAS EM LOGRADOUROS PÚBLICOS PODE GERAR DIVERSOS PROBLEMAS DE ORDEM PÚBLICA, COMO O AUMENTO DA VIOLÊNCIA, PERTURBAÇÃO DA ORDEM, DANOS AO PATRIMÔNIO PÚBLICO, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>15398</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Tati Carvalho, Professor Osmar, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15398/req_165.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15398/req_165.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 165/2024, DE AUTORIA DAS VEREADORAS TATI CARVALHO, ZENILDA LEMOS E DOS EDIS PROFESSOR OSMAR E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA CÍNTIA MULLER DE AGUIAR, GERENTE REGIONAL DE SAÚDE SOLICITANDO AS SEGUINTES INFORMAÇÕES: 	            _x000D_
 1. QUAIS SÃO OS CRITÉRIOS UTILIZADOS PARA DETERMINAR SE UM PACIENTE SERÁ INTERNADO PELO SUS OU PELO SISTEMA PARTICULAR? 							                                      2. EXISTE ALGUM PROTOCOLO OU DIRETRIZ ESPECÍFICA PARA A INTERNAÇÃO DE PACIENTES PELO SUS? _x000D_
 3. QUAIS SÃO AS ESPECIALIDADES MÉDICAS DISPONÍVEIS EM CANOINHAS? 		                                         _x000D_
 4. EM CASO DE ESPECIALIDADES MÉDICAS NÃO DISPONÍVEIS, QUAIS SÃO E POR QUAL MOTIVO NÃO ESTÃO SENDO ATENDIDAS?</t>
   </si>
   <si>
     <t>15400</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Chico Mineiro, Adilson Steidel, André Flenik, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15400/req_166.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15400/req_166.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 166/2024, DE AUTORIA DOS EDIS CHICO MINEIRO, WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK E DAS VEREADORAS TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, À APOCA– ASSOCIAÇÃO DOS PACIENTES ONCOLÓGICOS DA REGIÃO DE CANOINHAS, PELOS SEUS 26 ANOS  DE DEDICAÇÃO INABALÁVEL, CUIDADO COMPASSIVO E AMOR INCONDICIONAL DEDICADOS ÀQUELES QUE ENFRENTAM A DIFÍCIL JORNADA DO CÂNCER. DESDE SUA FUNDAÇÃO, A APOCA TEM SIDO UMA FONTE CONSTANTE DE APOIO, CONFORTO E ESPERANÇA PARA PACIENTES ONCOLÓGICOS E SUAS FAMÍLIAS EM NOSSA COMUNIDADE. AGRADECEMOS PROFUNDAMENTE A TODOS OS MEMBROS, VOLUNTÁRIOS, FUNCIONÁRIOS E PARCEIROS QUE TÊM CONTRIBUÍDO PARA O SUCESSO E IMPACTO POSITIVO DA APOCA AO LONGO DOS ANOS. E, CLARO, AOS PACIENTES, CUJA FORÇA E ESPERANÇA INSPIRAM A MISSÃO TODOS OS DIAS.</t>
   </si>
   <si>
     <t>15403</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Chico Mineiro</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15403/req_167.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15403/req_167.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 167/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR JULIANO GUILHERME SELEME,  SECRETÁRIO DE HABITAÇÃO, SOLICITANDO INFORMAÇÕES ATUALIZADAS DO FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL, INCLUINDO FUNDOS DISPONÍVEIS E EVENTUAIS RENEGOCIAÇÕES DE DÍVIDAS HABITACIONAIS VINCULADAS A ESSE PROGRAMA, DADOS ESPECÍFICOS SOBRE A QUANTIDADE DE PESSOAS COM PRESTAÇÕES EM ATRASO NO LOTEAMENTO SANTA CRUZ E EM OUTROS LOTEAMENTOS SEMELHANTES NO MUNICÍPIO, ASSIM COMO SE EXISTE NEGOCIAÇÃO DAS PARCELAS NÃO PAGAS PARA QUEM ESTÁ EM ATRASO E TEM INTERESSE EM QUITAR OU QUAIS AS PROVIDÊNCIAS ADOTADAS PELA PREFEITURA MUNICIPAL PARA LIDAR COM ESSES ATRASOS E EVITAR POSSÍVEIS IMPACTOS NEGATIVOS SOBRE OS MORADORES E A COMUNIDADE LOCAL.</t>
   </si>
   <si>
     <t>15405</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Chico Mineiro, Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15405/req_168.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15405/req_168.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 168/2024, DE AUTORIA DO EDIL CHICO MINIERO E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,    REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ZENICI HERBST DREHER, GERENTE DO INSTITUTO DE MEIO AMBIENTE - IMA  CANOINHAS,  SOLICITANDO INFORMAR  A QUANTIDADE DE PROCESSOS DE LICENCIAMENTO EM ANDAMENTO, QUANTOS SERVIDORES TÊM PARA LICENCIAMENTO, COMO É FEITA A DISTRIBUIÇÃO PARA ANÁLISE E  SE OS MUNICÍPIOS PODEM LICENCIAR PARA AUXILIAR NO DESENVOLVIMENTO NO MUNICÍPIO E REGIÃO.</t>
   </si>
   <si>
     <t>15408</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15408/req_169.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15408/req_169.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 169/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR HÉLIO DANIEL COSTA, SECRETÁRIO-EXECUTIVO DA AMPLANORTE, SOLICITANDO INFORMAR SE FOI INSTITUÍDO O CONSÓRCIO NA REGIÃO PARA O LICENCIAMENTO ATRAVÉS DOS MUNICÍPIOS, SE JÁ EXISTE INVESTIMENTO POR PARTE DOS MUNICÍPIOS E QUAL VALOR POR MUNICÍPIO, SE OS MUNICÍPIOS JÁ ESTÃO APTOS PARA O LICENCIAMENTO PARA AJUDAR  NO DESENVOLVIMENTO DOS MUNICÍPIOS E DA REGIÃO.</t>
   </si>
   <si>
     <t>15410</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15410/req_170.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15410/req_170.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 170/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR O MOTIVO DE TODOS OS PEDIDOS DOS  RAIOS-X SOLICITADOS NAS UNIDADES DE SAÚDE SEREM MANDADOS PARA A UPA, SENDO QUE ANTES ERAM REALIZADOS NO CDI,  SOLICITANDO AINDA QUE ENVIE DOCUMENTOS FORMAIS SOBRE ESSA PRESTAÇÃO DE SERVIÇOS.</t>
   </si>
   <si>
     <t>15412</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Adilson Steidel, Professor Osmar, Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15412/req_171.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15412/req_171.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 171/2024, DOS EDIS WILMAR SUDOSKI, PROFESSOR OSMAR, ADILSON STEIDEL E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,    REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE HÁ PROJETO DE MANUTENÇÃO DOS BANHEIROS DA PRAÇA LAURO MULLER, CASO TENHA INTENÇÃO DE RECUPERAÇÃO QUE SEJAM INSTALADAS CÂMERAS DE MONITORAMENTO PARA IDENTIFICAR OS DEPREDADORES, CASO NÃO TENHA PROJETO QUE SEJAM RETIRADOS OS BANHEIROS DO LOCAL QUE ESTÃO BASTANTE DEPREDADOS.</t>
   </si>
   <si>
     <t>15420</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15420/req_172.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15420/req_172.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 172/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAR QUANTAS CRIANÇAS COM DIAGNÓSTICO DE AUTISMO  MATRICULADAS NA REDE MUNICIPAL TEM NECESSIDADE COMPROVADA DE ACOMPANHANTE ESPECIALIZADO E QUANTOS MONITORES ESPECIAIS ENCONTRAM-SE ATUANDO E EM QUAIS ESCOLAS?</t>
   </si>
   <si>
     <t>15421</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Tati Carvalho, Mauricio Zimmermann, Professor Osmar, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15421/req_173.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15421/req_173.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 173/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DOS EDIS WILLIAN GODOY, PROFESSOR OSMAR E MAURÍCIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO INFORMAR SE ESTÁ SENDO CUMPRINDO A LEI Nº 3.465 DE 08/07/2002, QUE CRIA PROJETO PEQUENOS TALENTOS, EM CASO POSITIVO, DE QUE FORMA? ENVIAR COMPROVANTE DE EVENTUAIS COMPRAS DE INSTRUMENTOS E UNIFORMES. ENVIAR CÓPIAS DOS COMPROVANTES DE PAGAMENTO DO PROFESSOR CEDIDO. EM CASO NEGATIVO, REQUER SEJA INFORMADO O PORQUÊ, AINDA, EM CASO NEGATIVO, SOLICITO INFORMAR SE HÁ PREVISÃO PARA VOLTAR A AUXILIAR A BANDA NOVOS TALENTOS.</t>
   </si>
   <si>
     <t>15422</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15422/req_174.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15422/req_174.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 174/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, CONSIDERANDO A IMPORTÂNCIA DO ATENDIMENTO PSICOLÓGICO PARA AUTISTAS EM NOSSO MUNICÍPIO E A FIM DE GARANTIR O BEM-ESTAR E O DESENVOLVIMENTO ADEQUADO DOS AUTISTAS EM NOSSA COMUNIDADE, VENHO EXPRESSAR MINHA PREOCUPAÇÃO COM A CELERIDADE DESSE SERVIÇO E REQUERER AS SEGUINTES INFORMAÇÕES:_x000D_
 1. QUAL NÚMERO TOTAL DE AUTISTAS ATUALMENTE AGUARDANDO ATENDIMENTO PSICOLÓGICO?	_x000D_
  2. QUAL É O TEMPO MÉDIO DE ESPERA PARA QUE UM AUTISTA SEJA ATENDIDO APÓS A SOLICITAÇÃO?_x000D_
 3. QUAL É O NÚMERO DE PROFISSIONAIS ESPECIALIZADOS EM ATENDIMENTO PSICOLÓGICO PARA AUTISTAS ATUALMENTE ATUANDO EM NOSSO MUNICÍPIO?</t>
   </si>
   <si>
     <t>15423</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15423/req_175.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15423/req_175.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 175/2024, DE AUTORI DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO AS SEGUINTES INFORMAÇÕES SOBRE O ATENDIMENTO ODONTOLÓGICO OFERECIDO AS PESSOAS COM AUTISMO NA POLICLÍNICA MUNICIPAL: _x000D_
 1- QUANTAS PESSOAS COM AUTISMO  FORAM ATENDIDAS PELA ODONTOLOGIA DA POLICLÍNICA NOS ÚLTIMOS 12 MESES? _x000D_
 2- QUAL  É A MÉDIA DE ESPERA PARA UM PRIMEIRO ATENDIMENTO ODONTOLÓGICO PARA  AUTISTAS APÓS A SOLICITAÇÃO? _x000D_
  3- EXISTE UMA LISTA DE ESPERA FORMAL PARA O ATENDIMENTO ODONTOLÓGICO PARA ESSES PACIENTES? SE SIM, SOLICITO UMA CÓPIA ATUALIZADA DESSA LISTA, INCLUINDO A DATA EM QUE CADA SOLICITAÇÃO FOI FEITA.</t>
   </si>
   <si>
     <t>15424</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15424/req_176.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15424/req_176.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 176/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, CONSIDERANDO OS RELATOS DE MORADORES DO ALTO DA TIJUCA, OS QUAIS AFIRMAM QUE NÃO CONSEGUEM ATENDIMENTO NA UNIDADE BÁSICA DE SAÚDE LOCAL DEVIDO À PRESENÇA DE APENAS UM MÉDICO ATENDENDO E À LIMITADA QUANTIDADE DE FICHAS DISPONÍVEIS DIARIAMENTE PARA CONSULTAS E  ESTA SITUAÇÃO TEM LEVADO A POPULAÇÃO A BUSCAR ATENDIMENTO NA UNIDADE DE PRONTO ATENDIMENTO (UPA), CAUSANDO SOBRECARGA NESTE SERVIÇO DE EMERGÊNCIA, SOLICITO INFORMAR QUAIS MEDIDAS SERÃO ADOTADAS PARA AUMENTAR A CAPACIDADE DE ATENDIMENTO NA UNIDADE BÁSICA DE SAÚDE DO ALTO DA TIJUCA, CONSIDERANDO O NÚMERO REDUZIDO DE MÉDICOS E FICHAS DISPONÍVEIS?</t>
   </si>
   <si>
     <t>15437</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15437/req_177.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15437/req_177.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 177/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM  SEJA ENCAMINHADO OFÍCIO  AO SENHOR ALYSSON RODRIGO DE ANDRADE, SUPERINTENDENTE REGIONAL DO DNIT  DE SANTA CATARINA, E À SENHORA  ADILENE ADRATT, ENGENHEIRA RESPONSÁVEL PELO DNIT – MAFRA, SOLICITANDO REALIZAR A LIMPEZA DAS LATERAIS DAS VIAS DE SUA RESPONSABILIDADE. ALÉM DE SER UMA QUESTÃO ESTÉTICA QUE PREJUDICA A IMAGEM DE CANOINHAS, A SITUAÇÃO JÁ POSSIBILITA A CRIAÇÃO DE ANIMAIS PEÇONHENTOS. ALÉM DISSO,  REQUER-SE UMA JUSTIFICATIVA PARA O ATRASO NA REALIZAÇÃO DOS SERVIÇOS.</t>
   </si>
   <si>
     <t>15425</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Gilmar Martins, Mauricio Zimmermann</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15425/req_178.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15425/req_178.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 178/2024, DE AUTORIA DOS EDIS GILMAR M. DE SOUZA E MAURÍCIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE HÁ PROJETO DE PAVIMENTAÇÃO PARA A RUA SANTA CRUZ, COM INÍCIO NA RUA ANDRÉ PANGRATZ  PARALELA A RUA TRÊS DE MAIO,  EM CASO NEGATIVO SOLICITAMOS ESTUDOS PARA PAVIMENTAÇÃO OU CALÇAMENTO DA VIA, QUE TEM APROXIMADAMENTE 300 METROS.</t>
   </si>
   <si>
     <t>15426</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15426/req_179.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15426/req_179.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 179/2024, DE AUTORIA DOS EDIS WILLIAN GODOY E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,    REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, NO ANO PASSADO FOI REALIZADA A SOLICITAÇÃO PARA QUE FOSSE REPASSADO 10 MIL REAIS PARA O POLO UAB REALIZAR MELHORIAS NA SUA ESTRUTURA DE INFORMÁTICA. E ATÉ O MOMENTO NÃO FOI TOMADA PROVIDÊNCIAS EM RELAÇÃO AO PLEITO. E COM ISSO, O POLO NÃO CONSEGUE ATENDER MAIS CURSOS, MAIS ALUNOS. HÁ ALGUMA PREVISÃO PARA A REALIZAÇÃO DA TRANSFERÊNCIA?</t>
   </si>
   <si>
     <t>15427</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15427/req_180.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15427/req_180.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 180/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, E PARA A COMISSÃO FISCALIZADORA DO CONTRATO DE GESTÃO FMS N. 01/2023, SOLICITANDO QUE SEJAM ENCAMINHADAS TODAS AS PRESTAÇÕES DE CONTAS E TODOS OS DOCUMENTOS REFERENTES AS PRESTAÇÕES DE CONTAS (INCLUINDO POSSÍVEIS NOTIFICAÇÕES) DESDE O INÍCIO DA PRESTAÇÃO DO SERVIÇO ATÉ A DATA DA RESPOSTA DESTE REQUERIMENTO,  E QUE VENHAM ASSINADO POR TODOS OS MEMBROS DA COMISSÃO FISCALIZADORA E AINDA,  CÓPIA DE TODAS AS NOTAS FISCAIS DO IDEAS,(COMPRAS FEITAS PELO IDEAS) E DAS FOLHAS DE PAGAMENTOS E CONTRATOS DE FUNCIONÁRIOS (PODE ENVIAR AS INICIAIS DOS NOMES DOS FUNCIONÁRIOS E SUPRIMIR OS DADOS DE RG E CPF) E QUANTAS E QUAIS EMPRESAS PRESTAM SERVIÇOS PARA O IDEAS.</t>
   </si>
   <si>
     <t>15438</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Professor Osmar, Adilson Steidel, André Flenik, Gilmar Martins, Mauricio Zimmermann, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15438/req_181.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15438/req_181.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 181/2024, DE AUTORIA DOS EDIS PROFESSOR OSMAR, WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, ANDRÉ FLENIK, GILMAR M. DE SOUZA E DAS VEREADORAS SILMARA GONTAREK E TATI CRAVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA CLEIDE ANITA ALBERTI GONÇALVES, COORDENADORA REGIONAL DE EDUCAÇÃO, SOLICITANDO REALIZAR ESTUDOS PARA UM TRABALHO COMPLETO DE RESTAURAÇÃO DA COBERTURA DO PRÉDIO DA ESCOLA  SAGRADO CORAÇÃO DE JESUS NA PARTE QUE FUNCIONA O CEJA ( CENTRO DE EDUCAÇÃO DE JOVENS E ADULTOS).</t>
   </si>
   <si>
     <t>15439</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Tati Carvalho, Adilson Steidel, André Flenik, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15439/req_182.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15439/req_182.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 182/2024, DE AUTORIA DAS VEREADORAS TATI CARVALHO, SILMARA GONTAREK E DOS EDIS WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK E GILMAR M. DE SOUZA, OS  VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SENHORA JULIANE MUCHALOSKI SLABADACK FERRAZ, SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO QUE ENCAMINHE A PRESTAÇÃO DE CONTAS DOS VALORES DEVOLVIDOS O ANO PASSADO PELA CÂMARA DE VEREADORES À PREFEITURA.</t>
   </si>
   <si>
     <t>15440</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15440/req_183.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15440/req_183.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 183/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, CONSIDERANDO A MINUTA DO PROJETO DE LEI N.° 172/2018, QUE “INSTITUI O CÓDIGO SANITÁRIO DO MUNICÍPIO DE CANOINHAS E DISPÕE SOBRE OUTRAS PROVIDÊNCIAS”. DESTACA-SE QUE FORAM REALIZADAS DIVERSAS ALTERAÇÕES EM LEGISLAÇÕES FEDERAIS E ESTADUAIS, BEM COMO A LEI MUNICIPAL N.º 2529/1992, QUE ESTABELECE NORMAS DE SAÚDE EM VIGILÂNCIA SANITÁRIA, DEFINE PENALIDADES E OUTRAS ALTERAÇÕES VIGENTES. ALÉM DISSO, CONSIDERA-SE A COMPETÊNCIA RESERVADA AO PODER EXECUTIVO PARA PROPOR ALTERAÇÕES À MATÉRIA POR MEIO DE SUBSTITUTIVO DO PROJETO, E SOLICITA-SE MANIFESTAÇÃO DE INTERESSE DO PODER EXECUTIVO MUNICIPAL SOBRE A MATÉRIA."</t>
   </si>
   <si>
     <t>15451</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>André Flenik, Adilson Steidel, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15451/req_184.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15451/req_184.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 184/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK, WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, ADILSON STEIDEL, PROFESSOR OSMAR E DAS VEREADORAS ZENILDA LEMOS, SILMARA GONTAREK E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, PARA A  ATLETA CANOINHENSE MARIA EDUARDA SILVA, QUE FOI CONVOCADA PARA A SELEÇÃO BRASILEIRA E REPRESENTARÁ O BRASIL NO PAN-AMERICANO DE CICLISMO DE ESTRADA.</t>
   </si>
   <si>
     <t>15452</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15452/req_185.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15452/req_185.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 185/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK, WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, ADILSON STEIDEL, PROFESSOR OSMAR, E DAS VEREADORAS ZENILDA LEMOS, SILMARA GONTAREK E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, PARA O ATLETA CANOINHENSE MATHEUS DOBKOWSKI, QUE FOI CONVOCADO PARA A SELEÇÃO BRASILEIRA DE VOLEIBOL SUB-21 MASCULINA. QUE SUA JORNADA ESPORTIVA CONTINUE A SER MARCADA POR SUCESSO E INSPIRAÇÃO PARA TODOS.</t>
   </si>
   <si>
     <t>15453</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Silmara Gontarek, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15453/req_186.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15453/req_186.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 186/2024, DE AUTORIA DAS VEREADORAS SILMARA GONTAREK E ZENILDA LEMOS, AS VEREADORAS QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LUIS MÁRIO DRANKA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOLICITANDO INFORMAR QUAIS PROVIDÊNCIAS SERÃO TOMADAS  EM RELAÇÃO AO PROBLEMA RECORRENTE DO SOM ALTO DOS VEÍCULOS NO PARQUE AGROPECOINDUSTRIAL JOSÉ JOÃO KLEMPOUZ, O BARULHO EXCESSIVO TEM PERTURBADO O SOSSEGO PÚBLICO E CAUSADO DESCONFORTO AOS MORADORES E FREQUENTADORES DO ENTORNO.</t>
   </si>
   <si>
     <t>15465</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15465/req_187.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15465/req_187.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 187/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL PROFESSOR OSMAR,  OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR LUIS MÁRIO DRANKA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E AO SINDILOJAS, SOLICITANDO UM ESTUDO QUE APONTE AS SEGUINTES INFORMAÇÕES SOBRE AS FESTIVIDADES DE NATAL: _x000D_
 - QUANTO AS FESTIVIDADES DE NATAL ACRESCENTARAM NA GERAÇÃO DE TRIBUTOS AO MUNICÍPIO? _x000D_
  - QUANTO AS FESTIVIDADES POTENCIALIZARAM AS VENDAS NO COMÉRCIO? 				               _x000D_
 - ﻿﻿SE POSSÍVEL REALIZAR UM TESTE DE HIPÓTESE COMPARADO A POSSIBILIDADE DE NÃO TEREM SIDO REALIZADOS INVESTIMENTOS PARA ESSAS FESTIVIDADES.</t>
   </si>
   <si>
     <t>15466</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>André Flenik, Adilson Steidel, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15466/req_188.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15466/req_188.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 188/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK, PROFESSOR OSMAR, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL E DAS VEREADORAS ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AOS BANCOS E COOPERATIVA DE CRÉDITO QUE ATUAM NO MUNICÍPIO DE CANOINHAS, SOLICITANDO INFORMAR SE EXISTEM LINHAS DE FINANCIAMENTO QUE POSSIBILITEM A REALIZAÇÃO DE PAVIMENTAÇÃO COMUNITÁRIA. SE A RESPOSTA FOR POSITIVA, INFORMAR AS CONDIÇÕES DE PARCELAS E JUROS DESSES FINANCIAMENTOS.</t>
   </si>
   <si>
     <t>15477</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Gilmar Martins, Adilson Steidel, Mauricio Zimmermann</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15477/r_189.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15477/r_189.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 189/2024, DE AUTORIA DOS EDIS GILMAR M. DE SOUZA, ADILSON STEIDEL E MAURÍCIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE SEJA ELABORADO UM PROJETO PARA A AMPLIAÇÃO DA LATERAL DA PONTE DE FERRO DO RIO PACIÊNCIA NA LOCALIDADE DE RIO DO TIGRE, ACRESCENTANDO  70 CM EM  CADA LADO DA PONTE. A AMPLIAÇÃO DA PONTE É ESSENCIAL PARA MELHORAR A MOBILIDADE E A SEGURANÇA DOS MORADORES, ALÉM DE FACILITAR O TRÂNSITO DE MAQUINÁRIOS AGRÍCOLAS E OUTROS VEÍCULOS QUE SÃO VITAIS PARA A ECONOMIA LOCAL. A ATUAL LIMITAÇÃO DE LARGURA OBRIGA OS MORADORES A PERCORREREM DISTÂNCIAS SIGNIFICATIVAMENTE MAIORES, CAUSANDO TRANSTORNOS E PREJUÍZOS.</t>
   </si>
   <si>
     <t>15478</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15478/r_190.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15478/r_190.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 190/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SENHORA JULIANE MUCHALOSKI SLABADACK FERRAZ, SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO INFORMAR ONDE FORAM APLICADOS OS RECURSOS NO VALOR DE  500 MIL REAIS, ENCAMINHADOS O ANO PASSADO PELO   DEPUTADO CARLOS CHIODINI, QUE SERIAM PARA A COMPRA DO ÔNIBUS DA ADOSARC, ESPECIFICANDO AS ÁREAS E PROJETOS CONTEMPLADOS, ENCAMINHANDO OS COMPROVANTES DAS MANUTENÇÕES E AÇÕES REALIZADAS COM O REFERIDO RECURSO. SOLICITO QUE ESTAS INFORMAÇÕES SEJAM FORNECIDAS DE FORMA DETALHADA E ACOMPANHADAS DOS DOCUMENTOS COMPROBATÓRIOS PERTINENTES, TAIS COMO NOTAS FISCAIS, RECIBOS, CONTRATOS E QUAISQUER OUTROS DOCUMENTOS QUE DEMONSTREM A CORRETA DESTINAÇÃO DOS RECURSOS.</t>
   </si>
   <si>
     <t>15479</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15479/r_191.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15479/r_191.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 191/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO INFORMAR DE QUEM É A RESPONSABILIDADE PELA OPERAÇÃO E MANUTENÇÃO DA BALSA DE PAULA PEREIRA, CASO A RESPONSABILIDADE SEJA DA PREFEITURA,  QUAIS SÃO AS MEDIDAS QUE ESTÃO SENDO TOMADAS PARA QUE A BALSA VOLTE AO FUNCIONAMENTO NORMAL?</t>
   </si>
   <si>
     <t>15480</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15480/r_192.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15480/r_192.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 192/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO INFORMAR QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PELO GOVERNO MUNICIPAL PARA EVITAR NOVAS ENCHENTES E  QUAL O PLANO DE CONTINGÊNCIA PARA MINIMIZAR OS IMPACTOS CASO TAIS EVENTOS VENHAM A OCORRER NOVAMENTE? A PREVENÇÃO E A PREPARAÇÃO PARA DESASTRES NATURAIS SÃO FUNDAMENTAIS PARA GARANTIR A SEGURANÇA E O BEM-ESTAR DA POPULAÇÃO, BEM COMO PARA MINIMIZAR OS DANOS MATERIAIS E HUMANOS.</t>
   </si>
   <si>
     <t>15481</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15481/r_193.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15481/r_193.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 193/2024, E AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE HÁ PROJETO DE PAVIMENTAÇÃO E EXECUÇÃO PARA A RUA MANOEL FERREIRA DE LIMA, NA COHAB I.</t>
   </si>
   <si>
     <t>15505</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15505/r_194.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15505/r_194.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 194/2024, E AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO INFORMAR SE HÁ  PREVISÃO DE MANUTENÇÃO DAS RUAS DE MARCÍLIO DIAS.</t>
   </si>
   <si>
     <t>15483</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15483/r_195.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15483/r_195.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 195/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR QUAIS UNIDADES DE SAÚDE NO MUNICÍPIO  ESTÃO ATUALMENTE REALIZANDO  O TESTE DE COVID-19? E NOS POSTOS DE SAÚDE ONDE OS TESTES DE COVID-19 NÃO ESTÃO SENDO REALIZADOS, QUAL A PREVISÃO DE REGULARIZAÇÃO DESSE SERVIÇO?</t>
   </si>
   <si>
     <t>15484</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15484/r_196.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15484/r_196.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 196/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, À SENHORA ANDRIELLI KLUCZKOVSKI, PROCURADORA DO MUNICÍPIO, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE,  TENDO EM VISTA O PROJETO DE LEI 42/2024, QUE INSTITUI POLÍTICAS PÚBLICAS DE PROTEÇÃO E BEM-ESTAR ANIMAL, PROJETO ESTE QUE, CONFORME SUA JUSTIFICATIVA, VISA DAR CUMPRIMENTO ÀS CLÁUSULAS CONSTANTES NA RECOMENDAÇÃO EXPEDIDA PELO MINISTÉRIO PÚBLICO, REQUER AS SEGUINTES INFORMAÇÕES:_x000D_
 1. QUAL A VACINAÇÃO EXIGIDA NO ARTIGO 3°, INCISO II? SERIA NACIONAL OU IMPORTADA?	_x000D_
 2. QUAL A SANÇÃO MENCIONADA NO ARTIGO 5° E ARTIGO 23? QUANDO SERÁ REGULAMENTADA?	_x000D_
 3. QUAL SERÁ A PARTICIPAÇÃO MENCIONADA NO ARTIGO 9º?</t>
   </si>
   <si>
     <t>15485</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Zenilda Lemos, Adilson Steidel, André Flenik, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15485/r_197.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15485/r_197.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 197/2024, DE AUTORIA DAS VEREADORAS ZENILDA LEMOS, TATI CARVALHO E DOS EDIS WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, ADILSON STEIDEL, PROFESSOR OSMAR E ANDRÉ FLENIK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE AGRADECIMENTO”, A EMPRESA WEST ROCK,  PELA PARCERIA PARA O DESENVOLVIMENTO DE ATIVIDADES PARA O CENTRO MUNICIPAL DA JUVENTUDE ( CURSOS PROFISSIONALIZANTES) E  A IMPLANTAÇÃO DO ECO PONTO NA PRAÇA EM FRENTE A RODOVIÁRIA. AGRADECEMOS IMENSAMENTE À EMPRESA WEST ROCK POR SEU COMPROMETIMENTO E POR SER UM EXEMPLO DE RESPONSABILIDADE SOCIAL E AMBIENTAL. ESPERAMOS QUE ESTA PARCERIA CONTINUE A GERAR FRUTOS E A INSPIRAR OUTRAS EMPRESAS A SEGUIREM O MESMO CAMINHO DE CONTRIBUIÇÃO PARA O BEM-ESTAR DA SOCIEDADE E DO NOSSO PLANETA.</t>
   </si>
   <si>
     <t>15486</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15486/r_198.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15486/r_198.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 198/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE HÁ PREVISÃO PARA INSTALAÇÃO DE LOMBADAS NA AVENIDA JÚLIO BUDANT NETO.</t>
   </si>
   <si>
     <t>15487</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15487/r_199.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15487/r_199.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 199/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SOLICITANDO INFORMAR SE HÁ PROJETO DE REVITALIZAÇÃO DOS CANTEIROS DA RUA JÚLIO BUDANT NETO ATÉ A RUA MIGUEL DARMORUS.</t>
   </si>
   <si>
     <t>15488</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Adilson Steidel, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15488/r_200.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15488/r_200.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 200/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, PROFESSOR OSMAR E ADILSON STEIDEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR QUAL A PREVISÃO PARA A CONCLUSÃO  DA PAVIMENTAÇÃO ASFÁLTICA DA RUA BENTO DE LIMA, ENTRE AS RUAS FAURI DE LIMA E ADOLFO BADING, BEM COMO DA RUA ALOIS STUEBLER, INCLUINDO O CRONOGRAMA DE EXECUÇÃO DAS OBRAS, EVENTUAIS   PROBLEMAS QUE ESTEJAM RETARDANDO O ANDAMENTO DOS TRABALHOS E AS MEDIDAS QUE ESTÃO SENDO ADOTADAS PARA GARANTIR A CONCLUSÃO DAS PAVIMENTAÇÕES NO MENOR PRAZO POSSÍVEL.</t>
   </si>
   <si>
     <t>15501</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15501/r_201.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15501/r_201.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 201/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LUIS MÁRIO DRANKA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOLICITANDO INFORMAR QUANTAS E QUAIS EMPRESAS MOSTRARAM INTERESSE EM SE INSTALAR NO MUNICÍPIO DE CANOINHAS NOS ÚLTIMOS DOIS ANOS E, POSTERIORMENTE DESISTIRAM, INFORMANDO AINDA OS MOTIVOS DAS DESISTÊNCIAS, ENCAMINHANDO CÓPIA DOS PROCESSOS, PROCEDIMENTOS E PROTOCOLOS REFERENTES AO PEDIDO DE INSTALAÇÃO DESSAS EMPRESAS, INCLUINDO TODA DOCUMENTAÇÃO  E TRÂMITES REALIZADOS.</t>
   </si>
   <si>
     <t>15506</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15506/r_202.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15506/r_202.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 202/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO AS EMPRESAS VALE DO TIBAGI SERVIÇOS FLORESTAIS, GERMINAR INSUMOS AGROPECUÁRIOS E AGRO PEDRINHO, SOLICITANDO INFORMAR QUAL O MOTIVO QUE LEVARAM AS EMPRESAS A DESISTIR DE  SE INSTALAR EM CANOINHAS.</t>
   </si>
   <si>
     <t>15507</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Tati Carvalho, Adilson Steidel, André Flenik, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15507/r_203.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15507/r_203.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 203/2024, DE AUTORIA DE TODA EDILIDADE PRESENTE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, E AO SENHOR  REINALDO DE LIMA JÚNIOR, PRESIDENTE DO HOSPITAL SANTA CRUZ, REITERANDO O REQUERIMENTO 094/2024 QUE  SOLICITOU  UM RELATÓRIO E COMPROVANTES DOS VALORES E DATAS EM QUE FOI REALIZADO O REPASSE DO VALOR REFERENTE AO PISO SALARIAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARTEIRAS PARA O HOSPITAL SANTA CRUZ, SENDO QUE AINDA HÁ DIVERSAS RECLAMAÇÕES QUE O VALOR NÃO ESTÁ SENDO REPASSADO, SOLICITAMOS  OS COMPROVANTES DO REPASSE E INFORMAÇÕES SOBRE OS MOTIVOS DOS ATRASOS NOS REPASSES, BEM COMO AS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS PARA REGULARIZAR A SITUAÇÃO.</t>
   </si>
   <si>
     <t>15508</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15508/r_204.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15508/r_204.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 204/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, INFORMANDO A DESTINAÇÃO DE RECURSOS AO NOSSO MUNICÍPIO NO VALOR DE R$ 100.000,00 (CEM MIL REAIS), DE RECURSOS DO ORÇAMENTO GERAL DA UNIÃO DO ANO DE 2024 DA SENADORA DA REPÚBLICA IVETE DA SILVEIRA, ATENDENDO SOLICITAÇÃO DO DEPUTADO ESTADUAL FERNANDO KRELLING. TRATA-SE DE RECURSO DO MINISTÉRIO DA SAÚDE, CLASSIFICADO COMO CUSTEIO  E TEM COMO BENEFICIÁRIO HOSPITAL SANTA CRUZ E COMO OBJETO RECURSOS PARA CUSTEIO DA SAÚDE, MÉDIA E ALTA COMPLEXIDADE.</t>
   </si>
   <si>
     <t>15509</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15509/r_205.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15509/r_205.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 205/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITADO AS SEGUINTES INFORMAÇÕES SOBRE AS ESPECIALIDADES MÉDICAS CONTRATADAS NO HOSPITAL SANTA CRUZ:	_x000D_
 1. QUAL O NÚMERO DE PACIENTES ATENDIDOS NA ESPECIALIDADE DE BUCOMAXILOFACIAL NESSE ANO?_x000D_
 2. ESTÃO SENDO REALIZADOS PROCEDIMENTOS NO NARIZ ALÉM DA PARTE DENTAL?_x000D_
 3. OS PROCEDIMENTOS DE ORTOPEDIA ESTÃO SENDO REALIZADOS NO HOSPITAL SANTA CRUZ DE CANOINHAS OU  ESTÃO SENDO ENCAMINHADOS PARA OUTROS LOCAIS?_x000D_
 4. QUANTOS PACIENTES ESTÃO SENDO ENCAMINHADOS PARA MAFRA, MESMO COM AS ESPECIALIDADES DISPONÍVEIS EM CANOINHAS?_x000D_
 5. QUAL O MOTIVO DE CONTRATAR ESSAS ESPECIALIDADES EM CANOINHAS E, AINDA ASSIM,  ENVIAR PACIENTES PARA OUTROS MUNICÍPIOS?</t>
   </si>
   <si>
     <t>15510</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Willian Godoy, Adilson Steidel, André Flenik, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15510/r_206.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15510/r_206.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 206/2024, DE AUTORIA DE TODA EDILIDADE PRESENTE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JAMINE EMMANUELLE HENNING, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO DE MAFRA, ENCAMINHANDO “MOÇÃO DE APOIO” AO PROJETO DE IMPLANTAÇÃO DO INSTITUTO FEDERAL DE EDUCAÇÃO CIÊNCIA E TECNOLOGIA CATARINENSE, CAMPUS DE MAFRA/SC. CONSIDERAMOS QUE A IMPLANTAÇÃO DO CAMPUS MAFRA DO IFC CONTRIBUIRÁ SIGNIFICATIVAMENTE NA OFERTA DE CURSOS, ASSIM COMO NAS ATIVIDADES DE PESQUISA, DE INOVAÇÃO E DE EXTENSÃO PARA O ARRANJO PRODUTIVO, CULTURAL E SOCIAL LOCAL E DA REGIÃO DO PLANALTO NORTE CATARINENSE, ALÉM DE IMPULSIONAR A MELHORIA NA FORMAÇÃO DE PROFISSIONAIS PARA ATUAREM NAS EMPRESAS  INSTALADAS EM  TODA REGIÃO, FOMENTANDO A EMPREGABILIDADE. A  CÂMARA DE VEREADORES DE CANOINHAS REAFIRMA O PROPÓSITO DE QUE É ATRAVÉS DA EDUCAÇÃO, QUE MELHORAMOS NOSSO PAÍS E CRIAMOS OPORTUNIDADES E DIGNIDADE PARA AS PESSOAS.</t>
   </si>
   <si>
     <t>15511</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Adilson Steidel, André Flenik, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15511/r_207.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15511/r_207.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 207/2024, DE AUTORIA DE TODA EDILIDADE PRESENTE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, CONSIDERANDO A LIBERAÇÃO DOS VALORES DE 40 MILHÕES, SOLICITO INFORMAR SE  SERÁ CONTEMPLADO COM PROJETO E EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA AS SEGUINTES RUAS QUE LIGAM A AVENIDA DOS EXPEDICIONÁRIOS:	_x000D_
 - RUA MERCEDES CORTE, DA AVENIDA DOS EXPEDICIONÁRIOS ATÉ A RUA ALFREDO MAYER; 	                 _x000D_
 - RUA OTÁVIO TABALIPA, DA  AVENIDA DOS EXPEDICIONÁRIOS ATÉ A RUA BENTO DE LIMA LIGANDO ATÉ A RUA ADOLDO BADING; _x000D_
 - RUA CLEMENTE PROCOPIAK,  DA  AVENIDA DOS EXPEDICIONÁRIOS ATÉ A RUA WALDOMIRO OLSEN;_x000D_
 - RUA JOÃO MARIA DOS SANTOS,  DA  AVENIDA DOS EXPEDICIONÁRIOS ATÉ A RUA FREDERICO KOHLER;_x000D_
  - RUA FAURI DE LIMA, DA  AVENIDA DOS EXPEDICIONÁRIOS ATÉ A RUA FREDERICO KOHLER;</t>
   </si>
   <si>
     <t>15512</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15512/r_208.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15512/r_208.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 208/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO ENCAMINHAR TODOS OS DADOS REFERENTE A PESQUISA DE OPINIÃO PÚBLICA,  CONTRATO PMC 07/2024 DISPENSA DE LICITAÇÃO PMC 17/2024.</t>
   </si>
   <si>
     <t>15513</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15513/r_209.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15513/r_209.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 209/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, APÓS AS FORTES CHUVAS DO ANO PASSADO, FORAM SOLICITADAS MELHORIAS PARA A RUA PASTOR GEORGE WEGER, NA PARTE DE DRENAGEM PLUVIAL E NA PAVIMENTAÇÃO NA LATERAL DA VIA, PRÓXIMO A ESCOLA LUTERANA. QUAL PROVIDÊNCIAS FORAM TOMADAS? HÁ PREVISÃO DE ALGUMA MELHORIA NO LOCAL?</t>
   </si>
   <si>
     <t>15534</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Professor Osmar, Adilson Steidel</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15534/r_210.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15534/r_210.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 210/2024, DE AUTORIA DOS EDIS PROFESSOR OSMAR E ADILSON STEIDEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO A  EXECUÇÃO DO PROJETO JÁ EXISTENTE DE PAVIMENTAÇÃO ASFÁLTICA PARA A RUA DEODATO DE LIMA, E A ELABORAÇÃO E DE PROJETO E EXECUÇÃO DAS RUAS MIGUEL KLEMPOUS, JOÃO SABATKE, MARECHAL RONDON E GUILHERME RADKE, NO BAIRRO ALTO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>15535</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15535/r_211.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15535/r_211.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 211/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ALYSSON RODRIGO DE ANDRADE, SUPERINTENDENTE REGIONAL DO DNIT  DE SANTA CATARINA, SOLICITANDO  REALIZAR A MANUTENÇÃO DO SISTEMA DE DRENAGEM NA LATERAL DA ROTATÓRIA DA BR-280 NO CRUZAMENTO COM A AVENIDA DOS EXPEDICIONÁRIOS.</t>
   </si>
   <si>
     <t>15536</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15536/r_212.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15536/r_212.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 212/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JERRY COMPER, SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, SOLICITANDO A DOAÇÃO DOS RESÍDUOS DE ASFALTO RETIRADOS DA REVITALIZAÇÃO DA SC 477 AO MUNICÍPIO DE CANOINHAS PARA SEJAM USADOS NA MELHORIA DAS ESTRADAS LOCAIS, ESPECIALMENTE NO TRECHO PRÓXIMO À ENTRADA DA LOCALIDADE DE ARROIOS, NA ESTRADA QUE LIGA ARROIOS A FORQUILHA E AO SALTO DA ÁGUA VERDE. A REVITALIZAÇÃO DA SC 477 É UMA OBRA IMPORTANTE PARA NOSSA REGIÃO E CERTAMENTE TRARÁ GRANDES BENEFÍCIOS A TODOS OS USUÁRIOS DESSA RODOVIA. CONTUDO, DURANTE O PERÍODO DE OBRAS, SERÁ NECESSÁRIO DESVIAR O TRÁFEGO PELAS ESTRADAS LOCAIS, QUE ATUALMENTE NÃO ESTÃO PREPARADAS PARA SUPORTAR O AUMENTO SIGNIFICATIVO DE VEÍCULOS, ESPECIALMENTE OS DE GRANDE PORTE.</t>
   </si>
   <si>
     <t>15537</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Tati Carvalho, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15537/r_213.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15537/r_213.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 213/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, WILLIAN GODOY E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR SE HÁ PREVISÃO PARA A REFORMA DO TELHADO DA UNIDADE DE SAÚDE DO CAMPO DA ÁGUA VERDE, ESPECIFICAMENTE NA ÁREA DE FISIOTERAPIA. CASO NÃO HAJA PREVISÃO, SOLICITA-SE QUE SEJA REALIZADA A MANUTENÇÃO COM URGÊNCIA, UMA VEZ QUE A MESMA POSSUI INÚMERAS GOTEIRAS E FAZ ALGUM TEMPO QUE CHOVE DENTRO DA UNIDADE DE SAÚDE E NÃO FORAM TOMADAS PROVIDÊNCIAS, CAUSANDO TRANSTORNOS AOS PACIENTES E PROFISSIONAIS QUE ATUAM LÁ.</t>
   </si>
   <si>
     <t>15538</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15538/r_214.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15538/r_214.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 214/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, CONSIDERANDO UMA RECLAMAÇÃO DE UM PACIENTE QUE ESTEVE EM OBSERVAÇÃO POR 5 HORAS NA UPA. SEGUNDO RELATO, O QUARTO NÃO POSSUI TRAVESSEIROS NAS CAMAS, FORÇANDO OS PACIENTES A USAREM COBERTORES DOBRADOS COMO SUBSTITUTOS, O QUE É INACEITÁVEL PARA A DIGNIDADE E CONFORTO DE QUEM NECESSITA DE CUIDADOS MÉDICOS. ALÉM DISSO, FOI RELATADO QUE A LUZ DO BANHEIRO DO QUARTO NÃO ESTÁ FUNCIONANDO. ISSO OBRIGOU O ACOMPANHANTE DE UM PACIENTE IDOSO A LEVAR ESSA PESSOA AO BANHEIRO COM A PORTA ABERTA PARA QUE HOUVESSE LUZ SUFICIENTE PARA USAR O VASO SANITÁRIO, UMA SITUAÇÃO EXTREMAMENTE CONSTRANGEDORA PARA AMBOS.</t>
   </si>
   <si>
     <t>15539</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Silmara Gontarek, Adilson Steidel, André Flenik, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15539/r_215.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15539/r_215.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 215/2024, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR SE HÁ A POSSIBILIDADE DE SUBSTITUIR O MÉDICO QUE ATENDE NA LOCALIDADE DE BARRA MANSA, DEVIDO ÀS INÚMERAS RECLAMAÇÕES DOS PACIENTES DO POSTO DE SAÚDE DESSA REGIÃO. OS PACIENTES RELATAM ATENDIMENTO REALIZADO COM PORTA ABERTA, CAUSANDO CONSTRANGIMENTO AOS PACIENTES E COMPORTAMENTO GROSSEIRO DO MÉDICO DURANTE OS ATENDIMENTOS, GERANDO DESCONFORTO E INSATISFAÇÃO ENTRE OS PACIENTES.		DIANTE DISSO, SOLICITAMOS AO EXECUTIVO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE SUBSTITUIR O MÉDICO REFERIDO POR UM PROFISSIONAL QUE ATENDA AOS PADRÕES DE QUALIDADE E RESPEITO NECESSÁRIOS, PROPORCIONANDO UM AMBIENTE SEGURO E ACOLHEDOR PARA OS PACIENTES.</t>
   </si>
   <si>
     <t>15540</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15540/r_216.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15540/r_216.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 217/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ALYSSON RODRIGO DE ANDRADE, SUPERINTENDENTE REGIONAL DO DNIT  DE SANTA CATARINA, SOLICITANDO  INFORMAÇÕES ATUALIZADAS SOBRE A PREVISÃO DE CONCLUSÃO DAS OBRAS DE MANUTENÇÃO DA BR-280, ESPECIFICAMENTE NO TRECHO ENTRE CANOINHAS E MAFRA. ALÉM DISSO, EM DIVERSOS PONTOS DESTE TRECHO, O ASFALTO ESTÁ SE SOLTANDO, O QUE REPRESENTA UM RISCO SIGNIFICATIVO PARA TODOS OS MOTORISTAS E PASSAGEIROS QUE TRAFEGAM POR ESTA VIA. ESSA SITUAÇÃO REQUER AÇÕES IMEDIATAS PARA RESOLVER OS PROBLEMAS E GARANTIR A SEGURANÇA DOS USUÁRIOS DA RODOVIA.</t>
   </si>
   <si>
     <t>15541</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15541/r_217.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15541/r_217.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 217/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO QUE ENCAMINHE CÓPIA DE TODOS OS DOCUMENTOS, MEMORANDOS,  E MENSAGENS SOBRE A MANUTENÇÃO DO TELHADO DA POLICLÍNICA, BEM COMO A PLANILHA DE MEDIÇÃO E NOTAS DE PAGAMENTO REFERENTE A OBRA.</t>
   </si>
   <si>
     <t>15542</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15542/r_218.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15542/r_218.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 218/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO QUE ENCAMINHE CÓPIA DE TODOS OS DOCUMENTOS, MEMORANDOS,  E MENSAGENS SOBRE A REFORMA DA UNIDADE BÁSICA DE SAÚDE CENTRAL DR. VAGNER MARCOLIN TRAUTWEIN, BEM COMO TODAS AS NOTAS DE PAGAMENTO E PLANILHAS DE MEDIÇÃO.</t>
   </si>
   <si>
     <t>15543</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15543/r_219.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15543/r_219.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 219/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE ENCAMINHE AS PLANILHAS DE MEDIÇÃO, AS NOTAS DE PAGAMENTO, AS PLANILHAS ONDE HÁ A INFORMAÇÃO DAS RUAS E ÁREAS CONTEMPLADAS E TODA A DOCUMENTAÇÃO REFERENTE A FISCALIZAÇÃO DO CONTRATO DA OPERAÇÃO TAPA BURACOS.</t>
   </si>
   <si>
     <t>15544</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15544/r_220.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15544/r_220.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 220/202, DE AUTORIA DA VEREADORA TATI CARVALHO E DOS EDIS PROFESSOR OSMAR, WILMAR SUDOSKI E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SENHORA JULIANE MUCHALOSKI SLABADACK FERRAZ, SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:		                _x000D_
 1. QUANTOS  SERVENTES EFETIVOS ESTÃO ATUANDO NO MUNICÍPIO HOJE? 				      _x000D_
 2. QUANTAS CONTRATADAS VIA LICITAÇÃO ESTÃO ATUANDO? 					                _x000D_
 3. QUAIS OS LOCAIS DE TRABALHO? 									          _x000D_
 4. HÁ ESPAÇOS PÚBLICOS SEM SERVENTES OU COM ESSES SERVIDORES EM MEIO PERÍODO OU ESPORADICAMENTE? QUAIS SÃO ESSES LOCAIS? 						                        5. QUAL O SALÁRIO PAGO AOS SERVENTES PELAS TERCEIRIZADAS?					                               _x000D_
 6. ENVIAR CÓPIA DAS LICITAÇÕES/CONTRATOS REFERENTE A ESTES PROFISSIONAIS.</t>
   </si>
   <si>
     <t>15545</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15545/r_221.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15545/r_221.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 221/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO TODA A DOCUMENTAÇÃO REFERENTE A PERFURAÇÃO DO POÇO ARTESIANO PARA O FORNECIMENTO DE ÁGUA NA EBM MARIA ISABEL DE LIMA CUBAS, E  QUE ENVIEM TAMBÉM TUDO O QUE TIVER REFERENTE A EVENTUAL VERBA QUE O MUNICÍPIO TERIA RECEBIDO PARA REALIZAR A PERFURAÇÃO E ALÉM DISSO, SOLICITO QUE INFORMEM QUAL O PRAZO PARA A CONCLUSÃO DA PERFURAÇÃO DO POÇO, BEM COMO AS MEDIDAS QUE ESTÃO SENDO PLANEJADAS E IMPLEMENTADAS PARA SOLUCIONAR A QUESTÃO DA FALTA DE ÁGUA NA ESCOLA ATÉ QUE O PROBLEMA SEJA RESOLVIDO E QUAIS MEDIDAS ESTÃO SENDO ADOTADAS PARA GARANTIR A SAÚDE E O BEM-ESTAR DAS FUNCIONÁRIAS DA ESCOLA QUE, ATUALMENTE, ESTÃO UTILIZANDO GALÕES DE 20 LITROS PARA LAVAR LOUÇA E COZINHAR, VISTO QUE ESSA PRÁTICA PODE AFETAR A SAÚDE DEVIDO AO ESFORÇO FÍSICO DE</t>
   </si>
   <si>
     <t>15546</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15546/r_222.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15546/r_222.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 222/2024, DE AUTORIA DA VEREADORA TAI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO  INFORMAR SE HÁ PROJETO DE REFORMA DA UNIDADE DE SAÚDE DE ARROIOS, PRINCIPALMENTE O TELHADO POIS CHOVE MUITO DENTRO.</t>
   </si>
   <si>
     <t>15547</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15547/r_223.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15547/r_223.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 223/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK, GILMAR M. DE SOUZA E DAS VEREADORAS ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, À CIA CANOINHAS DE PAPEL PELA NOTÁVEL INICIATIVA DE ADOTAR A CASA DA CIDADANIA CONSEG 91,  PROMOVENDO A REFORMA E REVITALIZAÇÃO DESSE IMPORTANTE ESPAÇO COMUNITÁRIO. RECONHECEMOS E APRECIAMOS O COMPROMISSO DA CIA CANOINHAS DE PAPEL COM A RESPONSABILIDADE SOCIAL E O BEM-ESTAR DA COMUNIDADE. A REFORMA E REVITALIZAÇÃO DA CASA DA CIDADANIA PROPORCIONARAM UM AMBIENTE MAIS ACOLHEDOR E FUNCIONAL, BENEFICIANDO A TODOS QUE UTILIZAM ESSE IMPORTANTE ESPAÇO.</t>
   </si>
   <si>
     <t>15548</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15548/r_224.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15548/r_224.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 224/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI, MAURÍCIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, ANDRÉ FLENIK, GILMAR M. DE SOUZA E DAS VEREADORAS ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:_x000D_
 								_x000D_
 			                  VOTO DE PESAR	_x000D_
 QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSÉ LUIZ DOS SANTOS, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>15564</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15564/req_225.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15564/req_225.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 225/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ADRIEL FURTADO DE CASTILHO, GERENTE DA CASAN DE CANOINHAS, SOLICITANDO INFORMAÇÕES SOBRE A FALTA DE ÁGUA CONSTATADA EM VÁRIOS BAIRROS DE CANOINHAS NA ÚLTIMA SEMANA DE MAIO/24 E TAMBÉM, SE EXISTE UM PLANO DE MELHORIAS PARA QUE ESSE PROBLEMA NÃO VOLTE A SE REPETIR.</t>
   </si>
   <si>
     <t>15565</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15565/req_226.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15565/req_226.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 226/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK,  O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  LEANDRO GONÇALVES DE OLIVEIRA, GERENTE DA AGÊNCIA REGIONAL DA CELESC MAFRA, SOLICITANDO INFORMAR QUAIS MEDIDAS ESTÃO SENDO TOMADAS A RESPEITO DOS VÁRIOS PROBLEMAS REPORTADOS REFERENTES AO NOVO APLICATIVO DA DISTRIBUIDORA. SE POSSÍVEL REPASSAR QUAL FOI O VALOR GASTO PARA O NOVO APLICATIVO E QUAL O MOTIVO DE NÃO APRIMORAR O QUE JÁ EXISTIA APROVEITANDO OS MESMOS DADOS.</t>
   </si>
   <si>
     <t>15566</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15566/req_227.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15566/req_227.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 227/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO O ATESTADO DE APROVAÇÃO E O HABITE-SE, AUTORIZAÇÕES DO  BOMBEIRO, O ALVARÁ DE CONSTRUÇÃO E O HABITE-SE MUNICIPAL DA OBRA,  AS ARTS E OU RRTS, TUDO CONFORME EXIGIDO NA LEI 6.9572024, A RESPEITO DA OBRA DA UNIDADE BÁSICA DE SAÚDE CENTRAL DR. VAGNER MARCOLIN TRAUTWEIN, BEM COMO O MOTIVO DE NÃO TER SIDO EXECUTADO O PROJETO COM AS CALÇADAS PADRÕES CONFORME É EXIGIDO NO  ARTIGO 24 DA REFERIDA LEI.</t>
   </si>
   <si>
     <t>15567</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15567/req_228.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15567/req_228.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 228/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO TODA DOCUMENTAÇÃO, TODAS AS LICITAÇÕES E CONTRATOS COM TERMOS ADITIVOS, PROJETOS, ALVARÁS DE CONSTRUÇÃO, APROVAÇÃO DO BOMBEIRO, CONTRATO COM A EMPRESA E PLANILHAS DE MEDIÇÃO REFERENTE AS OBRAS DO CEI EDERSON MOTA,  DO SAICA- SERVIÇO DE ACOLHIMENTO INSTITUCIONAL A CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE VULNERABILIDADE E RISCO SOCIAL E DO CENTRO DE INTERVENÇÃO MULTIDISCIPLINAR.</t>
   </si>
   <si>
     <t>15568</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15568/req_229.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15568/req_229.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 229/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ALYSSON RODRIGO DE ANDRADE, SUPERINTENDENTE REGIONAL DO DNIT  DE SANTA CATARINA, SOLICITANDO  MELHORIAS NO ESCOAMENTO DE ÁGUA DA MARGINAL DA BR 280 ENTRE A  EMPRESA JTI ATÉ A ENTRADA DO BAIRRO ÁGUA VERDE( 5ª RODA) E AINDA REFAZER A PINTURA DA LOMBO FAIXA NESSE LOCAL. EM DIAS DE CHUVA, O MENCIONADO TRECHO SOFRE COM O ACÚMULO DE ÁGUA, O QUE PROVOCA TRANSTORNOS SIGNIFICATIVOS PARA OS MORADORES, PEDESTRES E MOTORISTAS QUE SÃO OBRIGADOS A ATRAVESSAR A VIA ALAGADA. UMA SUGESTÃO SERIA A INSTALAÇÃO DE UMA BOCA DE LOBO PRÓXIMO À EMPRESA JTI, TAMBÉM É NECESSÁRIO A LIMPEZA DA GALERIA QUE PASSA POR BAIXO DA RODOVIA, GARANTINDO QUE O SISTEMA DE DRENAGEM FUNCIONE ADEQUADAMENTE E NÃO HAJA OBSTRUÇÕES QUE COMPROMETAM O ESCOAMENTO DA ÁGUA.</t>
   </si>
   <si>
     <t>15569</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15569/req_230.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15569/req_230.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 230/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR SE EXISTE PREVISÃO PARA O  RETORNO DO FUNCIONAMENTO DO APARELHO DE RAIO-X ODONTOLÓGICO DA UNIDADE BÁSICA DE SAÚDE DO CAMPO DA ÁGUA VERDE, E AINDA SE JÁ FOI PROVIDENCIADO O CONSERTO DO APARELHO E SE O APARELHO DE RAIO-X AINDA  ESTÁ DENTRO DO PRAZO DE GARANTIA DO FABRICANTE.</t>
   </si>
   <si>
     <t>15570</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15570/req_231.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15570/req_231.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 231/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR SE AS TRATATIVAS  DA DOAÇÃO DE UM APARELHO DE RAIO-X ODONTOLÓGICO POR UMA CLÍNICA DE ODONTOLOGIA DO  MUNICÍPIO FOI BEM-SUCEDIDA,  EM CASO POSITIVO,  ONDE O APARELHO ESTÁ SENDO UTILIZADO ATUALMENTE? EM CASO NEGATIVO, QUAL O MOTIVO PARA A DOAÇÃO NÃO TER SE CONCRETIZADO?</t>
   </si>
   <si>
     <t>15583</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15583/req_232.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15583/req_232.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 232/2024, DE AUTORIA  DA VEREADORA TATI CARVALHO,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, TENDO EM VISTA QUE ESTA VEREADORA FOI PROCURADA POR UMA CIDADÃ QUE INFORMOU TER SOLICITADO CONSULTA COM OFTALMOLOGISTA E QUE, COMO RESPOSTA, RECEBEU A INFORMAÇÃO DE QUE “NÃO HÁ MAIS GUIAS PARA ESSE TIPO DE ATENDIMENTO”, REQUER AS SEGUINTES INFORMAÇÕES:                     _x000D_
 1- HÁ CONTRATO VIGENTE COM ESSA ESPECIALIDADE? SE SIM, ENVIAR CÓPIA DO CONTRATO, BEM COMO PRESTAÇÃO DE CONTAS DOS ATENDIMENTOS E PAGAMENTOS. SE NÃO, REQUER SEJA INFORMADO O PORQUÊ; 									                                       2- ENVIAR TODA A DOCUMENTAÇÃO (CONTRATO, LICITAÇÃO, PRESTAÇÃO DE CONTAS DOS ATENDIMENTOS DOS ÚLTIMOS 3 ANOS);									                    3- INFORMAR QUAL O PROCEDIMENTO QUE A POPULAÇÃO DEVE FAZER PARA REQUERER CONSULTA COM OFTALMOLOGISTA.</t>
   </si>
   <si>
     <t>15585</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15585/req_233.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15585/req_233.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 233/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL WILMAR SUDOSKI , OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO AS SEGUINTES INFORMAÇÕES: 					                                                                 _x000D_
 1- OS MEDICAMENTOS CARVEDILOL 1 MG, SILDENAFIL 5MG, FUROSEMIDA 10MG E LOSARTANA 50MG, ESTÃO EM FALTA NA FARMÁCIA BÁSICA MUNICIPAL? 					                _x000D_
 2- EM CASO AFIRMATIVO, QUAL É O MOTIVO DA FALTA DESSES MEDICAMENTOS? 		                            _x000D_
 3- QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA REGULARIZAR A SITUAÇÃO, CONSIDERANDO QUE SÃO MEDICAMENTOS DE USO CONTÍNUO E NÃO PODE FALTAR,  ESPECIALMENTE PARA CRIANÇAS?</t>
   </si>
   <si>
     <t>15589</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15589/req_234.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15589/req_234.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 234/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR QUANDO UM PACIENTE PERDE UMA CONSULTA MÉDICA, EXAME OU SESSÃO DE FISIOTERAPIA PREVIAMENTE  AGENDADOS, QUAL  É O PROCEDIMENTO ADOTADO? O PACIENTE QUE PERDE O AGENDAMENTO RETORNA PARA O FIM DA FILA DE ESPERA OU O PROCEDIMENTO É REAGENDADO NOVAMENTE COM PRIORIDADE?</t>
   </si>
   <si>
     <t>15592</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15592/req_235.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15592/req_235.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 235/2024, DE AUTORIA DOS EDIS WILLIAN GODOY E MAURÍCIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  SOLICITANDO INFORMAR POR QUAL MOTIVO AS LÂMPADAS DE LED TROCADAS NO BAIRRO BOA VISTA E ALTO DAS PALMEIRAS, SUBSTITUÍDAS POR LÂMPADAS NORMAIS, AINDA NÃO FORAM TROCADAS NOVAMENTE? SEGUNDO INFORMAÇÃO QUE CHEGOU AOS MORADORES AS TROCAS FORAM REALIZADAS PARA ENVIAR AS LEDS PARA GARANTIA, PORÉM A CERCA SE UM ANO FORAM REALIZADAS AS TROCAS E ATÉ AGORA NÃO VOLTOU PARA A DE LED.</t>
   </si>
   <si>
     <t>15594</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Mauricio Zimmermann, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15594/req_236.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15594/req_236.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 236/2024, DE AUTORIA DOS EDIS MAURÍCIO ZIMMERMANN E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO QUE SEJA REALIZADO UM ESTUDO DE VIABILIDADE PARA A IMPLEMENTAÇÃO DE UM CENTRO DE EDUCAÇÃO INFANTIL (CEI) NA LOCALIDADE DE PACIÊNCIA DOS NEVES, UTILIZANDO AS INSTALAÇÕES DA ANTIGA ESCOLA DA COMUNIDADE PRÓXIMA À IGREJA.</t>
   </si>
   <si>
     <t>15595</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15595/req_237.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15595/req_237.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 237/224 DE AUTORIA  DOS EDIS WILLIAN GODOY E MAURÍCIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM,   APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, CONSIDERANDO A INICIATIVA RESERVADA DO PODER EXECUTIVO PARA PROJETOS QUE TRATEM ISENÇÃO FISCAL, SOLICITAMOS QUE PROMOVA OS ESTUDOS E A VIABILIDADE DE APRESENTAR UMA MATÉRIA NOS MOLDES DA MINUTA DO SEGUINTE ANTEPROJETO EM ANEXO, QUE “CONCEDE ISENÇÃO DE PAGAMENTO NO PROGRAMA PORTEIRA ADENTRO PARA RESIDENTES COM CONDIÇÕES MÉDICAS ESPECÍFICAS E GARANTIA À ALUNOS QUE FREQUENTAM INSTITUIÇÕES DE CUNHO SOCIAL E EDUCACIONAL EM CANOINHAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>15599</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15599/req_238.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15599/req_238.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº238/2024 DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR QUAL A PREVISÃO PARA O CONSERTO DO ELEVADOR DA POLICLÍNICA.</t>
   </si>
   <si>
     <t>15600</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15600/req_239.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15600/req_239.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 239/2024, DE AUTORIA DO VEREADOR ANDRÉ FLEINIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR TARCÍSIO ROSA, PRESIDENTE DA CELESC, SOLICITANDO DESCENTRALIZAR A GESTÃO DA EMPRESA, VOLTANDO COM A COORDENAÇÃO PARA CANOINHAS, CONSIDERANDO A DEMORA NO ATENDIMENTO DAS SOLICITAÇÕES PELA REGIONAL DE MAFRA.</t>
   </si>
   <si>
     <t>15601</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Wilmar Sudoski, André Flenik</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15601/req_240.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15601/req_240.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 240/2024, DE AUTORIA DOS VEREADORES WILMAR SUDOSKI E ANDRÉ FLEINIK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO AS SEGUINTES INFORMAÇÕES: 					                 1- ESTÁ EM FALTA AS FRALDAS GERIÁTRICAS NAS UNIDADES DE SAÚDE DO MUNICÍPIO? EM CASO AFIRMATIVO, QUAIS TAMANHOS DE FRALDAS ESTÃO EM FALTA? 				                      2- QUAL É A QUANTIDADE DE FRALDAS GERIÁTRICAS  CEDIDAS POR PACIENTE? 			       3- EM CASO DE FALTA QUAL A PREVISÃO PARA O RETORNO NORMAL DA  ENTREGA DE TODOS OS TAMANHOS DE FRALDAS NAS UNIDADES DE SAÚDE?</t>
   </si>
   <si>
     <t>15602</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15602/req_241.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15602/req_241.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 241/2024, DE AUTORIA OS VEREADORES WILMAR SUDOSKI E PROFESSOR OSMAR, DOS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, FORAM ANUNCIADAS DIVERSAS RUAS QUE SERÃO CONTEMPLADAS COM OBRAS DE  PAVIMENTAÇÃO, SOLICITAMOS AS SEGUINTES INFORMAÇÕES SOBRE AS RUAS OTÁVIO TABALIPA E CLEMENTE PROCOPIAK:		          1- QUANTOS METROS DE ASFALTO SERÃO REALIZADOS EM CADA RUA?	 2- AS RUAS OTÁVIO TABALIPA E CLEMENTE PROCOPIAK SERÃO ASFALTADAS EM SUA TOTALIDADE? EM CASO NEGATIVO, QUAIS TRECHOS SERÃO PAVIMENTADOS? (POR EXEMPLO, RUA OTÁVIO TABALIPA, DA AVENIDA DOS EXPEDICIONÁRIOS ATÉ A RUA ADOLFO BADING,  RUA CLEMENTE PROCOPIAK, DA AVENIDA DOS EXPEDICIONÁRIOS ATÉ A RUA WALDOMIRO OLSEN); 					        3- E QUE ENCAMINHE OS PROCESSOS LICITATÓRIOS DAS OBRAS E OS CONTRATOS COM AS EMPRESAS.</t>
   </si>
   <si>
     <t>15603</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15603/req_242.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15603/req_242.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 242/2024, DE AUTORIA DOS VEREADORES WILLIAN GODOY E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR COMO ESTÁ SENDO GERIDO O PROGRAMA MEDICAMENTO EM CASA? O PROGRAMA ESTÁ EM FUNCIONAMENTO?</t>
   </si>
   <si>
     <t>15604</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15604/req_243.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15604/req_243.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 243/2024, DE AUTORIA DO VEREADOR WILLIAM GODOY, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, HÁ ALGUNS ANOS ERA REALIZADO O INCENTIVO DE PRODUTORES A PRODUZIREM AMORA PRETA, INCLUSIVE COM EVENTOS RELACIONADOS À CULTURA. E HÁ RELATOS DE AGRICULTORES QUE TROCARAM OUTRAS CULTURAS PARA O PLANTIO DESTA FRUTA. E NOS ÚLTIMOS ANOS VEM DECAINDO O CONSUMO DO MUNICÍPIO, EM ESPECIAL DA SECRETARIA DE EDUCAÇÃO, SOLICITO INFORMAR SE HÁ A POSSIBILIDADE DE VOLTAR A SER ADQUIRIDO A AMORA PRETA EM VOLUME MAIOR PARA A COMPLEMENTAÇÃO DA ALIMENTAÇÃO DOS NOSSOS ALUNOS NAS ESCOLAS,  E AINDA QUE SEJA ENCAMINHADA RELAÇÃO DA QUANTIDADE QUE FOI ADQUIRIDO DE AMORA PRETA NOS ÚLTIMOS CINCO ANOS DIVIDIDOS POR ANO.</t>
   </si>
   <si>
     <t>15617</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15617/req_244.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15617/req_244.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 240/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO O CRONOGRAMA DOS PRÓXIMOS SERVIÇOS A SEREM REALIZADOS, BEM COMO, SOLICITANDO QUE INCLUA O PEDIDO PARA MANUTENÇÃO E DESENTUPIMENTO DA BOCA DE LOBO LOCALIZADA NA ESQUINA DAS RUAS OTTO FRIEDRICH E ÁLVARO SOARES MACHADO, UMA VEZ QUE TODA VEZ QUE CHOVE, ESTÁ GERANDO TRANSTORNOS PARA TODOS QUE TRANSITAM NO LOCAL, PRINCIPALMENTE AS CRIANÇAS QUE PASSAM POR ALI NA ENTRADA E SAÍDA DAS AULAS.</t>
   </si>
   <si>
     <t>15618</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15618/req_245.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15618/req_245.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 245/2024, DE AUTORIA DO VEREADOR WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAÇÕES SOBRE A JORNADA DE TRABALHO DOS COZINHEIROS TERCEIRIZADOS QUE PRESTAM SERVIÇOS NAS ESCOLAS E CENTROS DE EDUCAÇÃO INFANTIL (CEIS). ESPECIFICAMENTE: 											        1- SE AS EMPRESAS TERCEIRIZADAS ESTÃO CUMPRINDO AS OBRIGAÇÕES CONTRATUAIS COM SEUS COLABORADORES RESPEITANDO A LEGISLAÇÃO TRABALHISTA,  BEM COMO OS ACORDOS TRABALHISTAS.            2- SOLICITA AINDA INFORMAÇÕES SOBRE A FISCALIZAÇÃO DO PODER EXECUTIVO QUANTO AO CUMPRIMENTO DOS CONTRATOS POR PARTE DAS EMPRESAS TERCEIRIZADAS RELACIONADOS AS ESCOLAS E CEIS.</t>
   </si>
   <si>
     <t>15619</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>André Flenik, Adilson Steidel, Gilmar Martins, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15619/req_246.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15619/req_246.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 246/2024, DE AUTORIA DOS VEREADORES WILMAR SUDOSKI, ANDRÉ FLENIK, WILLIAM GODOY, AILSON STEIDEL, SILMARA GONTAREK, PROFESSOR OSMAR, ZENILDA LEMOS, TATI CARVALHO,GILMAR M. DE SOUZA OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO, À ACERVA CANOINHAS PELA REALIZAÇÃO DO IV FESTIVAL DA CERVEJA ARTESANAL. ESTE EVENTO, QUE JÁ SE CONSOLIDOU COMO UM MARCO NA NOSSA CIDADE, REUNIU FAMÍLIAS DE CANOINHAS E REGIÃO,  CONTANDO COM ATRAÇÕES CULTURAIS DIVERSIFICADAS QUE ENRIQUECERAM AINDA MAIS A EXPERIÊNCIA DOS PARTICIPANTES. ALÉM DISSO, A DEGUSTAÇÃO DE CERVEJAS ARTESANAIS DE ALTA QUALIDADE DEMONSTROU O POTENCIAL DE NOSSOS CERVEJEIROS LOCAIS PARA A COMERCIALIZAÇÃO DE SEUS PRODUTOS, FOMENTANDO O DESENVOLVIMENTO ECONÔMICO E TURÍSTICO DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>15620</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15620/req_247.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15620/req_247.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 247/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR TARCÍSIO ROSA, PRESIDENTE DA CELESC, SOLICITANDO INFORMAR OS MOTIVOS DAS QUEDAS CONSTANTES DE ENERGIA ELÉTRICA NA RUA JOÃO TOMASCHUTZ, APÓS A PANIFICADORA BRASILEIRA, BAIRRO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>15643</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Silmara Gontarek</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15643/req_248.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15643/req_248.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 248/2024, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR QUAL A PREVISÃO DA INSTALAÇÃO DOS PORTÕES DA UNIDADE BÁSICA  DE SAÚDE DE PINHEIROS, VISTO QUE O MURO JÁ FOI CONCLUÍDO.</t>
   </si>
   <si>
     <t>15644</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15644/req_249.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15644/req_249.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 249/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO A POSSIBILIDADE DE  MUDAR A SALA DE FISIOTERAPIA DA UNIDADE DE SAÚDE DO CAMPO DA ÁGUA VERDE PARA O ANDAR DE BAIXO, VISTO QUE OS PACIENTES MESMO COM A RAMPA TEM DIFICULDADES DE ACESSO.</t>
   </si>
   <si>
     <t>15645</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15645/req_250.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15645/req_250.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 250/2024, DE AUTORIA DO VEREADOR WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER  REQUER QUE SEJA ENCAMINHADO OFÍCIO AO TENENTE-CORONEL BM WILLIAN LEAL NUNES, COMANDANTE DO 9º BATALHÃO BOMBEIRO MILITAR, SOLICITANDO INFORMAR SE OS BOMBEIROS TÊM UM NÚMERO DE WHATSAPP DE ATENDIMENTO AO PÚBLICO,  POIS TEM MUITAS PESSOAS NO INTERIOR QUE TEM INTERNET, MAS NÃO TEM SINAL DE CELULAR, E NUMA EMERGÊNCIA NÃO CONSEGUEM LIGAR PARA OS BOMBEIROS POR REDE DE CELULAR OU TELEFONE. O WHATSAPP PARA LIGAÇÕES AJUDARIAM MUITO NO ATENDIMENTO, EM ALGUNS CASOS PODENDO USAR ATÉ CHAMADA DE VÍDEO PARA REALIZAR O ATENDIMENTO MAIS RÁPIDO DA VÍTIMA, OU DAS PESSOAS QUE NECESSITAM DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>15646</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15646/req_251.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15646/req_251.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 251/2024, DE AUTORIA DO VEREADOR WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR QUAL O MOTIVO DA FALTA DO MEDICAMENTO METFORMINA E SE JÁ FOI ADQUIRIDO O MEDICAMENTO, SE AINDA NÃO FOI ADQUIRIDO, QUAL A PREVISÃO PARA AQUISIÇÃO E  DISPONIBILIDADE DO MEDICAMENTO? 									A METFORMINA É FUNDAMENTAL PARA MUITOS PACIENTES DIABÉTICOS E A SUA AUSÊNCIA PODE ACARRETAR SÉRIAS COMPLICAÇÕES DE SAÚDE. ASSIM, É DE EXTREMA IMPORTÂNCIA OBTER ESCLARECIMENTOS SOBRE A SITUAÇÃO ATUAL E AS MEDIDAS QUE ESTÃO SENDO TOMADAS PARA RESOLVER ESSA QUESTÃO. E AINDA, INFORMAR SOBRE A FALTA DOS MEDICAMENTOS CLORIDRATO DE DUOLOXETINA, ESPIRONOLACTONA E ALOPURINOL E QUAIS DESSES MEDICAMENTOS FAZEM PARTE DO PROGRAMA FARMÁCIA POPULAR?</t>
   </si>
   <si>
     <t>15658</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15658/req_252.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15658/req_252.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 252/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, CONSIDERANDO A POSSIBILIDADE DE ALTERAR O PRAZO DE CARÊNCIA DA LEI MUNICIPAL N. 3.678/2004 PARA 15 (QUINZE) ANOS O TEMPO MÁXIMO DE UTILIZAÇÃO DOS VEÍCULOS DE TRANSPORTE ESCOLAR. SOLICITO QUE O PODER EXECUTIVO VERIFIQUE A VIABILIDADE DE APRESENTAR UMA MATÉRIA NOS MOLDES DA MINUTA DO SEGUINTE ANTEPROJETO QUE " ALTERA A LEI MUNICIPAL N.º 3.678, DE 01 DE MARÇO DE 2004”.</t>
   </si>
   <si>
     <t>15659</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15659/req_253.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15659/req_253.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 253/2024, DE AUTORIA DOS VEREADORES PROFESSOR OSMAR E ADILSON STEIDEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA  ANDRÉA CRISTINA TEIXEIRA ROVEDA – RESPONSÁVEL PELA COORDENADORIA REGIONAL DE INFRAESTRUTURA NORTE, SOLICITANDO ESTUDOS DE MELHORIA DO TRÁFEGO NA SC 477 NO TRECHO CANOINHAS/ PAPANDUVA DURANTE A EXECUÇÃO DA RECUPERAÇÃO DA MALHA VIÁRIA DESSE RODOVIA INFORMANDO E CRIANDO ROTAS  ALTERNATIVAS.</t>
   </si>
   <si>
     <t>15660</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15660/req_254.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15660/req_254.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 254/2024, DE AUTORIA DA VEREADORA TATI CERVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAR SE EXISTE UM PLANO DE EVACUAÇÃO PARA AS ESCOLAS E CEIS EM CASO DE EMERGÊNCIA, SITUAÇÃO DE RISCO COMO ATENTADOS, INCÊNDIOS, ENTRE OUTROS, VISANDO GARANTIR A SEGURANÇA DOS ALUNOS E PROFISSIONAIS DAS INSTITUIÇÕES DE ENSINO.</t>
   </si>
   <si>
     <t>15661</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15661/req_255.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15661/req_255.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 255/2024, DE AUTORIA DO VEREADOR WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, CONSIDERANDO O AUMENTO SIGNIFICATIVO DE CAVALOS SOLTOS NAS RUAS DE NOSSA CIDADE, SOLICITO INFORMAR SE EXISTE ALGUM CONVÊNIO OU PARCERIA COM ENTIDADES ESPECIALIZADAS PARA O RECOLHIMENTO E CUIDADO DESSES ANIMAIS. CASO NÃO HAJA TAL CONVÊNIO, SUGIRO QUE SEJA ESTUDADA A POSSIBILIDADE DE SUA IMPLEMENTAÇÃO, VISANDO PROPORCIONAR MAIOR SEGURANÇA PARA A POPULAÇÃO E GARANTIR O CUIDADO ADEQUADO AOS ANIMAIS.</t>
   </si>
   <si>
     <t>15662</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15662/req_256.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15662/req_256.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 256/2024, DE AUTORIA DO VEREADOR WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR QUAIS RUAS SERÃO CONTEMPLADAS COM A SUBSTITUIÇÃO DE LÂMPADAS E LUMINÁRIAS CONVENCIONAIS POR LUMINÁRIAS LED E QUANTAS LÂMPADAS SERÃO SUBSTITUÍDAS EM CADA RUA E NO TOTAL?</t>
   </si>
   <si>
     <t>15663</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15663/req_257.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15663/req_257.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 257/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SOLICITANDO QUE ANTES DE FAZER A REFORMA E CONSTRUÇÃO DE NOVAS PRAÇAS, VERIFIQUE O TIPO DE VEGETAÇÃO A SER COLOCADO, A FIM DE AUXILIAR A POLÍCIA MILITAR A TER MAIS VISÃO DO ESPAÇO PÚBLICO E EVITAR QUE PESSOAS MAL-INTENCIONADAS CONSIGAM SE ESCONDER ATRÁS DE ARBUSTOS.</t>
   </si>
   <si>
     <t>15664</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15664/req_258.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15664/req_258.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 258/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SENHORA JULIANE MUCHALOSKI SLABADACK FERRAZ, SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO INFORMAR DE HÁ PREVISÃO PARA CRIAÇÃO DA GUARDA MUNICIPAL EM CANOINHAS. RESSALTA-SE A IMPORTÂNCIA DE INVESTIR NA SEGURANÇA PÚBLICA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>15734</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15734/req_259.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15734/req_259.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 259/2024, DE AUTORIA DOS VEREADORES ANDRÉ FLENIK E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR LAERCIO MANOEL DAVID, GESTOR DA FUNDAÇÃO MUNICIPAL DE ESPORTES E LAZER, E À SENHORA ANDRIELLI KLUCZKOVSKI, PROCURADORA DO MUNICÍPIO, SOLICITANDO VERIFICAR A VIABILIDADE DE REALIZAR PARCERIAS VISANDO A GESTÃO DAS QUADRAS DO SOCIETY COM:	                      			                                              - ASSOCIAÇÕES DE MORADORES;							 		                - EMPRESAS DO RAMO ESPORTIVO;									                 - EMPRESAS DE ENTRETENIMENTO; 								                           - LANCHONETES E OUTROS.									                 VERIFICAR TAMBÉM RECURSOS PARA SEGURANÇA E ILUMINAÇÃO DAS QUADRAS.</t>
   </si>
   <si>
     <t>15667</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15667/req_260.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15667/req_260.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 260/2024, DE AUTORIA DOS VEREADORES WILMAR SUDOSKI E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, TENDO EM VISTA O REQUERIMENTO N. 213/2024, QUE SOLICITA  A REFORMA DO TELHADO DA UNIDADE DE SAÚDE DO CAMPO DA ÁGUA VERDE, ESPECIFICAMENTE NA ÁREA DE FISIOTERAPIA,  E APESAR DA RESPOSTA RECEBIDA INDICANDO QUE OS SERVIÇOS DE MANUTENÇÃO DAS CALHAS SERIAM INICIADOS NO DIA 05 DE JUNHO, A SITUAÇÃO PERMANECE CRÍTICA, COM INFILTRAÇÕES SIGNIFICATIVAS PREJUDICANDO O FUNCIONAMENTO DA UNIDADE DE SAÚDE. ATÉ A PRESENTE DATA, CONSTATA-SE QUE CONTINUA CHOVENDO DENTRO DA UNIDADE, O QUE COMPROMETE GRAVEMENTE A SEGURANÇA E A QUALIDADE DOS SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>15668</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15668/req_261.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15668/req_261.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 261/2024, DE AUTORIA DO VEREADOR WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO A NOMEAÇÃO DA NOVA PRAÇA EM CONSTRUÇÃO NO CAMPO DA ÁGUA VERDE, PRÓXIMA AO GINÁSIO DE ESPORTES MELQUÍADES PEREIRA DA CRUZ, EM HOMENAGEM AO SENHOR ADINOR FERREIRA DA SILVA.										O SENHOR ADINOR FERREIRA DA SILVA DEDICOU GRANDE PARTE DE SUA VIDA À COMUNIDADE SÃO FRANCISCO DE ASSIS E AO CAMPO DA ÁGUA VERDE, ATUANDO DE FORMA EXEMPLAR E CONTRIBUINDO SIGNIFICATIVAMENTE PARA O BEM-ESTAR E DESENVOLVIMENTO LOCAL. SUA DEDICAÇÃO E COMPROMISSO COM A COMUNIDADE SÃO RECONHECIDOS POR TODOS, E NOMEAR A PRAÇA EM SUA HOMENAGEM SERIA UMA FORMA JUSTA E MERECIDA DE RECONHECER SEU LEGADO E SUAS CONTRIBUIÇÕES.</t>
   </si>
   <si>
     <t>15669</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Willian Godoy, Adilson Steidel, André Flenik, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15669/req_262.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15669/req_262.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 262/2024, DE AUTORIA DOS VEREADORES WILMAR SUDOSKI, MAURICIO ZIMMERMANN, ADILSON STEIDEL, WILLIAN GODOY, PROFESSOR OSMAR, ZENILDA LEMOS, TATI CARVALHO, ANDRÉ FLENIK E GILMAR M. DE SOUZA, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, ÀS AGENTES DE SAÚDE, PELO EXCELENTE TRABALHO QUE VÊM DESENVOLVENDO EM NOSSA COMUNIDADE. AS AGENTES DE SAÚDE TÊM DEMONSTRADO UM COMPROMISSO EXEMPLAR EM SUAS ATIVIDADES, DESTACANDO-SE PELA ATENÇÃO E CUIDADO COM QUE TRATAM OS MORADORES. QUANDO NÃO ENCONTRAM OS MORADORES EM CASA, AS AGENTES DE SAÚDE DEIXAM BILHETES ESCRITOS À MÃO, DE FORMA MUITO PESSOAL E PRÓXIMA, INFORMANDO SOBRE A VISITA E ALERTANDO SOBRE OS CUIDADOS NECESSÁRIOS PARA PREVENIR A DENGUE. ESTA ATITUDE NÃO SÓ DEMONSTRA O COMPROMISSO COM A SAÚDE PÚBLICA, MAS TAMBÉM FORTALECE OS LAÇOS DE CONFIANÇA E PROXIMIDADE COM OS CIDADÃOS.</t>
   </si>
   <si>
     <t>15683</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15683/req_263.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15683/req_263.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 263/2024, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO COLETIVO SANTA CRUZ, SOLICITANDO INFORMAR PORQUE NÃO ESTÃO FAZENDO MAIS ESSAS LINHAS DAS LOCALIDADES DE PINHEIROS E ALTO DOS PINHEIROS E ESTUDAR A  POSSIBILIDADE DE IMPLANTAR UM TRANSPORTE VIÁVEL E MENOR QUE ATENDAM OS CUSTOS E BENEFÍCIOS TANTO DOS PASSAGEIROS QUANTO DA EMPRESA PELO MENOS UMA VEZ POR SEMANA PRA REALIZAR ESSE TRANSPORTE.</t>
   </si>
   <si>
     <t>15684</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Zenilda Lemos, Adilson Steidel</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15684/req_264.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15684/req_264.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 264/2024, DE AUTORIA DOS VEREADORES ZENILDA LEMOS E ADILSON STEIDEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ROSILENE DE FATIMA SCHULKA JAREMCZUK, SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, E AOS TÉCNICOS DA ASSISTÊNCIA SOCIAL, À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, À SENHORA SIMONE APARECIDA CASTRO, COORDENADORA DA UPA, AO TENENTE CORONEL RICARDO DE JESUS MACHADO, COMANDANTE DO 3º BATALHÃO DE POLÍCIA MILITAR, E AO TENENTE CORONEL BM WILLIAN LEAL NUNES, COMANDANTE DO 9º BATALHÃO BOMBEIRO MILITAR, SOLICITANDO UMA REUNIÃO AMPLIADA PARA DISCUTIR SOBRE AS PESSOAS EM SITUAÇÃO DE RUA, NO DIA 10/07/2024 ÀS 13:30 H NA CÂMARA DE VEREADORES DE CANOINHAS.</t>
   </si>
   <si>
     <t>15685</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>André Flenik, Adilson Steidel, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15685/req_265.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15685/req_265.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 265/2024, DE AUTORIA DOS VEREADORES WILMAR SUDOSKI, MAURICIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, SILMARA GONTAREK, PROFESSOR OSMAR, ZENILDA LEMOS, TATI CARVALHO, ANDRÉ FLENIK E GILMAR M. DE SOUZA, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO ATLETA 	FABIANO BARBOSA, PELA CONQUISTA DA TERCEIRA COLOCAÇÃO NO CAMPEONATO CATARINENSE DE CROSS COUNTRY OLÍMPICO (XCO). CUMPRIMENTAMOS O ATLETA FABIANO BARBOSA POR SUA BRILHANTE PERFORMANCE E DESEJAMOS QUE CONTINUE ALCANÇANDO ÊXITOS EM SUA CARREIRA ESPORTIVA, SEMPRE ELEVANDO O NOME DE NOSSA CIDADE NOS MAIS ALTOS PÓDIOS.</t>
   </si>
   <si>
     <t>15694</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15694/req_266.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15694/req_266.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 266/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AOS PARTICIPANTES FABIANO SIQUEIRA, JACOB SCHEUER JR., LEONARDO GODOI E PEDRO IGOR, QUE_x000D_
 ESTIVERAM PRESENTES NA OPERAÇÃO RECON-DO 03, CONQUISTANDO A 2ª COLOCAÇÃO NA OPERAÇÃO, QUE CONTOU COM MAIS DE 100 PARTICIPANTES DE TODO O BRASIL E DUROU MAIS DE 9 HORAS. A OPERAÇÃO OCORREU NA CIDADE DE SÃO LUIZ DO PURUNÃ-PR.  AIRSOFT É UM ESPORTE DE AÇÃO BASEADO EM SIMULAÇÕES MILITARES, ONDE OS PARTICIPANTES UTILIZAM RÉPLICAS DE ARMAS DE FOGO QUE DISPARAM PROJÉTEIS PLÁSTICOS NÃO LETAIS.</t>
   </si>
   <si>
     <t>15695</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15695/req_267.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15695/req_267.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 267/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ALYSSON RODRIGO DE ANDRADE, SUPERINTENDENTE REGIONAL DO DNIT  DE SANTA CATARINA, E À SENHORA  ADILENE ADRATT, ENGENHEIRA RESPONSÁVEL PELO DNIT – MAFRA, SOLICITANDO INFORMAR QUEM É O RESPONSÁVEL PELA MANUTENÇÃO DAS CALÇADAS DO PERÍMETRO URBANO DA BR 280 EM CANOINHAS, OBSERVANDO O PÉSSIMO ESTADO DAS CALÇADAS.</t>
   </si>
   <si>
     <t>15696</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15696/req_268.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15696/req_268.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 268/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO INFORMAR QUANDO SERÁ COLOCADO TUBULAÇÃO E REALIZADO O SISTEMA DE DRENAGEM NA RUA FREDERICO HAAG. RESSALTA-SE QUE A RUA ESTÁ PRATICAMENTE INTRANSITÁVEL POR CONTA DAS VALETAS, CAUSANDO RISCO PARA OS MORADORES E TRANSEUNTES. HÁ URGÊNCIA NA MANUTENÇÃO DA RUA E NA COLOCAÇÃO DE TUBULAÇÃO.</t>
   </si>
   <si>
     <t>15697</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Mauricio Zimmermann, André Flenik, Silmara Gontarek</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15697/req_269.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15697/req_269.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 269/2024, DE AUTORIA DOS VEREADORES MAURICIO ZIMMERMANN, ANDRÉ FLENIK E SILMARA GONTAREK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAÇÕES SOBRE O REPASSE INTEGRAL DOS RECURSOS DA UNIÃO DESTINADOS AO PAGAMENTO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE), CONFORME PREVISTO NA LEI FEDERAL Nº 11.350/2006 E NO DECRETO FEDERAL Nº 8.474/2015, QUE ESTABELECEM QUE O VALOR DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DA UNIÃO SERÁ DE NOVENTA E CINCO POR CENTO SOBRE O VALOR DO PISO SALARIAL DE QUE TRATA O ART. 9º-A DA LEI Nº 11.350/2006, POR ACE E ACS COM VÍNCULO REGULARMENTE FORMALIZADO.</t>
   </si>
   <si>
     <t>15698</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15698/req_270.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15698/req_270.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 270/2024, DE AUTORIA DO VEREADOR WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE HÁ PREVISÃO DE REVITALIZAÇÃO OU CONSERTO DAS LAJOTAS (OU REPERFILAMENTO) DO CALÇAMENTO DA RUA MAJOR VIEIRA EM TODA A SUA EXTENSÃO, BEM COMO DO CALÇAMENTO DAS RUAS BARÃO DO RIO BRANCO E PAUL HARRIS.</t>
   </si>
   <si>
     <t>15699</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Adilson Steidel, André Flenik, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15699/req_271.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15699/req_271.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 271/2024, DE AUTORIA DOS VEREADORES WILMAR SUDOSKI, MAURICIO ZIMMERMANN, ANDRÉ FLENIK, ADILSON STEIDEL, SILMARA GONTAREK, PROFESSOR OSMAR, TATI CARVALHO E GILMAR M. DE SOUZA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 			                  VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR PAULO OSSOWSKI, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>15718</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Willian Godoy, Professor Osmar, Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15718/req_272.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15718/req_272.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 272/2024, DE AUTORIA DOS VEREADORES WILLIAN GODOY, PROFESSOR OSMAR E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, SOLICITANDO INFORMAR QUANTO CUSTOU PARA O MUNICÍPIO A ESTRUTURA PARA LANÇAMENTO DE OBRAS E SERVIÇOS PRÉ-ELEITORAIS? ENVIAR NOTAS FISCAIS DE ESTRUTURA, SOM, TELÃO E DEMAIS CUSTOS,  E AINDA INFORMAR O VALOR GASTO COM AS FILMAGENS UTILIZADAS NAS REDES SOCIAIS.</t>
   </si>
   <si>
     <t>15719</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Mauricio Zimmermann, Adilson Steidel, André Flenik, Gilmar Martins, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15719/req_273.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15719/req_273.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 273/2024, DE AUTORIA DE TODA A EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À  SENHORA DAIANE DE SOUZA GOMES, SECRETÁRIA MUNICIPAL DE HABITAÇÃO,  SOLICITANDO	INFORMAÇÕES ACERCA DA VIGÊNCIA DA LEI Nº  6.190, DE 20/03/2018, QUE “AUTORIZA A CRIAÇÃO DO BANCO MUNICIPAL DE MATERIAIS DE CONSTRUÇÃO” , EM CASO POSITIVO, QUE SEJAM ADOTADAS AS MEDIDAS NECESSÁRIAS PARA A EFETIVA APLICAÇÃO DA REFERIDA LEI.												ESSA É UMA INICIATIVA DE EXTREMA RELEVÂNCIA PARA APOIAR A POPULAÇÃO DE BAIXA RENDA NO ACESSO A MATERIAIS DE CONSTRUÇÃO, PROMOVENDO MELHORIAS HABITACIONAIS E CONTRIBUINDO PARA A QUALIDADE DE VIDA DA COMUNIDADE. NO ENTANTO, É NECESSÁRIO VERIFICAR SE A REFERIDA LEI ESTÁ EM VIGOR E, EM CASO AFIRMATIVO, ASSEGURAR QUE A SUA APLICAÇÃO ESTEJA SENDO REALIZADA DE FORMA EFICAZ, BENEFICIANDO OS MUNÍCIPES CONFORME PREVISTO.</t>
   </si>
   <si>
     <t>15720</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Wilmar Sudoski, André Flenik, Mauricio Zimmermann, Professor Osmar, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15720/req_274.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15720/req_274.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 274/2024, DE AUTORIA DOS VEREADORES WILMAR SUDOSKI, ANDRÉ FLENIK, PROFESSOR OSMAR, WILLIAN GODOY E MAURICIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LAERCIO MANOEL DAVID, GESTOR DA FUNDAÇÃO MUNICIPAL DE ESPORTES E LAZER, SOLICITANDO INFORMAR OS MOTIVOS PELOS QUAIS O GINÁSIO MELQUIADES PEREIRA DA CRUZ NÃO FOI DISPONIBILIZADO PARA A COPA CONTESTADO DE FUTSAL, EVENTO ORGANIZADO PELO CONSEG 91 COM O APOIO DE DIVERSAS ENTIDADES E EMPRESAS DE CANOINHAS, COM TIMES DA CATEGORIA DE BASE SUB 20 DE ILHOTA, GUARAMIRIM, SÃO BENTO DO SUL, MAFRA, CANOINHAS, TRÊS BARRAS, IRINEÓPOLIS E PORTO UNIÃO. NO ENTANTO, O EVENTO SERÁ REALIZADO EM OUTRO MUNICÍPIO DEVIDO À FALTA DE APOIO DA FUNDAÇÃO MUNICIPAL DE ESPORTES DE CANOINHAS, O QUE GEROU QUESTIONAMENTOS POR PARTE DA COMUNIDADE E DOS ORGANIZADORES.</t>
   </si>
   <si>
     <t>15735</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>André Flenik, Adilson Steidel, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15735/req_275.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15735/req_275.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 275/2024, DE AUTORIA DOS VEREADORES ANDRÉ FLENIK, WILMAR SUDOSKI, MAURICIO ZIMMERMANN, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, ZENILDA LEMOS, TATI CARVALHO, GILMAR M. DE SOUZA, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO ENGENHEIRO ELETRICISTA ADILSON EDUARDO SOBCZACK E SUA EQUIPE NA SECRETARIA DO PLANEJAMENTO, PELA CONQUISTA DOS RECURSOS DO PROGRAMA DE EFICIÊNCIA ENERGÉTICA.  ESTE IMPORTANTE PROGRAMA PERMITIU A MELHORIA DA ILUMINAÇÃO PÚBLICA EM NOSSA CIDADE, TRAZENDO UMA ECONOMIA SIGNIFICATIVA DE RECURSOS TANTO NO CURTO QUANTO NO LONGO PRAZO.</t>
   </si>
   <si>
     <t>15736</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Tati Carvalho, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15736/req_276.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15736/req_276.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 276/2024, DE AUTORIA DAS VEREADORAS TATI CARVALHO E ZENILDA LEMOS, AS VEREADORAS QUE ESTE SUBSCREVES, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO ESCLARECIMENTOS SOBRE O MOTIVO PELOS QUAIS CONSULTAS COM O NEUROLOGISTA TÊM SIDO FREQUENTEMENTE REMARCADAS. A POPULAÇÃO TEM ENFRENTADO DIFICULDADES EM MANTER O ACOMPANHAMENTO ADEQUADO DO TRATAMENTO DEVIDO A ESSES REAGENDAMENTOS. A CONTINUIDADE E A REGULARIDADE DAS CONSULTAS SÃO FUNDAMENTAIS PARA A EFICÁCIA DO TRATAMENTO E PARA O BEM-ESTAR, PORTANTO, É CRUCIAL ENTENDER AS RAZÕES POR TRÁS DESSAS MUDANÇAS E O QUE ESTÁ SENDO FEITO PARA ASSEGURAR QUE FUTURAS CONSULTAS SEJAM REALIZADAS CONFORME PROGRAMADO. AINDA, REQUER SEJA INFORMADO QUANTOS MÉDICOS NEUROLOGISTAS ESTÃO PRESTANDO ATENDIMENTO EM CANOINHAS, VIA SUS E QUAL A CARGA HORÁRIA.</t>
   </si>
   <si>
     <t>15737</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15737/req_277.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15737/req_277.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 277/2024, DE AUTORIA DA VEREADORA TATI CARVALHO,  A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, CONSIDERANDO  AS RECLAMAÇÕES DE PAIS E MÃES SOBRE FALTA DE PEDIATRA NA UPA, NO PERÍODO ENTRE AS 7H E 19H, SOLICITO QUE  SEJA ENVIADO PARA ESTA CASA DE LEIS, OS LIVROS PONTO E A ESCALA DOS MÉDICOS PEDIATRAS.</t>
   </si>
   <si>
     <t>15757</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15757/req_278.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15757/req_278.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 278/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SENHORA JULIANE MUCHALOSKI SLABADACK FERRAZ, SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO QUE ENCAMINHE A ESTA CASA COM URGÊNCIA O RELATÓRIO CONTENDO A DESCRIÇÃO DE TODAS AS SUPLEMENTAÇÕES AUTORIZADAS PELA LOA E FEITAS EM 2024.</t>
   </si>
   <si>
     <t>15758</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>André Flenik, Mauricio Zimmermann, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15758/req_279.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15758/req_279.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 279/2024, DE AUTORIA DOS VEREADORES ANDRÉ FLENIK, MAURICIO ZIMMERMANN E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR  ANTONIO BAIL SOBRINHO, PRESIDENTE DO CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL COMSEA, E AO SENHOR SILVÉRIO PADILHA, PRESIDENTE DA COMISSÃO REGULADORA, SOLICITANDO AS SEGUINTES INFORMAÇÕES A RESPEITO DO MERCADO PÚBLICO:	   - QUAIS OS CRITÉRIOS PARA PODER COMERCIALIZAR NO MERCADO PÚBLICO MUNICIPAL?	 - É COBRADO ALGUM VALOR DE QUEM COMERCIALIZA?	   - ESTÁ PREVISTO UM NOVO EDITAL PARA NOVOS MEMBROS? - QUAIS ÀS RESTRIÇÕES DE PRODUTOS COMERCIALIZADOS?					                         E AINDA INFORMAR:	   - É POSSÍVEL A REALIZAÇÃO DE PARCERIAS COM OUTRAS ASSOCIAÇÕES PARA EVENTOS ESPORÁDICOS?_x000D_
 - É VIÁVEL LIBERAR O USO DO MERCADO PÚBLICO PARA OUTRAS ENTIDADES EM HORÁRIOS QUE NÃO ESTEJA SENDO FEITO COMÉRCIO?</t>
   </si>
   <si>
     <t>15759</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Zenilda Lemos, Adilson Steidel, André Flenik, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15759/req_280.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15759/req_280.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 280/2024, DE AUTORIA DOS VEREADORES ZENILDA LEMOS, MAURICIO ZIMMERMANN, WILMAR SUDOSKI, WILLIAN GODOY, ADILSON STEIDEL, PROFESSOR OSMAR, TATI CARVALHO, ANDRÉ FLENIK E GILMAR M. DE SOUZA,OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO PSICÓLOGO FERNANDO SELEME BORDIN E AO ASSISTENTE SOCIAL VILSON DO NASCIMENTO, PELO PROJETO SELECIONADO E CONTEMPLADO ATRAVÉS DO FUNDO ESTADUAL DO IDOSO, NO VALOR DE R$ 175.000,00 (CENTO E SETENTA E CINCO MIL REAIS) PARA A AQUISIÇÃO DE UM CARRO ADAPTADO PARA O LAR DOS IDOSOS.						ESTE RECONHECIMENTO É UMA FORMA DE EXALTAR O EMPENHO E DEDICAÇÃO DOS PROFISSIONAIS ENVOLVIDOS, QUE COM COMPETÊNCIA E SENSIBILIDADE DESENVOLVERAM UM PROJETO DE GRANDE RELEVÂNCIA SOCIAL, VOLTADO PARA O BEM-ESTAR E MELHORIA DA QUALIDADE DE VIDA DOS IDOSOS ATENDIDOS PELA INSTITUIÇÃO</t>
   </si>
   <si>
     <t>15779</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Mauricio Zimmermann, Adilson Steidel, André Flenik, Gilmar Martins, Professor Osmar, Silmara Gontarek, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15779/req_281.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15779/req_281.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 281/2024, DE AUTORIA DOS VEREADORES ZENILDA LEMOS, MAURICIO ZIMMERMANN, WILMAR SUDOSKI, SILMARA GONTAREK, ADILSON STEIDEL, PROFESSOR OSMAR, TATI CARVALHO, ANDRÉ FLENIK E GILMAR M. DE SOUZA, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAÇÕES DETALHADAS SOBRE OS EXAMES MÉDICOS QUE ESTÃO COM DEMANDA REPRIMIDA NO NOSSO MUNICÍPIO, ESPECIFICAMENTE O TIPO DO EXAME E A QUANTIDADE DE PESSOAS NA FILA DE ESPERA PARA REALIZAÇÃO DE EXAMES, E AINDA A TABELA DOS VALORES QUE O MUNICÍPIO PAGA POR EXAME AO PRESTADOR CREDENCIADO. ESTA SOLICITAÇÃO VISA REFORÇAR O PEDIDO REALIZADO PELO EXECUTIVO MUNICIPAL EM FACE DA POSSÍVEL DEVOLUÇÃO ANTECIPADA DAS ECONOMIAS E ESFORÇOS REALIZADOS PELA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>15770</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>André Flenik, Adilson Steidel, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15770/req_282.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15770/req_282.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 282/2024, DE AUTORIA DOS VEREADORES ANDRÉ FLENIK, WILMAR SUDOSKI, MAURICIO ZIMMERMANN GILMAR M. DE SOUZA, ADILSON STEIDEL, SILMARA GONTAREK, PROFESSOR OSMAR, ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À ATLETA GIORGIA WALDMANN VOIGT, DA VLOZ ASSESSORIA ESPORTIVA, PELA VITÓRIA NO DESAFIO DE 82 QUILÔMETROS EM TRILHA, REALIZADO NO MUNICÍPIO DE PORTO BELO (SC). A ATLETA ALCANÇOU UM TEMPO RECORDE NO EVENTO, QUE OCORREU NOS DIAS 22 E 23 DE JUNHO E CONTOU COM A PARTICIPAÇÃO DE VÁRIOS ATLETAS DE TODO O BRASIL. ESSA CONQUISTA NOTÁVEL, DESTACA SUA DEDICAÇÃO, ESFORÇO E EXCELÊNCIA NO ESPORTE. SEU DESEMPENHO INSPIRA OUTROS ATLETAS E ENALTECE A COMUNIDADE ESPORTIVA.</t>
   </si>
   <si>
     <t>15771</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Gilmar Martins, Adilson Steidel, André Flenik, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15771/req_283.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15771/req_283.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 283/2024, DE AUTORIA DOS VEREADORES GILMAR M. DE SOUZA, WILMAR SUDOSKI, MAURICIO ZIMMERMANN, ADILSON STEIDEL ,SILMARA GONTAREK, PROFESSOR OSMAR, ZENILDA LEMOS, TATI CARVALHO, ANDRÉ FLENIK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHA “MOÇÃO DE AGRADECIMENTO”, AO DEPUTADO FEDERAL JORGE GOETTEN, PELA DESTINAÇÃO DE RECURSOS AO NOSSO MUNICÍPIO ATRAVÉS DE EMENDA PARLAMENTAR, NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS), PARA A AQUISIÇÃO DE UM CAMINHÃO COMBOIO PARA A SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>15772</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Tati Carvalho, Adilson Steidel, André Flenik, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15772/req_284.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15772/req_284.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 284/2024, DE AUTORIA DOS VEREADORES ANDRÉ FLENIK, WILMAR SUDOSKI, MAURICIO ZIMMERMANN, GILMAR M. DE SOUZA, ADILSON STEIDEL, SILMARA GONTAREK, PROFESSOR OSMAR, ZENILDA LEMOS E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE AGRADECIMENTO”, À SENADORA DA REPÚBLICA IVETE DA SILVEIRA, PELO REPASSE DE RECURSOS AO NOSSO MUNICÍPIO ATRAVÉS DE EMENDA PARLAMENTAR, NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS), DESTINADOS A SAÚDE.</t>
   </si>
   <si>
     <t>15773</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15773/req_285.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15773/req_285.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 285/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE HÁ PROJETO PARA CONCLUIR A PAVIMENTAÇÃO NA RUA WALDOMIRO OLSEN, ENTRE AS RUAS  ADOLFO BADING E NAZIR CORDEIRO. SOLICITA INFORMAR TAMBÉM SE HÁ POSSIBILIDADE DE INCLUIR ESSA RUA PARA PAVIMENTAÇÃO COM O VALOR DOS EMPRÉSTIMOS FEITOS NO ÚLTIMO ANO.</t>
   </si>
   <si>
     <t>15780</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Gilmar Martins, Adilson Steidel, André Flenik, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15780/req_286.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15780/req_286.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 286/2024, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE AGRADECIMENTO”, AO DEPUTADO ESTADUAL MAURÍCIO ESKUDLARK, PELA DESTINAÇÃO DE RECURSOS AO NOSSO MUNICÍPIO ATRAVÉS DE EMENDA PARLAMENTAR, NOS VALORES DE R$ 200.000,00 (DUZENTOS MIL REAIS), PARA A AQUISIÇÃO DE 02 VEÍCULOS PARA SECRETARIA DE EDUCAÇÃO, R$ 200.000,00 (DUZENTOS MIL REAIS) PARA AQUISIÇÃO DE UMA AMBULÂNCIA, R$ 200.000,00 (DUZENTOS MIL REAIS) PARA A OBRA DE AMPLIAÇÃO DA SEDE DA REDE FEMININA DE COMBATE AO CÂNCER, R$130.900,00 (CENTO E TRINTA MIL E NOVECENTOS REAIS) PARA AQUISIÇÃO DE CAMAS HOSPITALARES, R$100.000,00 (CEM MIL REAIS) PARA AMPLIAÇÃO DO SISTEMA DE MONITORAMENTO DA POLÍCIA MILITAR, R$1.000.000, 00(UM MILHÃO DE REAIS) PARA AQUISIÇÃO DE DOIS CAMINHÕES PARA A SECRETARIA DE OBRAS, R$2.000.000, 00 (DOIS MILHÕES DE REAIS) PARA A CONSTRUÇÃO DA PRAÇA NO BAIRRO CAMPO DA ÁGUA VERDE.</t>
   </si>
   <si>
     <t>15781</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15781/req_287.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15781/req_287.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 144/2024, DE AUTORIA DE TODA A EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AOS ATLETAS DOS JOGOS ABERTOS DE SANTA CATARINA, OLESC E DEMAIS ATLETAS QUE REPRESENTARAM CANOINHAS NAS COMPETIÇÕES A NÍVEL REGIONAL E MICRORREGIONAL.	RECONHECEMOS QUE O ESPORTE É UMA PODEROSA FERRAMENTA DE INTEGRAÇÃO SOCIAL, PROMOÇÃO DA SAÚDE E DESENVOLVIMENTO PESSOAL. CADA VITÓRIA, CADA SUPERAÇÃO E CADA MOMENTO DE COMPETIÇÃO CONTRIBUI PARA O CRESCIMENTO E A VALORIZAÇÃO DE NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>15782</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15782/req_288.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15782/req_288.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 288/2024, DE AUTORIA DO VEREADOR ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR JERRY COMPER, SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, SOLICITANDO QUE SEJAM REALIZADAS NOVAMENTE MELHORIAS COM PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA SC120.</t>
   </si>
   <si>
     <t>15783</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Zenilda Lemos, Adilson Steidel, André Flenik, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15783/req_289.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15783/req_289.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 289/2024, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO CORPO DE BOMBEIROS DE CANOINHAS PELA PROPOSTA: PROJETO BOMBEIRO MIRIM NA REDE DE ENSINO DE CANOINHAS, À ASSOCIAÇÃO PLEROMA PELA PROPOSTA: GERAÇÃO ELEITA- ESPORTE E LAZER, À ACD, PELA PROPOSTA: PROJETO O ESPETÁCULO INCLUSIVO DA ARTE CIRCENSE, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CANOINHAS APAE, PELA PROPOSTA: ESTIMULAÇÃO SENSORIAL RECUPERANDO ATRASOS NO DESENVOLVIMENTO INFANTIL, APRESENTADOS E DEFERIDOS NA CHAMADA PÚBLICA FIA.						ESSES PROJETOS REFLETEM UM COMPROMISSO EXEMPLAR COM A COMUNIDADE, PROMOVENDO EDUCAÇÃO, ESPORTE, LAZER E INCLUSÃO SOCIAL. PARABÉNS A TODOS OS ENVOLVIDOS PELO EMPENHO E DEDICAÇÃO EM PROL DO DESENVOLVIMENTO E BEM-ESTAR DE NOSSA SOCIEDADE.</t>
   </si>
   <si>
     <t>14948</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14948/ind_001_.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14948/ind_001_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº001/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDO DE MELHORIA NA SINALIZAÇÃO NO CRUZAMENTO ENTRE AS RUAS HENRIQUE SORG E ÁLVARO SOARES MACHADO ASSIM COMO MELHORIA NO SISTEMA DE DRENAGEM NO LOCAL._x000D_
  																 																	      JUSTIFICATIVA_x000D_
 O ASFALTO NOVO FOI MUITO MALFEITO E JÁ APRESENTA PROBLEMAS, ALÉM DE NÃO APRESENTAR SINALIZAÇÃO ADEQUADA.</t>
   </si>
   <si>
     <t>14951</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14951/ind_002.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14951/ind_002.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº002/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDOS DE MELHORIA NA SINALIZAÇÃO NO CRUZAMENTO ENTRE AS RUAS OTÁVIO TABALIPA E FREDERICO KOHLER, BEM COMO MELHORIA NA ILUMINAÇÃO NESSA ÁREA E A AVALIAÇÃO DA INEFICIÊNCIA DO SISTEMA DE DRENAGEM DA RUA FREDERICO KOHLER.		_x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A FALTA DE SINALIZAÇÃO CAUSA RISCOS DE ACIDENTES, A FALTA DE ILUMINAÇÃO CAUSA INSEGURANÇA AOS MORADORES E A FALTA DE UM SISTEMA DE DRENAGEM EFICIENTE  TEM CAUSADO ENXURRADAS QUE ENTRAM NAS RESIDÊNCIAS, AS QUAIS  NUNCA TIVERAM ESSE PROBLEMA.</t>
   </si>
   <si>
     <t>14955</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14955/ind_003.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14955/ind_003.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº003/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A AMPLIAÇÃO DA SINALIZAÇÃO DE SENTIDO NA RUA GETÚLIO VARGAS NA PROXIMIDADE DA ESQUINA COM A RUA FRANCISCO DE PAULA PEREIRA.																																				_x000D_
 _x000D_
 JUSTIFICATIVA																																			TAL PEDIDO SE JUSTIFICA TENDO EM VISTA OS DIVERSOS RELATOS DE COMERCIANTES SOBRE MOTORISTAS QUE ENTRAM NA CONTRAMÃO.</t>
   </si>
   <si>
     <t>14958</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14958/ind_004.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14958/ind_004.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº004/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR JEAN DONDÉ, GESTOR DA FUNDAÇÃO MUNICIPAL DE ESPORTES E LAZER, MELHORIAS NO ESTÁDIO MUNICIPAL, COM A REFORMA DA PISTA, INSTALAÇÃO DE CÂMARAS DE SEGURANÇA E TELAS NA QUADRA DE FUTEBOL SOCIETY, SUGERE-SE UM ESTUDO PARA TERCEIRIZAR PARTE DA GESTÃO DA ESTRUTURA DO DITÃO, COM A POSSIBILIDADE DO USO DO BAR, SALAS, CAMPOS E A REALIZAÇÃO DE EVENTOS. EM TROCA DA MANUTENÇÃO DO LOCAL COM O LIVRE ACESSO DE ATLETAS QUE FOREM TREINAR._x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 AO IMPLEMENTAR ESSAS MELHORIAS, O ESTÁDIO MUNICIPAL NÃO APENAS OFERECERÁ UM AMBIENTE MAIS SEGURO E AGRADÁVEL, MAS TAMBÉM PROMOVERÁ A PARTICIPAÇÃO DA COMUNIDADE EM ATIVIDADES ESPORTIVAS E DE LAZER.</t>
   </si>
   <si>
     <t>14961</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14961/ind_005.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14961/ind_005.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº005/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A  COLOCAÇÃO DE MATERIAL NA RUA JACOB FUCK, NO BAIRRO ÁGUA VERDE.																												_x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 TAL AÇÃO VISA OFERECER CONDIÇÕES ADEQUADAS  DE TRÁFEGO,  VISTO QUE FOI PATROLADA A RUA SEM A COLOCAÇÃO DE MATERIAL.</t>
   </si>
   <si>
     <t>14962</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14962/ind_006.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14962/ind_006.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº006/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A TROCA DAS LÂMPADAS QUEIMADAS NA  VILA MAYER,  NA LOCALIDADE DE  ENCRUZILHADA._x000D_
 _x000D_
 JUSTIFICATIVA 																			_x000D_
 TAL AÇÃO É NECESSÁRIA VISANDO PROPORCIONAR MAIOR SEGURANÇA PARA OS MORADORES.</t>
   </si>
   <si>
     <t>14964</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14964/ind_007.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14964/ind_007.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº007/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,	 A CONCLUSÃO DA MANUTENÇÃO COM COLOCAÇÃO DE MATERIAL  NA SERVIDÃO HENRIQUE ZACKO._x000D_
 																									_x000D_
 JUSTIFICATIVA 		_x000D_
 TAL AÇÃO VISA OFERECER CONDIÇÕES ADEQUADAS  DE TRÁFEGO,  VISTO QUE NÃO FOI COLOCADO MATERIAL EM TODA A RUA.</t>
   </si>
   <si>
     <t>14965</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14965/ind_008.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14965/ind_008.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº008/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  VERIFICAR SE O TERRENO NO FINAL DA RUA ALFREDO BACH E MARCÍLIO MULLER É DE PROPRIEDADE DO MUNICÍPIO, PARA POSTERIORMENTE REALIZAR UM PROJETO PARA CONSTRUÇÃO DE ÁREA DE LAZER UM “CAMPINHO” A SER USADO PELA COMUNIDADE.																														_x000D_
 _x000D_
 JUSTIFICATIVA																																			TAL AÇÃO VISA UTILIZAR MELHOR O ESPAÇO QUE ESTÁ SEM USO, CHEIO DE MATO E PARA CRIAR UM ESPAÇO DE LAZER PARA OS MORADORES.</t>
   </si>
   <si>
     <t>14966</t>
   </si>
   <si>
     <t>André Flenik, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14966/ind_009.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14966/ind_009.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº009/2024, DE AUTORIA DOS EDIL ANDRÉ FLENIK E DOS VEREADORES PROFESSOR OSMAR E MAURÍCIO ZIMMERMANN E DAS VEREADORAS TATI CARVALHO, ZENILDA LEMOS E SILMARA GONTAREK,  OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN,  A REFORMA E MANUTENÇÃO DE TODAS AS PLACAS QUE INDICAM O ACESSO DAS LOCALIDADES DO INTERIOR DE CANOINHAS.	_x000D_
 _x000D_
 JUSTIFICATIVA							 														_x000D_
 É NECESSÁRIO MELHORAR A SINALIZAÇÃO DAS ESTRADAS DO INTERIOR, VISTO QUE HÁ LUGARES SEM PLACAS OU QUE AS PLACAS ESTÃO BEM APAGADAS.</t>
   </si>
   <si>
     <t>14967</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14967/ind_010.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14967/ind_010.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº010/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN,   MELHORIAS NA SINALIZAÇÃO E CONSTRUÇÃO DE FAIXA ELEVADA NAS PROXIMIDADES DA QUADRA DE FUTEBOL SOCIETY DO BAIRRO JARDIM ESPERANÇA.																																			_x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 O PEDIDO SE JUSTIFICA PARA QUE O TRAFEGO DE VEÍCULOS SEJA MAIS LENTO, TENDO EM VISTA O NÚMERO DE CRIANÇAS QUE UTILIZAM A QUADRA.</t>
   </si>
   <si>
     <t>14968</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14968/ind_011.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14968/ind_011.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº011/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO COM COLOCAÇÃO DE MATERIAL DA RUA JOSÉ KWITSCHAL,  NO BAIRRO SÃO MARCOS.			_x000D_
 																						_x000D_
 JUSTIFICATIVA 																				_x000D_
 SOLICITAÇÃO DOS  MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA RUA.</t>
   </si>
   <si>
     <t>14979</t>
   </si>
   <si>
     <t>Chico Mineiro, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14979/ind_012.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14979/ind_012.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº012/2024, DE AUTORIA DO EDIS CHICO MINEIRO E WILLIAN GODOY OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, 	QUE SEJA REALIZADO O DESENTUPIMENTO DE UM BUEIRO NA RUA VEREADOR JOÃO DE ALEXANDRINA, EM FRENTE AO NÚMERO 376.		_x000D_
 				‘																											 JUSTIFICATIVA 																																			TAL SOLICITAÇÃO SE FAZ NECESSÁRIA, UMA VEZ QUE O BUEIRO  ENCONTRA-SE COM ACUMULO DE SUJEIRA, CAUSANDO ALAGAMENTO NA RESIDÊNCIA DE NÚMERO 376.</t>
   </si>
   <si>
     <t>14980</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14980/ind_013.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14980/ind_013.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº013/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A RETIRADA DE ENTULHOS( RESTO DE PATROLAMENTO) DA RUA BASÍLIO HUMENHUK, EM FRENTE AO NÚMERO 2.037.																							 _x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 OS ENTULHOS ESTÃO TRAZENDO TRANSTORNOS AOS MORADORES, SENDO NECESSÁRIA A SUA RETIRADA.</t>
   </si>
   <si>
     <t>14982</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14982/ind_014.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14982/ind_014.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº014/2024, DE AUTORIA DO EDIL CHICO MINEIRO O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, PARA QUE SEJA REALIZADA A PINTURA DE FAIXAS DE PEDESTRES NA RUA BARÃO DO RIO BRANCO, DO CORPO DE BOMBEIROS ATÉ A COOPERALFA, BEM COMO NA RUA ROBERTO ELKE, PASSANDO PELA UNC ATÉ A EMPRESA PIF PAF.	_x000D_
 _x000D_
 JUSTIFICATIVA 																																		                      	TAL MEDIDA MELHORARÁ A MOBILIDADE URBANA E A SEGURANÇA DOS  PEDESTRES.</t>
   </si>
   <si>
     <t>14983</t>
   </si>
   <si>
     <t>Chico Mineiro, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14983/ind_015.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14983/ind_015.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº015/2024, DE AUTORIA DO EDIL CHICO MINEIRO E DA VEREADORA ZENILDA LEMOS,  OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, PARA QUE SEJA REALIZADA A MANUTENÇÃO E ADEQUAÇÃO DAS PLACAS DE SINALIZAÇÃO INDICATIVA DE ORIENTAÇÃO.	 																						 		_x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 TAL AÇÃO VISA ORIENTAR OS OS MORADORES E OS VISITANTES SOBRE OS PERCURSOS, DESTINOS  E ACESSOS À CIDADE.																				                     					PLENÁRIO DA CÂMARA DE VEREADORES, EM 06 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>14984</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14984/ind_016.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14984/ind_016.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº016/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NAS RUAS DO BAIRRO ÁGUA VERDE E SÃO MARCOS	.																						 							_x000D_
 _x000D_
 JUSTIFICATIVA 																																			SOLICITAÇÃO DOS  MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DAS RUAS.</t>
   </si>
   <si>
     <t>14985</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14985/ind_017.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14985/ind_017.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº017/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NO FINAL DA RUA SÉRGIO GAPSKI, INTERSECÇÃO COM A SC 477. 												 															_x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 EM DECORRÊNCIA DA OBRA DA SC477, É NECESSÁRIO UMA ATENÇÃO ESPECIAL NESSE TRECHO PARA QUE SEJA POSSÍVEL MANTER O TRÂNSITO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>14986</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14986/ind_018.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14986/ind_018.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº018/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO DE LOMBADA NA RUA GUILHERME GONCHOROWSKI, OU ALGUMA OPÇÃO DE REDUÇÃO DE VELOCIDADE, COMO TALHÕES NO MEIO DA RUA.	 																						 																_x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 TAL AÇÃO É NECESSÁRIA DEVIDO AO TRÂNSITO INTENSO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>14987</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14987/ind019.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14987/ind019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº019/2024, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA A RECUPERAÇÃO TOTAL DA RUA BASÍLIO HUMENHUK,  PRÓXIMO AO CAPS DO ALTO DAS PALMEIRAS,  COM PATROLA, TUBULAÇÃO E  COLOCAÇÃO DE MATERIAL._x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 SOLICITAÇÃO DOS MORADORES, POIS A RUA PRECISA COM URGÊNCIA DE MANUTENÇÃO.</t>
   </si>
   <si>
     <t>14991</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14991/ind_020.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14991/ind_020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº020/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK, WILLIAN GODOY E CHICO MINEIRO,  OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, MELHORIAS NA ILUMINAÇÃO NA PRAÇA LAURO MULLER.  _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 TAL AÇÃO VISA GARANTIR MAIOR SEGURANÇA DESTA PRAÇA QUE TAMBÉM É MUITO PREJUDICADA PELO VANDALISMO.</t>
   </si>
   <si>
     <t>14993</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14993/ind_021.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14993/ind_021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº021/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  MELHORIA NA ACESSIBILIDADE NA POLICLÍNICA MUNICIPAL, OBSERVANDO ADEQUAÇÃO ÀS NORMAS VIGENTES, DESDE A RUA ATÉ A ÁREA INTERNA DA EDIFICAÇÃO.																														_x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 CONSIDERANDO A IMPORTÂNCIA DE GARANTIR A ACESSIBILIDADE A TODOS OS CIDADÃOS, É FUNDAMENTAL QUE A POLICLÍNICA MUNICIPAL ESTEJA DEVIDAMENTE ADEQUADA ÀS NORMAS VIGENTES, PROPORCIONANDO CONDIÇÕES ADEQUADAS DE ACESSO TANTO DO LADO EXTERNO DA EDIFICAÇÃO QUANTO EM SEU INTERIOR.</t>
   </si>
   <si>
     <t>14996</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14996/ind_022.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14996/ind_022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº022/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A ADEQUAÇÃO DO SISTEMA DE DRENAGEM NA RUA NIVALDO BREY.																													_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 O SISTEMA EXISTE, PORÉM NÃO CUMPRE COM SUA FUNÇÃO DE CAPTAR AS ÁGUAS DA CHUVA, O QUE ACABA CRIANDO VALETAS NA RUA.</t>
   </si>
   <si>
     <t>15011</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15011/ind_023.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15011/ind_023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº023/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:  QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE,  A AQUISIÇÃO DE NOVOS EQUIPAMENTOS PARA REALIZAÇÃO DOS TRATAMENTOS FISIOTERAPÊUTICOS DA POLICLÍNICA. 																																				_x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A AQUISIÇÃO DOS APARELHOS  MELHORARÁ O ATENDIMENTO AOS PACIENTES, VISTO QUE, OS EQUIPAMENTOS ATUAIS ESTÃO PRECÁRIOS.</t>
   </si>
   <si>
     <t>14998</t>
   </si>
   <si>
     <t>Tati Carvalho, Silmara Gontarek</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14998/ind_024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14998/ind_024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº024/2024, DE AUTORIA DAS VEREADORAS TATI CARVALHO E SILMARA GONTAREK, AS VEREADORAS QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO E  COLOCAÇÃO DE MATERIAL COM URGÊNCIA NAS ESTRADAS DE SANTA EMÍDIA, RIO DO PINHO, ENCRUZILHADA, LARANJEIRAS, SALSEIRO E CERRITO.																													_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO VISA OFERECER CONDIÇÕES ADEQUADAS  DE TRÁFEGO,  VISTO QUE AS ESTRADAS ESTÃO EM PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>15000</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15000/ind_025.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15000/ind_025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº025/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  MELHORIAS COM PATROLAMENTO E COLOCAÇÃO DE MATERIAL NO ENTORNO DA VILA MILITAR, CONFORME COMPROMISSO DO EXECUTIVO,  ATÉ QUE SEJA EFETIVADO O PROJETO DE PAVIMENTAÇÃO DA VILA, O MUNICÍPIO IRÁ MANTER AS VIAS TRANSITÁVEIS,  E NO MOMENTO COM POUCA MANUTENÇÃO AS VIAS EM ALGUNS TRECHOS ESTÃO INTRANSITÁVEIS INCLUSIVE A PÉ.																													_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL SOLICITAÇÃO SE JUSTIFICA DEVIDO AS PÉSSIMAS CONDIÇÕES DAS RUAS.</t>
   </si>
   <si>
     <t>15002</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15002/ind_026.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15002/ind_026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº026/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  MELHORIAS  NA REGIÃO DAS COMUNIDADES AO ENTORNO DE SALSEIRO, ARROIOS, LARANJEIRAS, FORQUILHA E DEMAIS COMUNIDADES PRÓXIMAS. 																														_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 AS ESTRADAS MUNICIPAIS DESSA REGIÃO SÃO UTILIZADAS PRA ESCOAR A PRODUÇÃO AGRÍCOLA, SAÍDA DE RESIDÊNCIAS E É UTILIZADA PELOS CICLISTAS PARA PRÁTICA DO ESPORTE.</t>
   </si>
   <si>
     <t>15004</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15004/ind_027.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15004/ind_027.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº027/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, PARA NOTIFICAR O PROPRIETÁRIO DO TERRENO COM CASA ABANDONADA NA RUA ALFREDO IVO PAUL AO LADO DA CASA NÚMERO 279, NO RESIDENCIAL NOSSA SENHORA APARECIDA, PARA REALIZAR A LIMPEZA.																							 _x000D_
 _x000D_
 JUSTIFICATIVA																						_x000D_
 PARA A SEGURANÇA DOS MORADORES QUE RESIDEM EM TORNO É NECESSÁRIO QUE SE TOME PROVIDÊNCIAS, POIS O REFERIDO TERRENO ESTÁ OFERENDO RISCOS DE FOCOS DE INSETOS E ANIMAIS PEÇONHENTOS.</t>
   </si>
   <si>
     <t>15006</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15006/ind_028.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15006/ind_028.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº028/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA A  RECOLOCAÇÃO DA TUBULAÇÃO NO CÓRREGO  QUE PASSA PELA  RUA EURICO PAUL, BAIRRO CRISTO REI, BEM COMO A SUA MANUTENÇÃO DEVIDO AS ENXURRADAS.																		 								_x000D_
 JUSTIFICATIVA_x000D_
 TAL AÇÃO É NECESSÁRIA POIS AS FORTES CHUVAS ARRANCARAM OS TUBOS CAUSANDO TRANSTORNOS.</t>
   </si>
   <si>
     <t>15007</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15007/ind_029.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15007/ind_029.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº029/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A COLOCAÇÃO DE TACHÕES NO MEIO DA PISTA E PINTURA DE FAIXAS NA RUA EMÍDIO FERREIRA DE SOUZA,  TRECHO ENTRE O MERCADO DO GILDO E A ESCOLA GERTRUDES MULLER.																			 												_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL AÇÃO VISA IMPEDIR AS ULTRAPASSAGENS EM ALTA VELOCIDADE NO LOCAL.</t>
   </si>
   <si>
     <t>15008</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15008/ind_030.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15008/ind_030.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº030/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  	O PATROLAMENTO E COLOCAÇÃO DE MATERIAL	NA RUA BERNARDO OLSEN, EM MARCÍLIO DIAS.				 																					_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 AS FORTES CHUVAS CAUSARAM VALETAS NA RUA CAUSANDO TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>15009</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15009/ind_031.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15009/ind_031.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº031/2024, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, ESTUDOS E EXECUÇÃO NO SENTIDO DE ATENDER COM PRIORIDADE AS ESTRADAS POR ONDE PASSA O TRANSPORTE ESCOLAR.																					_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 TAL PEDIDO SE JUSTIFICA VISANDO GARANTIR A SEGURANÇA E ACESSIBILIDADE AOS ESTUDANTES</t>
   </si>
   <si>
     <t>15010</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15010/ind_032.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15010/ind_032.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº032/2024, DE AUTORIA DO EDIL MAURÍCIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  A COLOCAÇÃO DE  TUBULAÇÃO NA RUA SALLIN ZATTAR, EM FRENTE  AO NÚMERO 170, BAIRRO INDUSTRIAL I.																								_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO SE JUSTIFICA POIS O MORADOR JÁ ADQUIRIU OS TUBOS E A VALETA QUE SE FORMOU EM FRENTE A SUA CASA ESTÁ IMPEDINDO DE ENTRAR COM O CARRO NA GARAGEM.</t>
   </si>
   <si>
     <t>15014</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15014/ind_033.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15014/ind_033.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº033/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  A ADEQUAÇÃO DO SISTEMA DE DRENAGEM NA RUA FREDERICO HAAG. 																											      _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 POIS FORAM ABERTAS VALETAS QUE NÃO FORAM FINALIZADAS E A ÁGUA ACABA VERTENDO E SAINDO PARA VIA.</t>
   </si>
   <si>
     <t>15016</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15016/ind_034.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15016/ind_034.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº034/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN,  ESTUDOS PARA IMPLANTAR REDUTORES DE VELOCIDADE E SINALIZAÇÃO  ENTRE A RUA EMÍLIO SCHOLZE E FRANCISCO DE PAULA E SILVA  PRÓXIMO AO ORLANDUS BAR.															 																		 _x000D_
 _x000D_
 JUSTIFICATIVA 																						_x000D_
 TAL PEDIDO SE JUSTIFICA DEVIDO O ELEVADO NÚMERO DE ACIDENTES NO LOCAL.</t>
   </si>
   <si>
     <t>15019</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15019/ind_035.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15019/ind_035.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº035/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  ESTUDOS PARA  A CONSTRUÇÃO DE UMA ÁREA DE LAZER NAS PROXIMIDADES DA RUA FRANCISCO DE PAULA E SILVA, DEVIDO AO GRANDE NÚMERO DE CRIANÇAS QUE FAZEM USO DESSA VIA PARA BRINCADEIRAS. CONSIDERANDO QUE APÓS A PAVIMENTAÇÃO O FLUXO DE VEÍCULOS PESADOS CRESCEU MUITO NESSA VIA. 																																	_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA POIS  ÁREAS DE LAZER EM BAIRROS SÃO NECESSÁRIAS PARA QUE SEUS MORADORES POSSAM TER UM ESPAÇO PARA REALIZAREM ATIVIDADES QUE LHES PROPORCIONEM  DIVERSÃO, MELHORANDO ASSIM A QUALIDADE DE VIDA DOS MORADORES.</t>
   </si>
   <si>
     <t>15020</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15020/ind_036.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15020/ind_036.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº036/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  A MANUTENÇÃO DOS BUEIROS E CALÇADAS DA RUA FRANCISCO DE PAULA E SILVA.																											_x000D_
 _x000D_
 JUSTIFICATIVA																																			TAL SOLICITAÇÃO SE FAZ NECESSÁRIA TENDO EM VISTA A SITUAÇÃO EM QUE SE ENCONTRAM OS BUEIROS, ENTUPIDOS COM MUITA SUJEIRA. NESSE ESTADO, OS BUEIROS NÃO TÊM A EFICÁCIA NECESSÁRIA PARA ESCOAR DEVIDAMENTE AS ÁGUAS PLUVIAIS DECORRENTES DA CHUVA, CAUSANDO DANOS À PISTA DE ROLAMENTO E TRANSTORNOS AOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>15021</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15021/ind_037.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15021/ind_037.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº037/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,   A MANUTENÇÃO DE UM BUEIRO QUEBRADO NA RUA EMÍLIO SCHOLTZ,  EM FRENTE A DELEGACIA DE POLÍCIA.																							_x000D_
 _x000D_
 JUSTIFICATIVA																					       _x000D_
 TAL AÇÃO É NECESSÁRIA POIS O MESMO OFERECE RISCOS DE ACIDENTES COM VEÍCULOS,  CICLISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>15022</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15022/ind_038.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15022/ind_038.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº038/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK,  O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  O CONSERTO DE UM BURACO  QUE ESTÁ SE FORMANDO NA RUA ROBERTO ELKE.																											_x000D_
 _x000D_
 JUSTIFICATIVA																				 	_x000D_
 POR SE TRATAR DE UMA RUA MUITO MOVIMENTADA E O RISCO IMINENTE DE OCORRER ACIDENTES É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15023</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15023/ind_039.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15023/ind_039.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº039/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DA RUA JOAQUIM DE PAULA VIEIRA ESQUINA COM A RUA FRANCISCO JOSÉ KLAHOLD, BAIRRO BOA VISTA.																					_x000D_
 _x000D_
 JUSTIFICATIVA																						_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA RUA.</t>
   </si>
   <si>
     <t>15024</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15024/ind_040.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15024/ind_040.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº040/2024, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  A COLOCAÇÃO DOS PORTÕES DO POSTO DE SAÚDE DE PINHEIROS, VISTO QUE O MURO JÁ ESTÁ CONCLUÍDO.																							_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO VISA  GARANTIR A SEGURANÇA DO PATRIMÔNIO PÚBLICO.</t>
   </si>
   <si>
     <t>15025</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15025/ind_041.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15025/ind_041.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº041/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A  VIGILÂNCIA EPIDEMIOLÓGICA  DO MUNICÍPIO, PARA QUE SEJA REALIZADA VISTORIA NA RESIDÊNCIA ABANDONADA AO LADO DA CASA NÚMERO 279, NA RUA ALFREDO IVO PAUL, RESIDENCIAL NOSSA SENHORA APARECIDA.																																	_x000D_
 _x000D_
 JUSTIFICATIVA																					 _x000D_
 MUITAS FAMÍLIAS TÊM RECLAMADO DA SUJEIRA DA CASA, E EM DECORRÊNCIA DISSO MUITOS RATOS, E INSETOS TEM APARECIDO O QUE PODEM PREJUDICAR A SAÚDE DA COMUNIDADE.</t>
   </si>
   <si>
     <t>15027</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15027/ind_042.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15027/ind_042.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº042/2024, DE AUTORIA DO EDIL MAURÍCIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A IMPLANTAÇÃO DE UMA LOMBO FAIXA NA AVENIDA DOS EXPEDICIONÁRIOS,  EM FRENTE AO IFSC.														 													_x000D_
 _x000D_
 JUSTIFICATIVA 																						_x000D_
 EM RAZÃO DO TRÁFICO INTENSO E O GRANDE FLUXO DE PEDESTRES, POR SE TRATAR DE UMA ÁREA ESCOLAR A  REFERIDA FAIXA É DE GRANDE IMPORTÂNCIA PARA GARANTIR A SEGURANÇA DOS ALUNOS.</t>
   </si>
   <si>
     <t>15028</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15028/ind_043.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15028/ind_043.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº043/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE,  SUGIRO A SECRETARIA DE SAÚDE EM PARCERIA COM A SECRETARIA DO MEIO AMBIENTE INICIEM UMA CAMPANHA DE INCENTIVO AO CULTIVO DE CITRONELA. EXISTEM ESTUDOS QUE APONTAM QUE ESSA PLANTA REPELE O MOSQUITO DA DENGUE E SERVE DE MATÉRIA-PRIMA PARA A PRODUÇÃO DE REPELENTES NATURAIS._x000D_
 OBSERVANDO QUE DESDE O ANO PASSADO SOLICITAMOS AO GOVERNO FEDERAL VACINAS CONTRA A DENGUE, MAS SEM SUCESSO.																																											_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A CITRONELA É BASTANTE CONHECIDA PELOS SEUS EFEITOS REPELENTES, PRINCIPALMENTE CONTRA MOSQUITOS E BORRACHUDOS</t>
   </si>
   <si>
     <t>15029</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15029/ind_044.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15029/ind_044.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº044/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO DE LUMINÁRIAS DE LED NAS RUAS FREDERICO KOHLER, HENRIQUE ZUGMANN E OTÁVIO TABALIPA, NAS PROXIMIDADES DA UGV CANOINHAS. 																																										_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 AS LÂMPADAS DE LED PROPORCIONAM MAIOR LUMINOSIDADE PARA A ÁREA, E DEVIDO AO GRANDE FLUXO DE ACADÊMICOS NESSA REGIÃO NO PERÍODO NOTURNO PROPORCIONARÁ  BEM-ESTAR E SEGURANÇA .</t>
   </si>
   <si>
     <t>15030</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15030/ind_045.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15030/ind_045.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº045/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, A REALIZAÇÃO DE TAPA BURACOS NO ASFALTO DA RUA MARIA OLSEN E RUA WENDELIN METZGER, BEM COMO A LIMPEZA DO MATAGAL QUE ESTÁ SE FORMANDO NA LATERAL DA VIA PRINCIPAL DE MARCÍLIO DIAS.																						                       	_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 PARA GARANTIR A SEGURANÇA DE MOTORISTAS E PEDESTRES, É NECESSÁRIO MELHORIAS PARA EVITAR FUTUROS ACIDENTES</t>
   </si>
   <si>
     <t>15031</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15031/ind_046.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15031/ind_046.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº046/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, PARA QUE REALIZE A PINTURA DE FAIXAS AMARELA IMPEDINDO O ESTACIONAMENTO DE CAMINHÕES EM VIAS ESTREITAS, COMO AS RUAS FREDERICO KOHLER E RUA ANTÔNIO BERTÃO. NOVAMENTE SUGERE-SE A CRIAÇÃO DE UM ESPAÇO PÚBLICO E SEGURO PARA O ESTACIONAMENTO DE CAMINHÕES E CARRETAS EM CANOINHAS.																																					_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA POIS O TRÁFEGO DE VEÍCULOS FICA PREJUDICADO.</t>
   </si>
   <si>
     <t>15033</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15033/ind_047.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15033/ind_047.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº047/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA REALIZADA A MANUTENÇÃO DAS RUAS DE MARCÍLIO DIAS. 																															_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 HÁ RELATOS DOS MORADORES QUE TIVERAM SEUS VEÍCULOS DANIFICADOS DEVIDO AS  PÉSSIMAS CONDIÇÕES DAS RUAS.</t>
   </si>
   <si>
     <t>15034</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15034/ind_048.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15034/ind_048.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº048/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, PROVIDÊNCIAS EM RELAÇÃO A VEÍCULOS ABANDONADOS NAS RUAS DA CIDADE, OS QUAIS ESTÃO SE TRANSFORMANDO EM SUCATAS A CÉU ABERTO.																						_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 VEÍCULOS ABANDONADOS EM VIAS PÚBLICAS APRESENTAM RISCOS À SAÚDE, ACABAM VIRANDO DEPÓSITO DE LIXO E ÁGUA PARADA, QUE, CERTAMENTE, ATRAI VETORES DE TRANSMISSÃO DE DOENÇAS. ALÉM DA POLUIÇÃO VISUAL, TRAZ O PREJUÍZO ESTÉTICO À CIDADE E O RISCO DE ACIDENTES.</t>
   </si>
   <si>
     <t>15036</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15036/ind_049.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15036/ind_049.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº049/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, MELHORIA NA ILUMINAÇÃO COM TROCA DE LÂMPADAS E LUMINÁRIAS NO LARGO DO CENTENÁRIO.																								_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIO VISANDO A SEGURANÇA DOS USUÁRIOS.</t>
   </si>
   <si>
     <t>15038</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15038/ind_050.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15038/ind_050.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº050/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A  COLOCAÇÃO DE MATERIAL NA RUA  CLEMENTE PROCOPIAK.																														_x000D_
 _x000D_
 JUSTIFICATIVA																			_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA VIA.</t>
   </si>
   <si>
     <t>15040</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15040/ind_051.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15040/ind_051.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº051/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE ENTRE RIOS.																												_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA.</t>
   </si>
   <si>
     <t>15041</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15041/ind_052.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15041/ind_052.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº052/2024, DE AUTORIA DOS EDIS PROFESSOR OSMAR E ADILSON STEIDEL, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, ESTUDOS E RÁPIDA IMPLANTAÇÃO DE MELHORIAS NO   TRÂNSITO DA RUA ADÃO TISKA, EM FRENTE AO CEI ANTÔNIO DE SOUZA COSTA (ICO COSTA) NO BAIRRO CRISTO REI.																																	_x000D_
 _x000D_
 JUSTIFICATIVA																					 														TAL AÇÃO É NECESSÁRIA DEVIDO A SÉRIOS PROBLEMAS E ACIDENTES QUE VEM ACONTECENDO NESTE LOCAL ONDE TRANSITAM PROFESSORES, ALUNOS , PAIS DE ALUNOS E O TRÂNSITO INTENSO DA RUA.</t>
   </si>
   <si>
     <t>15043</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15043/ind_053.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15043/ind_053.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº053/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, PARA NOTIFICAR O PROPRIETÁRIO DO TERRENO NA RUA ALVINO VOIGT, EM FRENTE DOS NÚMEROS 2.034 E 2.004 PARA REALIZAR A LIMPEZA DO TERRENO.																															 _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 SOLICITAÇÃO DOS MORADORES QUE RESIDEM EM TORNO,  POIS O REFERIDO TERRENO ESTÁ OFERENDO RISCOS DE FOCOS DE INSETOS E ANIMAIS PEÇONHENTOS.</t>
   </si>
   <si>
     <t>15045</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15045/ind_054.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15045/ind_054.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº054/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE MATERIAL NA RUA JOAQUIM VIEIRA DE LIMA, BAIRRO CAMPO DA ÁGUA VERDE, NOS TRECHOS EM FRENTE AOS NÚMEROS 1.992, 2021 E 2040.																				 									_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 EM MUITOS TRECHOS A RUA AFUNDOU DEVIDO AOS CAMINHÕES QUE FICAM ESTACIONADOS EM FRENTE AS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>15053</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15053/ind_055.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15053/ind_055.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº055/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  INCLUIR NO PROJETO DA PRAÇA A SER CONSTRUÍDA NO BAIRRO CAMPO DA ÁGUA VERDE, UMA QUADRA ESPECIFICA DE BASQUETE STREETBALL.																					                       										_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO SE FAZ NECESSÁRIA, COMO FORMA DE PROMOVER AS MAIS DIVERSAS MODALIDADES DE ESPORTE EM NOSSA CIDADE E  FORNECER UM LOCAL ADEQUADO PARA OS PRATICANTES DA MODALIDADE.</t>
   </si>
   <si>
     <t>15055</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15055/ind_056.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15055/ind_056.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº056/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  A CONSTRUÇÃO DE QUADRAS DE VÔLEI DE AREIA NOS BAIRROS ALTO DA TIJUCA, ALTO DAS PALMEIRAS E ALTO DO FRIGORÍFICO._x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA 	OBSERVANDO QUE ESSES BAIRROS NÃO RECEBERAM QUADRAS DE FUTEBOL SOCIETY E POSSUEM POUCAS OPÇÕES DE LAZER.</t>
   </si>
   <si>
     <t>15056</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15056/ind_057.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15056/ind_057.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº057/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  A MANUTENÇÃO NOS TRECHOS DE ESTRADA DE CHÃO DAS RUAS NAZIR CORDEIRO, FAURI DE LIMA E RUAS PERPENDICULARES. COM A CONSTRUÇÃO DE UM SISTEMA DE DRENAGEM.																											_x000D_
 _x000D_
 JUSTIFICATIVA								.												_x000D_
 TAL AÇÃO É NECESSÁRIA OBSERVANDO QUE O TERRENO DESSAS RUAS É MUITO INSTÁVEL E ANTIGAMENTE ERA BANHADO, O QUE GERA ACÚMULO DE ÁGUA E DETERIORAÇÃO DA VIA</t>
   </si>
   <si>
     <t>15058</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15058/ind_058.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15058/ind_058.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº058/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, REALIZAR PARCERIA COM OUTROS ÓRGÃOS PÚBLICOS E INSTITUIÇÕES PRIVADAS PARA EM UMA DATA ESPECÍFICA REALIZAR UM “ARRASTÃO DA LIMPEZA”, VISANDO A  RETIRADA DE VEGETAÇÃO INVASORA E DO LIXO DAS VIAS.																							 												_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A MEDIDA É NECESSÁRIA EM PROL DA MANUTENÇÃO DA CIDADE, BUSCANDO MANTÊ-LA LIMPA E APARENTE, ALÉM DE PROPORCIONAR PROTEÇÃO CONTRA RISCOS À SAÚDE DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>15060</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15060/ind_059.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15060/ind_059.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº059/2024, DE AUTORIA DA VEREADORA TATI CARVALHO,  A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E  AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO E A COLOCAÇÃO DE  MATERIAL NA ESTRADA PRINCIPAL DO SALTO DA ÁGUA VERDE E NAS RUAS DO BAIRRO  ÁGUA VERDE E VILA MILITAR.																																	_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 SOLICITAÇÃO DOS MORADORES, DEVIDO A SITUAÇÃO PRECÁRIA QUE SE ENCONTRA AS VIAS E A DIFICULDADE DE TRÁFEGO, ALGUNS TRECHOS ESTÃO INTRANSITÁVEIS</t>
   </si>
   <si>
     <t>15061</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15061/ind_060.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15061/ind_060.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº060/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  A REFORMA DE UM ABRIGO DE PASSAGEIROS  NA RUA JOSÉ BAYEL, PRÓXIMO AO NÚMERO 230, BAIRRO ÁGUA VERDE.																						_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA DEVIDO AS PÉSSIMAS CONDIÇÕES DO ABRIGO EXISTENTE NO LOCAL,  TRAZENDO PERIGO AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>15062</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15062/ind_061.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15062/ind_061.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº061/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, MELHORIAS E LIMPEZA DA RUA JOSÉ BOITEUX, NO TRECHO ENTRE A PADARIA PIMPÃO, ATÉ A PREFEITURA MUNICIPAL, NOS DOIS TRECHOS.																							 									    _x000D_
 _x000D_
 JUSTIFICATIVA																						_x000D_
 TAL AÇÃO É NECESSÁRIA POIS A VEGETAÇÃO ESTÁ ATRAPALHANDO O FLUXO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>15063</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15063/ind_062.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15063/ind_062.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº062/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NAS RUAS DO CAMPO DA ÁGUA VERDE,  COM PATROLAMENTO E COLOCAÇÃO DE MATERIAL.										 									    						_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRÁFEGO  DAS RUAS.</t>
   </si>
   <si>
     <t>15064</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15064/ind_063.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15064/ind_063.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº063/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NO SALTO DA ÁGUA VERDE, ESTRADA DO PINHEIRÃO ATÉ A PROPRIEDADE DO SENHOR MOACIR BAY.																																	_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA.</t>
   </si>
   <si>
     <t>15065</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15065/ind_064.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15065/ind_064.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº064/2024, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A SUBSTITUIÇÃO DAS LÂMPADAS TRADICIONAIS POR DE  LED NA RUA LOURENÇO ROLANDO MALUCELLI.																								_x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 AS LÂMPADAS DE LED REPRESENTAM MAIOR LUMINOSIDADE PARA A ÁREA, CONTRIBUINDO PARA O BEM-ESTAR E SEGURANÇA DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>15072</t>
   </si>
   <si>
     <t>Zenilda Lemos, Silmara Gontarek</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15072/ind_065.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15072/ind_065.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº065/2024, DE AUTORIA DAS VEREADORAS ZENILDA LEMOS E SILMARA GONTAREK, AS VEREADORAS QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  REALIZAR A  PINTURA DO POSTO DE SAÚDE DA BARRA MANSA.																													_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A INDICAÇÃO SE FAZ NECESSÁRIA A FIM DE GARANTIR UM AMBIENTE ACOLHEDOR, CONFORTÁVEL, SEGURO E AGRADÁVEL À POPULAÇÃO QUE BUSCA ATENDIMENTO, BEM COMO GARANTIR UM AMBIENTE ADEQUADO DE TRABALHO AOS PROFISSIONAIS.</t>
   </si>
   <si>
     <t>15075</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15075/ind_066.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15075/ind_066.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº066/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,	QUE SEJA RECOLHIDO O EXCESSO DE TERRA, SEJA REALIZADA  A MANUTENÇÃO E SEJA ADEQUADO O SISTEMA DE DRENAGEM DA RUA ERASMO SCHMIDT JUNIOR. 																															_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 NA  ÚLTIMA MANUTENÇÃO DA RUA FICOU EXCESSO DE TERRA NAS VALAS FAZENDO O DESVIO DA ÁGUA NAS CAIXAS DE PASSAGEM PARA A ÁGUA.</t>
   </si>
   <si>
     <t>15076</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15076/ind_067.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15076/ind_067.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº067/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E A EMPRESA RESPONSÁVEL PELA MELHORIA NO SISTEMA DE ILUMINAÇÃO, A MANUTENÇÃO DA ILUMINAÇÃO NAS RUAS REINALDO KRUGER, SEVERO DE ANDRADE E ALFREDO MAYER, POIS AS LÂMPADAS NÃO ESTÃO FUNCIONANDO. SUGERE-SE DIVULGAR O SITE HTTPS://ILUMINACAO.SC.GOV.BR/ E DIVULGAR TODAS AS MELHORIAS REALIZADAS A PARTIR DAS SOLICITAÇÕES NO SITE.																											_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO VISA GARANTIR A SEGURANÇA DOS MORADORES DAS REFERIDAS RUAS.</t>
   </si>
   <si>
     <t>15079</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15079/ind_068.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15079/ind_068.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº068/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA REALIZADA A MANUTENÇÃO NA RUA FREI MENANDRO KAMPS,  NAS PROXIMIDADES DA BR-280. A OBRA É RECENTE, MAS JÁ APRESENTA MUITOS DANOS. SOLICITA-SE TAMBÉM AO JURÍDICO DA PREFEITURA VERIFICAR SE É POSSÍVEL COBRAR DA EMPRESA INDENIZAÇÃO AOS COFRES PÚBLICOS PELO SERVIÇO MALFEITO.																																	_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 DEVIDO SER UMA OBRA RECENTE E JÁ APRESENTAR PROBLEMAS É NECESSÁRIO QUE SE TOME PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15082</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15082/ind_069.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15082/ind_069.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº069/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, AMPLIAR O NÚMERO DE LIXEIROS PÚBLICOS E OS DIAS DE COLETA NA AVENIDA DOS EXPEDICIONÁRIOS.																							_x000D_
 _x000D_
 JUSTIFICATIVA								.																										TAL AÇÃO É NECESSÁRIA POIS TEM MUITO LIXO SE ACUMULANDO NAS CALÇADAS</t>
   </si>
   <si>
     <t>15083</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15083/ind_070.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15083/ind_070.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº070/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE,  E AO SENHOR IVAN GOMES DA SILVA, COORDENADOR DA DEFESA CIVIL DE CANOINHAS  E  AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,	 PARA QUE SEJA REALIZADA UMA LIMPEZA DOS ARROIOS DO BAIRRO PIEDADE DA MESMA FORMA QUE ESTÁ SENDO REALIZADA NO ARROIO MONJOLO.																																	                  _x000D_
 _x000D_
 JUSTIFICATIVA								.												_x000D_
 NESTE LOCAL TAMBÉM OCORRE ALAGAMENTOS DEVIDO AO ACUMULO DE VÁRIOS TIPOS DE RESÍDUOS.</t>
   </si>
   <si>
     <t>15084</t>
   </si>
   <si>
     <t>Jocimar Jubanski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15084/ind_071.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15084/ind_071.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº071/2024, DE AUTORIA DO EDIL JOCIMAR JUBANSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  	MELHORIAS NA RUA ERNA SCHUMACHER NO TRECHO ENTRE AS RUAS FERES JOÃO SPHAIR  E RODOLFO SCHEIDE, BAIRRO JARDIM ESPERANÇA.																																	_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 NA REFERIDA RUA EXISTIA O ANTI PÓ QUE FOI SE DETERIORANDO COM O TEMPO, DEIXANDO A RUA INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>15085</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15085/ind_072.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15085/ind_072.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº072/2024, DE AUTORIA DO EDIL JOCIMAR JUBANSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, ESTUDOS PARA A INSTALAÇÃO DE UMA LOMBADA NA RUA RODOLFO SCHEIDE. NAS PROXIMIDADES DA QUADRA DE ESPORTES.																											_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 O PEDIDO SE JUSTIFICA PARA QUE O TRÁFEGO DE VEÍCULOS SEJA MAIS LENTO, TENDO EM VISTA O NÚMERO DE CRIANÇAS QUE UTILIZAM A QUADRA PARA BRINCAR.</t>
   </si>
   <si>
     <t>15086</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15086/ind_073.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15086/ind_073.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº073/2024, DE AUTORIA DO EDIL JOCIMAR JUBANSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA CONSTRUÍDA UMA QUADRA DE AREIA NO LOCAL DA CANCHA DE BOCHA  DA COHAB I.																								_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO VISA APROVEITAR A ESTRUTURA EXISTENTE,  VISTO QUE O LOCAL SE ENCONTRA OCIOSO</t>
   </si>
   <si>
     <t>15087</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15087/ind_074.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15087/ind_074.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº074/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,   E AO SENHOR IVAN GOMES DA SILVA, COORDENADOR DA DEFESA CIVIL DE CANOINHAS, PARA QUE  AVALIE NA RUA FHORINDEC NÚMERO 380 AS ÁRVORES DO PARQUE AGROPECOINDUSTRIAL JOSÉ JOÃO KLEMPOUZ” QUE ESTÃO DERRUBANDO O MURO DA RESIDÊNCIA, AUTORIZANDO O CORTE DESSAS E REPASSANDO PARA QUE A SECRETÁRIA DE OBRAS REALIZE O CORTE PARA NÃO PREJUDICAR O MORADOR.																						       _x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 TA AÇÃO VISA ATENDER O MORADOR QUE ESTÁ COM O MURO QUEBRADO POR CAUSA DAS ÁRVORES.</t>
   </si>
   <si>
     <t>15088</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15088/ind_075.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15088/ind_075.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº075/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  	PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA OTÁVIO FERREIRA DA SILVA, BAIRRO CAMPO DA ÁGUA VERDE.																							_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO À DIFICULDADE DE TRÁFEGO.</t>
   </si>
   <si>
     <t>15089</t>
   </si>
   <si>
     <t>Adilson Steidel, Silmara Gontarek</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15089/ind_076.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15089/ind_076.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº076/2024, DE AUTORIA DO EDIL ADILSON STEIDEL E DA VEREADORA SILMARA GONTAREK, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  	PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA  ESTRADA DE ALTO DOS PINHEIROS E PINHEIROS.																									_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO VISA OFERECER SEGURANÇA E CONDIÇÕES ADEQUADAS DE TRÁFEGO, POIS AS ESTRADAS  SE ENCONTRAM EM PÉSSIMAS CONDIÇÕES</t>
   </si>
   <si>
     <t>15090</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15090/ind_077.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15090/ind_077.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº077/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, REALIZAR A ROÇADA  PRÓXIMO A REDE DE ALTA-TENSÃO E A RETIRADA DE ENTULHOS JOGADOS NO RESIDENCIAL NOSSA SENHORA APARECIDA.																																	_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A VEGETAÇÃO DENSA E OS ENTULHOS REPRESENTAM UM RISCO SIGNIFICATIVO, PODE SERVIR COMO ABRIGO PARA ANIMAIS PEÇONHENTOS E VETORES DE DOENÇAS, COLOCANDO EM PERIGO A SEGURANÇA DOS MORADORES.</t>
   </si>
   <si>
     <t>15091</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15091/ind_078.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15091/ind_078.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº078/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, REALIZAR A LIMPEZA E REVITALIZAÇÃO DO JARDIM CENTRAL DA RUA ALMEIDA CARDOSO, COM PLANTIO DE FLORES E PODA DAS ÁRVORES.																																_x000D_
 _x000D_
 JUSTIFICATIVA																						_x000D_
 TAL AÇÃO É NECESSÁRIA PARA MELHORAR O ASPECTO DOS CANTEIROS  TORNANDO AS MESMAS MAIS AGRADÁVEL PARA OS MORADORES E VISITANTES.</t>
   </si>
   <si>
     <t>15092</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15092/ind_079.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15092/ind_079.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº079/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO, COLOCAÇÃO DE MATERIAL E LIMPEZA DAS LATERAIS DA RUA GUILHERME GOESTMEIER SOBRINHO.																							_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 A REFERIDA RUA ESTÁ BASTANTE DANIFICADA NECESSITANDO URGENTE DE REPAROS.</t>
   </si>
   <si>
     <t>15093</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15093/ind_080.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15093/ind_080.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº080/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E A  COLOCAÇÃO DE MATERIAL NA ESTRADA GERAL  DO SALTO DA ÁGUA VERDE, PASSANDO PELA FAMÍLIA TRAPP ATÉ ARROIOS, PRÓXIMO DA RESIDÊNCIA DA SENHORA TEREZINHA ZACALUZNE.																								_x000D_
 _x000D_
 JUSTIFICATIVA																			_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA.</t>
   </si>
   <si>
     <t>15094</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15094/ind_081.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15094/ind_081.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº081/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E A  COLOCAÇÃO DE MATERIAL NA ESTRADA GERAL DE FORQUILHA, PRÓXIMO A CAPELA SANTO EXPEDITO.																					 _x000D_
 _x000D_
 JUSTIFICATIVA																			_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA.</t>
   </si>
   <si>
     <t>15095</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15095/ind_082.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15095/ind_082.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº082/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A  COLOCAÇÃO DE MATERIAL  E LIMPEZA DE BUEIROS NA ESTRADA DO SALTO DA ÁGUA VERDE, PASSANDO PELA EMPRESA MILI ATÉ A RESIDÊNCIA DA SENHORA GISLAINE GREIN SENTIDO ARROIOS.																										 _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA VISTO QUE FOI PATROLADO MAIS SEM A COLOCAÇÃO DE  MATERIAL A ESTRADA FICAM INTRANSITÁVEIS NOS DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>15096</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15096/ind_083.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15096/ind_083.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº083/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR  O CONSERTO DA CALÇADA NA RUA PAULA PEREIRA ESQUINA COM A RUA GETÚLIO VARGAS  ONDE DÁ ACESSO A FAIXA DE PEDESTRE,  NO SEMÁFORO.																													          _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA CONSIDERANDO O FLUXO DE PESSOAS QUE CIRCULAM DIARIAMENTE PELO LOCAL.</t>
   </si>
   <si>
     <t>15097</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15097/ind_084.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15097/ind_084.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº084/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO DE TRÊS  BOCAS DE LOBO NA ESTAÇÃO DE MARCÍLIO DIAS COM COLOCAÇÃO DE TAMPA.																									_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA EM FACE DA POSSIBILIDADE DE OCORRER UM ACIDENTE NO LOCAL.</t>
   </si>
   <si>
     <t>15098</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15098/ind_085.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15098/ind_085.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº085/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE PARA REALIZAR A MANUTENÇÃO DAS CÂMERAS DE VIGILÂNCIA DA ESTAÇÃO DE MARCÍLIO DIAS.																															_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL SOLICITAÇÃO SE FAZ NECESSÁRIA TENDO EM VISTA QUE SEGUNDO RELATOS AS CÂMERAS NÃO ESTÃO FUNCIONANDO TRAZENDO  INSEGURANÇA AOS MUNÍCIPES, ALÉM DE AUXILIAR NA PRESERVAÇÃO DO PATRIMÔNIO PÚBLICO.</t>
   </si>
   <si>
     <t>15099</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15099/ind_086.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15099/ind_086.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº086/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, PROFESSOR OSMAR E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, QUE SEJAM TOMADAS PROVIDÊNCIAS EM RELAÇÃO A LINHA DE TRANSPORTE ESCOLAR DO RIO DO PINHO. DEVIDO A FALTA DE MANUTENÇÃO EM ALGUNS TRECHOS, OS ALUNOS E PAIS ESTÃO RECLAMANDO QUE O TRANSPORTE NÃO ESTÁ CHEGANDO. _x000D_
 																			        _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRÁFEGO EM ALGUNS TRECHOS.</t>
   </si>
   <si>
     <t>15100</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15100/ind_087.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15100/ind_087.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº087/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, QUE SEJA REALIZADA A MANUTENÇÃO E SEJA ADEQUADO O SISTEMA DE DRENAGEM  DA RUA JOAQUIM DE PAULA VIEIRA ESQUINA COM A RUA FRANCISCO JOSÉ KLAHOLD. 																											_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 A FALTA DE UM SISTEMA DE DRENAGEM EFICIENTE TEM CAUSADO TRANSTORNOS AOS MORADORES</t>
   </si>
   <si>
     <t>15102</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15102/ind_088.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15102/ind_088.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº088/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, O REPARO NOS BURACOS NO ASFALTO NOVO DA RUA BERNARDO OLSEN, NAS PROXIMIDADES DA OFICINA E DO POSTO DE SAÚDE DO ALTO DA TIJUCA.																															_x000D_
 _x000D_
 JUSTIFICATIVA																				.	_x000D_
 VÁRIOS PONTOS PRECISAM DE CONSERTO, E PARA EVITAR MAIORES TRANSTORNOS E O AUMENTO DOS BURACOS É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15103</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15103/ind_089.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15103/ind_089.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº089/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A CONSTRUÇÃO DE  CALÇADAS EM PARCERIA COM O PROPRIETÁRIO DO TERRENO NO CRUZAMENTO DAS RUAS MAJOR VIEIRA, CIDADE DE JAÚ E SÃO JOSÉ.																												          			 _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 DEVIDO AO GRANDE FLUXO DE VEÍCULOS A VIA SE TORNA MUITO PERIGOSA PARA OS PEDESTRES QUE CIRCULAM NESTE TRECHO, POIS NÃO EXISTEM CALÇADAS EM AMBOS OS LADOS E OS PEDESTRES ANDAM PELA PISTA</t>
   </si>
   <si>
     <t>15104</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15104/ind_090.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15104/ind_090.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº090/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, E AO SENHOR IVAN GOMES DA SILVA, COORDENADOR DA DEFESA CIVIL , REALIZAR A LIMPEZA DAS CALÇADAS NA RUA JOSÉ SAMUEL SCHIMIDT. E TAMBÉM A DEFESA CIVIL VERIFICAR SE EXISTE RISCO DE DESABAMENTO NO BARRANCO QUE SEGUE A LATERAL DA VIA.																												_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 O MATO ESTÁ TOMANDO CONTA DA CALÇADA DIFICULTANDO A PASSAGEM DOS PEDESTRES.</t>
   </si>
   <si>
     <t>15105</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15105/ind_091.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15105/ind_091.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº091/2024, DE AUTORIA DO EDIL JOCIMAR JUBANSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  	A CONSTRUÇÃO DE DUAS BOCAS DE LOBO NA RUA MANOEL GRAVI, BAIRRO BOA VISTA.																											_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 ESSA INDICAÇÃO SE FAZ NECESSÁRIA  POIS AS BOCAS DE LOBO IRÃO CONTRIBUIR PARA MELHORAR O SISTEMA DE DRENAGEM DAS ÁGUAS PLUVIAIS E EVITAR TRANSTORNOS NO LOCAL MENCIONADO.</t>
   </si>
   <si>
     <t>15107</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15107/ind_092.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15107/ind_092.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº092/2024, DE AUTORIA DOS EDIS WILMAR SUDOSKI E ADILSON STEIDEL, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  	O CONSERTO DE UMA BOCA DE LOBO NA RUA FRANCISCO DE PAULA PEREIRA, EM FRENTE AO ANTIGO MERCADO NOVO MUNDO.																					_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL PEDIDO SE FAZ NECESSÁRIO POIS A BOCA DE LOBO ESTÁ ABERTA PODENDO CAUSAR ACIDENTES.</t>
   </si>
   <si>
     <t>15110</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15110/ind_093.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15110/ind_093.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº093/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJAM REALIZADAS MELHORIAS NA PARTE DE ESTACIONAMENTO DA AVENIDA DOS EXPEDICIONÁRIOS,  VÁRIOS PONTOS ESTÃO  DANIFICADOS, BEM COMO O CONSERTO DE UMA BOCA DE LOBO ABERTA EM FRENTE AO NÚMERO 1.326.																																				_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 OS DEFEITOS DA ÁREA DE ESTACIONAMENTO ESTÃO GERANDO RISCOS AOS PEDESTRES E AOS MOTORISTAS QUE ESTACIONAM NA RUA.</t>
   </si>
   <si>
     <t>15112</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15112/ind_094.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15112/ind_094.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº094/2024, DE AUTORIA DA VEREADORA TATI CARVALHO E DO EDIL ANDRÉ FLENIK, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  PARA QUE FAÇAM UMA FORÇA TAREFA PARA IDENTIFICAR OS LOCAIS ONDE HÁ BURACOS SEM SINALIZAÇÃO NAS VIAS PÚBLICAS (SEJA NO ASFALTO OU EM BOCAS DE LOBO, A EXEMPLO DA BOCA DE LOBO NAS PROXIMIDADES DA DELEGACIA E AO BURACO NA RUA ROBERTO ELKE, NAS PROXIMIDADES DO Nº 968) E QUE SINALIZEM COM URGÊNCIA E PROVIDENCIEM A MANUTENÇÃO.																	    _x000D_
 _x000D_
 JUSTIFICATIVA																						_x000D_
 MUITOS PONTOS DA CIDADE ESTÃO COM ESSE TIPO DE PROBLEMA, PODENDO OCASIONAR SÉRIOS ACIDENTES COM CICLISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>15114</t>
   </si>
   <si>
     <t>Professor Osmar, André Flenik, Silmara Gontarek</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15114/ind_095.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15114/ind_095.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº095/2024, DE AUTORIA DOS EDIS PROFESSOR OSMAR,  ANDRÉ FLENIK E DA VEREADORA SILMARA GONTAREK, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, A RESTAURAÇÃO COM URGÊNCIA DA COBERTURA DA QUADRA DE ESPORTES DA ESCOLA MARIA ISABEL DE LIMA CUBAS,  NA LOCALIDADE DE RIO DA AREIA DO MEIO.																			          			 							_x000D_
 _x000D_
 JUSTIFICATIVA																					 	_x000D_
 PARA QUE OS ALUNOS POSSAM USUFRUIR COM SEGURANÇA A REFERIDA QUADRA É NECESSÁRIO QUE SE FAÇAM OS DEVIDOS REPAROS.</t>
   </si>
   <si>
     <t>15116</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15116/ind_096.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15116/ind_096.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº096/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  	 A TROCA DO MEIO-FIO NA RUA HENRIQUE ZUGMANN NÚMERO 500, BAIRRO CAMPO DA ÁGUA VERDE. 																								_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 SOLICITAÇÃO DO MORADOR QUE TEM O ACESSO À SUA GARAGEM DIFICULTADO PELO MEIO-FIO EXISTENTE.</t>
   </si>
   <si>
     <t>15117</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15117/ind_097.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15117/ind_097.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº097/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,   E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A PINTURA DAS  FAIXAS CENTRAIS E DE PEDESTRES NA RUA NERY WALTRICK, DA RUA MARECHAL FLORIANO ATÉ A ESCOLA TEMPO FELIZ, PASSANDO PELA REDE FEMININA DE COMBATE AO CÂNCER, BEM COMO, A INSTALAÇÃO DE PLACAS DE PROIBIDO ESTACIONAR NAS ENTRADAS DAS RESIDÊNCIAS.																									                  _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA POR SE TRATAR DE UMA ÁREA ESCOLAR, COM GRANDE FLUXO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>15119</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15119/ind_098.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15119/ind_098.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº098/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A LIMPEZA DE BUEIRO NA RUA MAJOR VIEIRA ESQUINA COM A RUA EUGÊNIO DE SOUZA, EM FRENTE A LOJA SUSIN.																						_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 TAL AÇÃO É NECESSÁRIA POIS COM O BUEIRO ENTUPIDO A ÁGUA EMPOSSA NO LOCAL, TRAZENDO TRANSTORNOS.</t>
   </si>
   <si>
     <t>15121</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15121/ind_099.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15121/ind_099.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº099/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO NO INÍCIO DA  RUA MAJOR VIEIRA.																															_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 A EROSÃO CAUSADA PELAS FORTES CHUVAS VEM CAUSANDO DIFICULDADE DE ACESSO DOS MORADORES A SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>15128</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15128/ind_100.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15128/ind_100.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº100/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NA RUA ALFREDO BACH, PRÓXIMO AO NÚMERO 304,  NO BAIRRO SOSSEGO.			   																					_x000D_
 _x000D_
 JUSTIFICATIVA	 																			_x000D_
 A RUA TEM APRESENTADO SISTEMA DE DRENAGEM INEFICIENTE COM A ÁGUA INVADINDO RESIDÊNCIAS E ARRASTANDO O MATERIAL DA VIA. ALÉM DISSO O MATO ESTÁ TOMANDO CONTA.</t>
   </si>
   <si>
     <t>15130</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15130/ind_101.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15130/ind_101.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº101/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, MELHORIAS NA RUA WILIBALDO HOFFMANN, PRÓXIMO AO SICOOB NO BAIRRO SOSSEGO, BEM COMO NOTIFICAR OS PROPRIETÁRIOS DOS TERRENOS BALDIOS DESSA REGIÃO PARA REALIZAR A LIMPEZA	   																					_x000D_
 _x000D_
 JUSTIFICATIVA	 																					_x000D_
 O MATO ESTÁ TOMANDO CONTA DA RUA ESTREITANDO A PASSAGEM DE CARROS.</t>
   </si>
   <si>
     <t>15131</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15131/ind_102.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15131/ind_102.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº102/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A REAPLICAÇÃO DO ANTI-PÓ DA RUA WILIBALDO HOFFMANN E VERIFICAR SE ESSA TECNOLOGIA É VIÁVEL PARA APLICAR EM OUTRAS RUAS DO MUNICÍPIO OU SE DEVEM SER VERIFICADAS OUTRAS TÉCNICAS E MATERIAIS.		   																					_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 TAL AÇÃO É NECESSÁRIA TENDO EM VISTA QUE A VIA JÁ TINHA RECEBIDO ANTI-PÓ E NECESSITA DE REPAROS.</t>
   </si>
   <si>
     <t>15132</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15132/ind_103.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15132/ind_103.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº103/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O ALARGAMENTO DA CURVA DA ESTRADA DA PEDRA BRANCA.		   																					_x000D_
 _x000D_
 JUSTIFICATIVA	 																			_x000D_
 A ESTRADA NAS PROXIMIDADES DA CURVA É ESTREITA O QUE PODE OCASIONAR ACIDENTES ENTRE VEÍCULOS E MÁQUINAS AGRÍCOLAS QUE TRAFEGAM NO LOCAL</t>
   </si>
   <si>
     <t>15133</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15133/ind_104.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15133/ind_104.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº104/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE MATERIAL NA ESTRADA DE ARROIOS, PRÓXIMO A CASA DA SENHORA SANDRA CORRÊA DE LIMA.																																					_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRÁFEGO DA ESTRADA.</t>
   </si>
   <si>
     <t>15134</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15134/ind_105.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15134/ind_105.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº105/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITO A COLOCAÇÃO MATERIAL NA RUA CLEMENTE PROCOPIACK EM FRENTE STUDIO SB.																																								_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA DEVIDO À DIFICULDADE DE TRÁFEGO NA RUA.</t>
   </si>
   <si>
     <t>15135</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15135/ind_106.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15135/ind_106.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº106/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, VERIFICAR A PLACA QUE INDICA O HOSPITAL SANTA CRUZ E A UPA, NA RUA MARECHAL FLORIANO QUE VIROU COM O VENTO E ESTÁ ENCOSTANDO NOS FIOS DE ENERGIA.	_x000D_
 																																											_x000D_
 JUSTIFICATIVA																				_x000D_
 TAL PEDIDO SE FAZ NECESSÁRIO DEVIDO AO PERIGO DA PLACA ESTAR ENERGIZADA CAUSANDO RISCOS A POPULAÇÃO.</t>
   </si>
   <si>
     <t>15136</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15136/ind_107.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15136/ind_107.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº107/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, MELHORIAS NA ILUMINAÇÃO DA TRAVESSA AMBRÓSIO GIBOSVSKI, COM A INSTALAÇÃO DE POSTES E LUMINÁRIAS. 																																						_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA AOS MORADORES QUE TRANSITAM NA VIA.</t>
   </si>
   <si>
     <t>15137</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15137/ind_108.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15137/ind_108.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº108/2024, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, REALIZAR ESTUDOS E IMPLEMENTAÇÃO URGENTE DE LABORATÓRIO DE INFORMÁTICA NA ESCOLA BÁSICA MUNICIPAL GUILHERMINA MARIA VEIGA FERREIRA, NA LOCALIDADE DE ARROIOS. 																																							_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL PEDIDO SE FAZ NECESSÁRIO, DEVIDO A IMPORTÂNCIA DO ESTUDO NAS ÁREAS DE INFORMÁTICA, COMO TAMBÉM, SENDO OS ALUNOS EM SUA MAIORIA FILHOS DE AGRICULTORES E PRECISAM AJUDAR SUAS FAMÍLIAS NA EMISSÃO DE NOTAS FISCAIS ELETRÔNICAS.</t>
   </si>
   <si>
     <t>15138</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15138/ind_109.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15138/ind_109.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº109/2024, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REALIZAR MELHORIAS, RECUPERAR E AMPLIAR OS APARELHOS EXISTENTES NA PRAÇA ABRAÃO MUSSI, LOCALIZADA ENTRE AS RUAS MAJOR VIEIRA, KURT MENDES E TRAVESSA ERNESTO BALLMANN.																										_x000D_
 _x000D_
 JUSTIFICATIVA							_x000D_
 TAL AÇÃO SE FAZ NECESSÁRIA, VISTO QUE OS MORADORES TANTO CRIANÇAS, JOVENS, ADULTOS E NOSSA TERCEIRA IDADE QUE MORAM NESSA ÁREA DA CIDADE NÃO POSSUEM UM LOCAL ADEQUADO PARA QUALQUER TIPO DE RECREAÇÃO.</t>
   </si>
   <si>
     <t>15139</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15139/ind_110.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15139/ind_110.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº110/2024, DE AUTORIA DO EDIL JOCIMAR JUBANSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  O PATROLAMENTO DA RUA ERNA SCHUMACKER, PRÓXIMO AO ANTIGO POSTO JARDIM, NO BAIRRO JARDIM ESPERANÇA.																															                                          _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A REFERIDA RUA ESTÁ BASTANTE DANIFICADA NECESSITANDO URGENTE DE REPAROS.</t>
   </si>
   <si>
     <t>15140</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15140/ind_111.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15140/ind_111.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº111/2024, DE AUTORIA DO EDIL ADILSON STEIDEL E DA VEREADORA SILMARA GONTAREK, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE RIO DA ILHA ATÉ SERRA DAS MORTES.																									_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO VISA OFERECER SEGURANÇA E CONDIÇÕES ADEQUADAS DE TRÁFEGO, POIS AS ESTRADAS  SE ENCONTRAM EM PÉSSIMAS CONDIÇÕES</t>
   </si>
   <si>
     <t>15141</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15141/ind_112.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15141/ind_112.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº112/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE MATERIAL NA ESTRADA QUE LIGA ENCRUZILHADA A RIO DO TIGRE E O CONSERTO DE MATA BURRO, E COLOCAÇÃO DE MATERIAL NA VILA KURPIEL. 																														   _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL PEDIDO SE FAZ NECESSÁRIO TENDO EM VISTA AS PÉSSIMAS CONDIÇÕES DAS ESTRADAS.</t>
   </si>
   <si>
     <t>15142</t>
   </si>
   <si>
     <t>Chico Mineiro, Silmara Gontarek</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15142/ind_113.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15142/ind_113.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº113/2024, DE AUTORIA DO EDIL CHICO MINEIRO E DA VEREADORA SILMARA GONTAREK, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, PATROLAMENTO E COLOCAÇÃO DE CASCALHO NA ESTRADA GERAL DO RIO DA AREIA DO MEIO, SUBIDA QUE DÁ ACESSO A RIO DA AREIA SANTA EMÍDIA, PRÓXIMO A RESIDÊNCIA DO SENHOR SILVESTRE YURKIV E SILVIO VIAJESKI.																																				_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRÁFEGO DA ESTRADA.</t>
   </si>
   <si>
     <t>15143</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15143/ind_114.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15143/ind_114.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº114/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, QUE SEJA REALIZADA A MANUTENÇÃO DAS ESTRADAS DO SERRAJÃO. 																													_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 TAL PEDIDO SE JUSTIFICA VISTO O ESTADO LASTIMÁVEL QUE SE ENCONTRAM AS ESTRADAS.</t>
   </si>
   <si>
     <t>15144</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15144/ind_115.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15144/ind_115.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº115/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A COLOCAÇÃO DE UMA FAIXA DE PEDESTRES E MELHORIA NA SINALIZAÇÃO DA RUA PASTOR GEORGE WEGER EM FRENTE A CLÍNICA FONOMAR. TAMBÉM SOLICITA-SE A COLOCAÇÃO DE PLACA COM INDICAÇÃO DE REDUÇÃO DA VELOCIDADE, DEVIDO A ÁREA ESCOLAR.																																			_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA AOS MORADORES QUE TRANSITAM NA VIA.</t>
   </si>
   <si>
     <t>15145</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15145/ind_116.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15145/ind_116.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº116/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NA CONTINUAÇÃO DA RUA ARTHUR OSCAR SPIES EM DIREÇÃO A CANHADA FUNDA EM FRENTE A EMPRESA SKY. 																																			_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 DEVIDO AO TRÂNSITO INTENÇÃO GERADO PELA EMPRESA, A ENTRADA DA EMPRESA NECESSITA DE MELHORIAS PARA POSSIBILITAR O CARREGAMENTO E DESCARREGAMENTO DE MATERIAIS.</t>
   </si>
   <si>
     <t>15146</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15146/ind_117.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15146/ind_117.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº117/2024, DE AUTORIA DO EDIL JOCIMAR JUBANSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA MARIA HERMÍNIA MORESCHI, SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, QUE ADOTE PROVIDÊNCIAS  CABÍVEIS REFERENTE AOS MORADORES DE RUA INSTALADOS NO TERRENO NA RUA JOSÉ BOITEUX, PRÓXIMO A PREFEITURA.																														_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 POR SE TRATAR DE UMA ÁREA CENTRAL DO MUNICÍPIO E A INSEGURANÇA POR PARTE DOS CIDADÃOS QUE PRECISAM PASSAR PELO LOCAL A NOITE É NECESSÁRIA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15148</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15148/ind_118.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15148/ind_118.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº118/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, QUE  BUSQUE PARCERIAS COM OS PROPRIETÁRIOS DOS IMÓVEIS DA RUA ÁLVARO SOARES MACHADO PARA QUE SEJAM CONSTRUÍDAS  CALÇADAS PADRONIZADAS EM TODA EXTENSÃO DA RUA.   																										_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 ESSA SOLICITAÇÃO SE FAZ NECESSÁRIA DEVIDO AO ELEVADO FLUXO DE CRIANÇAS NESSA RUA.</t>
   </si>
   <si>
     <t>15149</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15149/ind_119.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15149/ind_119.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº119/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  MELHORIAS COM A COLOCAÇÃO DE MATERIAL E AMPLIAÇÃO DO SISTEMA DE DRENAGEM NAS ESTRADAS DO PARADO (PRÓXIMO A CEACA) E NA ESTRADA DE LARANJEIRAS.								   																					_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 TAL PEDIDO SE FAZ NECESSÁRIO TENDO EM VISTA AS PÉSSIMAS CONDIÇÕES DAS ESTRADAS.</t>
   </si>
   <si>
     <t>15150</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15150/ind_120.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15150/ind_120.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº120/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE TAMPA NOS BUEIROS QUE ESTÃO ABERTOS NO TRECHO COM ASFALTO NOVO DA RUA FREI MENANDRO KAMPS, ASSIM COMO NAS DEMAIS RUAS RECENTEMENTE ASFALTADAS QUE TEM O MESMO PROBLEMA.			   																	_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 TAL AÇÃO É NECESSÁRIA POIS OS BUEIROS ABERTOS TÊM GERADO RISCOS A PEDESTRES E CICLISTAS.</t>
   </si>
   <si>
     <t>15151</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15151/ind_121.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15151/ind_121.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº121/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, PARA EXPANDIR O PRAZO DE ENTREGA DE MEDICAMENTOS A PACIENTES QUE SOFREM DE ESPONDILARTRITE.																							_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 FOI RELATADO QUE ESSE MEDICAMENTO NÃO É ENTREGUE NA SEXTA-FEIRA, SENDO NECESSÁRIA UMA LONGA ESPERA DOS PACIENTES  QUE SOFREM DE DOR OCASIONADA POR ESSA DOENÇA.</t>
   </si>
   <si>
     <t>15153</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15153/ind_122.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15153/ind_122.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº122/2024, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDOS PARA A CONSTRUÇÃO DA COBERTURA DA QUADRA DE ESPORTES DO GRUPO ESCOLAR MUNICIPAL NEY PACHECO DE MIRANDA LIMA.																																	_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 AS CRIANÇAS SOFREM COM A FALTA DE UM ESPAÇO COBERTO PARA REALIZAR ATIVIDADES FÍSICAS,  BRINCAR E SOCIALIZAR NOS DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>15154</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15154/ind_123.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15154/ind_123.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº123/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A VERIFICAÇÃO DO ASFALTO NOVO DA RUA PORFÍRIO ALVES, BAIRRO INDUSTRIAL I, ONDE ESTE, RECÉM-FEITO, JÁ ESTÁ APRESENTANDO DEFEITOS, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, PARA REALIZAR ESTUDOS PARA IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO NA MESMA RUA.  																							_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL PEDIDO SE JUSTIFICA VISTO O ESTADO EM QUE SE ENCONTRA O ASFALTO RECÉM-FEITO.</t>
   </si>
   <si>
     <t>15155</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15155/ind_124.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15155/ind_124.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº124/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN,  A COLOCAÇÃO DE PLACAS DE EMBARQUE E DESEMBARQUE EM FRENTE AO PORTÃO LATERAL DA ESCOLA LUTERANA PROFESSORA RENATE RIEDE, NA RUA PASTOR GEORGE WEGER.																															_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 O ESTACIONAMENTO DE CARROS NESSA RUA, AFETA A SEGURANÇA DAS CRIANÇAS QUE ALI ESTUDAM E NÃO CONSEGUEM FAZER O EMBARQUE E DESEMBARQUE PRÓXIMO AO PORTÃO DA REFERIDA ESCOLA.</t>
   </si>
   <si>
     <t>15156</t>
   </si>
   <si>
     <t>Jocimar Jubanski, Tati Carvalho, Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15156/ind_125.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15156/ind_125.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº125/2024, DE AUTORIA DOS EDIS JOCIMAR JUBANSKI E WILLIAN GODOY E DAS VEREADORAS TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA MARIA HERMÍNIA MORESCHI, SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, QUE ADOTE MEDIDAS  CABÍVEIS REFERENTE AOS MORADORES DE RUA QUE PERNOITAM NA CAPELA DA IGREJA MATRIZ CRISTO REI, NO CENTRO DA CIDADE. 																																										_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 ESSA INDICAÇÃO SE FAZ NECESSÁRIA, TENDO EM VISTA O PEDIDO DE PESSOAS QUE UTILIZAM A CAPELA PELA MANHÃ PARA FAZER SUAS ORAÇÕES E NÃO CONSEGUEM ACESSÁ-LA POR CONTA DAS PESSOAS QUE ESTÃO A UTILIZANDO PARA PERNOITAR</t>
   </si>
   <si>
     <t>15157</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15157/ind_126.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15157/ind_126.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº126/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O  PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE SANTA AIDE, QUE LIGA A LOCALIDADE DE FARTURA A ANTA GORDA. _x000D_
 																					_x000D_
 JUSTIFICATIVA																				_x000D_
 TAL AÇÃO VISA OFERECER SEGURANÇA E CONDIÇÕES ADEQUADAS DE TRÁFEGO, POIS AS ESTRADAS  SE ENCONTRAM EM PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>15159</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15159/ind_127.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15159/ind_127.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº127/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A PINTURA DE FAIXA DE PEDESTRES NAS RUAS MARECHAL FLORIANO, BARÃO DO RIO BRANCO, CAETANO COSTA, SEN. FELIPE SCHMIDT E DEMAIS RUAS ADJACENTES.	_x000D_
 																																JUSTIFICATIVA																					_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA DOS PEDESTRES QUE TRANSITAM NA VIA.</t>
   </si>
   <si>
     <t>15160</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15160/ind_128.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15160/ind_128.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº128/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, QUE SEJA FEITA A MANUTENÇÃO DAS TUBULAÇÕES NA RUA MAMED CADOR,  PRÓXIMO AO NÚMERO 345, BAIRRO INDUSTRIAL I._x000D_
 																																			JUSTIFICATIVA																					_x000D_
 NA REFERIDA RUA EXISTEM TUBULAÇÕES ENTUPIDAS, NECESSITANDO COM URGÊNCIA DE MELHORIAS.</t>
   </si>
   <si>
     <t>15161</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15161/ind_129.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15161/ind_129.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº129/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, CONSIDERANDO  A RESPOSTA DO REQUERIMENTO Nº 028/2024, SOLICITA-SE QUE SEJA REALIZADO COM URGÊNCIA UM MUTIRÃO DE EXAMES, PRINCIPALMENTE DE COLONOSCOPIA E ULTRASSONOGRAFIA GERAIS.																							_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 TAL AÇÃO É NECESSÁRIA TENDO EM VISTA QUE HÁ MUITOS PACIENTES ESPERANDO NA FILA PARA TRATAR DE PROBLEMAS GASTROINTESTINAIS.</t>
   </si>
   <si>
     <t>15175</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15175/ind_130.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15175/ind_130.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº130/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A REALIZAÇÃO DE UM TAPA-BURACOS NA TRAVESSA 7 DE SETEMBRO.		   																										_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 MUNÍCIPES PROCURARAM POR ESTE VEREADOR SOLICITANDO PROVIDÊNCIAS QUANTO A MELHORIAS DESTA RUA, DEVIDO ESTAR EM MAU ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>15176</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15176/ind_131.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15176/ind_131.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº131/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN,  PARA QUE SEJAM COLOCADAS PLACAS INDICANDO A VIA PREFERENCIAL NAS RUAS DO ALTO DO FRIGORÍFICO.																											_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA AOS MORADORES QUE TRANSITAM NA VIA.</t>
   </si>
   <si>
     <t>15178</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15178/ind_132.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15178/ind_132.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº132/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A REALIZAÇÃO DE MELHORIAS NA RUA WILLIBALDO HOFFMANN,  NAS PROXIMIDADES DO BRUDA DO JARDIM ESPERANÇA.																						_x000D_
 _x000D_
 JUSTIFICATIVA	 																		_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA POIS AS CHUVAS DETERIORARAM A RUA, CRIANDO VÁRIAS VALETAS.</t>
   </si>
   <si>
     <t>15179</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15179/ind_133.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15179/ind_133.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº133/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK E DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, E À SENHORA MARIA HERMÍNIA MORESCHI, SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, PARA QUE SEJAM REALIZADAS PALESTRAS E TREINAMENTOS DE QUALIFICAÇÃO PARA FORTALECER AS ASSOCIAÇÕES DE MORADORES DOS BAIRROS E LOCALIDADES E INCENTIVAR A CRIAÇÃO NOS LOCAIS QUE AINDA NÃO TENHAM.																						_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO SE FAZ NECESSÁRIA CONSIDERANDO A IMPORTÂNCIA DO TRABALHO QUE AS ASSOCIAÇÕES DE MORADORES EXECUTAM.</t>
   </si>
   <si>
     <t>15181</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15181/ind_134.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15181/ind_134.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº134/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, PARA QUE SEJAM REALIZADOS ESTUDOS PARA CONSTRUÇÃO DE UMA LOMBADA E MELHORIAS NA SINALIZAÇÃO NA RUA ALFREDO MAYER, PRÓXIMO A ESQUINA COM A RUA FAURI DE LIMA.																							     _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL PEDIDO SE JUSTIFICA TENDO EM VISTA OS DIVERSOS RELATOS DE MORADORES SOBRE MOTORISTAS QUE NÃO RESPEITAM A PREFERENCIAL DAS ESQUINAS.</t>
   </si>
   <si>
     <t>15184</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15184/ind_135.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15184/ind_135.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº135/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS,  A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REFAZER A LOMBADA NA RUA CATARINA DE SOUZA UBNER, EM FRENTE AO CRAS III, NO BAIRRO PIEDADE, QUE ESTÁ SE DETERIORANDO. 																														_x000D_
 _x000D_
 JUSTIFICATIVA																						_x000D_
 A PRESENTE PROPOSTA TEM POR OBJETIVO ATENDER AOS PEDIDOS DE MORADORES LOCAIS, VISANDO GARANTIR A SEGURANÇA E BEM-ESTAR DOS PEDESTRES E CONDUTORES, POIS NO LOCAL AS LOMBADAS ESTÃO EM ESTADO DETERIORADO, FAZENDO COM QUE OS VEÍCULOS TRANSITEM EM ALTAS VELOCIDADES MESMO COM LOMBADAS.</t>
   </si>
   <si>
     <t>15186</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15186/ind_136.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15186/ind_136.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº136/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E A COLOCAÇÃO DE MATERIAL  NA RUA MAXIMILIANO SCHOLZE, EM TODA SUA EXTENSÃO, NO BAIRRO INDUSTRIAL I.																																			_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 A REFERIDA INDICAÇÃO FAZ-SE NECESSÁRIA PARA OFERECER BOA TRAFEGABILIDADE AOS VEÍCULOS.</t>
   </si>
   <si>
     <t>15188</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15188/ind_137.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15188/ind_137.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº137/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO DA RUA BENTO DE LIMA,  ENTRE AS RUAS FAURI DE LIMA E ADOLFO BADING, NO BAIRRO CAMPO DA AGUÁ VERDE.																																		_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO À DIFICULDADE DE TRÁFEGO.</t>
   </si>
   <si>
     <t>15190</t>
   </si>
   <si>
     <t>Professor Osmar, André Flenik, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15190/ind_138.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15190/ind_138.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº138/2024, DE AUTORIA DOS EDIS PROFESSOR OSMAR, WILMAR SUDOSKI E ANDRÉ FLENIK, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A RECUPERAÇÃO  COM URGÊNCIA DAS CALÇADAS DA RUA GUILHERME PRUST, NO BAIRRO CAMPO DA ÁGUA VERDE.																						        _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL PEDIDO SE FAZ NECESSÁRIO, VISTO O ESTADO LASTIMÁVEL EM QUE SE ENCONTRAM, CAUSANDO ACIDENTES AOS PEDESTRES QUE PRECISAM DESSE ESPAÇO PARA SE LOCOMOVER.</t>
   </si>
   <si>
     <t>15191</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15191/ind_139.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15191/ind_139.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº139/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E A COLOCAÇÃO DE MATERIAL NA ESTRADA DO RIO DA AREIA, DOS ARTNER ATÉ PINHEIROS, PASSANDO EM FRENTE A PROPRIEDADE DO SENHOR LAURO FIGURA. 																												_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA.</t>
   </si>
   <si>
     <t>15192</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15192/ind_140.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15192/ind_140.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº140/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E A COLOCAÇÃO DE MATERIAL NA ESTRADA DE APARECIDA DOS PARDOS.																										_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 SOLICITAÇÃO DOS MORADORES QUE TEM DIFICULDADE DE TRANSITAR EM ALGUNS PONTOS DA ESTRADA DEVIDO AOS BURACOS.</t>
   </si>
   <si>
     <t>15194</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15194/ind_141.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15194/ind_141.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº141/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, DESENTUPIR  E CONSTRUIR BUEIROS NA ESTRADA DO RIO DO TIGRE, EM FRENTE A PROPRIEDADE DO SENHOR OSVALDO PLACHEK. 																					_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA PARA EVITAR TRANSTORNOS COMO ALAGAMENTOS E OBSTRUÇÕES DA RUA.</t>
   </si>
   <si>
     <t>15195</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15195/ind_142.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15195/ind_142.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº142/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI E DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, PARA FISCALIZAR E TOMAR PROVIDÊNCIAS EM RELAÇÃO A VEÍCULOS ABANDONADOS NAS RUAS DA CIDADE, EM ESPECIAL NA RUA PAUL HARRIS, EM FRENTE AO TERMINAL RODOVIÁRIO. 															     															_x000D_
 _x000D_
 JUSTIFICATIVA																					 _x000D_
 A PRESENTE INDICAÇÃO TEM POR OBJETIVO O ATENDIMENTO A REIVINDICAÇÕES DOS MUNÍCIPES, TENDO EM VISTA QUE NO LOCAL MENCIONADO EXISTEM VEÍCULOS ABANDONADOS HÁ ALGUM TEMPO. A OCUPAÇÃO INDEVIDA E ABUSIVA DO ESPAÇO PÚBLICO POR CARROS ABANDONADOS INCOMODA OS MORADORES, ATRAPALHA A MOBILIDADE URBANA E CAUSA AMEAÇA À SAÚDE E À SEGURANÇA.</t>
   </si>
   <si>
     <t>15196</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15196/ind_143.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15196/ind_143.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº143/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A REALIZAÇÃO DA MANUTENÇÃO COM COLOCAÇÃO DE CONCRETO OU MASSA QUENTE NA ESQUINA DAS RUAS ALFREDO BACH COM A RUA AFONSO CARVALHO KOHLER. 																													_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA, POIS OS BURACOS ESTÃO DIFICULTANDO O TRÁFEGO DE VEÍCULOS AUTOMOTIVOS, CAUSANDO ACIDENTES E DANIFICANDO OS VEÍCULOS QUE POR LÁ TRAFEGAM.</t>
   </si>
   <si>
     <t>15197</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15197/ind_144.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15197/ind_144.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº144/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A REALIZAÇÃO DA MANUTENÇÃO DA "PONTE DO FRICASA" NA AVENIDA SENADOR IVO DE AQUINO. 																									_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 A AVENIDA MENCIONADA É BASTANTE MOVIMENTADA, NECESSITA URGENTEMENTE DE REPAROS, A FIM DE MELHORAR A TRAFEGABILIDADE, UMA VEZ QUE EXISTEM ENORMES BURACOS, SITUAÇÃO ESSA QUE VEM DANIFICANDO VEÍCULOS, LEVANDO ATÉ MESMO A OCORRÊNCIAS DE ACIDENTES.</t>
   </si>
   <si>
     <t>15198</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15198/ind_145.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15198/ind_145.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº145/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A REALIZAÇÃO DE MANUTENÇÃO NA ESTRADA ENTRE AS LOCALIDADES DE CERRITO E PEDRA BRANCA, DO QUIOSQUE ROIA EM DIREÇÃO AO SÍTIO SANTO ANTÔNIO. 																														_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 USUÁRIOS DESTA ESTRADA PROCURARAM POR ESTE VEREADOR SOLICITANDO ESTA PROVIDÊNCIA, POIS ESTÁ CAUSANDO TRANSTORNO AOS USUÁRIOS E DANIFICANDO SEUS VEÍCULOS.</t>
   </si>
   <si>
     <t>15200</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15200/ind_146.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15200/ind_146.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº146/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A REALIZAÇÃO DA MANUTENÇÃO DA  RUA BARÃO DO RIO BRANCO, EM FRENTE A DERMALLE CENTRO DE ESPECIALIDADES.																									_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 A SOLICITAÇÃO SE FAZ NECESSÁRIA EM FACE DE RECEBERMOS CONSTANTES SOLICITAÇÕES E QUEIXAS DOS MUNÍCIPES QUE RESIDEM E CIRCULAM POR ESTE LOCAL, TENDO EM VISTA QUE, O LOCAL MENCIONADO ENCONTRA-SE COM INÚMEROS BURACOS, O QUE VEM CAUSANDO TRANSTORNOS AOS MORADORES, FORA O RISCO DE ACIDENTE E DANOS NOS AUTOMÓVEIS QUE CIRCULAM PELA VIA.</t>
   </si>
   <si>
     <t>15202</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15202/ind_147.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15202/ind_147.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº147/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, QUE SEJA REALIZADA A MANUTENÇÃO DAS RUAS CARLOS WAGNER E HENRIQUE ZUGMANN  NO BAIRRO CAMPO DA ÁGUA VERDE.																																		_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 TAL PEDIDO SE JUSTIFICA VISTO O ESTADO LASTIMÁVEL QUE SE ENCONTRAM AS RUAS.</t>
   </si>
   <si>
     <t>15203</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15203/ind_148.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15203/ind_148.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº148/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, QUE SEJA COLOCADO TAMPA NOS BUEIROS ABERTOS NA RUA SÉRGIO GAPSKI, NO BAIRRO  ÁGUA VERDE.																								_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA POIS O MESMO OFERECE RISCOS DE ACIDENTES COM VEÍCULOS,  CICLISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>15204</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15204/ind_149.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15204/ind_149.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº149/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, QUE SEJA REALIZADA MANUTENÇÃO NAS RUAS DO BAIRRO JARDIM ESPERANÇA.																												_x000D_
 _x000D_
 JUSTIFICATIVA																				           	_x000D_
 HÁ RELATOS DOS MORADORES QUE TIVERAM SEUS VEÍCULOS DANIFICADOS DEVIDO AS  PÉSSIMAS CONDIÇÕES DAS RUAS.</t>
   </si>
   <si>
     <t>15205</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15205/ind_150.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15205/ind_150.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº150/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, QUE SEJA REALIZADA MANUTENÇÃO NA RUA JOÃO NOERNBERG, RUA ESTA QUE DÁ ACESSO AO CEMITÉRIO DE MARCÍLIO DIAS.																						_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL SOLICITAÇÃO SE JUSTIFICA DEVIDO AS PÉSSIMAS CONDIÇÕES DA RUA.</t>
   </si>
   <si>
     <t>15207</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15207/ind_151.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15207/ind_151.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº151/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, ESTUDOS PARA A INSTALAÇÃO DE UMA LOMBADA NA RUA JOÃO MÜLLER.																					_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 O PEDIDO SE JUSTIFICA PARA QUE O TRÁFEGO DE VEÍCULOS SEJA MAIS LENTO NESTA VIA.</t>
   </si>
   <si>
     <t>15209</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15209/ind_152.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15209/ind_152.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº152/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, QUE SEJA REALIZADA A MANUTENÇÃO DAS RUAS FLÁVIO HAENSCH, AUGUSTO GERMANO HAENSCH E VALÉRIO WACHINSKI, NO BAIRRO BOA VISTA.																														_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRÁFEGO NESTAS RUAS.</t>
   </si>
   <si>
     <t>15211</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15211/ind_153.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15211/ind_153.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº153/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL COM URGÊNCIA NA ESTRADA GERAL DE PAULA PEREIRA E NAS DEMAIS ESTRADAS DO DISTRITO.																																	_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO SE FAZ NECESSÁRIA DEVIDO O ESTADO EM QUE SE ENCONTRAM AS ESTRADAS, AS QUAIS ESTÃO EM SITUAÇÃO PRECÁRIA.</t>
   </si>
   <si>
     <t>15213</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15213/ind_154.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15213/ind_154.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº154/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO COM URGÊNCIA NAS ESTRADA QUE LIGA RIO DA ILHA A  SERRA DAS MORTES.																										_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL MEDIDA É NECESSÁRIA POIS OS ÔNIBUS ESCOLARES ESTÃO ENCALHANDO NA LOCALIDADE</t>
   </si>
   <si>
     <t>15214</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15214/ind_155.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15214/ind_155.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº155/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, QUE SEJA FEITA O PATROLAMENTO, RECOLHIMENTO DAS TERRAS E RETIRADA DO MATO DA RUA JOÃO KRZESINSKI, NO BAIRRO BOA VISTA.																																		_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 NA REFERIDA RUA O MATO ESTÁ TOMANDO CONTA, ESTREITANDO A MESMA, NECESSITANDO QUE SEJA FEITA A MANUTENÇÃO</t>
   </si>
   <si>
     <t>15222</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15222/ind_156.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15222/ind_156.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº156/2024, DE AUTORIA DO EDIL JOCIMAR JUBANSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS,  	QUE SEJA FEITA A LIMPEZA DAS VALETAS NA ESTRADA GERAL DO SALTO DA ÁGUA VERDE, NA LATERAL E FUNDOS DA ERVATEIRA BALDO, ATÉ O MERCADINHO DA JÚLIA. 																													_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 OS MORADORES DESTE LOCAL PROCURARAM POR ESTE VEREADOR SOLICITANDO ESTA PROVIDÊNCIA, POIS A VALETA ESTÁ COM SUJEIRA E MATO ALTO, CAUSANDO TRANSTORNOS E ENCHENTES.</t>
   </si>
   <si>
     <t>15223</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15223/ind_157.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15223/ind_157.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº157/2024, DE AUTORIA DO EDIL JOCIMAR JUBANSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE MATERIAL EM FRENTE AO CEI RURAL DECKLA PRUST,  NA LOCALIDADE DO SALTO DA ÁGUA VERDE.								 																													_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO VISA OFERECER CONDIÇÕES ADEQUADAS  PARA QUE PAIS E ALUNOS CONSIGAM CHEGAR NA REFERIDA ESCOLA.</t>
   </si>
   <si>
     <t>15224</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15224/ind_158.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15224/ind_158.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº158/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DAS RUAS DO BAIRRO INDUSTRIAL I. 																															_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 MUNÍCIPES SOLICITAM PROVIDÊNCIAS QUANTO A MELHORIAS DESTAS RUAS, DEVIDO ESTAR EM MAU ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>15225</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15225/ind_159.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15225/ind_159.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº159/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO, A COLOCAÇÃO DE MATERIAIS E A LIMPEZA DAS LATERAIS DAS ESTRADAS DO SALTO DA ÁGUA VERDE, PASSANDO PELO CAMPO DA PRIMAVERA, E TAMBÉM PELA FAMÍLIA DO SENHOR ALDO ROESLER, ATÉ A ESTRADA DA ENCRUZILHADA. 																																													_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 A REFERIDA INDICAÇÃO FAZ-SE NECESSÁRIA PARA OFERECER BOA TRAFEGABILIDADE DOS VEÍCULOS.</t>
   </si>
   <si>
     <t>15226</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15226/ind_160.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15226/ind_160.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº160/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO, A COLOCAÇÃO DE MATERIAIS E LIMPEZA DOS BUEIROS DAS ESTRADAS DO BAIRRO PIEDADE PASSANDO PELA RESIDÊNCIA DO SENHOR MARCOS ADIR TORQUATO, FAMÍLIA MULLER E FAMÍLIA ESCONHESKI ATÉ AS ESTRADAS DO SALTO DA ÁGUA VERDE. 																																									         _x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 A INDICAÇÃO REFERIDA É DE GRANDE IMPORTÂNCIA, TENDO EM VISTA O CONSTANTE TRASLADO ENTRE OS MORADORES DAS DIFERENTES REGIÕES DA CIDADE. NA ATUAL SITUAÇÃO EM QUE AS ESTRADAS SE ENCONTRAM, ESTÁ MUITO DIFÍCIL O TRÁFEGO, NÃO APENAS PELOS BURACOS E PELA POEIRA. E QUANDO EM TEMPOS CHUVOSOS A PARTE POEIRENTA SE TRANSFORMA EM PERIGOSO LAMAÇAL, AGRAVANDO  MAIS A SITUAÇÃO.</t>
   </si>
   <si>
     <t>15227</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15227/ind_161.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15227/ind_161.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº161/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E A COLOCAÇÃO DE MATERIAL NA ESTRADA DE CARAGUATÁ ATÉ O ALTO DA PEDRA BRANCA.																																		        			 _x000D_
 _x000D_
 JUSTIFICATIVA	 																			_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO À DIFICULDADE DE TRÁFEGO NAS ESTRADAS</t>
   </si>
   <si>
     <t>15228</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15228/ind_162.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15228/ind_162.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº162/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O CONSERTO DE UMA BOCA DE LOBO QUE ESTÁ ABERTA NA RUA OTÁVIO FERREIRA DA SILVA, NÚMERO 1.220, EM FRENTE A LANCHONETE  RANCHO DO MESTRE.																												       _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA POIS A BOCA DE LOBO ABERTA  AUMENTA O RISCO DE ACIDENTES COM PEDESTRES PRINCIPALMENTE CRIANÇAS E IDOSOS.</t>
   </si>
   <si>
     <t>15236</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15236/ind_163.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15236/ind_163.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº163/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DAS RUAS DO BAIRRO BOA VISTA. 																															_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 MUNÍCIPES SOLICITAM PROVIDÊNCIAS QUANTO A MELHORIAS DESTAS RUAS, DEVIDO AS PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>15238</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15238/ind_164.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15238/ind_164.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº164/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DA RUA ALVINO VOIGT, NO BAIRRO CAMPO DA ÁGUA VERDE. 																											_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 NA REFERIDA RUA O MATO ESTÁ TOMANDO CONTA, ESTREITANDO A MESMA, NECESSITANDO QUE SEJA FEITA A MANUTENÇÃO.</t>
   </si>
   <si>
     <t>15240</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15240/ind_165.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15240/ind_165.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº165/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DA RUA LICÍNIO ALCIDES CORNELSEN, NO BAIRRO ÁGUA VERDE. 																											_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL PEDIDO SE JUSTIFICA VISTO O ESTADO LASTIMÁVEL QUE SE ENCONTRA A RUA.</t>
   </si>
   <si>
     <t>15241</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15241/ind_166.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15241/ind_166.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº166/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DAS RUAS DO DISTRITO DE MARCÍLIO DIAS. 																														_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DAS RUAS.</t>
   </si>
   <si>
     <t>15242</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15242/ind_167.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15242/ind_167.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº167/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DA SERVIDÃO HELENA PIECHONTCOSKI, NO BAIRRO BOA VISTA, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, VERIFICAR  A ILUMINAÇÃO DA RUA CITADA, E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, PARA QUE FISCALIZE A COLETA DE LIXO DESTA MESMA RUA.																															_x000D_
 JUSTIFICATIVA																					_x000D_
 A PRESENTE INDICAÇÃO SE FAZ NECESSÁRIA DEVIDO A SERVIDÃO ESTAR EM CONDIÇÃO PRECÁRIA, ALGUMAS LÂMPADAS DO LOCAL ESTAREM QUEIMADAS E A ILUMINAÇÃO SER INSUFICIENTE, FAZENDO COM QUE A VIA FIQUE ESCURA E PERIGOSA, E A COLETA DE LIXO NÃO ESTEJA FUNCIONADO DE FORMA ADEQUADA, NÃO RECOLHENDO O LIXO DE ALGUMAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>15243</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15243/ind_168.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15243/ind_168.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº168/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A MANUTENÇÃO DO CALÇAMENTO DA RUA ALMEIDA CARDOSO, NO CENTRO DA CIDADE.											   																	_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA AOS MORADORES QUE TRANSITAM NA VIA.</t>
   </si>
   <si>
     <t>15244</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15244/ind_169.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15244/ind_169.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº169/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, REALIZAR UM ESTUDO DE VIABILIDADE PARA VERIFICAR A POSSIBILIDADE DE CONCEDER ADICIONAL DE 60% AOS PROFISSIONAIS TÉCNICOS RESPONSÁVEIS PELA COMPRA DE MEDICAMENTOS.						   																			_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 TENDO EM VISTA A RESPONSABILIDADE TÉCNICA DOS SERVIDORES, TAL MEDIDA SE JUSTIFICA LEVANDO EM CONSIDERAÇÃO O IMPACTO POSITIVO QUE TERÁ NA MOTIVAÇÃO E SATISFAÇÃO DESSES PROFISSIONAIS.</t>
   </si>
   <si>
     <t>15245</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15245/ind_170.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15245/ind_170.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº170/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DA RUA JÚLIO CORRÊA DA COSTA NAS PROXIMIDADES DO MUNIZ ESPORTES E DA IGREJA NAÇÕES PARA CRISTO, NO BAIRRO CAMPO DA ÁGUA VERDE. 										   																	_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA OBSERVANDO QUE ESSA RUA TEM A BASE DE SOLO INSTÁVEL IGUAL NAS RUAS FAURI DE LIMA E NAZIR CORDEIRO.</t>
   </si>
   <si>
     <t>15246</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15246/ind_171.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15246/ind_171.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº171/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, QUE EM CADA PLAYGROUND DA CIDADE SE OFEREÇA AO MENOS UM BRINQUEDO COM ACESSIBILIDADE, COMO TAMBÉM, QUE SE ESTUDE A VIABILIDADE DE IMPLEMENTAÇÃO DE CÂMERAS DE SEGURANÇA E/OU OUTRAS MEDIDAS ANTI-VANDALISMO.										   																							_x000D_
 _x000D_
 JUSTIFICATIVA	 																		_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA POIS ATUALMENTE, OS BRINQUEDOS INSTALADOS EM “PLAYGROUNDS” NÃO PODEM SER USADOS POR CRIANÇAS COM DEFICIÊNCIA, HAJA VISTA NÃO PROPICIAREM A DEVIDA SEGURANÇA AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>15247</t>
   </si>
   <si>
     <t>Tati Carvalho, Chico Mineiro</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15247/ind_172.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15247/ind_172.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº172/2024, DE AUTORIA DO EDIL CHICO MINEIRO E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, PARA QUE SEJA REALIZADA A LIMPEZA, CORTE DA GRAMA E PODA DAS ÁRVORES DOS CANTEIROS CENTRAIS E LATERIAS DA RUA ÁLVARO SOARES MACHADO, DA ESCOLA JOÃO JOSÉ DE SOUZA CABRAL ATÉ A COOPERALFA.																																			_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO SE JUSTIFICA DEVIDO O MATO ESTAR MUITO ALTO NO CANTEIRO CENTRAL E NAS LATERIAS.</t>
   </si>
   <si>
     <t>15248</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15248/ind_173.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15248/ind_173.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº173/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DA RUA WILLIBALDO HOFFMANN, ENTRE AS RUAS ROBERTO ELKE E ÁLVARO SOARES MACHADO,  NO BAIRRO SOSSEGO.																																_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA VIA.</t>
   </si>
   <si>
     <t>15249</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15249/ind_174.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15249/ind_174.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº174/2024, DE AUTORIA DO EDIL JOCIMAR JUBANSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR RAFAEL ROTTILI ROEDER, A CONSTRUÇÃO DE UMA NOVA BOCA DE LOBO, AO LADO DA JÁ EXISTENTE QUE SE ENCONTRA QUEBRADA, NA RUA RUI BARBOSA, EM FRENTE DO NÚMERO 1.073, NO BAIRRO JARDIM ESPERANÇA.								 																									_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 SE FAZ NECESSÁRIO A CONSTRUÇÃO DE UMA NOVA BOCA DE LOBO, POIS A QUE JÁ EXISTE ESTÁ QUEBRADA, ALÉM DE SER PEQUENA, NÃO ESTÁ DANDO CONTA DEVIDO AO ACUMULO DE ÁGUA QUE ESTÁ VINDO DAS RUAS VIZINHAS QUE FORAM ASFALTADAS RECENTEMENTE.</t>
   </si>
   <si>
     <t>15250</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15250/ind_175.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15250/ind_175.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº175/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, QUE PROCEDA A SINALIZAÇÃO DE SOLO (PARE, FAIXA DE PEDESTRE E FAIXA DE SEGURANÇA) NO CRUZAMENTO DAS RUAS FREI MENANDRO KAMPS E PAULO RITZMANN. 																																	_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 ESTA VEREADORA FOI PROCURADA POR MORADORES PARA QUE INTERMEDIASSE JUNTO AO SETOR COMPETENTE DA PREFEITURA A SINALIZAÇÃO DE SOLO NO ENDEREÇO CITADO, POIS A FALTA DE SINALIZAÇÃO CONFUNDE OS MOTORISTAS QUE TRAFEGAM PELO LOCAL, PODENDO ASSIM, OCASIONAR ACIDENTES.</t>
   </si>
   <si>
     <t>15251</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15251/ind_176.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15251/ind_176.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº176/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, QUE SEJA COLOCADO GRELHA NAS BOCAS DE LOBO ABERTAS NA RUA FREDERICO KÖHLER, ESQUINA COM A RUA JOSÉ LULU VIEIRA, NO BAIRRO CAMPO DA ÁGUA VERDE.																														_x000D_
 _x000D_
 JUSTIFICATIVA	 																			_x000D_
 TAL AÇÃO É NECESSÁRIA POIS AS MESMAS OFERECEM RISCOS DE ACIDENTES COM VEÍCULOS,  CICLISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>15255</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15255/ind_177.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15255/ind_177.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº177/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O REPARO NO ASFALTO DA RUA AGENOR FÁBIO GOMES NAS PROXIMIDADES DA ROTATÓRIA DO CEMITÉRIO MUNICIPAL, NO BAIRRO ALTO DAS PALMEIRAS. 							   														    														_x000D_
 _x000D_
 JUSTIFICATIVA	 																				_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA OBSERVANDO QUE OS REPAROS RECENTES NÃO SUPRIRAM AS DEMANDAS DA RUA, QUE TEM UM FLUXO INTENSO DE VEÍCULOS PESADOS.</t>
   </si>
   <si>
     <t>15257</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15257/ind_178.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15257/ind_178.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº178/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A INSTALAÇÃO DE UMA FAIXA ELEVADA OU LOMBADA NA RUA 12 DE SETEMBRO,  NAS PROXIMIDADES DA ESCOLA SÉCULO XXI. 							   															    			_x000D_
 _x000D_
 JUSTIFICATIVA	 																			_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA OBSERVANDO QUE JÁ FORAM FEITAS SOLICITAÇÕES PARA FAIXAS ELEVADAS NAS PROXIMIDADES DE TODAS AS ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15259</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15259/ind_179.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15259/ind_179.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº179/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR AGOSTINHO MACHADO,  SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, E AO SENHOR EDMILSON LUIZ WERKA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, PARA QUE BUSQUEM PARCERIAS COM ÓRGÃOS AMBIENTAIS E UNIVERSIDADES PARA A IMPLANTAÇÃO DE AGROFLORESTAS (AGRICULTURA SINTRÓPICA) NAS ÁREAS PÚBLICAS E PRIVADAS DO MUNICÍPIO.	_x000D_
 																					    _x000D_
 JUSTIFICATIVA _x000D_
 TAL SISTEMA APRESENTA COMO PRINCIPAL VANTAGEM FRENTE A AGRICULTURA CONVENCIONAL, A FÁCIL RECUPERAÇÃO DA FERTILIDADE DOS SOLOS, O FORNECIMENTO DE ADUBOS VERDES, ENTRE TANTOS OUTROS BENEFÍCIOS. OUTRO PONTO É A PRODUÇÃO DE ÁGUA, UMA VEZ QUE ESSE SISTEMA PODE SER IMPLANTADO EM ÁREAS DE PROTEÇÃO PERMANENTES COMBINANDO ESPÉCIES NATIVAS E FRUTÍFERAS, QUE, AINDA PROTEGERÁ</t>
   </si>
   <si>
     <t>15260</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15260/ind_180.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15260/ind_180.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº180/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SENHORA  VIVIANE GUEDES DOS SANTOS, GESTORA DA FUNDAÇÃO CULTURAL,  PARA QUE REALIZE A DIGITALIZAÇÃO DE TODOS OS JORNAIS E DOCUMENTOS DO ARQUIVO HISTÓRICO MUNICIPAL. 																						 _x000D_
 _x000D_
 JUSTIFICATIVA	 																			_x000D_
 ESSA MEDIDA SE FAZ NECESSÁRIA, POIS, DESTA FORMA PODEMOS FAZER UM LEVANTAMENTO RÁPIDO DE PROBLEMAS HISTÓRICOS QUE OCORREM EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15261</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15261/ind_181.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15261/ind_181.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº181/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO  E A COLOCAÇÃO DE MATERIAL NAS RUAS FRANCISCO DE ASSIS COSTA E CARLOS WAGNER, NO BAIRRO CAMPO DA ÁGUA VERDE.																																	  _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A PRESENTE PROPOSTA TEM POR OBJETIVO ATENDER AOS PEDIDOS DE MORADORES LOCAIS, POIS OS BURACOS ESTÃO DIFICULTANDO O TRÁFEGO DE VEÍCULOS AUTOMOTIVOS, CAUSANDO ACIDENTES E DANIFICANDO OS VEÍCULOS QUE POR LÁ TRAFEGAM.</t>
   </si>
   <si>
     <t>15262</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15262/ind_182.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15262/ind_182.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº182/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO  DE UM PARQUINHO INFANTIL NA PRAÇA FRANCISCO TIMÓTEO BOJARSKI, SITUADA ENTRE AS RUAS EWALDO KREIS E JOAQUIM DE PAULA VIEIRA, NO BAIRRO BOA VISTA, BEM COMO MELHORAR A ILUMINAÇÃO DA REFERIDA PRAÇA. 																															_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A INDICAÇÃO FAZ-SE NECESSÁRIA TENDO EM VISTA A REIVINDICAÇÃO DOS MORADORES DO BAIRRO. A INSTALAÇÃO DE UM PARQUINHO INFANTIL, ALÉM DE QUALIFICAR A ÁREA DE LAZER, PROMOVE ENTRETENIMENTO PARA A COMUNIDADE, AUXILIA NO INCENTIVO A PRÁTICA DE ESPORTES, NAS PRÁTICAS DE VIDA SAUDÁVEL E NO BEM ESTAR DA SAÚDE FÍSICA E MENTAL DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>15263</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15263/ind_183.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15263/ind_183.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº183/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO  E A COLOCAÇÃO DE MATERIAL NAS RUAS EWALDO KREIS E JOAQUIM DE PAULA VIEIRA, NO BAIRRO BOA VISTA.																																			    _x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO À SITUAÇÃO PRECÁRIA DAS RUAS.</t>
   </si>
   <si>
     <t>15264</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15264/ind_184.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15264/ind_184.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº184/2024, DE AUTORIA DO EDIL JOCIMAR JUBANSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO  DE UM PARQUINHO INFANTIL NA PRAÇA FRANCISCO  BOJARSKI, SITUADA ENTRE  AS RUAS RUI BARBOSA E ALBERTO TOKARSKI, PRÓXIMO AO ORLANDUS BAR.																											     _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A INDICAÇÃO FAZ-SE NECESSÁRIA TENDO EM VISTA A REIVINDICAÇÃO DOS MORADORES DO BAIRRO, POIS  UM PARQUINHO INFANTIL É UM IMPORTANTE EQUIPAMENTO DE LAZER PARA AS CRIANÇAS.</t>
   </si>
   <si>
     <t>15266</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15266/ind_185.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15266/ind_185.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº185/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, REALIZAR UM ESTUDO DE VIABILIDADE PARA IMPLANTAR LOMBADAS OU OUTROS REDUTORES DE VELOCIDADE NA RUA MAJOR VIEIRA NA SUBIDA NAS PROXIMIDADES DAS ACADEMIAS.						_x000D_
 																																		JUSTIFICATIVA																					_x000D_
 ESSA SOLICITAÇÃO SE FAZ NECESSÁRIA DEVIDO AO GRANDE FLUXO DE CRIANÇAS.</t>
   </si>
   <si>
     <t>15268</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15268/ind_186.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15268/ind_186.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº186/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR MELHORIAS NAS ESTRADAS DA ENCRUZILHADA, ESPECIALMENTE NO ACESSO À CASA DOM PEDRO QUE TEM UM GRANDE POTENCIAL TURÍSTICO.	_x000D_
 _x000D_
 JUSTIFICATIVA 																						_x000D_
 AS MELHORIAS NA REFERIDA ESTRADA SÃO DE SUMA IMPORTÂNCIA PARA OFERECER BOA TRAFEGABILIDADE AOS CONDUTORES DE VEÍCULOS.</t>
   </si>
   <si>
     <t>15269</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15269/ind_187.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15269/ind_187.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº187/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS E COLOCAÇÃO DE MATERIAL NA ESTRADA DA SEREIA ATÉ PAULA PEREIRA.																									      _x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 A ESTRADA CITADA SE ENCONTRA EM MAU ESTADO DE CONSERVAÇÃO, E CARECE DE REPAROS URGENTES, POIS ESTÁ SEM CONDIÇÕES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>15271</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15271/ind_188.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15271/ind_188.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº188/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE,  ESTUDO DE VIABILIDADE PARA IMPLANTAR O SERVIÇO DE TELEMEDICINA NAS UNIDADES BÁSICAS DE SAÚDE DE CANOINHAS.																																				_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 ENTENDE-SE POR TELEMEDICINA O ATENDIMENTO MÉDICO POR MEIO DE TECNOLOGIA VIRTUAL, PARA FINS DE CONSULTA MÉDICA, EMISSÃO DE RECEITAS E LAUDOS MÉDICOS, BEM COMO EXERCÍCIO DA MEDICINA MEDIADO POR TECNOLOGIAS PARA FINS DE ASSISTÊNCIA, PESQUISA, PREVENÇÃO DE DOENÇAS E LESÕES E PROMOÇÃO DA SAÚDE.</t>
   </si>
   <si>
     <t>15273</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15273/ind_189.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15273/ind_189.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº189/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,   A SENHORA  VIVIANE GUEDES DOS SANTOS, GESTORA DA FUNDAÇÃO CULTURAL, E AO SENHOR MARCELO TOKARSKI, DIRETOR DE TURISMO, REALIZAR UM ESTUDO DE INTEGRAÇÃO TURÍSTICA ENTRE A ROTA DAS CAPELAS, EVENTOS DE PÁSCOA NA ESTAÇÃO DE MARCÍLIO DIAS E A ENCENAÇÃO DA PAIXÃO DE CRISTO, NO SALTO DA ÁGUA VERDE.																														_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 A SUGESTÃO É FAZER COM QUE OS TURISTAS QUE VENHAM À ENCENAÇÃO DO SALTO, TENHAM EVENTOS E ATIVIDADES PARA PERMANECER EM CANOINHAS EM TODO FERIADO DE PÁSCOA.</t>
   </si>
   <si>
     <t>15274</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15274/ind_190.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15274/ind_190.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº190/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS, ABERTURA DE VALETAS LATERAIS  E COLOCAÇÃO DE CASCALHO NAS ESTRADAS DA LOCALIDADE DE LARANJEIRAS, COM INÍCIO NA SC 477, KM 13. 																															_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA POIS, SE CHOVER VAI TER MUITO “ENCALHADOR”, TENDO EM VISTA QUE A VIA É UTILIZADA PARA TRAFEGO DE CAMINHÃO DE LEITE, SÃO 1600 METROS QUE PRECISA URGENTE FAZER VALETAS LATERAIS NAS BAIXADAS PARA QUE NÃO FIQUE ÁGUA EMPOSSADA NA ESTRADA.</t>
   </si>
   <si>
     <t>15276</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15276/ind_191.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15276/ind_191.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº191/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE RIO DA AREIA DE BAIXO ATÉ BONETES PASSANDO EM FRENTE A CASA DO SENHOR VILSON KOVAL E TAMBÉM NA ESTRADA PRÓXIMO AO PARQUE RECANTO DAS ÁGUAS.															 																					_x000D_
 _x000D_
 JUSTIFICATIVA 																				_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO À DIFICULDADE DE TRÁFEGO NAS ESTRADAS.</t>
   </si>
   <si>
     <t>15277</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15277/ind_192.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15277/ind_192.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº192/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE RIO PRETINHO ATÉ ENTRE RIOS.															 																									_x000D_
 _x000D_
 JUSTIFICATIVA 																				_x000D_
 MORADORES SOLICITAM PROVIDÊNCIAS QUANTO A MELHORIAS DESTAS ESTRADAS, DEVIDO ESTAR EM MAU ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>15279</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15279/ind_193.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15279/ind_193.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº193/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O CONSERTO DE BURACO NA ESQUINA DA RUA VALMOR IVO GALOTTI  COM A RUA FERES JOÃO SFAIR,  NO BAIRRO JARDIM ESPERANÇA.																																					_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 O BURACO EXISTENTE NO LOCAL ESTÁ DIFICULTANDO O TRÁFEGO PELA VIA E AUMENTANDO O RISCO DE ACIDENTES DEVIDO AO ESTADO DETERIORADO DA MESMA, CAUSANDO TRANSTORNOS PARA OS MORADORES QUE TRANSITAM PELO LOCAL DIARIAMENTE.</t>
   </si>
   <si>
     <t>15286</t>
   </si>
   <si>
     <t>Chico Mineiro, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15286/ind_194.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15286/ind_194.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº194/2024, DE AUTORIA DOS EDIS CHICO MINEIRO E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, 	O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DO PINHEIRÃO E ESTRADA DO PRIMAVERA SENTIDO A FAMÍLIA ROESLER E FAMÍLIA CAVALHEIRO, NA LOCALIDADE DO SALTO DA ÁGUA VERDE.																							 		_x000D_
 _x000D_
 JUSTIFICATIVA 																																			TAL AÇÃO É NECESSÁRIA DEVIDO À DIFICULDADE DE TRAFEGO NAS ESTRADAS CITADAS.</t>
   </si>
   <si>
     <t>15288</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15288/ind_195.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15288/ind_195.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº195/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR MELHORIAS COM TAPA  BURACOS DA RUA CORONEL ALBUQUERQUE NAS PROXIMIDADES DA PONTE DE ACESSO A TRÊS BARRAS.																																	_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 POR SE TRATAR DE UM LOCAL COM UM TRÁFEGO INTENSO DE CARROS E CAMINHÕES O ASFALTO CEDEU FORMANDO BURACOS, NECESSITANDO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15289</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15289/ind_196.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15289/ind_196.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº196/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DA TAMPA DE BUEIROS NA SERVIDÃO FRANCISCO DE CARVALHO,  NO BAIRRO BOA VISTA.																						_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL SOLICITAÇÃO SE FAZ NECESSÁRIA, UMA VEZ QUE O BUEIRO SE ENCONTRA COM A TAMPA QUEBRADA, PROVOCANDO RISCO DE ACIDENTES AOS PEDESTRES QUE CIRCULAM DIARIAMENTE NO LOCAL.</t>
   </si>
   <si>
     <t>15291</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15291/ind_197.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15291/ind_197.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº197/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A LIMPEZA E MANUTENÇÃO DOS BUEIROS DA RUA SÃO JOSÉ E SUAS PERPENDICULARES, NO BAIRRO BOA VISTA.																				_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA, POIS A FALTA DE LIMPEZA ESTÁ TRAZENDO TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>15293</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15293/ind_198.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15293/ind_198.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº198/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL  ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ENVIAR OFÍCIO AOS CORREIOS E DEMAIS ÓRGÃOS PARA ESPECIFICAR O NOME DO TRECHO DE RUA QUE FICA PRÓXIMO A CERÂMICA KNOP (A DIREITA NO SENTIDO MARCÍLIO DIAS).																											_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL AÇÃO É NECESSÁRIA POIS MORADORES ALEGAM QUE NÃO ESTÃO CONSEGUINDO RECEBER CORRESPONDÊNCIAS. NA TARIFA DA CELESC O TRECHO ESTÁ COMO RUA 3 DE MAIO E EM OUTROS ÓRGÃOS ESTÁ COMO RUA JOSÉ S. SCHMIDT..</t>
   </si>
   <si>
     <t>15294</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15294/ind_199.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15294/ind_199.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº199/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE BARREIROS ATÉ PACIÊNCIA DO RUFINO.															 																								_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 É NECESSÁRIO AS MELHORIAS DEVIDO AS PÉSSIMAS CONDIÇÕES EM QUE SE ENCONTRAM AS ESTRADAS COM PROBLEMAS DE BURACOS.</t>
   </si>
   <si>
     <t>15296</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15296/ind_200.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15296/ind_200.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº200/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NAS ESTRADAS QUE LIGAM O SALTO DA ÁGUA VERDE ATÉ O BAIRRO PIEDADE, PASSANDO EM FRENTE DO SITIO DOS PARAGUAI. 													 																														_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL PEDIDO SE JUSTIFICA DEVIDO À DIFICULDADE DE TRÁFEGO NAS ESTRADAS.</t>
   </si>
   <si>
     <t>15297</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15297/ind_201.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15297/ind_201.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº201/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA QUE LIGA TAQUARIZAL ATÉ A SERRA DOS BORGES, DIVISA COM BELA VISTA DO TOLDO.												 																																			_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 SOLICITAÇÃO DOS MORADORES QUE NECESSITA DE MELHORIAS DEVIDO AS PÉSSIMAS CONDIÇÕES DAS ESTRADAS E A FALTA DE MATERIAL.</t>
   </si>
   <si>
     <t>15299</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15299/ind_202.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15299/ind_202.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº202/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O CONSERTO DA BOCA DE LOBO NA RUA BASÍLIO HUMENHUK, NO BAIRRO TRICOLIN, PRÓXIMO A CASA NÚMERO 1010. 																																					_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A BOCA DE LOBO MENCIONADA ESTÁ PRECISANDO DE REPAROS, SOLICITO QUE SEJA FEITO O CONSERTO TOTAL DA MESMA, PARA QUE HAJA MAIS SEGURANÇA NA TRAFEGABILIDADE DE PESSOAS E AUTOMÓVEIS.</t>
   </si>
   <si>
     <t>15300</t>
   </si>
   <si>
     <t>Professor Osmar, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15300/ind_203.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15300/ind_203.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº203/2024, DE AUTORIA DO EDIL PROFESSOR OSMAR E DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, ESTUDAR A POSSIBILIDADE DE CONTRATAÇÃO DE UM AUXILIAR DE DENTISTA PARA A UNIDADE BÁSICA DE SAÚDE VEREADOR WILLY RADKE, DO BAIRRO ALTO DAS PALMEIRAS. 																																										_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A REFERIDA SOLICITAÇÃO VISA ATENDER OS PACIENTES DA UNIDADE BÁSICA DE SAÚDE VEREADOR WILLY RADKE, DO BAIRRO ALTO DAS PALMEIRAS, DEVIDO NÃO HAVER ESSES PROFISSIONAIS DISPONÍVEIS NESTE POSTO.</t>
   </si>
   <si>
     <t>15302</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15302/ind_204.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15302/ind_204.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº204/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR GILMAR MARTINS DE SOUZA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA SOFIA NOVACOSK (NÚCLEO HABITACIONAL MENINO DEUS), RUA PEDRO BARBOSA MOREIRA, RUA NAZIR CORDEIRO E MUTIRÃO,  NO BAIRRO CAMPO DA ÁGUA VERDE.																																		                _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA VIA.</t>
   </si>
   <si>
     <t>15313</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15313/ind_205.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15313/ind_205.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº205/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SECRETARIA MUNICIPAL DE OBRAS, A MANUTENÇÃO DA RUA FRANCISCO BUENO DE  OLIVEIRA , NO BAIRRO INDUSTRIAL I, RUA DO CEMITÉRIO PARQUE JARDIM DAS HORTÊNCIAS. 																								_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA POIS A RUA ESTÁ COM MUITOS BURACOS DEVIDO AO AUMENTO DO FLUXO DE VEÍCULOS QUE TRANSITAM, POIS AGORA O CEMITÉRIO É MUNICIPAL TENDO VELÓRIOS TODA A SEMANA.</t>
   </si>
   <si>
     <t>15314</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15314/ind_206.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15314/ind_206.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº206/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SECRETARIA MUNICIPAL DE OBRAS, O RECOLHIMENTO DE ENTULHOS E RESTOS DE OBRAS DE ASFALTO NA RUA OTÁVIO TABALIPA,  ESQUINA COM A RUA CARLOS WAGNER, NO BAIRRO DA CAMPO DA ÁGUA VERDE. 																																			_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 A SOLICITAÇÃO SE FAZ NECESSÁRIA EM FACE DE RECEBERMOS QUEIXAS DOS MUNÍCIPES QUE RESIDEM E CIRCULAM POR ESTE LOCAL. TENDO EM VISTA QUE, O LOCAL MENCIONADO ENCONTRA-SE COM ENTULHOS E RESTOS DE MATERIAIS DE ASFALTO, O QUE VEM CAUSANDO TRANSTORNOS AOS MORADORES E GRANDE POSSIBILIDADE DE ACIDENTES.</t>
   </si>
   <si>
     <t>15315</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15315/ind_207.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15315/ind_207.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº207/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SECRETARIA MUNICIPAL DE OBRAS, REALIZAR A LIMPEZA E MANUTENÇÃO DO BUEIRO NA RUA ALFREDO MAYER EM FRENTE AO NÚMERO 820, NO BAIRRO CAMPO DA ÁGUA VERDE.																									     _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA, POIS A FALTA DE LIMPEZA ESTÁ TRAZENDO TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>15316</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15316/ind_208.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15316/ind_208.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº208/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SECRETARIA MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA FLÁVIO HAENSCH, NO BAIRRO BOA VISTA. 																										     					_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A REFERIDA INDICAÇÃO SOLICITANDO PATROLAMENTO DESTA VIA, BEM COMO MELHORIAS, FAZ-SE NECESSÁRIA POIS O ESTADO É PRECÁRIO, DIFICULTANDO A TRAFEGABILIDADE DOS VEÍCULOS.</t>
   </si>
   <si>
     <t>15317</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15317/ind_209.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15317/ind_209.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº209/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SECRETARIA MUNICIPAL DE OBRAS, REPARO NO CALÇAMENTO E COLOCAÇÃO DE MATERIAL (PÓ DE BRITA) NA RUA FRANCISCO JOSÉ KLAHOLD, ENTRE AS RUAS EWALDO KREIS E RUA MARECHAL FLORIANO, NO BAIRRO BOA VISTA.																				 													_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A MANUTENÇÃO COM PÓ DE BRITA NO CALÇAMENTO É NECESSÁRIA PARA MAIOR ESTABILIDADE E DURABILIDADE DO PAVIMENTO.</t>
   </si>
   <si>
     <t>15319</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15319/ind_210.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15319/ind_210.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº/2024, DE AUTORIA DO EDILO VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, REALIZAR A LIMPEZA NO TERRENO DA PREFEITURA AO LADO DO PARQUE AGROPECOINDUSTRIAL JOSÉ JOÃO KLEMPOUZ, PRÓXIMO AO  PORTÃO SECUNDÁRIO.																														_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A VEGETAÇÃO DENSA E OS ENTULHOS REPRESENTAM UM RISCO SIGNIFICATIVO, PODE SERVIR COMO ABRIGO PARA ANIMAIS PEÇONHENTOS E VETORES DE DOENÇAS, COLOCANDO EM PERIGO A SEGURANÇA DOS MORADORES.</t>
   </si>
   <si>
     <t>15321</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15321/ind_211_.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15321/ind_211_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº211/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SECRETARIA MUNICIPAL DE OBRAS, MANUTENÇÃO DA RUA BARÃO DO RIO BRANCO, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, REFAZER A LOMBADA E PINTURA DE SINALIZAÇÃO CENTRAL E FAIXAS DE PEDESTRE, NA MESMA RUA, PRÓXIMO AO COLÉGIO SAGRADO CORAÇÃO DE JESUS ATÉ A RUA SÃO JOSÉ.																																	_x000D_
 _x000D_
 JUSTIFICATIVA 																																			ESSA SOLICITAÇÃO SE FAZ NECESSÁRIA DEVIDO AO GRANDE FLUXO DE CRIANÇAS.</t>
   </si>
   <si>
     <t>15322</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15322/ind_212.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15322/ind_212.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº212/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O  VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, A LIMPEZA E CORTE DE GRAMA DO CANTEIRO CENTRAL, E E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A PINTURA DAS FAIXAS DE PEDESTRES DA RUA JÚLIO BUDANT NETO, NO BAIRRO CAMPO DA ÁGUA VERDE, DO TRECHO DA  AVENIDA EXPEDICIONÁRIO ATÉ O CEI LANDI AMA NEPPEL.																									_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 CONFORME REIVINDICAÇÃO DOS MORADORES, ESTA SOLICITAÇÃO SE FAZ NECESSÁRIA PELO FATO DE QUE AS POUCAS SINALIZAÇÕES DE TRÂNSITO EXISTENTES NO REFERIDO BAIRRO ENCONTRAM-SE COM AS PINTURAS APAGADAS,</t>
   </si>
   <si>
     <t>15323</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15323/ind_213.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15323/ind_213.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº213/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A PINTURA DAS FAIXAS DE PEDESTRES E MEIOS-FIOS NA RUA EUGÊNIO DE SOUZA, PRÓXIMO AO RESTAURANTE CHEF CHEF. 																																						      _x000D_
 _x000D_
 JUSTIFICATIVA																			     _x000D_
 TAL MEDIDA MELHORARÁ A MOBILIDADE URBANA E A SEGURANÇA DOS PEDESTRES.</t>
   </si>
   <si>
     <t>15324</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15324/ind_214.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15324/ind_214.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº214/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SECRETARIA MUNICIPAL DE OBRAS, O CONSERTO DE UM BURACO COM MASSA ASFÁLTICA NA RUA MARECHAL FLORIANO ESQUINA COM A RUA FRANCISCO JOSÉ KLAHOLD, NO BAIRRO BOA VISTA.																				 																_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA POIS NA ESQUINA DA RUA MARECHAL FLORIANO COM A RUA FRANCISCO JOSÉ KLAHOLD FORMOU-SE UM BURACO DE GRANDE DIMENSÃO.</t>
   </si>
   <si>
     <t>15325</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15325/ind_215.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15325/ind_215.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº215/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SECRETARIA MUNICIPAL DE OBRAS, A MANUTENÇÃO COM COLOCAÇÃO DE PÓ DE BRITA NO CALÇAMENTO DA RUA JOAQUIM DE PAULA VIEIRA, NO BAIRRO BOA VISTA.																																									_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A MANUTENÇÃO COM PÓ DE BRITA NO CALÇAMENTO É NECESSÁRIA PARA MAIOR ESTABILIDADE E DURABILIDADE DO PAVIMENTO.</t>
   </si>
   <si>
     <t>15328</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15328/ind_216.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15328/ind_216.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº216/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SECRETARIA MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO NAS LATERAIS DA AVENIDA SENADOR_x000D_
 IVO DE AQUINO,  NA ESQUINA DO SENAI E NAS PROXIMIDADES DA AGROPEDRINHO. 																																				_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA, POIS FORMOU-SE UM DEGRAU NA VIA.</t>
   </si>
   <si>
     <t>15329</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15329/ind_217.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15329/ind_217.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº217/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SECRETARIA MUNICIPAL DE OBRAS,  REALIZAR A MANUTENÇÃO DA RUA ADOLFO BADING, NAS PROXIMIDADES DO ENTRONCAMENTO COM A RUA OTÁVIO TABALIPA, NO BAIRRO CAMPO DA ÁGUA VERDE.																						_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 A SOLICITAÇÃO SE FAZ NECESSÁRIA EM FACE DE RECEBERMOS CONSTANTES SOLICITAÇÕES E QUEIXAS DOS MUNÍCIPES QUE RESIDEM E CIRCULAM POR ESTE LOCAL. TENDO EM VISTA QUE, O LOCAL  MENCIONADO ENCONTRA-SE COM INÚMEROS BURACOS, O QUE JÁ VEM CAUSANDO TRANSTORNOS AOS MORADORES E GRANDE POSSIBILIDADE DE ACIDENTES.</t>
   </si>
   <si>
     <t>15331</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15331/ind_218.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15331/ind_218.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº218/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SECRETARIA MUNICIPAL DE OBRAS,  REALIZAR O DESASSOREAMENTO DE TODOS OS RIACHOS NAS BEIRAS DAS ESTRADAS RURAIS. 																															_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 OS RIOS E CÓRREGOS ASSOREADOS PODEM PROVOCAR ALAGAMENTOS. NORMALMENTE IMPACTAM TODO O ENTORNO E CAUSAM ENORMES TRANSTORNOS. E, PARA PREVENIR NOVOS ALAGAMENTOS, MAIS DO QUE DESASSOREAR EM MOMENTOS DE EMERGÊNCIA, É NECESSÁRIO COM CERTA PERIODICIDADE EXECUTAR TAMBÉM A DRAGAGEM DE MANUTENÇÃO.</t>
   </si>
   <si>
     <t>15333</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15333/ind_219.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15333/ind_219.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº219/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, E AO CONSELHO MUNICIPAL DO MEIO AMBIENTE, AVALIAR A POSSIBILIDADE DE CRIAR UMA VERSÃO CANOINHENSE DO PROGRAMA " FLORIPA SE LIGA NA REDE".																														_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 ESTA INDICAÇÃO SE FAZ NECESSÁRIA, POIS É UMA FORMA DE AUXILIAR AS FAMÍLIAS DE BAIXA RENDA, PARA QUE POSSAM SE CONECTAR NA REDE DE ESGOTO, EVITANDO PAGAR TAXAS QUE NÃO USAM.</t>
   </si>
   <si>
     <t>15334</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15334/ind_220.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15334/ind_220.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº220/2024, DE AUTORIA DAS VEREADORAS SILMARA GONTAREK E ZENILDA LEMOS, AS VEREADORAS QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SECRETARIA MUNICIPAL DE OBRAS, O PATROLAMENTO E A COLOCAÇÃO DE MATERIAL NA ESTRADA DE RIO DOS PARDOS, PASSANDO PELA PROPRIEDADE DA FAMÍLIA BIGAS, SAINDO NA PROPRIEDADE DA FAMÍLIA DO SENHOR GRIMALDO MASSANEIRO.																													_x000D_
 _x000D_
 JUSTIFICATIVA 																				_x000D_
 SOLICITAÇÃO DOS MORADORES QUE TEM DIFICULDADE DE TRANSITAR EM ALGUNS PONTOS DA ESTRADA DEVIDO AOS BURACOS, É UM TRECHO DE APROXIMADAMENTE 5 KM DE ESTRADA QUE POSSUI EM TORNO DE 22 MORADORES.</t>
   </si>
   <si>
     <t>15335</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15335/ind_221.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15335/ind_221.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº221/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS,  REALIZAR O FECHAMENTO DA CRATERA DA RUA PEDRO BATISTA DE BASTOS,  NAS PROXIMIDADES DA FÁBRICA DE PRÉ-MOLDADOS, JF ARTEFATOS DE CONCRETO, NO BAIRRO INDUSTRIAL I.																													_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 ATENDENDO PEDIDO DOS MORADORES, INDICA-SE A NECESSIDADE DE TAPAR UM BURACO (CRATERA) EXISTENTE NA RUA. O FATO É QUE O BURACO É PROFUNDO E A CADA CHUVA ESTÁ AUMENTANDO. O BURACO ESTÁ TORNANDO-SE UMA VERDADEIRA ARMADILHA PARA OS MOTORISTAS, CICLISTAS E PEDESTRES QUE POR ALI TRAFEGAM.</t>
   </si>
   <si>
     <t>15336</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15336/ind_222.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15336/ind_222.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº222/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DA VIA E DO SISTEMA DE DRENAGEM DAS RUAS JOÃO MULLER E RUA JOSÉ BABIRESKI, NO BAIRRO BOA VISTA.																						_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL INDICAÇÃO VISA À MANUTENÇÃO DA VIA E DO SISTEMA DE DRENAGEM, TAL SERVIÇO É DE FUNDAMENTAL IMPORTÂNCIA PARA GARANTIR O PERFEITO ESCOAMENTO DAS ÁGUAS DA CHUVA, EVITANDO INUNDAÇÕES, CRIAÇÃO DE INSETOS E ANIMAIS QUE PREJUDICAM A SAÚDE PÚBLICA.</t>
   </si>
   <si>
     <t>15337</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15337/ind_223.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15337/ind_223.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº223/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DA VIA E DO SISTEMA DE DRENAGEM DAS RUAS CLEMENTE PROCOPIACK E DEMAIS RUAS DO BAIRRO CAMPO DA ÁGUA VERDE.																																	_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 NECESSÁRIO A MANUTENÇÃO E REPAROS EM RAZÃO DE TORNAR NOVAMENTE SERVÍVEL O ESCOAMENTO DAS ÁGUAS DECORRENTES DAS CHUVAS, PARA TANTO, A SITUAÇÃO ATUAL CAUSA GRANDES TRANSTORNOS PARA A POPULAÇÃO QUE LÁ RESIDEM.</t>
   </si>
   <si>
     <t>15339</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15339/ind_224.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15339/ind_224.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº224/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR WANDERLEI JOSÉ DOMBROSKI, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, BUSCAR MEIOS DE INVESTIMENTOS PÚBLICOS E PRIVADOS E QUALIFICAR OS MORADORES ASSOCIADOS, PARA POSSIBILITAR QUE TODAS AS ASSOCIAÇÕES DE MORADORES POSSUAM MAQUINÁRIO PARA USO COLETIVO DOS MORADORES.																																	_x000D_
 _x000D_
 JUSTIFICATIVA 																		_x000D_
 TAL INDICAÇÃO É DE GRANDE IMPORTÂNCIA PARA OS PEQUENOS AGRICULTORES DESENVOLVEREM SUAS ATIVIDADES, INCREMENTANDO ASSIM SUAS PROPRIEDADES.</t>
   </si>
   <si>
     <t>15340</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15340/ind_225.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15340/ind_225.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº225/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA IRMÃ MARIA ALBERTINA BICHOP, QUE LIGA O BAIRRO ÁGUA VERDE A COHAB II.																																				_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL MEDIDA É NECESSÁRIA POIS, ESTA RUA ESTÁ INTRANSITÁVEL, ESBURACADA E COM VALAS TRANSVERSAIS NO MEIO DA RUA, NÃO TEM COMO TRAFEGAR.</t>
   </si>
   <si>
     <t>15341</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15341/ind_226.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15341/ind_226.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº226/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, QUE PROCEDA A COLOCAÇÃO DE PLACAS INDICATIVAS NO TRAJETO DAS RUAS ALFREDO PAUL COM A TRANSVERSAL DAS RUAS ROBERTO BOLDUAN E RUA ACIR WOITEXEN, NO BAIRRO INDUSTRIAL II.															 																												_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 A REFERIDA REIVINDICAÇÃO É DOS MORADORES QUE ESTÃO SOLICITANDO A SINALIZAÇÃO DE PLACAS INDICATIVAS DE PREFERENCIAL, EVITANDO FUTUROS ACIDENTES.</t>
   </si>
   <si>
     <t>15342</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15342/ind_227.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15342/ind_227.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº227/2024, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NAS RUAS DO BAIRRO BOA VISTA, E COLOCAÇÃO DE MATERIAL NAS RUAS QUE JÁ FORAM PATROLADAS DESTE MESMO BAIRRO. 																																												_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A PRESENTE INDICAÇÃO VISA MELHORAR AS CONDIÇÕES DE TRAFEGABILIDADE NA REFERIDA VIA, POIS EM DECORRÊNCIA DAS AÇÕES CLIMÁTICAS E O PATROLAMENTO DE ALGUMAS VIAS, O MATERIAL DO PISO DAS RUAS FOI DESLOCADO PARA AS SARJETAS NECESSITANDO DE ADEQUAÇÕES PARA UMA MELHOR TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>15344</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15344/ind_228.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15344/ind_228.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº228/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O CONSERTO DE BURACOS NA RUA JOÃO TOMASCHUTZ, EM FRENTE A CASA Nº 826, NO BAIRRO SOSSEGO. 																																									_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 OS BURACOS EXISTENTES NO LOCAL ESTÃO DIFICULTANDO O TRÁFEGO PELA VIA E AUMENTANDO O RISCO DE ACIDENTES DEVIDO AO ESTADO DETERIORADO DA MESMA, CAUSANDO TRANSTORNOS PARA OS MORADORES QUE TRANSITAM PELO LOCAL DIARIAMENTE.</t>
   </si>
   <si>
     <t>15346</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15346/ind_229.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15346/ind_229.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº229/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS,  MELHORIAS COM COLOCAÇÃO DE MATERIAL NAS ESTRADAS DAS REGIÕES DE RIO DO PINHO, ANTA GORDA, SANTA EMÍDIA, CERRITO E COMUNIDADES AO REDOR.																																	_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 AS ESTRADAS RURAIS PRECISAM DE UMA ATENÇÃO DIFERENCIADA, PRINCIPALMENTE PARA GARANTIR MELHORES CONDIÇÕES DE TRAFEGABILIDADE E DE SEGURANÇA AOS MORADORES DA DESSAS REGIÕES, ASSIM COMO CONTRIBUIR COM O ESCOAMENTO DA PRODUÇÃO AGRÍCOLA.</t>
   </si>
   <si>
     <t>15348</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15348/ind_230.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15348/ind_230.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº230/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS,  COLOCAÇÃO DE MATERIAL EM TODA EXTENSÃO DA RUA JÚLIO BUDANT NETO  NO BAIRRO CAMPO DA ÁGUA VERDE, E RUAS PARALELAS.																																				_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 A RUA CITADA SE ENCONTRA EM MAU ESTADO DE CONSERVAÇÃO, E CARECE DE REPAROS URGENTES, POIS ESTÁ SEM CONDIÇÕES DE TRAFEGABILIDADE, ALÉM DE OUTROS DESCONFORTOS AOS MORADORES.</t>
   </si>
   <si>
     <t>15353</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15353/ind_231.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15353/ind_231.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº231/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DA VIA E DO SISTEMA DE DRENAGEM DAS RUAS DO LOTEAMENTO GONCHOROVSKI  NO BAIRRO ALTO DA TIJUCA.																																				_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 SOLICITA-SE QUE A PREFEITURA, POR MEIO DOS ÓRGÃOS COMPETENTES, AVALIE A SITUAÇÃO COM URGÊNCIA E PROCEDA COM AS AÇÕES NECESSÁRIAS PARA DESOBSTRUIR E REPARAR O SISTEMA DE DRENAGEM NAS RUAS DO LOTEAMENTO GONCHOROVSKI, GARANTINDO O CORRETO FUNCIONAMENTO DAS BOCAS DE LOBO E A ADEQUADA DRENAGEM DAS ÁGUAS PLUVIAIS, BEM COMO A MANUTENÇÃO DAS VIAS.</t>
   </si>
   <si>
     <t>15354</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15354/ind_232.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15354/ind_232.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº232/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  AO SENHOR LAERCIO MANOEL DAVID, GESTOR DA FUNDAÇÃO MUNICIPAL DE ESPORTES E LAZER, E AO SENHOR   RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REALIZAR A MANUTENÇÃO DA ILUMINAÇÃO DO GINÁSIO MELQUÍADES PEREIRA DA CRUZ PARA A REALIZAÇÃO DE EVENTOS ESPORTIVOS E PROJETOS SOCIAIS.																													_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 FREQUENTADORES DO GINÁSIO ME PROCURARAM SOLICITANDO A MANUTENÇÃO DE ILUMINAÇÃO NO INTERIOR DO ESPAÇO QUE, SEGUNDO INFORMADO, ALGUMAS LÂMPADAS ESTÃO QUEIMADAS E SE FAZ NECESSÁRIA PARA QUE HAJA A POSSIBILIDADE DA PRÁTICA DE ATIVIDADES.</t>
   </si>
   <si>
     <t>15356</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15356/ind_233.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15356/ind_233.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº233/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REALIZAR A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA ADEQUADA AO FINAL DA RUA VERGILIO TREVISANI,  ONDE ESTÁ LOCALIZADA A ASSOCIAÇÃO DE MORADORES DO BAIRRO JARDIM ESPERANÇA.																									_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 ESTE VEREADOR VEM POR MEIO DESTA INDICAÇÃO SOLICITAR A EXTENSÃO DE REDE DE ENERGIA ELÉTRICA E A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NESTA REGIÃO A PEDIDO DA POPULAÇÃO. A EXTENSÃO DE REDE DE ENERGIA E A ILUMINAÇÃO PÚBLICA SÃO DIREITOS BÁSICOS DO SER HUMANO. ALÉM DISSO, DURANTE A NOITE, A VIA SE TORNA PERIGOSA DEVIDO À ESCURIDÃO, HAVENDO A NECESSIDADE DE ILUMINAÇÃO PÚBLICA TAMBÉM POR QUESTÃO DE SEGURANÇA.</t>
   </si>
   <si>
     <t>15357</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15357/ind_234.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15357/ind_234.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº234/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDO PARA A IMPLANTAÇÃO DE FAIXAS ELEVADAS OU REDUTORES DE VELOCIDADE NA RUA JÚLIO BUDANT NETTO NAS PROXIMIDADES DO CEI LANDI AMA NEPPEL E NA RUA FREDERICO KOHLER NAS PROXIMIDADES DO CRAS I. 													 												_x000D_
 _x000D_
 JUSTIFICATIVA 																						_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA, TENDO EM VISTA QUE A VIA POSSUI UM INTENSO TRÁFEGO DE VEÍCULOS, O QUE DIFICULTA A PASSAGEM DOS PEDESTRES. AS FAIXAS ELEVADAS OFERECEM SEGURANÇA, PROPORCIONANDO AOS CONDUTORES MAIOR VISIBILIDADE DAS TRAVESSIAS.</t>
   </si>
   <si>
     <t>15359</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15359/ind_235.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15359/ind_235.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº235/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, REALIZAR A LIMPEZA E ROÇADA NA FRENTE UNIDADE BÁSICA DE SAÚDE ALVINO MUHLMANN, NO BAIRRO ALTO DA TIJUCA.																					_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 OS MORADORES DESTA LOCALIDADE PROCURARAM POR ESTE VEREADOR SOLICITANDO ESTA PROVIDÊNCIA, POIS O MATO ESTÁ ALTO CAUSANDO TRANSTORNO AS PESSOAS, COMO A PROLIFERAÇÃO DE ANIMAIS PEÇONHENTOS, COLOCANDO EM RISCO A SAÚDE E SEGURANÇA DOS CIDADÃOS.</t>
   </si>
   <si>
     <t>15360</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15360/ind_236.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15360/ind_236.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº236/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DA RUA ALFREDO BACH, COM INÍCIO NA RUA FRANCISCO DE PAULA E SILVA (LOTEAMENTO ARAUCÁRIA) COM PATROLAMENTO,  LIMPEZA DAS LATERAIS DA RUA, LIMPEZA DE BOCA DE LOBO E COLOCAÇÃO DE TUBULAÇÃO DO LADO ESQUERDO DA RUA, POIS O ESGOTO CORRE A CÉU ABERTO.																																								_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 OS MORADORES DESTA RUA NÃO TEM A INSTALAÇÃO DE REDE DE ESGOTOS PARA A DEVIDA CANALIZAÇÃO. PORTANTO, MORADORES DA REFERIDA RUA PEDEM POR ESSAS MELHORIAS, POIS EXISTE UM GRANDE DESCONFORTO, PODENDO INCLUSIVE CAUSAR A PROLIFERAÇÃO DE DOENÇAS AOS MORADORES E A OUTRAS PESSOAS QUE PASSAM PELO LOCAL.</t>
   </si>
   <si>
     <t>15362</t>
   </si>
   <si>
     <t>Willian Godoy, Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15362/ind_237.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15362/ind_237.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº237/2024, DE AUTORIA DO EDIL WILLIAN GODOY E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS,  MELHORIAS E COLOCAÇÃO DE MATERIAL NAS RUAS ANTÔNIO MORESCHI, FRANCISCO DE PAULA PEREIRA, FRANCISCO BECHEL, CLAUDIONOR GAISSLER DA SILVEIRA, E DEMAIS RUAS DO ENTORNO DO GRUPO ESCOLAR MUNICIPAL NEY PACHECO DE MIRANDA LIMA, NO BAIRRO BOA VISTA. 																												_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 A INDICAÇÃO SE FAZ NECESSÁRIA, TENDO EM VISTA O ENORME FLUXO DE CARRO E MOTOCICLETAS QUE PASSAM PELO LOCAL DURANTE TODO O DIA, ESPECIALMENTE, NO INÍCIO DA MANHÃ E FINAL DA TARDE, NO HORÁRIO DE ENTRADA E SAÍDA DA ESCOLA.</t>
   </si>
   <si>
     <t>15371</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15371/ind_238.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15371/ind_238.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº238/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS,  O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA FRANCISCO ARTNER E DEMAIS RUAS DO ALTO DO FRIGORIFICO, NO BAIRRO INDUSTRIAL I. 																					_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRÁFEGO NAS RUAS</t>
   </si>
   <si>
     <t>15372</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15372/ind_239.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15372/ind_239.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº239/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS,  O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DA CACHOEIRA, SENTIDO SEREIA E ANTA GORDA.  																									_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 A INDICAÇÃO REFERIDA É DE GRANDE IMPORTÂNCIA, POIS, NA ATUAL SITUAÇÃO EM QUE AS ESTRADAS SE ENCONTRAM, ESTÁ MUITO DIFÍCIL O TRÁFEGO, NÃO APENAS PELOS BURACOS E PELA POEIRA. E QUANDO EM TEMPOS CHUVOSOS A PARTE POEIRENTA SE TRANSFORMA EM PERIGOSO LAMAÇAL, TORNANDO MAIS GRAVE A SITUAÇÃO.</t>
   </si>
   <si>
     <t>15373</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15373/ind_240.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15373/ind_240.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº240/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA LOCALIDADE DE ANTA GORDA. 																											_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 CONFORME REIVINDICAÇÕES DOS MORADORES DA LOCALIDADE, SERIA DE SUMA IMPORTÂNCIA ESSA PROVIDÊNCIA QUE POSSIBILITARIA AOS MORADORES FREQUENTAR O ESPAÇO QUE HOJE TEM POUCO ATRATIVO, ALÉM DE VALORIZAR A LOCALIDADE E SOBRETUDO A CONVIVÊNCIA SAUDÁVEL ENTRE AS PESSOAS.</t>
   </si>
   <si>
     <t>15375</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15375/ind_241.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15375/ind_241.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº241/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DA VIA E DO SISTEMA DE DRENAGEM DA RUA LUIS CARLOS GONÇALVES E DEMAIS RUAS DE MARCÍLIO DIAS.																						_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL SOLICITAÇÃO SE FAZ NECESSÁRIA, POIS VAI OFERECER BOA TRAFEGABILIDADE AOS CONDUTORES DE VEÍCULOS, BEM COMO, AOS PEDESTRES QUE UTILIZAM ESSA VIA. CONSTATOU-SE QUE A REFERIDA RUA ESTÁ NECESSITANDO DE MANUTENÇÃO E DRENAGEM.</t>
   </si>
   <si>
     <t>15376</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15376/ind_242.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15376/ind_242.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº242/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, EM PARCERIA COM AS INSTITUIÇÕES DE ENSINO SUPERIOR, DESENVOLVER UM MAPA INTERATIVO QUE APONTE OS LOCAIS ONDE FORAM ENCONTRADOS FOCOS DE DENGUE OU QUE EXISTA A POSSIBILIDADE DE CRIAÇÃO DO MOSQUITO, SUGERE-SE O USO DO DRONE PARA AQUISIÇÃO DE DADOS PARA O MAPA. 		_x000D_
 																						_x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO SE FAZ NECESSÁRIA, COM O OBJETIVO DE CONSCIENTIZAR A POPULAÇÃO E UMA FORÇA TAREFA PARA A ADOÇÃO DE MEDIDAS SIMPLES QUE PODEM CONTRIBUIR PARA A PREVENÇÃO DA DENGUE, AUXILIANDO NA DIVULGAÇÃO DE INFORMAÇÕES SOBRE O ASSUNTO E VISTORIANDO LOCAIS COM POSSÍVEIS FOCOS DO MOSQUITO.</t>
   </si>
   <si>
     <t>15378</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15378/ind_243.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15378/ind_243.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº243/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, REALIZAR ESTUDO PARA IMPLANTAR REDUTOR DE VELOCIDADE (LOMBADA OU FAIXA ELEVADA) NA RUA ADÃO TYSZKA, NO BAIRRO INDUSTRIAL I, NAS PROXIMIDADES DE GRUPO ESCOLAR MUNICIPAL FREI FABIANO GADZINSKI. SUGERE-SE TAMBÉM FAZER A FISCALIZAÇÃO OU UMA PARCERIA COM A POLÍCIA MILITAR PARA FISCALIZAÇÃO DESSA RUA NOS HORÁRIOS DE ENTRADA E SAÍDA DOS ALUNOS.</t>
   </si>
   <si>
     <t>15381</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15381/ind_244.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15381/ind_244.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº244/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, REALIZAR A PODA DE ÁRVORES OU NOTIFICAR OS RESPONSÁVEIS PELOS TERRENOS ONDE ESTÃO AS ÁRVORES NA RUA EWALDO KREIS, NO BAIRRO BOA VISTA.																														_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 SEGUNDO OS MORADORES, AS ÁRVORES ESTÃO PREJUDICANDO O FLUXO DE VEÍCULOS E CAUSANDO TRANSTORNO AS PESSOAS QUE POR ALI TRAFEGAM.</t>
   </si>
   <si>
     <t>15383</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15383/ind_245.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15383/ind_245.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº245/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O NIVELAMENTO DAS LAJOTAS DA RUA  FRANCISCO JOSÉ KLAHOLD, NO BAIRRO BOA VISTA.																											_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL SOLICITAÇÃO SE FAZ NECESSÁRIA UMA VEZ QUE HÁ PRECIPITAÇÕES E DESNIVELAMENTOS DAS LAJOTAS, PODENDO CAUSAR DANOS AOS VEÍCULOS QUE TRAFEGAM POR ESSA VIA.</t>
   </si>
   <si>
     <t>15385</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15385/ind_246.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15385/ind_246.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº246/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, FAZER A MANUTENÇÃO DOS BURACOS DA RUA IRINEU BORNHAUSEN, NO BAIRRO ÁGUA VERDE. 																									_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA, UMA VEZ QUE O LOCAL SE ENCONTRA COM MUITOS BURACOS NO PAVIMENTO, DIFICULTANDO IMENSAMENTE O TRÁFEGO DE VEÍCULOS NO LOCAL E POTENCIALIZANDO O RISCO DE ACIDENTES A TODOS OS USUÁRIOS QUE TRANSITAM POR ALI.</t>
   </si>
   <si>
     <t>15386</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15386/ind_247.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15386/ind_247.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº247/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, COLOCAÇÃO DE GRADE NA BOCA DE LOBO DA RUA SEVERO DE ANDRADE, EM FRENTE AO MERCADO KUCARZ, NO BAIRRO CAMPO DA ÁGUA VERDE. 																																	      _x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 OS MORADORES ESTÃO SOLICITANDO A COLOCAÇÃO DE GRADE NA BOCA DE LOBO QUE ESTÁ SITUADA FRENTE A RESIDÊNCIA DE NÚMERO 370. POR ESTAR SEM A GRADE, A BOCA DE LOBO REPRESENTA PERIGO PARA OS TRANSEUNTES, PODENDO CAUSAR SÉRIOS ACIDENTES. ALÉM DISSO, OS VEÍCULOS TAMBÉM PODEM SER DANIFICADOS, O QUE CAUSARÁ TRANSTORNOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>15387</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15387/ind_248.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15387/ind_248.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº248/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO, A COLOCAÇÃO DE MATERIAL E O ALARGAMENTO  DA RUA RUA EMÍLIO WENDT, NO BAIRRO ÁGUA VERDE, ATRÁS DA GRANJA NEGOSEK, RUA CURTA COM APROXIMADAMENTE 10 CASAS.																																	         								_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A PRESENTE SOLICITAÇÃO SE FAZ NECESSÁRIA, TENDO EM VISTA QUE, O ACÚMULO DE MATO ESTÁ ATRAPALHANDO A PASSAGEM DOS CARROS E PEDESTRES, BEM COMO, É NECESSÁRIO A MANUTENÇÃO DESSA VIA.</t>
   </si>
   <si>
     <t>15388</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15388/ind_249.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15388/ind_249.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº249/2024, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, ROÇAR E LIMPAR AS MARGINAIS DA ESTRADA GERAL DE MARCÍLIO DIAS, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, VERIFICAR E SUBSTITUIR LÂMPADAS QUEIMADAS NO DECORRER DA VIA ATÉ O ANTIGO CAMPUS DA UNC, SEDE ATUAL DA EPAGRI.																							_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A ESCASSEZ DE ILUMINAÇÃO PÚBLICA NAQUELA LOCALIDADE ESTÁ COLOCANDO EM RISCO A SEGURANÇA DOS MORADORES, DIFICULTANDO A VISIBILIDADE E FACILITANDO OCORRÊNCIAS DE ROUBOS, FURTOS, ENTRE OUTROS, UMA VEZ QUE O FLUXO DE VEÍCULOS E PEDESTRES AUMENTARÁ DEVIDO A INSTALAÇÃO DA NOVA SEDE DA EPAGRI.</t>
   </si>
   <si>
     <t>15389</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15389/ind_250.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15389/ind_250.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº250/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA MARECHAL RONDON, TRECHO DA RUA CIDADE DE JAU ATÉ A RUA JOÃO MULLER, NO BAIRRO ALTO DAS PALMEIRAS.															 																_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 É NECESSÁRIO AS MELHORIAS DEVIDO AS PÉSSIMAS CONDIÇÕES EM QUE A VIA SE ENCONTRA, COM PROBLEMAS DE BURACOS.</t>
   </si>
   <si>
     <t>15390</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15390/ind_251.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15390/ind_251.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº251/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE FELIPE SCHMIDT.										 																			_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 A VIABILIZAÇÃO DESTE PATROLAMENTO E CASCALHAMENTO É DE SUMA IMPORTÂNCIA, POIS OS CONDUTORES NECESSITAM DA ESTRADA PARA TRANSITAR, ESCOAREM SEUS PRODUTOS, E PELA FALTA DE MANUTENÇÃO AS ESTRADAS ESTÃO CADA DIA MAIS DETERIORADAS, TRAZENDO MUITAS DIFICULDADES PARA OS MOTORISTAS.</t>
   </si>
   <si>
     <t>15391</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15391/ind_252.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15391/ind_252.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº252/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA MATHIAS MULLER E RUA EMÍDIO FERREIRA DE SOUZA,  NO BAIRRO PIEDADE.																							_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL INDICAÇÃO SE FAZ NECESSÁRIA PARA ATENDER MORADORES QUE ESTÃO COM SÉRIOS PROBLEMAS COM A  FALTA DE CONSERVAÇÃO DO LOCAL,  COM MUITOS BURACOS CAUSANDO TRANSTORNOS PARA MOTORISTAS E PEDESTRES, PRINCIPALMENTE EM DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>15392</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15392/ind_253.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15392/ind_253.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº253/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O CONSERTO DA BOCA DE LOBO DA RUA FRANCISCO DE PAULA PEREIRA, EM FRENTE A  DAJ CACHAÇARIA.  																									_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 A INDICAÇÃO SE FAZ NECESSÁRIA, DEVIDO AO PERIGO PRESENTE, PODENDO CAUSAR ACIDENTES PARA QUEM TRANSITAR POR AQUELE LOCAL.</t>
   </si>
   <si>
     <t>15393</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15393/ind_254.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15393/ind_254.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº254/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DA RUA BERNARDO OLSEN, NO TRECHO SEM PAVIMENTAÇÃO QUE CONECTA O ALTO DA TIJUCA ATÉ O DISTRITO DE MARCÍLIO DIAS._x000D_
 																				_x000D_
 JUSTIFICATIVA 																					_x000D_
 USUÁRIOS DESTA VIA PROCURARAM POR ESTE VEREADOR SOLICITANDO ESTA PROVIDÊNCIA, POIS OS BURACOS ESTÃO CAUSANDO TRANSTORNO AOS USUÁRIOS E DANIFICANDO SEUS VEÍCULOS.</t>
   </si>
   <si>
     <t>15394</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15394/ind_255.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15394/ind_255.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº255/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DA SERVIDÃO JOSÉ HAAS LEMOS,  NO BAIRRO ALTO DA TIJUCA.																												_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 O PRESENTE PEDIDO TRATA DA NECESSIDADE DE MANUTENÇÃO DA REFERIDA VIA, QUE SE ENCONTRA EM MÁS CONDIÇÕES DE CONSERVAÇÃO, COM BURACOS E VALAS, O QUE DIFICULTA O TRÂNSITO LOCAL.</t>
   </si>
   <si>
     <t>15396</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15396/ind_256.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15396/ind_256.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº256/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DA VIA E DO SISTEMA DE DRENAGEM NOS TRECHOS NÃO ATENDIDOS DAS RUAS WILLIBALDO HOFFMANN E ALFREDO BACH, NO BAIRRO TRICOLIN. 																															_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 A PRESENTE INDICAÇÃO É MOTIVADA PELA NECESSIDADE URGENTE DE REALIZAR A MANUTENÇÃO DESTAS RUAS. O ESTADO PRECÁRIO CARACTERIZADO POR BURACOS, IRREGULARIDADES E FALTA DE CONSERVAÇÃO, TEM GERADO INÚMEROS TRANSTORNOS À COMUNIDADE LOCAL.</t>
   </si>
   <si>
     <t>15397</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15397/ind_257.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15397/ind_257.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº257/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN,  E A SENHORA  VIVIANE GUEDES DOS SANTOS, GESTORA DA FUNDAÇÃO CULTURAL,  A CRIAÇÃO E COLOCAÇÃO DE PLACAS CRIATIVAS QUE INDIQUEM O CAMINHO PARA A ESTAÇÃO FERROVIÁRIA DE MARCÍLIO DIAS E OUTRAS ATRAÇÕES DO DISTRITO.																							_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A PRESENTE INDICAÇÃO SE FAZ NECESSÁRIO DEVIDO A RELATOS DE TURISTAS QUE TEM DIFICULDADE EM LOCALIZAR O DISTRITO, BEM COMO OS ATRATIVOS TURÍSTICOS DA REGIÃO.</t>
   </si>
   <si>
     <t>15399</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15399/ind_258.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15399/ind_258.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº258/2024, DE AUTORIA DAS VEREADORAS ZENILDA LEMOS E SILMARA GONTAREK, AS VEREADORAS QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, VERIFICAR A POSSIBILIDADE DE PARCERIA COM AS INSTITUIÇÕES DE ENSINO SUPERIOR PARA IMPLANTAÇÃO DE PROJETOS DE EXTENSÃO NA ÁREA DE PSICOLOGIA PARA PROJETOS NA ÁREA RURAL DO MUNICÍPIO DE CANOINHAS.									 													_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É DE GRANDE VALIA, POIS A ATUAÇÃO DA PSICOLOGIA NA COMUNIDADE RURAL PODE GERAR IMPACTOS POSITIVOS SIGNIFICATIVOS, AUXILIANDO NO BEM-ESTAR EMOCIONAL E MENTAL DOS MORADORES, FORTALECENDO OS LAÇOS COMUNITÁRIOS E PROMOVENDO O DESENVOLVIMENTO LOCAL.</t>
   </si>
   <si>
     <t>15401</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15401/ind_259.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15401/ind_259.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº259/2024, DE AUTORIA DAS VEREADORAS ZENILDA LEMOS E SILMARA GONTAREK, AS VEREADORAS QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, REALIZAR ESTUDO PARA IMPLANTAR REDUTOR DE VELOCIDADE (LOMBADA OU FAIXA ELEVADA) NAS PROXIMIDADES DA ESQUINA DAS RUAS BASÍLIO HUMENHUK COM A RUA FRANCISCO DE PAULA E SILVA, NO BAIRRO TRICOLIN. 									 																	_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É IMPRESCINDÍVEL PARA QUE O TRÂNSITO POSSA FLUIR ADEQUADAMENTE E COM SEGURANÇA, ALÉM DE COIBIR A IMPRUDÊNCIA DOS MOTORISTAS QUE TRAFEGAM EM ALTA VELOCIDADE.</t>
   </si>
   <si>
     <t>15402</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15402/ind_260.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15402/ind_260.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº260/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A PINTURA DAS FAIXAS DE PEDESTRES DA AVENIDA RUBENS RIBEIRO DA SILVA.																																	_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL AÇÃO É NECESSÁRIA PARA GARANTIR A SEGURANÇA DOS PEDESTRES, POIS A VIA É DE GRANDE MOVIMENTO.</t>
   </si>
   <si>
     <t>15404</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15404/ind_261.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15404/ind_261.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº261/2024, DE AUTORIA DAS VEREADORAS ZENILDA LEMOS E SILMARA GONTAREK, AS VEREADORAS QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, VERIFICAR A TUBULAÇÃO NA SERVIDÃO JOSÉ HAAS LEMOS, EM FRENTE AO Nº 210, NO BAIRRO ALTO DA TIJUCA.										 															_x000D_
 _x000D_
 JUSTIFICATIVA																				     	_x000D_
 A PRESENTE INDICAÇÃO, ATENDE PEDIDO DOS MORADORES RESIDENTES, TENDO EM VISTA QUE A COLOCAÇÃO DA TUBULAÇÃO FOI  INTERROMPIDA, DEIXANDO CRATERAS NA RUA MENCIONADA, TRAZENDO TRANSTORNOS AO LOCAL.</t>
   </si>
   <si>
     <t>15406</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15406/ind_262.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15406/ind_262.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº262/2024, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, REALIZAR A LIMPEZA DOS CANTEIROS DA AVENIDA RUBENS RIBEIRO DA SILVA.																									             _x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 A REFERIDA SOLICITAÇÃO SE FAZ NECESSÁRIA, POIS O CANTEIRO DA RUA ESTÁ COM MATO EM TAMANHO EXCESSIVO, IMPOSSIBILITANDO A PASSAGEM DE PEDESTRES E DIFICULTANDO A VISÃO DOS VEÍCULOS, NECESSITANDO DA LIMPEZA A FIM DE TAMBÉM EVITAR ANIMAIS PEÇONHENTOS.</t>
   </si>
   <si>
     <t>15407</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15407/ind_263.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15407/ind_263.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº263/2024, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA ALVINO VOLKMANN, PRÓXIMO A RESIDÊNCIA 378, NO BAIRRO ALTO DA TIJUCA.																								_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 TAL SOLICITAÇÃO, BASEIA-SE NO FATO DA REFERIDA RUA ENCONTRAR-SE EM CONDIÇÕES INADEQUADAS PARA O TRAFEGO NECESSITANDO DE PATROLAMENTO E MATERIAL.</t>
   </si>
   <si>
     <t>15409</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15409/ind_264.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15409/ind_264.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº264/2024, DE AUTORIA DAS VEREADORAS ZENILDA LEMOS E SILMARA GONTAREK, AS VEREADORAS QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, REALIZAR A LIMPEZA E ROÇADA DO MATO  NA RUA ALFREDO IVO PAUL, NO BAIRRO PIEDADE.									 															_x000D_
 _x000D_
 JUSTIFICATIVA																				     	_x000D_
 NO REFERIDO LOCAL HÁ NECESSIDADE DE SE FAZER O ROÇAMENTO DO MATO E LIMPEZA, POIS OS MUNÍCIPES DESTA RUA NÃO ESTÃO AGUENTANDO A APARIÇÃO DE ANIMAIS PEÇONHENTOS, BEM COMO, ESTÁ AFETANDO A SEGURANÇA DOS MESMOS.</t>
   </si>
   <si>
     <t>15411</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15411/ind_265.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15411/ind_265.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº265/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA IRMÃ MARIA ALBERTINA BISCHOF, E DEMAIS RUAS DO BAIRRO ÁGUA VERDE.																							_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 TAL SOLICITAÇÃO TEM POR OBJETIVO OFERECER CONDIÇÕES NORMAIS DE TRAFEGABILIDADE NA VIA, TENDO EM VISTA QUE A MESMA NECESSITA DE REPAROS, DEVIDO À FALTA DE MANUTENÇÃO PERIÓDICA, CONSIDERANDO TAMBÉM QUE ESTA É A RUA DE ACESSO AO POSTO DE SAÚDE ERVINO TREML.</t>
   </si>
   <si>
     <t>15413</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15413/ind_266.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15413/ind_266.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº266/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NAS RUAS TRANSVERSAIS DA AVENIDA DOS EXPEDICIONÁRIOS.																													_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL AÇÃO É NECESSÁRIA DEVIDO O ESTADO PRECÁRIO CARACTERIZADO POR BURACOS, IRREGULARIDADES E FALTA DE CONSERVAÇÃO DAS RUAS.</t>
   </si>
   <si>
     <t>15428</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15428/ind_267.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15428/ind_267.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 267/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE  PEDRAS NA RUA DE ACESSO E NO ESTACIONAMENTO DOS FUNCIONÁRIOS DA UNIDADE BÁSICA DE SAÚDE  ERVINO TREML,  NO BAIRRO ÁGUA VERDE.	_x000D_
 																														_x000D_
 JUSTIFICATIVA 																					_x000D_
 O SERVIÇO É NECESSÁRIO, CONSIDERANDO QUE A RUA DA UBS NECESSITA DE MELHORES CONDIÇÕES PARA AS PESSOAS QUE FREQUENTAM O LOCAL.</t>
   </si>
   <si>
     <t>15429</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15429/ind_268.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15429/ind_268.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 268/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A LIMPEZA E RETIRAR O ACÚMULO DE TERRA DA RUA MARIO JOÃO MAYER, NO BAIRRO ÁGUA VERDE.																									_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 OS SERVIÇOS SE FAZEM NECESSÁRIOS PARA MELHORAR AS CONDIÇÕES DE TRÁFEGO DO LOCAL.</t>
   </si>
   <si>
     <t>15430</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15430/ind_269.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15430/ind_269.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 269/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A PINTURA DE FAIXA DE PEDESTRES NA RUA ROBERTO ELKE EM FRENTE A ACADEMIA WIMMER E A PANIFICADORA BRASILEIRA, NO BAIRRO SOSSEGO.																						_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 A REFERIDA REIVINDICAÇÃO É PERTINENTE, VISTO QUE A FAIXA DE PEDESTRE ENCONTRA-SE APAGADA SENDO NECESSÁRIO REALIZAR A PINTURA, POIS, OS CONDUTORES DE VEÍCULOS AUTOMOTIVOS, NÃO ESTÃO RESPEITANDO OS PEDESTRES NA TRAVESSIA, DEVIDO A PINTURA DETERIORADA.</t>
   </si>
   <si>
     <t>15431</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15431/ind_270.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15431/ind_270.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 270/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, CONSTRUÇÃO DE ROTATÓRIA, OU DE FORMA PALIATIVA A PINTURA DE FAIXAS DE PEDESTRES, PLACAS DE SINALIZAÇÃO E LOMBADAS NO ENTRONCAMENTO DAS RUAS ALMEIDA CARDOSO COM A RUA EMÍLIO SCHOLTZ, E A RUA KURT MENDES, NO BAIRRO TRICOLIN._x000D_
 																				_x000D_
 JUSTIFICATIVA 																					_x000D_
 DEVIDO AO GRANDE FLUXO DE VEÍCULOS NESSA REGIÃO DA CIDADE, A IMPLANTAÇÃO DA ROTATÓRIA OU OUTRO DISPOSITIVO DE SEGURANÇA VIÁRIA, FACILITARÁ E TORNARÁ MAIS SEGURO O TRÂNSITO NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>15432</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15432/ind_271.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15432/ind_271.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 271/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO COM PATROLA, COLOCAÇÃO DE MATERIAL E COMPACTAÇÃO COM ROLO E A CONSTRUÇÃO DE BOCAS DE LOBO NA RUA JOAQUIM VIEIRA DE LIMA, ENTRE A RUA HENRIQUE ZUGMANN E A RUA OTÁVIO TABALIPA NO BAIRRO CAMPO DA ÁGUA VERDE._x000D_
  																																	JUSTIFICATIVA																					_x000D_
 MORADORES PEDEM AS MELHORIAS NA RUA CITADA  POIS TRATA-SE DE UMA RUA PLANA E SEM SISTEMA DE DRENAGEM ADEQUADO, SITUAÇÃO QUE AJUDA A CAUSAR ALAGAMENTOS EM DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>15433</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15433/ind_272.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15433/ind_272.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 272/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJAM TOMADAS MEDIDAS REFERENTES À EXECUÇÃO DE REFORMA DO POSTO DE SAÚDE DA LOCALIDADE BARRA MANSA._x000D_
 															 						_x000D_
 JUSTIFICATIVA 																					_x000D_
 A MEDIDA É NECESSÁRIA POIS A ESTRUTURA DO LOCAL ESTÁ PRECÁRIA, PREJUDICANDO O ATENDIMENTO DOS PACIENTES E AS CONDIÇÕES DE TRABALHO DOS FUNCIONÁRIOS. UM BENEFÍCIO QUE SERÁ USUFRUÍDO POR TODA POPULAÇÃO DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>15434</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15434/ind_273.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15434/ind_273.pdf</t>
   </si>
   <si>
     <t>INIDCAÇÃO N° 273/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A PAVIMENTAÇÃO ASFÁLTICA DA RUA SAULO DE CARVALHO, RUA GUSTAVO BRANDES, E RUA VALMOR IVO GALOTTI, FECHANDO A QUADRA COM A RUA JÁ PAVIMENTADA FERES JOÃO SFAIR, NO BAIRRO JARDIM ESPERANÇA.																					_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A PAVIMENTAÇÃO ASFÁLTICA DAS REFERIDAS RUAS É DE SUMA IMPORTÂNCIA PARA OS MORADORES, PROPORCIONANDO MAIOR SEGURANÇA, QUALIDADE DE VIDA, VALORIZAÇÃO DOS IMÓVEIS E MELHOR TRAFEGABILIDADE DE VEÍCULOS E PEDESTRES. TRATA-SE DE UM ANSEIO COMUNITÁRIO, UMA VEZ QUE, AMENIZA OS TRANSTORNOS CAUSADOS PELA AÇÃO DO TEMPO, TANTO NO PERÍODO CHUVOSO QUANTO NOS PERÍODOS DE SECA.</t>
   </si>
   <si>
     <t>15435</t>
   </si>
   <si>
     <t>Gilmar Martins</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15435/ind_274.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15435/ind_274.pdf</t>
   </si>
   <si>
     <t>INIDCAÇÃO N° 274/2024, DE AUTORIA DO EDIL GILMAR M. DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A PINTURA DOS MEIOS-FIOS INDICANDO AS ÁREAS ONDE NÃO É  PERMITIDO ESTACIONAR E A PINTURA DAS LOMBADAS NA RUA CATARINA DE SOUZA HUBNER, NO BAIRRO PIEDADE._x000D_
 																															JUSTIFICATIVA 																					_x000D_
 A PRESENTE INDICAÇÃO TEM POR FINALIDADE REFORÇAR A SINALIZAÇÃO DA RUA PROPORCIONANDO UMA MELHOR VISUALIZAÇÃO DAS LOMBADAS E DOS MEIOS-FIOS, COM A PINTURA COM TINTA REFLETIVA, PRINCIPALMENTE INDICANDO ONDE NÃO É PERMITIDO ESTACIONAR.</t>
   </si>
   <si>
     <t>15441</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15441/ind_275.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15441/ind_275.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 275/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS,  REALIZAR A MANUTENÇÃO DA VIA, DO SISTEMA DE DRENAGEM E A COLOCAÇÃO DE MATERIAL NA RUA JACOB FUCK E RUA LICÍNIO ALCIDES CORNELSEN,  NAS PROXIMIDADES DO CEI EMÍLIA FERRERO, NO BAIRRO ÁGUA VERDE._x000D_
  																						_x000D_
 JUSTIFICATIVA 																		                                     	_x000D_
 TAL AÇÃO JUSTIFICA-SE PELO MAU ESTADO DE CONSERVAÇÃO DA VIA, FATO QUE TEM RESTRINGIDO O DIREITO DE IR E VIR DOS MUNÍCIPES. DESTA MANEIRA, FAZ-SE NECESSÁRIO QUE TAL MANUTENÇÃO DEVE SER REALIZADA O MAIS BREVE POSSÍVEL.</t>
   </si>
   <si>
     <t>15442</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15442/ind_276.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15442/ind_276.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 276/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, REALIZAR A REPINTURA DAS FAIXAS DE PEDESTRES NAS PROXIMIDADES DA ESCOLA BÁSICA DR. AROLDO CARNEIRO DE CARVALHO, NO BAIRRO JARDIM ESPERANÇA._x000D_
 																						       											JUSTIFICATIVA 																					_x000D_
 É NECESSÁRIO QUE SEJAM REPINTADAS AS FAIXAS DE PEDESTRE EM FRENTE A ESCOLA PARA SEGURANÇA NÃO SÓ DOS ESTUDANTES, COMO DE TODA POPULAÇÃO, NO SENTIDO DE PREVENIR ACIDENTES NO TRÂNSITO E ATROPELAMENTOS. OBSERVA-SE QUE EM FRENTE A ESCOLA, EXISTE GRANDE MOVIMENTAÇÃO DE PEDESTRES, VEÍCULOS, MOTOS E BICICLETAS NOS HORÁRIOS DE PICO, E QUE, NÃO EXISTEM MUITOS MECANISMOS DE SEGURANÇA PARA A REALIZAÇÃO DE TRAVESSIA.</t>
   </si>
   <si>
     <t>15443</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15443/ind_277.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15443/ind_277.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 277/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN,  A PINTURA DE FAIXAS DE PEDESTRES, SE POSSÍVEL  INSTALAR  FAIXAS ELEVADAS NA RUA CAETANO COSTA,  NAS PROXIMIDADES DA COMERCIAL CHAMBER, NO CENTRO DA CIDADE.																																		_x000D_
 _x000D_
 JUSTIFICATIVA 																		_x000D_
 O PRESENTE PEDIDO FAZ-SE NECESSÁRIO POR CONTA DO GRANDE MOVIMENTO QUE A RUA POSSUI. POR SER NAS PROXIMIDADES DE ESCOLAS, PEDE QUE SEJA INSTALADA FAIXA DE PEDESTRES ELEVADA, PARA PROPORCIONAR MAIOR SEGURANÇA AOS ALUNOS E DEMAIS PEDESTRES DE MODO A AUMENTAR A ATENÇÃO DOS MOTORISTAS, EVITANDO A OCORRÊNCIA DE ACIDENTES.</t>
   </si>
   <si>
     <t>15444</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15444/ind_278.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15444/ind_278.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 278/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REALIZAR UM ESTUDO PARA IMPLANTAR UM JARDIM DE CHUVA/ INFILTRAÇÃO NO CANTEIRO CENTRAL DA AVENIDA RUBENS RIBEIRO DA SILVA. REBAIXANDO O SOLO, COLOCANDO MATERIAIS E POÇOS DRENANTES E APLICANDO VEGETAÇÃO NATIVA NA COBERTURA PARA FILTRAR.		_x000D_
 _x000D_
 JUSTIFICATIVA 																					 _x000D_
 OS JARDINS DE CHUVA SÃO CANTEIROS COM PLANTAS, PROJETADOS COM O REBAIXAMENTO DO SOLO, A FIM DE COLETAR AS ÁGUAS PLUVIAIS ATRAVÉS DE ABERTURAS DELIMITADAS EM SEU CONTORNO.</t>
   </si>
   <si>
     <t>15445</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15445/ind_279.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15445/ind_279.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 279/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A INSTALAÇÃO DE PLACAS DE TRÂNSITO QUE SINALIZEM QUE É PERMITIDA A CONVERSÃO DE VEÍCULOS À DIREITA, MESMO QUANDO O SEMÁFORO ESTÁ FECHADO,  NOS CRUZAMENTOS DA RUA BARÃO DO RIO BRANCO COM A RUA FRANCISCO DE PAULA PEREIRA,  NA RUA FRANCISCO DE PAULA PEREIRA COM A RUA EUGÊNIO DE SOUZA, E NO CRUZAMENTO DA RUA CORONEL ALBUQUERQUE COM A RUA GETÚLIO VARGAS. _x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 A CONVERSÃO À DIREITA É PERMITIDA DESDE 13 DE OUTUBRO DE 2022, QUANDO A LEI FEDERAL 14.071/2022, POR MEIO DO ARTIGO 44A, TROUXE A NOVA PREVISÃO AO CÓDIGO DE TRÂNSITO BRASILEIRO .“DE ACORDO COM A LEI, É LIVRE O MOVIMENTO DE CONVERSÃO À DIREITA DIANTE DE SINAL VERMELHO DO SEMÁFORO ONDE HOUVER SINALIZAÇÃO INDICATIVA QUE PERMITA ESSA CONVERSÃO.</t>
   </si>
   <si>
     <t>15446</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15446/ind_280.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15446/ind_280.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 280/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, MELHORIAS NA SINALIZAÇÃO COM INSTALAÇÃO DE PLACAS VERTICAIS E SINALIZAÇÃO HORIZONTAL PARA DELIMITAR OS CRUZAMENTOS NA INTERSECÇÃO DA RUA ROBERTO ELKE COM A RUA BASÍLIO HUMENHUK E AO ENTORNO, NO BAIRRO JARDIM ESPERANÇA.	_x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 JUSTIFICA-SE QUE OS MORADORES ESTÃO PEDINDO ESTAS MELHORIAS DE SEGURANÇA UMA VEZ PREOCUPADOS COM O MOVIMENTO INTENSIVO DE VEÍCULOS, PONDO EM RISCO A VIDA DOS PEDESTRES E MORADORES, E TAMBÉM AS CRIANÇAS QUE FREQUENTAM AS ESCOLAS PRÓXIMAS, E NORMALMENTE UTILIZAM ESTA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>15447</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15447/ind_281.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15447/ind_281.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 281/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:		_x000D_
 QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  QUE  ADOTE AS MEDIDAS CABÍVEIS PARA GARANTIR QUE OS PRAZOS PREVISTOS PARA O ENVIO DAS PROPOSTAS SELECIONADAS DO NOVO PAC SELEÇÕES SEJAM RIGOROSAMENTE CUMPRIDOS, GARANTINDO ASSIM QUE NOSSA CIDADE POSSA ACESSAR OS RECURSOS DISPONÍVEIS E PROMOVER O PROGRESSO EM BENEFÍCIO DE TODOS OS SEUS HABITANTES, VISTO QUE OS PRAZOS PARA FORMALIZAÇÃO DOS TERMOS DE COMPROMISSO FORAM PRORROGADOS ATÉ O DIA 31 DE MAIO DE 2024. OS PROGRAMAS SÃO OS SEGUINTES:		_x000D_
 - MINISTÉRIO DA CULTURA;_x000D_
  - MINISTÉRIO DA CULTURA 2ª ETAPA DA SELEÇÃO CEU;	_x000D_
 - IPHAN;</t>
   </si>
   <si>
     <t>15454</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15454/ind_282.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15454/ind_282.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 282/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, INSTALAR PLACAS DE SINALIZAÇÃO NO CRUZAMENTO DA RUA ADOLFO BADING COM A RUA ALFREDO MAYER, NO BAIRRO CAMPO DA ÁGUA VERDE. _x000D_
  																						_x000D_
 JUSTIFICATIVA 																					_x000D_
 A PRESENTE INDICAÇÃO VEM ATENDER À SOLICITAÇÃO DOS MORADORES DO BAIRRO CAMPO DA ÁGUA VERDE, COMO MEDIDA DE SEGURANÇA E INFORMAÇÃO PARA OS CIDADÃOS.</t>
   </si>
   <si>
     <t>15455</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15455/ind_283.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15455/ind_283.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 183/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, FAZER UM ESTUDO DE VIABILIDADE PARA PINTAR FAIXAS EM ÁREA DE CONFLITO NOS CRUZAMENTOS DAS PROXIMIDADES DA ESCOLA BÁSICA JOÃO JOSÉ DE SOUZA CABRAL._x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 A REFERIDA INDICAÇÃO ATENDE SOLICITAÇÃO DOS USUÁRIOS E COMUNIDADE, HAJA VISTA O GRANDE FLUXO DE VEÍCULO QUE TRANSITAM DIARIAMENTE NA REFERIDA VIA, SE FAZENDO NECESSÁRIA A CONFECÇÃO DA PRESENTE INDICAÇÃO PARA ATENDER A DEMANDA DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>15456</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15456/ind_284.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15456/ind_284.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 284/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK,  O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR O DESASSOREAMENTO DAS VALETAS DE DRENAGEM DA ESTRADA DO MANDURI._x000D_
 																												_x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL SOLICITAÇÃO SE FAZ NECESSÁRIA, POIS ASSIM AUMENTA O VOLUME ÚTIL DOS CURSOS DE ÁGUA PREVENINDO ALAGAMENTOS E DANDO SEGURANÇA AOS MORADORES.</t>
   </si>
   <si>
     <t>15457</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15457/ind_285.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15457/ind_285.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 285/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, COM BASE NO MAPEAMENTO DESENVOLVIDO A PARTIR DE DADOS OBTIDOS DAS ÁREAS AFETADAS PELA ENCHENTE DE 2023, PRODUZIR PLACAS PARA CADA RUA AFETADA. CADA PLACA DEVE CONTER O NOME DA RUA E O NÍVEL DE INUNDAÇÃO ATINGIDO DURANTE A ENCHENTE._x000D_
  																											_x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL AÇÃO SE FAZ NECESSÁRIA, PARA INFORMAR E ALERTAR A COMUNIDADE SOBRE OS RISCOS ASSOCIADOS A FUTURAS ENCHENTES.</t>
   </si>
   <si>
     <t>15458</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15458/ind_286.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15458/ind_286.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 286/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NO FINAL DA RUA ALFREDO BACH, NO BAIRRO JARDIM ESPERANÇA._x000D_
  										 															_x000D_
 JUSTIFICATIVA																				     	_x000D_
 O PATROLAMENTO DA REFERIDA RUA É ESSENCIAL PARA MELHORAR AS CONDIÇÕES DE TRÁFEGO, REDUZIR A FORMAÇÃO DE POEIRA E GARANTIR A ACESSIBILIDADE DOS MORADORES.</t>
   </si>
   <si>
     <t>15459</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15459/ind_287.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15459/ind_287.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 287/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:  SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE ENCRUZILHADA ATÉ A VILA MAYER, PASSANDO PELO RIO DO TIGRE._x000D_
 							 																														JUSTIFICATIVA 																					_x000D_
 O TRABALHO DE RECUPERAÇÃO DAS ESTRADAS RURAIS DO MUNICÍPIO É DE EXTREMA IMPORTÂNCIA, POIS, DIARIAMENTE, DIVERSOS VEÍCULOS TRAFEGAM POR ESTAS VIAS, REALIZANDO DIVERSAS ATIVIDADES, DESDE O TRANSPORTE DE ESTUDANTES ATÉ O ESCOAMENTO DA PRODUÇÃO DE PRODUTOS DO SETOR AGRÍCOLA.</t>
   </si>
   <si>
     <t>15460</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15460/ind_288.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15460/ind_288.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 288/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE PACIÊNCIA DO RUFINO._x000D_
 						 																							_x000D_
 JUSTIFICATIVA 																					_x000D_
 A PRESENTE INDICAÇÃO TEM POR OBJETIVO O ATENDIMENTO ÀS REIVINDICAÇÕES FEITAS PELOS MORADORES, EM RELAÇÃO A REALIZAÇÃO DE CASCALHAMENTO E PATROLAMENTO NAS ESTRADAS DESTA LOCALIDADE DEVIDO AS MÁS CONDIÇÕES EM QUE ELAS SE ENCONTRAM.</t>
   </si>
   <si>
     <t>15461</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15461/ind_289.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15461/ind_289.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 289/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, COLOCAÇÃO DE MEIO-FIO E GRADE NAS BOCAS DE LOBO DA RUA ALVINO VOIGT, ENTRE A RUA PAULO WIESE E A RUA HENRIQUE ZUGMANN, NO BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 	 																													_x000D_
 JUSTIFICATIVA 																					_x000D_
 A REALIZAÇÃO DE TAL SERVIÇO É IMPORTANTE POIS É NECESSÁRIO A COLOCAÇÃO DE MEIO-FIO, E DE GRADE DE FERRO NESTES BUEIROS PARA EVITAR POSSÍVEIS ENTUPIMENTOS E PREVENIR FUTUROS ALAGAMENTOS.</t>
   </si>
   <si>
     <t>15462</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15462/ind_290.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15462/ind_290.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 290/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A COLOCAÇÃO DE MASSA ASFÁLTICA NO CRUZAMENTO DA RUA ROBERTO ELKE COM A RUA SAULO DE CARVALHO, NO BAIRRO JARDIM ESPERANÇA. 										 												_x000D_
 _x000D_
 JUSTIFICATIVA																				     	_x000D_
 O REPARO SE FAZ URGENTE E NECESSÁRIO DEVIDO AO CRUZAMENTO SER BASTANTE MOVIMENTADO, SER IMPORTANTE VIA DE ACESSO AO CENTRO DA CIDADE, ESTAR PERTO DE ESCOLAS E LOJAS, BEM COMO, SER ITINERÁRIO DO TRANSPORTE COLETIVO URBANO.</t>
   </si>
   <si>
     <t>15467</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15467/ind_291.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15467/ind_291.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 291/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A LIMPEZA DAS LATERAIS DA RUA WENDELIN METZGER,  ATÉ CHEGAR NA EPAGRI/UNC DE MARCÍLIO DIAS.																								_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL SOLICITAÇÃO TEM COMO OBJETIVO, ATENDER PEDIDOS FEITOS POR MUNÍCIPES, A FIM DE VIABILIZAR O TRÂNSITO SEGURO DE PESSOAS AO LONGO DA VIA, ASSIM COMO PARA EVITAR O APARECIMENTO DE PRAGAS E ANIMAIS PEÇONHENTOS, COMPROMETENDO A SAÚDE E A INTEGRIDADE FÍSICA DAS PESSOAS.</t>
   </si>
   <si>
     <t>15468</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15468/ind_292.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15468/ind_292.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 292/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INCLUSÃO DE PLACAS INDICATIVAS DE IDADE MÁXIMA PERMITIDA NOS PARQUINHOS DA CIDADE.																							       _x000D_
 _x000D_
 JUSTIFICATIVA 																		               	_x000D_
 ESSA INDICAÇÃO É IMPORTANTE PARA GARANTIR A SEGURANÇA DAS CRIANÇAS NOS PARQUINHOS DA CIDADE. TAIS PLACAS PODERIAM AJUDAR OS PAIS E RESPONSÁVEIS A TOMAREM DECISÕES MAIS CONSCIENTES SOBRE PERMITIR OU NÃO QUE CRIANÇAS ACIMA DE DETERMINADA IDADE USEM OS EQUIPAMENTOS, CONSIDERANDO O RISCO DE ACIDENTES.</t>
   </si>
   <si>
     <t>15469</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15469/ind_293.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15469/ind_293.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 293/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REALIZAR PROJETO DE MACRODRENAGEM NAS PROXIMIDADES DA RUA CLEMENTE PROCOPIACK, NO BAIRRO CAMPO DA ÁGUA VERDE, VISANDO REDUÇÃO DO ACÚMULO DE ÁGUA NESSA VIA E NAS VIAS PRÓXIMAS._x000D_
 																					_x000D_
 JUSTIFICATIVA 																					_x000D_
 ESTA É UMA MEDIDA CRUCIAL PARA ENFRENTAR PROBLEMAS DE INUNDAÇÃO E MELHORAR A QUALIDADE DE VIDA DOS MORADORES. AS INUNDAÇÕES REPRESENTAM UM RISCO PARA A SEGURANÇA PÚBLICA, TANTO PARA OS MORADORES QUANTO PARA OS VEÍCULOS QUE TRANSITAM PELA ÁREA.</t>
   </si>
   <si>
     <t>15470</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15470/ind_294.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15470/ind_294.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 294/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E A SENHORA JULIANE MUCHALOSKI SLABADACK FERRAZ, SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, REALIZAR UM ESTUDO PARA A IMPLANTAÇÃO DE UM SETOR DE CIÊNCIA DE DADOS NA GESTÃO MUNICIPAL. VISANDO REALIZAR LEVANTAMENTOS EM TEMPO REAL, PESQUISAS E GERAR INFORMAÇÕES FUNDAMENTAIS PARA A TOMADA DE DECISÕES._x000D_
 																											_x000D_
 JUSTIFICATIVA 																					_x000D_
 A IMPLANTAÇÃO DE UM SETOR DE CIÊNCIA DE DADOS NA GESTÃO MUNICIPAL PODE FORNECER UMA BASE SÓLIDA PARA A TOMADA DE DECISÕES BASEADA EM EVIDÊNCIAS, PERMITINDO QUE O GOVERNO SEJA ORIENTADO POR DADOS EM SUAS AÇÕES E POLÍTICAS PÚBLICAS.</t>
   </si>
   <si>
     <t>15471</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15471/ind_295.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15471/ind_295.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 295/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, NOTIFICAR O PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA  EMÍLIO SCHOLTZ, AO LADO DA CASA 1.326, NO BAIRRO TRICOLIN,  PARA QUE REALIZE A LIMPEZA DO SEU TERRENO QUE ESTÁ TOMADO PELO MATO. 																						_x000D_
 _x000D_
 JUSTIFICATIVA 																																		SOLICITAÇÃO DOS MORADORES QUE RESIDEM EM TORNO, POIS O REFERIDO TERRENO ESTÁ  COM A VEGETAÇÃO MUITO ALTA, PROVOCANDO O APARECIMENTO DE COBRAS, RATOS, ARANHAS E OUTROS ANIMAIS PEÇONHENTOS, ALÉM DE SER USADO COMO DEPÓSITO DE LIXO.</t>
   </si>
   <si>
     <t>15472</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Willian Godoy, Mauricio Zimmermann, Professor Osmar, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15472/ind_296.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15472/ind_296.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 296/2024, DE AUTORIA DOS EDIS WILLIAN GODOY, WILMAR SUDOSKI, PROFESSOR OSMAR E MAURÍCIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, PARA QUE SEJA REGULAMENTADO O ESTACIONAMENTO NA PRAÇA DO CENTENÁRIO PARA HORÁRIOS DE MISSA. SUGERE-SE QUE SEJA REALIZADO UM DECRETO AUTORIZATIVO PARA QUE MEIA HORA ANTES E MEIA HORA DEPOIS DAS MISSAS SEJA POSSÍVEL O ESTACIONAMENTO NA PRAÇA, PARA IDOSOS E PESSOAS COM DEFICIÊNCIA, COM DEVIDA AUTORIZAÇÃO DO ÓRGÃO DE TRÂNSITO MUNICIPAL. A SUGESTÃO DOS EDIS, VEM DE ENCONTRO COM O ANSEIO DA PARÓQUIA.																_x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 VISANDO GARANTIR A ASSEDIABILIDADE DOS IDOSOS E DAS PESSOAS COM MOBILIDADE REDUZIDA, SOLICITAMOS QUE SEJA DISPONIBILIZADA ESSAS VAGAS PARA O ESTACIONAMENTO NO HORÁRIO DA MISSA.</t>
   </si>
   <si>
     <t>15473</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15473/ind_297.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15473/ind_297.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 297/2024, DE AUTORIA DO EDIL WILLIAN GODOY E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, MELHORIAS NO GINÁSIO DA ESCOLA BÁSICA MUNICIPAL JOSÉ GROSSKOPF, NO BAIRRO ÁGUA VERDE, BEM COMO NO GINÁSIO DA ESCOLA BÁSICA MUNICIPAL GERTRUDES MULLER,  PARA QUE OS ALUNOS POSSAM PRATICAR ATIVIDADE FÍSICA EM DIAS DE CHUVA._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A PRESENTE INDICAÇÃO É UMA SUGESTÃO DE MELHORIA PARA O GINÁSIO DA ESCOLA, GARANTINDO QUE OS ALUNOS POSSAM TER AULAS DE EDUCAÇÃO FÍSICA MESMO DURANTE OS DIAS CHUVOSOS.</t>
   </si>
   <si>
     <t>15474</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15474/ind_298.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15474/ind_298.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 298/2024, DE AUTORIA DOS EDIS WILLIAN GODOY E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, COLOCAÇÃO DE MATERIAL NA RUA JOAQUIM VIEIRA DE LIMA, NO BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 _x000D_
 JUSTIFICATIVA _x000D_
 TAL AÇÃO É NECESSÁRIA DEVIDO O ESTADO PRECÁRIO EM QUE SE ENCONTRA A VIA, POIS SÓ FOI PASSADA A LÂMINA, SEM A COLOCAÇÃO DE MATERIAL E COM O EXCESSO DE CHUVA E GAROA NOS ÚLTIMOS DIAS ESTÁ DIFÍCIL A LOCOMOÇÃO NA MESMA E AO ENTORNO.</t>
   </si>
   <si>
     <t>15489</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15489/i_299.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15489/i_299.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 299/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR WANDERLEI JOSÉ DOMBROSKI, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, PARA DESIGNAR O VETERINÁRIO DA PREFEITURA PARA PRESTAR ASSISTÊNCIA AOS PROPRIETÁRIOS DE CAVALOS NA REALIZAÇÃO DE EXAMES DE SANGUE PARA EVENTOS EQUESTRES. 																																						 JUSTIFICATIVA 																					_x000D_
 A PRÁTICA DE COMPETIÇÕES EQUESTRES E OUTROS EVENTOS RELACIONADOS TÊM SE TORNADO UMA ATIVIDADE DE CRESCENTE INTERESSE EM NOSSO MUNICÍPIO, ATRAINDO TANTO PARTICIPANTES QUANTO ESPECTADORES. ESSAS COMPETIÇÕES, ALÉM DE PROMOVEREM O ESPORTE, TAMBÉM INCENTIVAM O TURISMO E MOVIMENTAM A ECONOMIA LOCAL. NO ENTANTO, OS PROPRIETÁRIOS DE CAVALOS ENFRENTAM DIFICULDADES PARA REALIZAR OS EXAMES DE SANGUE NECESSÁRIOS PARA A PARTICIPAÇÃO EM COMPETIÇÕES.</t>
   </si>
   <si>
     <t>15490</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15490/i_300.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15490/i_300.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 300/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, COLOCAÇÃO DE TUBO NA RUA JÚLIO BUDANT NETO NAS PROXIMIDADES DA CASA NÚMERO 1467, ATÉ A SERVIDÃO SOFIA NOVACOSK, NO BAIRRO CAMPO DA ÁGUA VERDE._x000D_
  																_x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL INDICAÇÃO FAZ-SE NECESSÁRIA, PENSANDO NAS MELHORIAS DA RUA PARA A QUALIDADE DE VIDA DAS FAMÍLIAS QUE ALI RESIDEM, QUE FICAM EXPOSTAS ÀS CONTAMINAÇÕES INFECCIOSAS E ENFRENTAM TRANSTORNOS EM VIRTUDE DO ODOR DESAGRADÁVEL E DA PROLIFERAÇÃO DE INSETOS TRANSMISSORES DE DOENÇAS.</t>
   </si>
   <si>
     <t>15491</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15491/i_301.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15491/i_301.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 301/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE MATERIAL NA ESTRADA DE ACESSO A ARAD, NO BAIRRO PIEDADE._x000D_
  										 																	_x000D_
 JUSTIFICATIVA																				     	_x000D_
 A ESTRADA CITADA SE ENCONTRA EM MAU ESTADO DE CONSERVAÇÃO, E CARECE DE REPAROS URGENTES, POIS ESTÁ SEM CONDIÇÕES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>15492</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15492/i_302.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15492/i_302.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 302/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK E DA VEREADORA ZENILDA LEMOS, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REALIZAR A MELHORIA DAS VIAS DE ACESSO A RODOVIÁRIA. 																			_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 O CONSERTO DA PAVIMENTAÇÃO É DE EXTREMA IMPORTÂNCIA POIS SÃO AS VIAS DE ACESSO AO TERMINAL RODOVIÁRIO DA CIDADE. SENDO ASSIM MAIS PROPENSA A EVENTUAIS ACIDENTES ENVOLVENDO VEÍCULOS OU ATÉ MESMO PEDESTRES. A SITUAÇÃO DA VIA AFETA NEGATIVAMENTE A COMUNIDADE LOCAL, E A REALIZAÇÃO DOS REPAROS DESSE PAVIMENTO PROMOVERÁ UM AMBIENTE MAIS SEGURO E ACESSÍVEL.</t>
   </si>
   <si>
     <t>15493</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15493/i_303.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15493/i_303.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 303/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REALIZAR A REFORMA E INSTALAÇÃO DE NOVOS BUEIROS NA REGIÃO DA RUA PASTOR GEORGE WEGER, RUA ANTÔNIO LILLER E DEMAIS RUAS MAPEADAS COM ESSE PROBLEMA._x000D_
 																			_x000D_
 JUSTIFICATIVA 																					_x000D_
 JUSTIFICA-SE A PRESENTE INDICAÇÃO COM OBJETIVO DE ATENDER ÀS CONSTANTES REIVINDICAÇÕES DOS MUNÍCIPES QUANTO AS MÁS CONDIÇÕES DE ESCOAMENTO PROPORCIONADAS PELAS CAIXAS COLETORAS DE ÁGUAS PLUVIAIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15494</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15494/i_304.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15494/i_304.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 304/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LAERCIO MANOEL DAVID, GESTOR DA FUNDAÇÃO MUNICIPAL DE ESPORTES E LAZER, QUE  FIRME PARCERIA COM ACADEMIAS E ASSOCIAÇÕES, PARA REALIZAR EVENTOS DE DEMONSTRAÇÃO DAS MODALIDADES PRATICADAS NOS JOGOS ABERTOS DE SANTA CATARINA, COMO TAMBÉM, EXPOR AOS JOVENS A GRANDIOSIDADE E IMPORTÂNCIA DO JASC (JOGOS ABERTOS DE SANTA CATARINA)._x000D_
 																					_x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL INDICAÇÃO TEM COMO OBJETIVO FOMENTAR O INTERESSE E A PARTICIPAÇÃO DOS JOVENS EM ATIVIDADES ESPORTIVAS, DEMONSTRANDO A GRANDIOSIDADE E A IMPORTÂNCIA DESSE EVENTO QUE É UM MARCO NO CALENDÁRIO ESPORTIVO DO NOSSO ESTADO.</t>
   </si>
   <si>
     <t>15495</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15495/i_305.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15495/i_305.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 305/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK,O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, E A DAMARIS APARECIDA DE CASSIA KRUL PIRES, RESPONSÁVEL PELA VIGILÂNCIA SANITÁRIA, QUE SEJAM APURADOS OS DADOS DO "CENSO ANIMAL" REALIZADO PELOS AGENTES DE SAÚDE, E FEITA UMA CAMPANHA DE CONSCIENTIZAÇÃO DAS ESPÉCIES CRIADAS QUE POSSAM TRANSMITIR DOENÇAS AOS HUMANOS E OUTROS ANIMAIS._x000D_
  																	_x000D_
 JUSTIFICATIVA 																					_x000D_
 UMA CAMPANHA DE CONSCIENTIZAÇÃO PODE SER EFICAZ NA PREVENÇÃO DE DOENÇAS TRANSMITIDAS POR DIFERENTES ESPÉCIES, PROTEGENDO A SAÚDE PÚBLICA E PROMOVENDO UM AMBIENTE MAIS SEGURO PARA TODOS.</t>
   </si>
   <si>
     <t>15496</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15496/i_306.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15496/i_306.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 306/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO E LIMPEZA DAS BOCAS DE LOBO DA RUA FREDERICO KOHLER, ENTRE A RUA JÚLIO BUDANT NETO E A RUA TEODORO HUMENHUK, NO BAIRRO CAMPO DA ÁGUA VERDE._x000D_
  															_x000D_
 JUSTIFICATIVA 																					_x000D_
 ESSA INDICAÇÃO FAZ-SE NECESSÁRIA, TENDO EM VISTA A RECLAMAÇÃO DE MORADORES DAQUELE LOCAL. OCORRE QUE A BOCA DE LOBO ENCONTRA-SE ENTUPIDA, E QUANDO DAS CHUVAS FORTES, AS ÁGUAS TRANSBORDAM, CAUSANDO TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>15497</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15497/i_307.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15497/i_307.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 307/2024, DE AUTORIA DO EIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, INSTALAÇÃO DE LOMBADA NA RUA ALFREDO MAIER, NAS PROXIMIDADES DO NÚMERO 252, E REALIZAR UM ESTUDO DE TRÁFEGO PARA ANALISAR SE HÁ NECESSIDADE DE INSTALAR MAIS LOMBADAS._x000D_
  																	_x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA, POSTO O INTENSO FLUXO DE VEÍCULOS EM ALTA VELOCIDADE, ESSAS SÃO MEDIDAS IMPRESCINDÍVEIS PARA GARANTIR A SEGURANÇA VIÁRIA, PROTEGER OS PEDESTRES, ESPECIALMENTE OS MAIS VULNERÁVEIS, E ATENDER ÀS DEMANDAS DA COMUNIDADE LOCAL.</t>
   </si>
   <si>
     <t>15498</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15498/i_308.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15498/i_308.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 308/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO E COLOCAÇÃO DE MATERIAL NA ESTRADA QUE DA ACESSO DE CANOINHAS ATÉ ERVAL BONITO._x000D_
  																									_x000D_
 JUSTIFICATIVA																					_x000D_
 O PEDIDO SE FAZ NECESSÁRIO TENDO EM VISTA QUE A REFERIDA ESTRADA ENCONTRA-SE EM MAU ESTADO DE CONSERVAÇÃO, IMPOSSIBILITANDO A TRÂNSITO NO LOCAL, PREJUDICANDO AQUELES QUE NECESSITAM TRAFEGAR PELA VIA.</t>
   </si>
   <si>
     <t>15499</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15499/i_309.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15499/i_309.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 309/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO E COLOCAÇÃO DE MATERIAL EM TODA A VIA, PRINCIPALMENTO NO FINAL DA RUA  VALÉRIO WACHINSKI, NO BAIRRO BOA VISTA. 																					_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 SOLICITO ESSA AÇÃO, HAJA VISTA A IMPORTÂNCIA DA MANUTENÇÃO DAS RUAS DO MUNICÍPIO, A FIM DE MANTÊ-LAS EM BOAS CONDIÇÕES DE TRAFEGABILIDADE, OFERECENDO SEGURANÇA, ACESSIBILIDADE, DESENVOLVIMENTO ECONÔMICO, E ACESSO A SERVIÇOS BÁSICOS AOS MORADORES.</t>
   </si>
   <si>
     <t>15500</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15500/i_310.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15500/i_310.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 310/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO DA RUA HENRIQUE ZUGMANN, NO BAIRRO CAMPO DA ÁGUA VERDE.																													_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A REFERIDA SOLICITAÇÃO SE FAZ NECESSÁRIA PARA PRESERVAÇÃO DAS VIAS PÚBLICAS, TENDO EM VISTA QUE A RUA CITADA SE ENCONTRA EM PÉSSIMO ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>15502</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15502/i_311.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15502/i_311.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 311/2024, DE AUTORIA DA VEREADORATATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO E COLOCAÇÃO DE MATERIAL NA ESTRADA DO CARAGUATÁ. 																														_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A PRESENTE INDICAÇÃO SE REFERE À BUSCA DE MELHORIAS NA QUALIDADE DE VIDA E NA DEFESA DOS INTERESSES DOS MORADORES E PRODUTORES RURAIS, AS ESTRADAS NECESSITAM DE SERVIÇOS DE MANUTENÇÃO COM URGÊNCIA, POIS OS MORADORES PRECISAM TRANSITAR COM SEGURANÇA.</t>
   </si>
   <si>
     <t>15503</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15503/i_312.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15503/i_312.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 312/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIA E ADEQUAÇÃO DAS CALÇADAS NA PRAÇA ALFREDO STEILEIN, EM FRENTE AO TERMINAL RODOVIÁRIO DE CANOINHAS._x000D_
  							 																	_x000D_
 JUSTIFICATIVA																				     _x000D_
 A MELHORIA E ADEQUAÇÃO DAS CALÇADAS NA PRAÇA SÃO ESSENCIAIS PARA GARANTIR A ACESSIBILIDADE, SEGURANÇA E CONFORTO DE TODOS OS USUÁRIOS, INCLUINDO PESSOAS COM DEFICIÊNCIA, IDOSOS E CRIANÇAS.</t>
   </si>
   <si>
     <t>15504</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15504/i_313.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15504/i_313.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 313/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE BARREIROS, PACIÊNCIA DO RUFINO E BONETES, PASSANDO EM FRENTE A PROPRIEDADE DO SENHOR GELSON KOVALSKI .							 																						_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 A PRESENTE INDICAÇÃO SE FAZ NECESSÁRIA TENDO EM VISTA A VÁRIAS RECLAMAÇÕES DOS MORADORES E CONDUTORES DE VEÍCULOS QUE PRECISAM DA ESTRADA PARA TRAFEGAR. O PATROLAMENTO E CASCALHAMENTO É DE SUMA IMPORTÂNCIA, POIS, PELA FALTA DE MANUTENÇÃO, AS ESTRADAS ESTÃO CADA DIA MAIS DETERIORADAS.</t>
   </si>
   <si>
     <t>15514</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15514/i_314.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15514/i_314.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 314/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DO TRECHO NÃO PAVIMENTADO DA AVENIDA DOS EXPEDICIONÁRIOS,  NAS PROXIMIDADES DA EMPRESA ARBOGEN._x000D_
 																				 _x000D_
 JUSTIFICATIVA 																				              	_x000D_
 A MANUTENÇÃO FAZ-SE NECESSÁRIA PARA POSSIBILITAR MAIOR SEGURANÇA AOS TRANSEUNTES QUE A UTILIZAM, BEM COMO, IMPEDIR QUE ALGUMA FATALIDADE ACONTEÇA, TENDO EM VISTA QUE CENTENAS DE PESSOAS UTILIZAM-NA DIARIAMENTE.</t>
   </si>
   <si>
     <t>15515</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15515/i_315.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15515/i_315.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 315/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DA RUA IRMÃ MARIA ALBERTINA BISCHOF,  NO BAIRRO ÁGUA VERDE._x000D_
 																											 _x000D_
 JUSTIFICATIVA 																					_x000D_
 JUSTIFICA-SE A PRESENTE INDICAÇÃO VISTO QUE A REFERIDA VIA ENCONTRA-SE EM CONDIÇÕES RUINS DE TRÁFEGO PARA OS QUE A UTILIZAM.</t>
   </si>
   <si>
     <t>15516</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15516/i_316.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15516/i_316.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 316/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, REALIZAR A RETIRADA DAS SUCATAS DE VEÍCULOS EXISTENTES NA RUA SÉRGIO GAPSKI E TAMBÉM NAS PROXIMIDADES DA RODOVIÁRIA.																								_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 A JUSTIFICATIVA PRENDE-SE AO FATO DE QUE A PRÁTICA DE ABANDONO DE VEÍCULOS EM VIAS PÚBLICAS, TRANSFORMANDO-SE EM SUCATAS A CÉU ABERTO, TRAZ TRANSTORNOS À POPULAÇÃO, ALÉM DE APRESENTAR RISCOS À SAÚDE PÚBLICA. EM MUITOS CASOS, ESSES VEÍCULOS ACABAM VIRANDO DEPÓSITO DE LIXO E DE ÁGUA PARADA, QUE CERTAMENTE ATRAI VETORES DE TRANSMISSÃO DE DOENÇAS.</t>
   </si>
   <si>
     <t>15517</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15517/i_317.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15517/i_317.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 317/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LUIS MÁRIO DRANKA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, ANALISAR A VIABILIDADE DE CEDER O “TERRENO DA AURORA” PARA UMA EMPRESA QUE CONSTRUA UM CONDOMÍNIO INDUSTRIAL PARA ABRIGAR EMPRESAS DE CANOINHAS E NOVAS EMPRESAS._x000D_
 																											_x000D_
 JUSTIFICATIVA 																				_x000D_
 A CONSTRUÇÃO DE UM CONDOMÍNIO INDUSTRIAL PODE SER UMA EXCELENTE ESTRATÉGIA PARA FOMENTAR O DESENVOLVIMENTO ECONÔMICO E INDUSTRIAL DE CANOINHAS, TAL AÇÃO PODE ATRAIR NOVAS EMPRESAS E, CONSEQUENTEMENTE, GERAR EMPREGOS, AUMENTANDO A ARRECADAÇÃO DE IMPOSTOS E PROMOVENDO O CRESCIMENTO ECONÔMICO DA REGIÃO.</t>
   </si>
   <si>
     <t>15518</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15518/i_318.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15518/i_318.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 318/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LUIS MÁRIO DRANKA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, RELIGAR AS LUZES DA CANCHA DE RODEIO DO PARQUE  AGROPECOINDUSTRIAL JOSÉ JOÃO KLEMPOUZ.																									_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL AÇÃO É NECESSÁRIA POIS ILUMINAÇÃO É CRUCIAL PARA GARANTIR A SEGURANÇA DE TODOS OS PARTICIPANTES E ESPECTADORES DURANTE O EVENTO.</t>
   </si>
   <si>
     <t>15519</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15519/i_319.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15519/i_319.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 319/2024, DE AUTORIA DAS VEREADORAS ZENILDA LEMOS E SILMARA GONTAREK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LUIS MÁRIO DRANKA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, RELIGAR AS LUZES DA CANCHA DE RODEIO DO PARQUE  AGROPECOINDUSTRIAL JOSÉ JOÃO KLEMPOUZ.																									_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL AÇÃO É NECESSÁRIA POIS ILUMINAÇÃO É CRUCIAL PARA GARANTIR A SEGURANÇA DE TODOS OS PARTICIPANTES E ESPECTADORES DURANTE O EVENTO.</t>
   </si>
   <si>
     <t>15520</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15520/i_320.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15520/i_320.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 320/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O CONSERTO DA GRELHA DA BOCA DE LOBO NA RUA MARECHAL FLORIANO, EM FRENTE AO NÚMERO 1.104.  																										_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL AÇÃO É NECESSÁRIA POIS A GRELHA ENCONTRA-SE REBAIXADA, CAUSANDO ACIDENTES E PREJUÍZO A QUEM TEM ESTACIONADO NO LOCAL.</t>
   </si>
   <si>
     <t>15521</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15521/i_321.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15521/i_321.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 321/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, QUE NOTIFIQUE O PROPRIETÁRIO PARA QUE TOME PROVIDÊNCIAS QUANTO À LIMPEZA DO TERRENO LOCALIZADO NA RUA FERES COURY, EM FRENTE AO NÚMERO 1352, ENTRE A RUA TEODORO HUMENHUK E A RUA NAZIR CORDEIRO, NO BAIRRO CAMPO DA ÁGUA VERDE, ONDE FUNCIONAVA A ANTIGA ENGEMAD. _x000D_
 																					_x000D_
 JUSTIFICATIVA 																					_x000D_
 MUNÍCIPES PROCURARAM ESTE VEREADOR COBRANDO PROVIDÊNCIAS NO SENTIDO DE PROCEDER À LIMPEZA DO TERRENO ACIMA MENCIONADO, POIS HÁ MUITO MATO E ACÚMULO DE LIXO, PODENDO SE TORNAR UM CRIADOURO DE INSETOS E ANIMAIS PEÇONHENTOS.</t>
   </si>
   <si>
     <t>15522</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15522/i_322.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15522/i_322.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 322/2024, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A ELABORAÇÃO E EXECUÇÃO DE PROJETOS DE PAVIMENTAÇÃO ASFÁLTICA PARA AS SEGUINTES RUAS: DEODATO DE LIMA, MIGUEL KLEMPOUS, JOÃO SABATKE, MARECHAL RONDON E GUILHERME RADKE, NO BAIRRO ALTO DAS PALMEIRAS.																																	_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A PAVIMENTAÇÃO DESSAS VIAS É DE EXTREMA IMPORTÂNCIA PARA A MELHORIA DA INFRAESTRUTURA URBANA, GARANTINDO MAIOR SEGURANÇA E CONFORTO AOS MORADORES, ALÉM DE CONTRIBUIR PARA A VALORIZAÇÃO DOS IMÓVEIS E O DESENVOLVIMENTO ECONÔMICO LOCAL.</t>
   </si>
   <si>
     <t>15527</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15527/i_323.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15527/i_323.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 323/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR O REPARO EM UMA TUBULAÇÃO QUE CEDEU, CRIANDO UMA CRATERA NA RUA ALFREDO BACH,  NAS PROXIMIDADES DA RESIDÊNCIA 1.633,  NO BAIRRO JARDIM ESPERANÇA._x000D_
 																													_x000D_
 JUSTIFICATIVA 																					_x000D_
 TAL SOLICITAÇÃO SE FAZ NECESSÁRIA POIS A TUBULAÇÃO ESTÁ DANIFICADA E PRECISA DE REPAROS PARA MELHOR CIRCULAÇÃO DE VEÍCULOS E PEDESTRES.</t>
   </si>
   <si>
     <t>15528</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15528/i_324.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15528/i_324.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 324/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS,  REALIZAR A MANUTENÇÃO NA RUA VALDEMIRO BUBINIAK, E DEMAIS RUAS DO BAIRRO ALTO DA TIJUCA.																										_x000D_
 _x000D_
 JUSTIFICATIVA 																				    	_x000D_
 A RUA MENCIONADA É MUITO ÍNGREMES E ESTÁ EM ESTADO PRECÁRIO O QUE ACABA DIFICULTADO O TRÀFEGO DE VEÍCULOS E PREJUDICANDO OS SERVIÇOS DE EMERGÊNCIA, CAUSANDO TRANSTORNO AOS MORADORES. ASSIM, SOLICITO A MANUTENÇÃO DA RUA WALDEMIRO BUBNIAK E DEMAIS RUAS 	DO ENTORNO.</t>
   </si>
   <si>
     <t>15529</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15529/i_325.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15529/i_325.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 325/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, REALIZAR A MANUTENÇÃO DO SISTEMA DE DRENAGEM E A LIMPEZA DOS RIACHOS E VALETAS NAS PROXIMIDADES DA COHAB I._x000D_
 																								_x000D_
 JUSTIFICATIVA 																				    _x000D_
 A INDICAÇÃO SE FAZ NECESSÁRIA, POIS A FALTA DE UM SISTEMA DE DRENAGEM PLUVIAL EM PLENO FUNCIONAMENTO, PODE CAUSAR DIVERSOS TRANSTORNOS. VISANDO GARANTIR A DIGNIDADE, CONFORTO E GARANTIR OS DIREITOS BÁSICOS DOS MUNÍCIPES EM QUESTÃO.</t>
   </si>
   <si>
     <t>15530</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15530/i_326.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15530/i_326.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 326/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR O CONSERTO DO CALÇAMENTO POR PARALELEPÍPEDOS NA TRAVESSA ERNESTO BOLLMANN, NO CENTRO DA CIDADE._x000D_
  																										_x000D_
 JUSTIFICATIVA 																				    	_x000D_
 TRATA-SE DE PEDIDO DOS MORADORES, TENDO EM VISTA QUE NA REFERIDA RUA ESTÁ DIFÍCIL SE DESLOCAR POR MOTIVO DO MAU ESTADO DE CONSERVAÇÃO DO CALÇAMENTO.</t>
   </si>
   <si>
     <t>15531</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15531/i_327.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15531/i_327.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 327/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, A INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA NA RUA JOSÉ LULU VIEIRA, PRÓXIMO AO NÚMERO 639, NO BAIRRO CAMPO DA ÁGUA VERDE, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REPAROS NA REDE DE ESGOTO DESTE MESMO LOCAL._x000D_
  																													_x000D_
 JUSTIFICATIVA 																					_x000D_
 A PRESENTE INDICAÇÃO SE FAZ NECESSÁRIA DEVIDO À NECESSIDADE DE SER IMPLANTADO UM LOCAL APROPRIADO PARA DEPOSITAR O LIXO, E QUE SEJA PROVIDENCIADO REPAROS NO SISTEMA DE ESGOTO, ONDE ESTE, ENCONTRA-SE CORRENDO A CÉU ABERTO, PARA PROMOVER MELHORES CONDIÇÕES DE VIDA E BEM-ESTAR AOS MORADORES.</t>
   </si>
   <si>
     <t>15532</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15532/i_328.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15532/i_328.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 328/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE MATERIAL E MANUTENÇÃO DO SISTEMA DE DRENAGEM E BUEIROS NA ESTRADA DE ARROIOS, PRÓXIMO A CASA DO SENHOR MAURO SEPENTEKOSKI._x000D_
 				 																											JUSTIFICATIVA 																					_x000D_
 A PRESENTE INDICAÇÃO É DE SUMA IMPORTÂNCIA, E TEM POR OBJETIVO ATENDER O PEDIDO DOS MORADORES, POIS A VIA ENCONTRA-SE EM PÉSSIMAS CONDIÇÕES E COM VÁRIOS BURACOS, DIFICULTANDO O TRÁFEGO NO LOCAL BEM COMO O ESCOAMENTO DA ÁGUA DAS CHUVAS.</t>
   </si>
   <si>
     <t>15533</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15533/i_329.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15533/i_329.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 329/2024, DE AUTORIA DO EDIL WILLIAN GODOY, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NA DRENAGEM PLUVIAL E  PATROLAMENTO DA RUA ALFREDO BACH, TRECHO SUBINDO APÓS AO POLO UAB._x000D_
 																																					JUSTIFICATIVA 																					_x000D_
 DEVIDO ÀS CHUVAS OS MORADORES ESTÃO ENFRENTANDO PROBLEMAS COM A EROSÃO NO MEIO DA RUA.</t>
   </si>
   <si>
     <t>15549</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15549/i_330.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15549/i_330.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 330/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DAS RUAS DA VILA MILITAR, NO BAIRRO ÁGUA VERDE._x000D_
 																														_x000D_
 JUSTIFICATIVA																					_x000D_
 TAL INDICAÇÃO SE FAZ NECESSÁRIA, POIS AS REFERIDAS RUAS SE ENCONTRAM COM VÁRIOS DESNÍVEIS E BURACOS, DIFICULTANDO O TRAFEGO DOS MORADORES E DE QUEM PASSA PELO LOCAL</t>
   </si>
   <si>
     <t>15550</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15550/i_331.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15550/i_331.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 331/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO E LIMPEZA NO SISTEMA DE DRENAGEM QUE FICA EM FRENTE A RJ MADEIRAS, NA ESTRADA JOÃO LEANDRO GONÇALVES, NO BAIRRO INDUSTRIAL I._x000D_
 																															JUSTIFICATIVA																					_x000D_
 A REFERIDA SOLICITAÇÃO SE FAZ NECESSÁRIA, HAJA VISTA, QUE A VALETA ESTÁ ENTUPIDA E EM PERÍODO DE CHUVAS A ÁGUA ESTÁ ENTRANDO NAS CASAS VIZINHAS.</t>
   </si>
   <si>
     <t>15551</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15551/i_332.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15551/i_332.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 332/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO E LIMPEZA DO SISTEMA DE DRENAGEM DAS RUAS DE MARCÍLIO DIAS,  EM ESPECIAL NA RUA MIGUEL BARABACHA.																				_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 ESTE PEDIDO SE FAZ NECESSÁRIO CONSIDERANDO QUE O SISTEMA DE DRENAGEM ESTÁ COM EXCESSO DE SUJEIRA E QUALQUER CHUVA QUE VENHA A TER NESSE PERÍODO ACABA INUNDANDO OS LOCAIS DE ACESSO E ASSIM OCASIONANDO SITUAÇÕES DE ENCHENTE E PERIGO PARA A POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>15552</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15552/i_333.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15552/i_333.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 333/2024, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A DESOBSTRUÇÃO DOS BUEIROS E MELHORAR O SISTEMA DE DRENAGEM DA RUA ÁLVARO SOARES MACHADO, NO BAIRRO SOSSEGO, E A CONSTRUÇÃO DE CALÇADAS NESTA MESMA VIA.	_x000D_
 																										_x000D_
 JUSTIFICATIVA 																					_x000D_
 A DESOBSTRUÇÃO DOS BUEIROS SE FAZ NECESSÁRIA PARA O DEVIDO ESCOAMENTO DAS ÁGUAS PLUVIAIS, ATENTANDO PARA O FATO DE QUE NESSA ÉPOCA DE CHUVAS O TRECHO FICA EMPOÇADO, MOTIVO DE TRANSTORNOS AOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>15553</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15553/i_334.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15553/i_334.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 334/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LAÉRCIO MANOEL DAVID, GESTOR DA FUNDAÇÃO MUNICIPAL DE ESPORTES E LAZER, REALIZAR UMA PARCERIA COM AS ESCOLAS DO MUNICÍPIO PARA DEMONSTRAR A MODALIDADE DE BOLÃO E CRIAR EQUIPES EM TODAS AS UNIDADES ESCOLARES._x000D_
 																											_x000D_
 JUSTIFICATIVA 																					_x000D_
 A PROPOSTA DE PARCERIA COM AS ESCOLAS DO MUNICÍPIO PARA INTRODUZIR A MODALIDADE DE BOLÃO E FORMAR EQUIPES EM TODAS AS UNIDADES ESCOLARES SE BASEIA EM UMA SÉRIE DE BENEFÍCIOS EDUCACIONAIS, SOCIAIS E DE SAÚDE QUE ESTA INICIATIVA PODE PROPORCIONAR. A PRÁTICA REGULAR DE ATIVIDADES FÍSICAS É ESSENCIAL PARA O DESENVOLVIMENTO SAUDÁVEL. O BOLÃO, COMO ESPORTE, OFERECE UMA EXCELENTE OPORTUNIDADE PARA OS ALUNOS SE ENGAJAREM EM EXERCÍCIOS FÍSICOS DE FORMA DIVERTIDA E COMPETITIVA.</t>
   </si>
   <si>
     <t>15554</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15554/i_335.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15554/i_335.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 335/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PROVIDENCIAR A MANUTENÇÃO DA ESTRUTURA DO POSTO DE SAÚDE DO CAMPO DA ÁGUA VERDE, ESPECIALMENTE DAS PORTAS QUE ESTÃO EMPERRANDO.																			_x000D_
 _x000D_
 JUSTIFICATIVA 																					_x000D_
 O PRÉDIO DO REFERIDO POSTO DE SAÚDE, ATENDE DIARIAMENTE UM NÚMERO CONSIDERÁVEL DE PESSOAS QUE PASSAM POR SUAS CONSUNTAS, COM DIVERSAS ESPECIALIDADES. A UNIDADE DE SAÚDE NECESSITA DE MELHORIAS PARA OFERECER BEM-ESTAR E COMODIDADE À POPULAÇÃO E AOS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>15555</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15555/i_336.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15555/i_336.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 336/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E A SENHORA  VIVIANE GUEDES DOS SANTOS, GESTORA DA FUNDAÇÃO CULTURAL, REALIZAR UMA PARCERIA COM AS ESCOLAS DE CULINÁRIA COUSINE DU CHEFF E SENAC PARA QUE SEJAM MINISTRADOS CURSOS VOLTADOS A CULINÁRIA DE NOSSA REGIÃO.																													_x000D_
 _x000D_
 JUSTIFICATIVA																				_x000D_
 A PARCERIA COM INSTITUIÇÕES RENOMADAS COMO COUSINE DU CHEFF E SENAC PERMITIRÁ A PROMOÇÃO E VALORIZAÇÃO DA CULINÁRIA LOCAL, RESGATANDO RECEITAS TRADICIONAIS E TÉCNICAS REGIONAIS. ISSO CONTRIBUI PARA A PRESERVAÇÃO DA IDENTIDADE CULTURAL E CULINÁRIA DA NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>15556</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15556/i_337.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15556/i_337.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 337/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A LIMPEZA E MANUTENÇÃO DA BOCA DE LOBO NA RUA SÉRGIO GAPSKI, EM FRENTE A CASA NÚMERO 240, NO BAIRRO ÁGUA VERDE. 																						_x000D_
 _x000D_
 JUSTIFICATIVA																				     	_x000D_
 A LIMPEZA E A MANUTENÇÃO DAS BOCAS DE LOBO SÃO ESSENCIAIS PARA O BOM FUNCIONAMENTO DO SISTEMA DE DRENAGEM URBANA E PARA A PREVENÇÃO DE UMA SÉRIE DE PROBLEMAS QUE PODEM AFETAR TANTO A INFRAESTRUTURA QUANTO A SAÚDE PÚBLICA.</t>
   </si>
   <si>
     <t>15557</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15557/i_338.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15557/i_338.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 338/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, A EXPANSÃO DO PROGRAMA MOEDA OURO VERDE PARA O BAIRRO PIEDADE E BAIRRO CRISTO REI. 																							_x000D_
 _x000D_
 JUSTIFICATIVA																				     	_x000D_
 A EXPANSÃO DO PROGRAMA MOEDA OURO VERDE PARA OS BAIRROS PIEDADE E CRISTO REI É UMA INICIATIVA ESTRATÉGICA QUE PODE TRAZER INÚMEROS BENEFÍCIOS SOCIOECONÔMICOS E AMBIENTAIS. AO FORTALECER A ECONOMIA LOCAL, PROMOVER A SUSTENTABILIDADE E ENVOLVER A COMUNIDADE EM PROCESSOS DECISÓRIOS, O PROGRAMA TEM O POTENCIAL DE MELHORAR SIGNIFICATIVAMENTE A QUALIDADE DE VIDA DOS MORADORES DESSES BAIRROS, CRIANDO UM CICLO VIRTUOSO DE DESENVOLVIMENTO SUSTENTÁVEL E INCLUSIVO.</t>
   </si>
   <si>
     <t>15558</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15558/i_339.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15558/i_339.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 339/2024, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO E A LIMPEZA DA TUBULAÇÃO, E A CONSTRUÇÃO DE BOCA DE LOBO NA RUA FÉRES COURY, PRÓXIMO AO NÚMERO 1320, NO BAIRRO CAMPO DA ÁGUA VERDE._x000D_
  																														_x000D_
 JUSTIFICATIVA 																					_x000D_
 ESTA É UMA SOLICITAÇÃO DOS MORADORES, POIS O PROBLEMA ACIMA RELACIONADO ESTÁ CAUSANDO TRANSTORNOS À POPULAÇÃO, OS MORADORES ALEGAM AINDA QUE A FALTA DE MANUTENÇÃO ESTÁ RESULTANDO NO ENTUPIMENTO E ESTÁ IMPEDINDO A PASSAGEM DE ÁGUA DA CHUVA. EM RAZÃO DISSO, OCORRE CONSTANTES ALAGAMENTOS EM DIAS DE CHUVA, ACARRETANDO PREJUÍZOS E INCÔMODOS.</t>
   </si>
   <si>
     <t>15559</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>Professor Osmar, Adilson Steidel, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15559/i_340.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15559/i_340.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 340/2024, DE AUTORIA DOS EDIS PROFESSOR OSMAR, ADILSON STEIDEL E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, O ESTUDO DE UMA ÁREA DE ESCAPE NA RUA ESTRADA DONA FRANCISCA, EM FRENTE AO SUPERMERCADO STEIDEL, NO BAIRRO ALTO DAS PALMEIRAS. 																															_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 O OBJETIVO DESTE ESTUDO É ANALISAR A VIABILIDADE E OS BENEFÍCIOS DA IMPLEMENTAÇÃO DE UMA ÁREA DE ESCAPE NA RUA DUQUE DE CAXIAS, EM FRENTE AO SUPERMERCADO STEIDEL. ESTA MEDIDA VISA AUMENTAR A SEGURANÇA VIÁRIA, REDUZIR O NÚMERO DE ACIDENTES E MELHORAR O FLUXO DE TRÁFEGO NA REGIÃO.</t>
   </si>
   <si>
     <t>15560</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15560/i_341.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15560/i_341.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 341/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, QUE PROCEDA NA TROCA DAS LÂMPADAS TRADICIONAIS POR DO TIPO LED, NO TREVO DO BAIRRO PIEDADE. 																								_x000D_
 _x000D_
 JUSTIFICATIVA 																		          	_x000D_
 ESTA INDICAÇÃO SE FAZ NECESSÁRIA, A SUBSTITUIÇÃO DAS LÂMPADAS POR LED, O QUE MELHORA A LUMINOSIDADE, TRAZENDO SEGURANÇA A TODA POPULAÇÃO. OS LEDS NA ILUMINAÇÃO PÚBLICA GERAM MAIS CONFORTO VISUAL, CONTRIBUINDO PARA QUE OS INDIVÍDUOS POSSAM TER UM DESEMPENHO VISUAL MELHOR DO QUE ACONTECE NO AMBIENTE.</t>
   </si>
   <si>
     <t>15561</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15561/i_342.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15561/i_342.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 342/2024, DE AUTORIA DO EDIL MAURÍCIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA CÂNDIDO FREITAS, NO BAIRRO INDUSTRIAL I, ALÉM DISSO, SOLICITO QUE SEJAM REALIZADOS ESTUDOS PARA A IMPLEMENTAÇÃO DE UMA CONTENÇÃO QUE POSSA REDUZIR A VELOCIDADE DA ÁGUA DA CHUVA.																			        										  		_x000D_
 _x000D_
 JUSTIFICATIVA																					_x000D_
 A INDICAÇÃO APRESENTADA É UM PEDIDO DOS MORADORES DAQUELA RUA, HAJA VISTA A MESMA ENCONTRAR-SE SE EM PÉSSIMAS CONDIÇÕES TRAZENDO TRANSTORNO PARA OS MORADORES QUE TRANSITAM NO LOCAL. A COMUNIDADE LOCAL PEDE SOLUÇÃO DO PROBLEMA PARA QUE POSSA TER UMA MELHOR QUALIDADE NO SEU TRÂNSITO DIÁRIO E MAIS SEGURANÇA.</t>
   </si>
   <si>
     <t>15571</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15571/ind_343.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15571/ind_343.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 343/2024, DE AUTORIA DOS EDIS ANDRÉ FLENIK E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR LUIS MÁRIO DRANKA, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, REALIZAR UM ESTUDO PARA UMA PARCERIA PÚBLICO-PRIVADA PARA A RECONSTRUÇÃO DO PARQUE AGROPECOINDUSTRIAL JOSÉ JOÃO KLEMPOUZ  E POSTERIORMENTE A GESTÃO TERCEIRIZADA DESTE COMPLEXO._x000D_
 JUSTIFICATIVA																				_x000D_
 ESTE ESTUDO É UM PONTO DE PARTIDA CRUCIAL PARA A TOMADA DE DECISÃO INFORMADA E PARA A ELABORAÇÃO DE UM PLANO DE AÇÃO DETALHADO QUE GUIARÁ TODO O PROCESSO DE REVITALIZAÇÃO E GESTÃO DO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>15572</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15572/ind_344.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15572/ind_344.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 344/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A POSSIBILIDADE DE DISPONIBILIZAR AS ORTOFOTOS NO SISTEMA CIGAGEO PARA OS PROFISSIONAIS DE ENGENHARIA. _x000D_
 JUSTIFICATIVA_x000D_
 A DISPONIBILIZAÇÃO DAS ORTOFOTOS NO SISTEMA CIGAGEO PARA PROFISSIONAIS DE ENGENHARIA É DE SUMA IMPORTÂNCIA, POIS ESTES, PODERÃO UTILIZAR ESSAS FERRAMENTAS DE FORMA EFICAZ, MELHORANDO A QUALIDADE E A PRECISÃO DE SEUS TRABALHOS.</t>
   </si>
   <si>
     <t>15573</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15573/ind_345.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15573/ind_345.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 345/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DAS RUAS HENRIQUE ZUGMANN E ALFREDO PAUL COM O MESMO PADRÃO DAS RUAS DO CAMPO DA ÁGUA VERDE._x000D_
 JUSTIFICATIVA_x000D_
 A PRESENTE INDICAÇÃO SE FAZ NECESSÁRIA, ATENDENDO REIVINDICAÇÃO DOS MORADORES E DOS MUNÍCIPES QUE TRAFEGAM PELAS VIAS. A SITUAÇÃO DESSAS RUAS ESTÁ CAUSANDO TRANSTORNOS, PREJUÍZOS NOS VEÍCULOS E RISCOS DE ACIDENTES PARA OS MOTORISTAS, MOTOCICLISTAS E CICLISTAS QUE TRAFEGAM NA ÁREA.</t>
   </si>
   <si>
     <t>15575</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15575/ind_346.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15575/ind_346.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 346/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, REALIZAR A LIMPEZA DA CICLOVIA E DAS CALÇADAS NA AVENIDA DOS EXPEDICIONÁRIOS E DA RUA VEREADOR GUILHERME PRUST, NO BAIRRO CAMPO DA ÁGUA VERDE.	 _x000D_
 JUSTIFICATIVA _x000D_
 A REFERIDA INDICAÇÃO É PERTINENTE, VISTO QUE HÁ NECESSIDADE QUE SE FAÇA À LIMPEZA DA CALÇADA, POIS OS PEDESTRES ACABAM UTILIZANDO A RUA PARA PODEREM CAMINHAR DEVIDO ÀS PÉSSIMAS CONDIÇÕES EM QUE SE ENCONTRA PELO FATO DE QUE O MATO ESTÁ TOMANDO CONTA.</t>
   </si>
   <si>
     <t>15577</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15577/ind_347.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15577/ind_347.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 347/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A  MANUTENÇÃO NA RUA ARTUR BURGARDT, NO BAIRRO TRICOLIN. 																															JUSTIFICATIVA																					_x000D_
 A VIA PÚBLICA ENCONTRA-SE EM PÉSSIMO ESTADO DE CONSERVAÇÃO, DIFICULTANDO O TRÁFEGO DE VEÍCULOS E PEDESTRES, ALÉM DE EXISTIR RISCOS DE ACIDENTES OU MESMO DE DANOS AOS VEÍCULOS.</t>
   </si>
   <si>
     <t>15578</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15578/ind_348.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15578/ind_348.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 348/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NAS ESTRADAS DO SALTO DA ÁGUA VERDE, NA RUA JOÃO MULLER QUE LIGA ATÉ O SALTO, TAMBÉM NA ESTRADA DO PINHEIRÃO, SAÍDA PARA ARROIOS E SAÍDA PRA ENCRUZILHADA.				 																								JUSTIFICATIVA 																					_x000D_
 TAL SOLICITAÇÃO SE FAZ NECESSÁRIA, POIS ESSAS ESTRADAS SÃO IMPORTANTES INSTRUMENTOS QUE POSSIBILITAM A TRAFEGABILIDADE E A INTERAÇÃO ENTRE OS MEIOS RURAL E URBANO. NESTE CASO, OS REFERIDOS LOCAIS SE ENCONTRAM EM SITUAÇÃO BASTANTE PRECÁRIA, DIFICULTANDO A LOCOMOÇÃO PARTICULAR E COLETIVA.</t>
   </si>
   <si>
     <t>15579</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15579/ind_349.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15579/ind_349.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 349/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE MATERIAL NA ESTRADA DE ERVAL BONITO.				 																													JUSTIFICATIVA 																					_x000D_
 A PRESENTE INDICAÇÃO SE JUSTIFICA PELO FATO DE QUE ESTRADAS SE ENCONTRAM EM PÉSSIMAS CONDIÇÕES, E COM ISSO, CAUSANDO PREJUÍZOS IRREPARÁVEIS AOS PRODUTORES RURAIS, QUE SÃO OS PRINCIPAIS USUÁRIOS DAS ESTRADAS VICINAIS MUNICIPAIS.</t>
   </si>
   <si>
     <t>15581</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15581/ind_350.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15581/ind_350.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 350/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E MELHORIA NA TUBULAÇÃO DA RUA FREDERICO HAGG, NO BAIRRO INDUSTRIAL I.				 																							_x000D_
 JUSTIFICATIVA 																					_x000D_
 A INDICAÇÃO TEM POR OBJETIVO, ATENDER MORADORES DESTA RUA, QUE SOLICITAM MELHORIA NAS CONDIÇÕES DE TRAFEGABILIDADE, POIS ENCONTRA-SE EM CONDIÇÕES PRECÁRIAS, O QUE DIFICULTA O TRÂNSITO DE VEÍCULOS PELO LOCAL.</t>
   </si>
   <si>
     <t>15582</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15582/ind_351.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15582/ind_351.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 351/2024, DE AUTORIA DO EDIL WILLIAN GODOY E DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, QUE SEJA REALIZADA A MANUTENÇÃO DAS LUMINÁRIAS DA RUA SÉRGIO GAPSKI, NO BAIRRO ÁGUA VERDE. 																						JUSTIFICATIVA																					_x000D_
 A PRESENTE INDICAÇÃO É NECESSÁRIA POIS HÁ MUITAS LUMINÁRIAS QUEIMADAS E OS MORADORES TÊM SOLICITADO A MELHORIA PELO APLICATIVO, SEM EFETIVIDADE.</t>
   </si>
   <si>
     <t>15584</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15584/ind_352.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15584/ind_352.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 352/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DAS RUAS DA VILA MILITAR, PRINCIPALMENTE NA RUA JOSÉ BAIL E NAS PROXIMIDADES DO CLUBE SCALA.																							_x000D_
 JUSTIFICATIVA 																					_x000D_
 A PRESENTE INDICAÇÃO MOTIVA-SE NO FATO DE QUE ESSAS RUAS ESTÃO EM ESTADO PRECÁRIO, O QUE GERA ENORMES TRANSTORNOS AOS MORADORES DA LOCALIDADE E AOS TRANSEUNTES QUE POR ALI TRAFEGAM.</t>
   </si>
   <si>
     <t>15586</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15586/ind_353.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15586/ind_353.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 353/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR LAERCIO MANOEL DAVID, GESTOR DA FUNDAÇÃO MUNICIPAL DE ESPORTES E LAZER, REALIZAR A MANUTENÇÃO DA QUADRA DE AREIA LOCALIZADA NA REGIÃO DA RAIA NO CAMPO DA ÁGUA VERDE.																								JUSTIFICATIVA 																				     	_x000D_
 O VEREADOR JUSTIFICA O PEDIDO, INFORMANDO QUE INFELIZMENTE DEVIDO A FALTA DE MANUTENÇÃO NA QUADRA OS MORADORES LOCAIS NÃO TEM UTILIZADO O ESPAÇO, SENDO UMA GRANDE PERDA A PRÁTICA DE ESPORTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15587</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15587/ind_354.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15587/ind_354.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 354/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DA ESTRADA DA PEDRA BRANCA, NAS PROXIMIDADES DO INSTITUTO XAMÂNICO. 																										JUSTIFICATIVA 																				     	_x000D_
 USUÁRIOS DESTA ESTRADA PROCURARAM POR ESTE VEREADOR SOLICITANDO ESTA PROVIDÊNCIA, POIS A ESTRADA CAUSANDO TRANSTORNO AOS USUÁRIOS E DANIFICANDO SEUS VEÍCULOS, OBSERVANDO A IMPORTÂNCIA DESSA ESTRADA PARA O FLUXO DOS MORADORES E TAMBÉM DO TURISMO RELIGIOSO EXISTENTE NO LOCAL.</t>
   </si>
   <si>
     <t>15588</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15588/ind_355.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15588/ind_355.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 355/2024, DE AUTORIA DO EDIL ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DA RUA EMÍLIO MASSANEIRO,  NO BAIRRO ÁGUA VERDE.																												JUSTIFICATIVA 																				     	_x000D_
 A REFERIDA SOLICITAÇÃO SE FAZ NECESSÁRIA PARA PRESERVAÇÃO DAS VIAS PÚBLICAS, TENDO EM VISTA QUE A RUA SE ENCONTRAM COM DIVERSOS BURACOS.</t>
   </si>
   <si>
     <t>15590</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15590/ind_356.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15590/ind_356.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 356/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE CAMPO DOS BUENOS, PRÓXIMO A ESCOLA E IGREJA SÃO PEDRO. 																							JUSTIFICATIVA																				     	_x000D_
 ESTA SOLICITAÇÃO SE FAZ NECESSÁRIA, CONSIDERANDO QUE AS REFERIDAS ESTRADAS NECESSITAM DE MELHORIAS E BOAS CONDIÇÕES PARA ATENDER MELHOR A TODOS QUE UTILIZAREM ESTAS VIA.</t>
   </si>
   <si>
     <t>15591</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15591/ind_357.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15591/ind_357.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 357/2024, DE AUTORIA DO EDIL ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA MARIA HERMÍNIA MORESCHI, SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, ESTUDOS PARA DESENVOLVER AÇÕES QUANTO A ABORDAGEM, TRIAGEM E ENCAMINHAMENTO DOS MORADORES EM SITUAÇÃO DE RUA EXISTENTE NO MUNICÍPIO.  		 																																							JUSTIFICATIVA 																					_x000D_
 TAL SOLICITAÇÃO SE FAZ NECESSÁRIA, HAJA VISTA QUE É CRESCENTE O NÚMERO DE MORADORES DE RUA  NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15593</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15593/ind_358.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15593/ind_358.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 358/2024, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE MATERIAL NA ESTRADA SECUNDÁRIA EM FRENTE AO CEMITÉRIO DE ARROIOS, COM ACESSO PELA ESTRADA PRINCIPAL. 																					_x000D_
 JUSTIFICATIVA																					_x000D_
 SOLICITO QUE TAL MELHORIA SEJA REALIZADA, VISTO QUE OFERECERIA MELHOR TRAFEGABILIDADE PARA OS MORADORES, POIS APÓS A PORTEIRA RESIDEM CERCA DE 10 FAMÍLIAS, SENDO QUE UMA DELAS, TRAFEGA COM CAMINHÃO, E OUTRA FAMÍLIA COM ALUNO DA APAE, TENDO A NECESSIDADE DE SAIR E CHEGAR EM CASA POR ESSE ÚNICO ACESSO.</t>
   </si>
   <si>
     <t>15605</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15605/ind_359.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15605/ind_359.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 359/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃOQUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A LIMPEZA DAS LATERAIS DA AVENIDA SENADOR IVO DE AQUINO E RUA JOÃO LEANDRO GONÇALVES NO ALTO DO FRIGORÍFICO, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE,  NOTIFICAR OS PROPRIETÁRIOS DOS TERRENOS DA LATERAL DA REFERIDA VIA PARA REALIZAR A PODA DA VEGETAÇÃO QUE PREJUDICA O USO DO ACOSTAMENTO.</t>
   </si>
   <si>
     <t>15606</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15606/ind_360.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15606/ind_360.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 360/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO COM MELHORIA NO SISTEMA DE DRENAGEM E COLOCAÇÃO DE MATERIAL NO TRECHO DE ESTRADA DE CHÃO DA RUA OTTO FRIEDERICH,  PRÓXIMO AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>15607</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 361/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO  COM A COLOCAÇÃO DE MATERIAL E MELHORIA NO SISTEMA DE DRENAGEM NA RUA OTÁVIO CORRÊA, NO BAIRRO ÁGUA VERDE.</t>
   </si>
   <si>
     <t>15608</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15608/ind_362.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15608/ind_362.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 362/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, QUE REALIZE UMA PARCERIA COM AS ERVATEIRAS DA CIDADE, PARA INSTALAÇÃO DE CHIMARRÓDROMOS COM ÁGUA QUENTE NAS PRAÇAS DA CIDADE. ALÉM DE UM ESPAÇO PARA DEGUSTAÇÃO E EXPOSIÇÃO DE PRODUTOS A BASE DA ERVA-MATE PRODUZIDOS EM CANOINHAS.</t>
   </si>
   <si>
     <t>15609</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15609/ind_363.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15609/ind_363.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 363/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DAS RUAS QUINTINO TRAMONTIN, JORGE PAULO, MOURA ROAD, E DEMAIS RUAS DO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>15610</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 363/2024, DE AUTORIA DO VEREADOR WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A PINTURA DE FAIXA DE PEDESTRES DAS RUAS FAURI DE LIMA, NAZIR CORDEIRO, E SUAS TRANSVERSAIS.</t>
   </si>
   <si>
     <t>15611</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 365/2024, DE AUTORIA DO VEREADOR OSMAR OLESKOVICZ, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA COM SENTIDO A ARAD, NO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>15612</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 366/2024, DE AUTORIA DO VEREADOR OSMAR OLESKOVICZ, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DA RUA WILLIBALDO HOFFMANN, COM INÍCIO NA RUA  ANTÔNIO LILER, NO BAIRRO TRICOLIN.</t>
   </si>
   <si>
     <t>15613</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15613/ind_367.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15613/ind_367.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 367/2024, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE ENTRE RIOS.</t>
   </si>
   <si>
     <t>15614</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15614/ind_368.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15614/ind_368.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 368/2024, DE AUTORIA DO VEREADOR ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE FELIPE SCHMIDT ATÉ A ESTAÇÃO PACIÊNCIA.</t>
   </si>
   <si>
     <t>15615</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15615/ind_369.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15615/ind_369.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 369/2024, DE AUTORIA DO VEREADOR ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NAS RUAS MATHIAS MULLER E EMÍDIO FERREIRA DE SOUZA, NO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>15621</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15621/ind_370.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15621/ind_370.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº370/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DA REDE DE DRENAGEM DA RUA ESMAEL CUNHA, VERIFICANDO JUNTO A CASAN E A VIGILÂNCIA SANITÁRIA, SE EXISTE ESGOTO IRREGULAR NA RUA. CASO POSITIVO VERIFICAR A POSSIBILIDADE DE UMA SOLUÇÃO PARA O MAU CHEIRO E POLUIÇÃO.</t>
   </si>
   <si>
     <t>15622</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15622/ind_371.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15622/ind_371.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº371/2024, DE AUTORIA DO VERERADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO COM COLOCAÇÃO DE MATERIAL E MELHORIAS NO SISTEMA DE DRENAGEM, NA ESTRADA QUE LEVA DA SC-477 ATÉ A CAIXA DE ÁGUA DO PARANAZINHO.</t>
   </si>
   <si>
     <t>15623</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15623/ind_372.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15623/ind_372.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº372/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, REALIZAR A ABERTURA DE NOVOS EDITAIS PARA POSSIBILITAR A ADOÇÃO DE ESPAÇOS PÚBLICOS POR PESSOAS FÍSICAS E JURÍDICAS. DIVULGANDO QUAIS OS BENEFÍCIOS PARA QUEM REALIZAR A ADOÇÃO E PARA A COMUNIDADE.</t>
   </si>
   <si>
     <t>15624</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15624/ind_373.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15624/ind_373.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº373/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK,O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, AMPLIAR O SERVIÇO DE ATENDIMENTO DE PSICÓLOGOS DENTRO DA ESTRATÉGIA DE SAÚDE DA FAMÍLIA. TAMBÉM SUGIRO A PARCERIA COM INSTITUIÇÕES DE ENSINO PARA AMPLIAR A ATUAÇÃO DA PSICOLOGIA, POIS A SAÚDE MENTAL É UM TEMA PRIMORDIAL NOS DIAS ATUAIS.</t>
   </si>
   <si>
     <t>15625</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15625/ind_374.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15625/ind_374.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº374/2024, DE AUTORIA DO VEREADOR WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, REALIZAR A LIMPEZA DO MATO E LIXO QUE ESTÁ SE ACUMULANDO NA RUA ALFREDO MAYER, EM FRENTE AO NÚMERO 1.699, NO BAIRRO CAMPO DA ÁGUA VERDE.</t>
   </si>
   <si>
     <t>15626</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15626/ind_375.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15626/ind_375.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº375/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR SÉRGIO MURILO MIGUEL, RESPONSÁVEL PELO SETOR DE TRANSPORTES, VERIFICAR A POSSIBILIDADE DE DISPONIBILIZAR VEÍCULO PARA QUE AS EQUIPES DE ESTRATÉGIA DE SAÚDE DA FAMÍLIA QUE ATENDEM ÁREAS DO INTERIOR POSSAM SE DESLOCAR PERIODICAMENTE.</t>
   </si>
   <si>
     <t>15627</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15627/ind_376.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15627/ind_376.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº376/2024, DE AUTORIA DO VEREADOR PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NO SISTEMA DE DRENAGEM, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA QUE DÁ ACESSO À SEDE SOCIAL DA CIA CANOINHAS DE PAPEL, E EM SUA CONTINUIDADE QUE ATENDE A CHEGADA À SEDE DO CLUBE DOS PROFISSIONAIS DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>15628</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15628/ind_377.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15628/ind_377.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº377/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REPAROS NA ILUMINAÇÃO COM TROCA DAS LÂMPADAS QUEIMADAS DA RUA ALVINO VOLKMANN,  NO BAIRRO ALTO DA TIJUCA.</t>
   </si>
   <si>
     <t>15629</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15629/ind_378.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15629/ind_378.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº378/2024, DE AUTORIA DA VAREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O ALARGAMENTO DA ESTRADA QUE VAI DO LAGEADO PARA PACIÊNCIA DOS NEVES.</t>
   </si>
   <si>
     <t>15630</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15630/ind_379.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15630/ind_379.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº379/2024, DE AUTORIA DA VAREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA EDUARDO KWITCHAL, NO BAIRRO ÁGUA VERDE.</t>
   </si>
   <si>
     <t>15633</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15633/ind_380.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15633/ind_380.pdf</t>
   </si>
   <si>
     <t>NDICAÇÃO Nº144/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A MANUTENÇÃO DA LATERAL DA VIA E UM ESTUDO PARA GARANTIR A SEGURANÇA DOS VEÍCULOS QUE TRAFEGAM NAS RUAS WENDELIN METZGER E NA RUA JOSÉ SAMUEL SCHIMIDT, NO BAIRRO ALTO DA TIJUCA.</t>
   </si>
   <si>
     <t>15634</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15634/ind_381.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15634/ind_381.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº381/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, QUE REALIZE UMA CAMPANHA CONSCIENTIZANDO O QUE É CONVULSÃO E EPILEPSIA, QUAIS OS PRIMEIROS SOCORROS ADOTADOS E O QUE NÃO SE DEVE FAZER.</t>
   </si>
   <si>
     <t>15635</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15635/ind_382.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15635/ind_382.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº382/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:  QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, A CONTRATAÇÃO DE MAIS FISIOTERAPEUTAS, OU A PARCERIA COM A INICIATIVA PRIVADA E INSTITUIÇÕES DE ENSINO PARA AMPLIAR O ATENDIMENTO DESSA ÁREA FUNDAMENTAL PARA A SAÚDE.</t>
   </si>
   <si>
     <t>15636</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15636/ind_383.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15636/ind_383.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº383/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, UM NIVELAMENTO ENTRE O ASFALTO E O CALÇAMENTO DO CRUZAMENTO DAS RUAS JÚLIO BUDANT NETO E MIGUEL SCHIESSI SOBRINHO.</t>
   </si>
   <si>
     <t>15637</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15637/ind_384.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15637/ind_384.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº384/2024, DE AUTORIA DO VEREADOR WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A COLOCAÇÃO DE TACHÕES NA FAIXA DE PEDESTRES, NA DESCIDA DA RUA BERNARDO OLSEN, NAS PROXIMIDADES DA  EEB SANTA CRUZ.</t>
   </si>
   <si>
     <t>15638</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15638/ind_385.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15638/ind_385.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº385/2024, DE AUTORIA DO VEREADOR WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE MATERIAL EM TODA EXTENSÃO DA RUA EMILLIO MASSANEIRO, NO BAIRRO ÁGUA VERDE.</t>
   </si>
   <si>
     <t>15639</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15639/ind_386.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15639/ind_386.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº386/2024, DE AUTORIA DO VEREADOR ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A COLOCAÇÃO DE BANCOS NOVOS E REVITALIZAÇÃO DA PRAÇA JOÃO XXLLL, NO BAIRRO ALTO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>15640</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15640/ind_387.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15640/ind_387.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº387/2024, DE AUTORIA DO VEREADOR ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A CONSTRUÇÃO DE UMA BOCA DE LOBO NO INÍCIO DA RUA ANTÔNIO MORESCHI, APÓS A BR 280, NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>15641</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15641/ind_388.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15641/ind_388.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº388/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO DE LUMINÁRIAS E  LÂMPADAS NOS POSTES RECÉM-COLOCADOS, NA RUA EMÍLIO WENDT, NÚMERO 354, NO BAIRRO ÁGUA VERDE.</t>
   </si>
   <si>
     <t>15642</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15642/ind_389.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15642/ind_389.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº389/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO  DE LUMINÁRIAS E LÂMPADAS NA RUA NICOLAU FERNANDES, LATERAL COM O GINÁSIO DO GEM XEILA ELISABETE CORNELSEN E NA RUA ALFREDO PAUL,  FUNDOS COM O GINÁSIO DA MESMA ESCOLA.</t>
   </si>
   <si>
     <t>15647</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15647/ind_390.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15647/ind_390.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº390/2024, DE AUTORIA DO  VEREADOR ANDRÉ FLENIK, VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE TUBULAÇÃO POR BAIXO DA VIA QUE CONECTA AO LAGEADO NA LOCALIDADE DE BONETES DE BAIXO.</t>
   </si>
   <si>
     <t>15648</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15648/ind_391.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15648/ind_391.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº391/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, A SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, E A SENHORA  VIVIANE GUEDES DOS SANTOS, GESTORA DA FUNDAÇÃO CULTURAL, REALIZAR UM LEVANTAMENTO COM OS COMERCIANTES DA AVENIDA DOS EXPEDICIONÁRIOS PARA VERIFICAR O INTERESSE DA REALIZAÇÃO DE EVENTOS NATALINOS E OUTRAS FESTIVIDADES NAS PROXIMIDADES DA AVENIDA.</t>
   </si>
   <si>
     <t>15649</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15649/ind_392.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15649/ind_392.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº392/2024, DE AUTORIA DOVEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A INSTALAÇÃO DE PLACAS DE “RUA SEM SAÍDA” NA RUA EMÍLIO WENDT E DEMAIS RUAS DO BAIRRO ÁGUA VERDE E CAMPO DA ÁGUA VERDE.</t>
   </si>
   <si>
     <t>15650</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15650/ind_393.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15650/ind_393.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº393/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR MELHORIAS NO SISTEMA DE DRENAGEM E COLOCAÇÃO DE MATERIAL NA RUA NIVALDO BREY, NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>15651</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15651/ind_394.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15651/ind_394.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº394/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO E COLOCAÇÃO DE MATERIAL NAS RUAS OTÁVIO CORREIA E JACOB FUCK, NO BAIRRO ÁGUA VERDE.</t>
   </si>
   <si>
     <t>15652</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15652/ind_395.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15652/ind_395.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº395/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO E COLOCAÇÃO DE MATERIAL NAS RUAS DO LOTEAMENTO GONCHOROVSKY, NO BAIRRO ALTO DA TIJUCA, E MELHORIAS NO SISTEMA DE DRENAGEM.</t>
   </si>
   <si>
     <t>15654</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15654/ind_396.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15654/ind_396.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº396/2024, DE AUTORIA DO VEREADOR ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO E COLOCAÇÃO DE MATERIAL NAS RUAS GUILHERME RADKE, ESTANISLAU SCHIVINSKI, ERNESTO KOCH E JOÃO BATISTA PONTAROLO, NO BAIRRO ALTO DAS PALMEIRAS .</t>
   </si>
   <si>
     <t>15655</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15655/ind_397.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15655/ind_397.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº397/2024, DE AUTORIA DO VEREADOR ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A COLOCAÇÃO DE LUMINÁRIA NA ROTATÓRIA DA ESTRADA DONA FRANCISCA,  EM FRENTE A MECÂNICA SUCHARA.</t>
   </si>
   <si>
     <t>15656</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15656/ind_398.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15656/ind_398.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº398/2024, DE AUTORIA DO VEREADOR WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O CONSERTO DO BUEIRO EM FRENTE A AGROPECUÁRIA WACHERSKI NA AVENIDA EXPEDICIONÁRIOS, NO CAMPO DA ÁGUA VERDE.</t>
   </si>
   <si>
     <t>15657</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15657/ind_399.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15657/ind_399.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº399/2024, DE AUTORIA DO VEREADOR ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NAS RUAS JORGE PAULO E PEDRO GROSSKOPF, NO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>15670</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15670/ind_400.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15670/ind_400.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº400/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR MELHORIAS NO SISTEMA DE DRENAGEM NA RUA ALVINO VOLKMANN,  NO BAIRRO ALTO DA TIJUCA.</t>
   </si>
   <si>
     <t>15671</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15671/ind_401.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15671/ind_401.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº401/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS,  REALIZAR A MANUTENÇÃO E A LIMPEZA DO BUEIRO NA RUA MARECHAL FLORIANO,  EM FRENTE A CLÍNICA MÉDICA, NÚMERO 1.321.</t>
   </si>
   <si>
     <t>15672</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15672/ind_402.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15672/ind_402.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº402/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS,  REALIZAR A MANUTENÇÃO DA ESTRADA QUE INICIA AO LADO DA MERCEARIA WOSSGRAU, PARA SER UMA ALTERNATIVA AO FLUXO DESVIADO DA RUA JOÃO LEANDRO GONÇALVES.</t>
   </si>
   <si>
     <t>15673</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15673/ind_403.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15673/ind_403.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº403/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DA VIA E DO SISTEMA DE DRENAGEM DA ESTRADA ALFREDO SCHUMACKER, NO BAIRRO ALTO DA TIJUCA.</t>
   </si>
   <si>
     <t>15674</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15674/ind_404.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15674/ind_404.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº404/2024, DE AUTORIA DO VEREADOR WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A INSTALAÇÃO DE LOMBADA NA RUA FELIPE SCHMIDT EM FRENTE AO NÚMERO 1245, ESQUINA COM A RUA PAUL HARRIS.</t>
   </si>
   <si>
     <t>15675</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15675/ind_405.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15675/ind_405.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº405/2024, DE AUTORIA DO VEREADOR WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A INSTALAÇÃO DE UM SEMÁFORO NO CRUZAMENTO DA AVENIDA DOS  EXPEDICIONÁRIOS COM A AVENIDA JÚLIO BUDANT NETO.</t>
   </si>
   <si>
     <t>15676</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15676/ind_406.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15676/ind_406.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº406/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR SERVIÇO DE DESOBSTRUÇÃO DA TUBULAÇÃO QUE DÁ ESCOAMENTO DAS ÁGUAS PLUVIAIS NA SERVIDÃO EDMUNDO RISKE, NO BAIRRO CAMPO DA ÁGUA VERDE.</t>
   </si>
   <si>
     <t>15678</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15678/ind_407.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15678/ind_407.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº407/2024, DE AUTORIA DO VEREADOR ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA BERNARDO OLSEN.</t>
   </si>
   <si>
     <t>15679</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15679/ind_408.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15679/ind_408.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº408/2024, DE AUTORIA DO VEREADOR ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA E MONITORAMENTO NA PRAÇA JOÃO XXIII, NO BAIRRO ALTO DAS PALMEIRAS E NO TREVO DO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>15680</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15680/ind_409.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15680/ind_409.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº409/2024, DE AUTORIA DO VEREADOR WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO E COLOCAÇÃO DE MATERIAL DA ESTRADA DA CANHADA FUNDA.</t>
   </si>
   <si>
     <t>15681</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15681/ind_410.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15681/ind_410.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº410/2024, DE AUTORIA DO VEREADOR WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE MATERIAL NAS RUAS OTÁVIO XAVIER  RAUEN, EMÍLIO WENDT E DEMAIS RUAS AO ENTORNO, NO BAIRRO ÁGUA VERDE.</t>
   </si>
   <si>
     <t>15686</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15686/ind_411.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15686/ind_411.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº441/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A INSTALAÇÃO DE SINALIZAÇÃO E MEDIDORES DE VELOCIDADE NA RUA SÉRGIO GAPSKI, NAS PROXIMIDADES DO GUERUS MOTEL.</t>
   </si>
   <si>
     <t>15687</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15687/ind_412.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15687/ind_412.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº412/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, REALIZAR UMA PARCERIA COM O IMA E A POLÍCIA MILITAR AMBIENTAL PARA INICIALMENTE EFETUAR UMA CAMPANHA DE CONSCIENTIZAÇÃO A RESPEITO DA QUEIMA DE LIXO E DE VEGETAÇÃO, PARA POSTERIORMENTE A PUNIÇÃO EM QUEM PERSISTIR COM ESSA PRÁTICA.</t>
   </si>
   <si>
     <t>15688</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15688/ind_413.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15688/ind_413.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº413/2024, DE AUTORIA DOS VEREADORES ANDRÉ FLENIK E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, ROSILENE DE FATIMA SCHULKA JAREMCZUK, SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL  E AO CENTRO DA JUVENTUDE – CEJU, BUSCAR UMA PARCERIA COM O PROGRAMA ENTRA 21 - BLUSOFT VISANDO FIRMAR PARCERIAS E COMPARTILHAR EXPERIÊNCIAS NA ÁREA DE TECNOLOGIA VISANDO AMPLIAR OS CURSOS OFERTADOS E A CONTRATAÇÃO DE JOVENS FORMADOS.</t>
   </si>
   <si>
     <t>15689</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15689/ind_414.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15689/ind_414.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº414/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LAERCIO MANOEL DAVID, GESTOR DA FUNDAÇÃO MUNICIPAL DE ESPORTES E LAZER, VERIFICAR QUANTAS MESAS DE TÊNIS DE MESA ESTÃO EM BOM ESTADO E PODEM SER MONTADAS E DISPONIBILIZADAS PARA A PRÁTICA DESSA MODALIDADE. APÓS A VERIFICAÇÃO, PEÇO QUE AS MESAS EM BOAS CONDIÇÕES SEJAM MONTADAS E DISPONIBILIZADAS AO PÚBLICO.</t>
   </si>
   <si>
     <t>15690</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15690/ind_415.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15690/ind_415.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº415/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE TUBULAÇÃO E MATERIAL NA RUA ERASMO SCHMIDT JUNIOR, NO BAIRRO ALTO DA TIJUCA,  EM FRENTE A IGREJA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>15691</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15691/ind_416.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15691/ind_416.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº416/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA JOÃO KRZENSINSKI, PRÓXIMO AO NÚMERO 91, NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>15692</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15692/ind_417.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15692/ind_417.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº417/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS,  A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A LIMPEZA DA BOCA DE LOBO DA RUA BERNARDO SZKUDLAREK, PRÓXIMO AO NÚMERO 63, EM MARCÍLIO DIAS.</t>
   </si>
   <si>
     <t>15693</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15693/ind_418.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15693/ind_418.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº418/2024, DE AUTORIA DO VEREADOR WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A PINTURA DE VAGAS PARA O CONSULTÓRIO MÉDICO, NA RUA PASTOR GEORGE WEGER Nº 237 EM FRENTE A  CLÍNICA AMOR Á VIDA, JÁ FOI SOLICITADO POR OFÍCIO E AINDA NÃO FOI ATENDIDO. COMO JÁ É UMA RUA DIFÍCIL DE ESTACIONAR DEVIDO AOS BURACOS ( JÁ SOLICITADO A MELHORIA POR ESSA CASA PORÉM NÃO ATENDIDA CONFORME REQUERIMENTO Nº 209/2024 E INDICAÇÃO Nº 622/2023) SE FAZ NECESSÁRIA A DEMARCAÇÃO DE VAGA DE RÁPIDO ACESSO. O CONSULTÓRIO ATENDE CRIANÇAS COM NECESSIDADES ESPECIAIS, SENDO NECESSÁRIO A PINTURA DA VAGA PARA ATENDIMENTO DOS PACIENTES.</t>
   </si>
   <si>
     <t>15700</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15700/ind_419.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15700/ind_419.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº419/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DOS BURACOS E DESNÍVEIS NA RUA_x000D_
 BERNARDO OLSEN, NO ASFALTO PRÓXIMO AO CEI CECÍLIA MEIRELES.</t>
   </si>
   <si>
     <t>15701</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15701/ind_420.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15701/ind_420.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº420/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR IVAN GOMES DA SILVA, COORDENADOR DA DEFESA CIVIL DE CANOINHAS, REALIZAR UMA PARCERIA COM O CORPO DE BOMBEIROS E CELESC PARA UMA CAMPANHA DE PREVENÇÃO AOS INCÊNDIOS RESIDENCIAIS OCASIONADOS POR PROBLEMAS EM ELETRODOMÉSTICOS E SISTEMA ELÉTRICO INADEQUADO.</t>
   </si>
   <si>
     <t>15702</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15702/ind_421.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15702/ind_421.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº421/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR UM ESTUDO PARA APLICAR UMA PAVIMENTAÇÃO DE CONCRETO OU OUTRO MATERIAL QUE SUPORTE A FORÇA DE TRAÇÃO DOS CAMINHÕES NA SAÍDA DO QUARTEL DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>15703</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>André Flenik, Mauricio Zimmermann, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15703/ind_422.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15703/ind_422.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº422/2024, DE AUTORIA DOS VEREADORES ANDRÉ FLENIK, PROFESSOR OSMAR E MAURICIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À  SENHORA DAIANE DE SOUZA GOMES, SECRETÁRIA MUNICIPAL DE HABITAÇÃO,  VERIFICAR UM ESPAÇO PARA SERVIR COMO DEPÓSITO SOCIAL DE MATERIAIS DE CONSTRUÇÃO. VERIFICANDO O REAPROVEITAMENTO SOCIAL DAS SOBRAS DE MATERIAIS DE CONSTRUÇÃO DAS OBRAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15704</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15704/ind_423.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15704/ind_423.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº423/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DOS BURACOS DO ASFALTO NA RUA NEREU RAMOS, NO BAIRRO INDUSTRIAL I.</t>
   </si>
   <si>
     <t>15705</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15705/ind_424.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15705/ind_424.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº424/2024, DE AUTORIA DA VEREADORA ZENILDA LEMOS, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, ANALISAR A POSSIBILIDADE DE RETORNO DE SOBREAVISO PARA O SETOR DE VIGILÂNCIA SANITÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>15707</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15707/ind_425.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15707/ind_425.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº425/2024, DE AUTORIA DO VEREADOR WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, QUE SEJA REALIZADA LIMPEZA DE VALETAS E CONSEQUENTEMENTE SEJA COLOCADO MATERIAL DE QUALIDADE POR TODA EXTENSÃO DA RUA MIGUEL DARMORUS, NO BAIRRO CAMPO DA ÁGUA VERDE, BEM COMO AS RUAS AO ENTORNO.</t>
   </si>
   <si>
     <t>15708</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Mauricio Zimmermann</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15708/ind_426.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15708/ind_426.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº426/2024, DE AUTORIA DOS VEREADORES MAURICIO ZIMMERMANN E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O CONSERTO DE UM BURACO PRÓXIMO AO BUEIRO DA ESQUINA DAS RUAS MARECHAL FLORIANO COM A RUA FREI MENANDRO KAMPS.</t>
   </si>
   <si>
     <t>15709</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15709/ind_427.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15709/ind_427.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº427/2024, DE AUTORIA DO VEREADOR ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO E LIMPEZA DA BOCA DE LOBO NA RUA ALFREDO PAUL EM FRENTE A CASA NÚMERO 1300, NO BAIRRO CAMPO DA ÁGUA VERDE.</t>
   </si>
   <si>
     <t>15710</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15710/ind_428.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15710/ind_428.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº428/2024, DE AUTORIA DO VEREADOR ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, ABERTURA DE VALETA ATÉ A TUBULAÇÃO DA RUA JULIO BUDANT NETO, EM FRENTE AO NÚMERO 1504, NA ESQUINA COM RUA ALFREDO PAUL.</t>
   </si>
   <si>
     <t>15713</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15713/ind_429.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15713/ind_429.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº429/2024, DE AUTORIA DO VEREADOR ADILSON STEIDEL, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PROCEDA COM ESTUDOS PARA A CONSTRUÇÃO DE UMA ÁREA DE LAZER, COM QUADRA ESPORTIVA, ACADEMIA AO AR LIVRE, E PARQUINHO AO LADO DO PARQUE DE EXPOSIÇÕES, NO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>15714</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15714/ind_430.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15714/ind_430.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº430/2024, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A LIMPEZA E MANUTENÇÃO DA BOCA DE LOBO DA RUA GIL COSTA, PRÓXIMO AO NÚMERO 636, NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>15715</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15715/ind_431.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15715/ind_431.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº431/2024, DE AUTORIA DAS VEREADORAS ZENILDA LEMOS E SILMARA GONTAREK, AS VEREADORAS QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DE UM  PEQUENO TRECHO DE APROXIMADAMENTE  50 METROS NA RUA JOAQUIM DE PAULA VIEIRA NA FRENTE DA CAIXA DE ÁGUA, COM SERVIÇO DE DRENAGEM, NIVELAMENTO E COLOCAÇÃO DE MATERIAL.</t>
   </si>
   <si>
     <t>15716</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>Zenilda Lemos, Professor Osmar, Silmara Gontarek</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15716/ind_432.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15716/ind_432.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº432/2024, DE AUTORIA DOS VEREADORES ZENILDA LEMOS, SILMARA GONTAREK E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, INCLUIR NO CRONOGRAMA DE  PAVIMENTAÇÃO ASFÁLTICO, O PEQUENO TRECHO DA RUA JOAQUIM DE PAULA VIEIRA, EM FRENTE A CAIXA DA ÁGUA, MUITO UTILIZADO POR HAVER ESCOLAS, RESIDÊNCIAS, CLÍNICAS, HOSPITAL E COMÉRCIO PRÓXIMOS.</t>
   </si>
   <si>
     <t>15717</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15717/ind_433.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15717/ind_433.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº433/2024, DE AUTORIA DOS VEREADORES ZENILDA LEMOS, SILMARA GONTAREK E PROFESSOR OSMAR, VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, INCLUIR NO CRONOGRAMA DE  PAVIMENTAÇÃO ASFÁLTICO, A RUA FRANCISCO BUENO DE OLIVEIRA, QUE DÁ ACESSO AO CEMITÉRIO JARDIM DAS HORTÊNSIAS.</t>
   </si>
   <si>
     <t>15721</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15721/ind_434.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15721/ind_434.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº434/2024, DE AUTORIA DO VEREADOR GILMAR M. DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, ESTUDOS PARA A INSTALAÇÃO DE UMA FAIXA DE PEDESTRE ELEVADA, CONHECIDA COMO “LOMBO FAIXA”, NA AVENIDA SEN. IVO DE AQUINO, EM FRENTE AO SUPERMERCADO SOARES, LOCALIZADO NO BAIRRO INDUSTRIAL I.</t>
   </si>
   <si>
     <t>15722</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15722/ind_435.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15722/ind_435.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº435/2024, DE AUTORIA DO GILMAR M. DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, PROVIDENCIAR SERVIÇOS DE MANUTENÇÃO E CONSERTO DO CALÇAMENTO DA RUA WOLF FILHO, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>15723</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15723/ind_436.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15723/ind_436.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº436/2024, DE AUTORIA DO GILMAR M. DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REPAROS DE BURACOS NO ASFALTO DA RUA ROBERTO HELKE, ENTRE  A LOJA “REI DAS LANTERNAS” ATÉ O SEMÁFORO,  NO BAIRRO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>15724</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15724/ind_437.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15724/ind_437.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº437/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO COM PATROLAMENTO E COLOCAÇÃO DE MATERIAL NAS ESTRADAS DE SANTA ROSA E TAUNAY.</t>
   </si>
   <si>
     <t>15725</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15725/ind_438.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15725/ind_438.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº438/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, ESTUDAR A VIABILIDADE DE PRIORIZAR O PLANTIO DE MANACÁ DA SERRA NAS PRAÇAS E RUAS DO MUNICÍPIO. ALÉM DE SER UMA ESPÉCIE NATIVA TEM COM GRANDE VALOR ESTÉTICO.</t>
   </si>
   <si>
     <t>15726</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15726/ind_439.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15726/ind_439.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº439/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A REVITALIZAÇÃO DA CICLOVIA E CALÇADA DA RUA WENDELIN METZGER ATÉ O DISTRITO DE MARCÍLIO DIAS. OBSERVANDO QUE O ASFALTO TAMBÉM ESTÁ SE DETERIORANDO.</t>
   </si>
   <si>
     <t>15727</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15727/ind_440.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15727/ind_440.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº440/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA FRANCIELI DA COSTA COLLA, SECRETÁRIA MUNICIPAL DE SAÚDE, VERIFICAR A POSSIBILIDADE DE OFERECER UMA MAIOR QUANTIDADE DE SERVIÇOS E FLEXIBILIDADE NA ESCALA DOS PROFISSIONAIS DA USB DO SAMU.</t>
   </si>
   <si>
     <t>15728</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15728/ind_441.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15728/ind_441.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº441/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LAERCIO MANOEL DAVID, GESTOR DA FUNDAÇÃO MUNICIPAL DE ESPORTES E LAZER, REALIZAR UM ESTUDOS PARA ENCONTRAR UM MEIO LEGAL, PARA PERMITIR QUE ENTIDADES REALIZEM EVENTOS ESPORTIVOS NAS ÁREAS ESPORTIVAS PÚBLICAS DO MUNICÍPIO. PRIORIZANDO EVENTOS SEM FINS LUCRATIVOS, MESMO QUE COBRADAS TAXAS PARA SUPRIR AS DESPESAS.</t>
   </si>
   <si>
     <t>15729</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15729/ind_442.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15729/ind_442.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº442/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, UM ESTUDO TÉCNICO DE VIABILIDADE PARA A IMPLANTAÇÃO DE UM ESTACIONAMENTO DO TIPO 45 GRAUS, EM PARTE DE UM DOS LADOS DA QUADRA DA RUA FREI MENANDRO KAMPS, EM FRENTE AO CEI VINÍCIUS DE MORAIS, LEVANDO EM CONSIDERAÇÃO A ALTA DEMANDA DE VEÍCULOS QUE NECESSITAM ESTACIONAR NESTE LOCAL.</t>
   </si>
   <si>
     <t>15730</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15730/ind_443.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15730/ind_443.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº443/2024, DE AUTORIA DO VEREADOR MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, COLOCAÇÃO DE GRADE NO BUEIRO, LOCALIZADO NA RUA ALFREDO GOMES SAPUCAIA, NO BAIRRO INDUSTRIAL I, EM FRENTE A CASA NÚMERO 121.</t>
   </si>
   <si>
     <t>15731</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15731/ind_444.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15731/ind_444.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº444/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O CONSERTO DO DESNÍVEL COM COLOCAÇÃO DE MASSA ASFÁLTICA DO ACOSTAMENTO DA  RUA GETÚLIO VARGAS, EM FRENTE AO ESTABELECIMENTO 408.</t>
   </si>
   <si>
     <t>15732</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15732/ind_445.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15732/ind_445.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº445/2024, DE AUTORIA DO VEREADOR GILMAR M. DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DA RUA MAXIMILIANO SCHOLZE E DEMAIS RUAS DO BAIRRO CRISTO REI.</t>
   </si>
   <si>
     <t>15733</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15733/ind_446.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15733/ind_446.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº446/2024, DE AUTORIA DO VEREADOR MAURICIO ZIMMERMANN, O VEREADORE QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, QUE SEJA REALIZADA A SINALIZAÇÃO ADEQUADA DOS DESVIOS DAS OBRAS UTILIZADOS PELOS MOTORISTAS EM VIRTUDE DAS OBRAS DA ESTRADA JOÃO LEANDRO GONÇALVES.</t>
   </si>
   <si>
     <t>15738</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15738/ind_447.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15738/ind_447.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº447/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DOS BURACOS E DO SISTEMA DE DRENAGEM NO LADO OPOSTO DA AVENIDA DOS EXPEDICIONÁRIOS NAS PROXIMIDADES DA ARBOGEN.</t>
   </si>
   <si>
     <t>15739</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15739/ind_448.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15739/ind_448.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº448/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DOS BURACOS E DO SISTEMA DE DRENAGEM NA RUA FLÁVIO HAENSCH, CONSIDERANDO AS CARACTERÍSTICAS DO SOLO DESSA RUA.</t>
   </si>
   <si>
     <t>15740</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15740/ind_449.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15740/ind_449.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº449/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DOS BURACOS NA ROTATÓRIA DA RUA ROBERTO ELKE E RUA TRÊS DE MAIO EM FRENTE A IDEAL CONVENIÊNCIA.</t>
   </si>
   <si>
     <t>15741</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15741/ind_450.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15741/ind_450.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº450/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DA SERVIDÃO HELENA PIECHONTCOSKI E DEMAIS RUAS SEM SAÍDAS NAS PROXIMIDADES DA RUA MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>15742</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15742/ind_451.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15742/ind_451.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº451/2024, DE AUTORIA DO VEREADOR WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A INSTALAÇÃO DE REDUTORES DE VELOCIDADE/LOMBADAS NA RUA FREDERICO KOHLER EM FRENTE AS CASAS DE NÚMERO, 388, 620, 843, 995 E 1126.</t>
   </si>
   <si>
     <t>15743</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15743/ind_452.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15743/ind_452.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº452/2024, DE AUTORIA DOS VEREADORES WILMAR SUDOSKI E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, QUE PROVIDENCIE A COLOCAÇÃO DE POSTE DE ILUMINAÇÃO PÚBLICA NA RAMPA DE ACESSO PARA BARCOS AO RIO IGUAÇU, EM PAULA PEREIRA, BEM COMO A MELHORIA E TROCA DE LÂMPADAS QUEIMADAS NOS DEMAIS POSTES DESSA LOCALIDADE.</t>
   </si>
   <si>
     <t>15744</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15744/ind_453.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15744/ind_453.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº453/2024, DE AUTORIA DOS VEREADORES ADILSON STEIDEL E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL,  AO SENHOR RAFAEL ROTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À SENHORA CAMILA LIMA, DIRETORA DO DETRACAN, A INSTALAÇÃO DE UMA  LOMBADA NA RUA CIDADE DE JAÚ, PRÓXIMO A ESQUINA COM A RUA MARECHAL RONDON.</t>
   </si>
   <si>
     <t>15745</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>Adilson Steidel, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15745/ind_454.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15745/ind_454.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº454/2024, DE AUTORIA DOS VEREADORES ADILSON STEIDEL E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA JOÃO MULLER, NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>15746</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15746/ind_455.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15746/ind_455.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº455/2024, DE AUTORIA DOS VEREADORES ADILSON STEIDEL E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA MARECHAL RONDON, TRECHO DA RUA CIDADE DE JAÚ ATÉ A RUA JOÃO MULLER.</t>
   </si>
   <si>
     <t>15750</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15750/ind_456.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15750/ind_456.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº456/2024, DE AUTORIA DOS VEREADORES ANDRÉ FLENIK E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE MATERIAL NAS ESTRADAS QUE FORAM PATROLADAS NO DISTRITO DE MARCÍLIO DIAS, PRINCIPALMENTE OS TRECHOS QUE TEM TRÂNSITO DE ÔNIBUS ESCOLAR.</t>
   </si>
   <si>
     <t>15751</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15751/ind_457.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15751/ind_457.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº457/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE MATERIAL NAS ESTRADAS QUE FORAM PATROLADAS NO PARANAZINHO E NO RIO DA VEADA.</t>
   </si>
   <si>
     <t>15752</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15752/ind_458.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15752/ind_458.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº458/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, A PODA NA VEGETAÇÃO NAS LATERAIS DAS VIAS QUE ESTÃO SENDO UTILIZADAS COMO DESVIO PARA A OBRA DA ESTRADA JOÃO LEANDRO GONÇALVES.</t>
   </si>
   <si>
     <t>15753</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15753/ind_459.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15753/ind_459.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº459/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A MANUTENÇÃO DO POSTE EM QUE ESTÃO COLOCADAS AS CÂMERAS DE VIGILÂNCIA DA POLÍCIA MILITAR,  NA RUA VIDAL RAMOS NA ESQUINA DE FRENTE A PRAÇA LAURO MULLER.</t>
   </si>
   <si>
     <t>15754</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15754/ind_460.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15754/ind_460.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº460/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, QUE PROVIDENCIE COM URGÊNCIA A MANUTENÇÃO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE RIO DA AREIA DE BAIXO, PRÓXIMO A FAZENDA MACHADO.</t>
   </si>
   <si>
     <t>15755</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15755/ind_461.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15755/ind_461.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº461/2024, DE AUTORIA DO VEREADOR WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, QUE SEJA REALIZADA A MANUTENÇÃO COM COLOCAÇÃO DE MATERIAL NAS RUAS DO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>15756</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15756/ind_462.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15756/ind_462.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº462/2024, DE AUTORIA DO VEREADOR WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NA RUA BERNARDO OLSEN E RUAS TRANSVERSAIS, DO TRECHO QUE COMPREENDE DO ALTO DA TIJUCA ATÉ MARCÍLIO DIAS.</t>
   </si>
   <si>
     <t>15763</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15763/ind_463.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15763/ind_463.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº463/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK,  O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DOS ACESSOS AOS PONTOS DE ÔNIBUS, EM ESPECIAL NO PONTO LOCALIZADO PRÓXIMO AO TREVO DA SC-477.</t>
   </si>
   <si>
     <t>15764</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15764/ind_464.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15764/ind_464.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº464/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E À SENHORA SÔNIA MARIA STELZNER GROSSKOPF, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, REALIZAR COM URGÊNCIA A MANUTENÇÃO DO SISTEMA DE DRENAGEM NA ENTRADA DA ESCOLA MONTEIRO LOBATO.</t>
   </si>
   <si>
     <t>15765</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15765/ind_465.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15765/ind_465.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº465/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK,  O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, REALIZAR A MANUTENÇÃO DAS RUAS NAZIR CORDEIRO, FAURI DE LIMA E SUAS RESPECTIVAS PERPENDICULARES, CONSIDERANDO AS ESPECIFICIDADES DO SOLO.</t>
   </si>
   <si>
     <t>15766</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15766/ind_466.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15766/ind_466.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº466/2024, DE AUTORIA DO VEREADOR ANDRÉ FLENIK, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  FAZER A VERIFICAÇÃO DA EFICIÊNCIA DO SISTEMA DE DRENAGEM DO TRECHO NOVO DA RUA ALFREDO MAYER, VERIFICANDO A POSSIBILIDADE DA CONSTRUÇÃO FUTURA DE JARDINS DE CHUVA PARA ABSORVER O ACÚMULO EXCESSIVO DE ÁGUA SOBRE_x000D_
 A VIA.</t>
   </si>
   <si>
     <t>15767</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15767/ind_467.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15767/ind_467.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº467/2024, DE AUTORIA DO VEREADOR WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA SAULO DE CARVALHO SENTIDO A RUA GUILHERME GONCHOROWSKI, LIGANDO O BAIRRO JARDIM ESPERANÇA AO ALTO DA TIJUCA.</t>
   </si>
   <si>
     <t>15768</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15768/ind_468.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15768/ind_468.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº468/2024, DE AUTORIA DOS VEREADORES ZENILDA LEMOS E ADILSON STEIDEL, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, A CRIAÇÃO DE UM COMITÊ INTERSETORIAL PARA TRABALHAR AS QUESTÕES DAS PESSOAS EM SITUAÇÃO DE RUA,  COMPOSTO PELAS SECRETARIAS DE SAÚDE E ASSISTÊNCIA SOCIAL E CONVIDANDO A POLÍCIA MILITAR PARA INTEGRAR ESSE COMITÊ.</t>
   </si>
   <si>
     <t>15769</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15769/ind_469.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15769/ind_469.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº144/2024, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE ENTRE RIOS.</t>
   </si>
   <si>
     <t>15775</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15775/ind_470.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15775/ind_470.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº470/2024, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, QUE PROVIDENCIE COM URGÊNCIA A MANUTENÇÃO E COLOCAÇÃO DE MATERIAL NA RUA FRANCISCO BUENO DE SIQUEIRA, NO BAIRRO INDUSTRIAL I, A QUAL ESTÁ SENDO USADA PARA DESVIO DA OBRA NA ESTRADA JOÃO LEANDRO GONÇALVES.</t>
   </si>
   <si>
     <t>15776</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15776/ind_471.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15776/ind_471.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº471/2024, DE AUTORIA DO VEREADOR WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, QUE SEJAM REALIZADAS, EM PARCERIA COM OS  MORADORES DO LOTEAMENTO GONCHOROVSKY, AS MELHORIAS NECESSÁRIAS NA DRENAGEM PLUVIAL DAS RUAS E A REALIZAÇÃO DE PAVIMENTAÇÃO COMUNITÁRIA, VISTO QUE HÁ O INTERESSE DOS MORADORES NO PLEITO.</t>
   </si>
   <si>
     <t>15777</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15777/ind_472.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15777/ind_472.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº472/2024, DE AUTORIA DO VEREADOR WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NAS RUAS PEDRO DOS SANTOS CORRÊA E RUA ALFREDO SCHUHMACKER, E DEMAIS RUAS DO LOTEAMENTO GONCHOROVSKY.</t>
   </si>
   <si>
     <t>15778</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15778/ind_473.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15778/ind_473.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº473/2024, DE AUTORIA DO VEREADOR WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA À SENHORA JULIANA MACIEL HOPPE, PREFEITA MUNICIPAL, E AO SENHOR LEANDRO PIRES, SECRETÁRIO MUNICIPAL DE OBRAS, QUE DURANTE O PERÍODO QUE ESTÁ SENDO REALIZADA A PAVIMENTAÇÃO DA RUA JÚLIO BUDANT NETO, SEJAM TOMADAS AS MEDIDAS NECESSÁRIAS PARA GARANTIR A MELHORIA CONTÍNUA DA VIA, ASSEGURANDO CONDIÇÕES ADEQUADAS DE TRÂNSITO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -11169,68 +11169,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15080/plc_01_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15419/projeto_de_lei_-_altera_lc_85.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15463/projeto_de_lei_complementar_n_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15788/projeto_de_lei_-_amortizacao_deficit_icprev_1_1.substitutivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14941/projeto_de_lei_-_recomposicao_salarial_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14942/pl_02_2024_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14943/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_5.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14944/projeto_de_lei_-_recomposicao_bolsa_estagio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14945/pl_05_ap.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14946/projeto_de_lei_06_2024_-_convenio_ponte.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14947/projeto_de_lei_-_repasse_hospital_tomografo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14988/projeto_de_lei_-_fornecer_transporte.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14989/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_6.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15066/projeto_de_lei_-_repasse_hospital_-_programa_valorizacao_dos_hospitais.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15067/projeto_de_lei_-_autorizacao_de_uso_parque_-_apecare.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15068/pl_12_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15081/pl_13_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15123/projeto_de_lei_14_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15124/pl_015_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15169/pl_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15170/projeto_de_lei_-_altera_lei_6824_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15171/projeto_de_lei_-_ratifica_alteracoes_cisamurc.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15229/projeto_de_lei_19_2024_-_fundo_municipal_de_bens_lesados.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15230/pl_20_2024_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15231/projeto_de_lei_021_2024_-_alienacao_imoveis.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15232/pl_22_2024_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15233/pl_23_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15234/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_7.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15253/projeto_de_lei_-_custear_despesas_-_jasti.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15265/projeto_de_lei_-_programa_badesc_cidades.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15284/pl_027_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15311/pl_28.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15309/projeto_de_lei_29_2024_-_adquirir_mascote.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15310/pl_30.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15326/projeto_de_lei_-_autorizacao_de_uso_parque_-_interclubes_copia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15369/projeto_de_lei_-_leilao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15370/pl_33.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15414/texto_lei_pl_34_de_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15415/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_8.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15416/projeto_de_lei_alteracao_lei_6.947_de_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15417/projeto_de_lei_autorizacao_de_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15418/pl_038_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15436/pl_39_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15448/pl_n_40_de_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15449/texto_lei_n_41_de_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15450/projeto_de_lei_-_protecao_bem_estar_animais_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15464/projeto_de_lei_-_autorizacao_de_uso_terminal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15475/texto_lei_retificado_-__06.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15476/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_9_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15523/orcamento-7.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15524/projeto_de_lei_-_altera_vaga_saude.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15525/pl_48_de_2024_-_8_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15526/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15562/projeto_de_lei_-_custear_despesas_-_joguinhos_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15563/pl_51_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15574/projeto_de_lei_-_cria_vagas__saude.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15576/projeto_de_lei_-_revoga_lei_5581.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15580/pl_54_de_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15596/projeto_de_lei_-_centro_de_intervencao_multidisciplinar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15597/projeto_de_lei_-_cooperacao_tecnica_camara_-_pad_e_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15598/projeto_de_lei_-_receber_doacao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15616/projeto_de_lei_-_horas-maquina_-_tpl.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15631/projeto_de_lei_altera_a_lei_n._4.828_2011_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15632/pl_060_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15665/orcamento_-_11.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15677/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_10.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15682/pl_63_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15706/projeto_de_lei_-_termo_de_cessao_veiculo_corpo_de_bombeiros_m._7402_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15711/download_29.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15712/projeto_de_lei_-_receber_doacao_r-x.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15747/pl_067_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15748/orcamento_-_13_fmas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15749/orcamento_-_12_funsae.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15760/projeto_de_lei_-_altera_lei_5.654_26_08_2015.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15761/texto_lei_corrigido.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15762/projeto_de_lei_-_autorizacao_de_uso_ginasio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15774/projeto_de_lei_-_custear_despesas_-_grupo_de_danca_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15785/projeto_de_lei_-_amortizacao_deficit_icprev.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15786/projeto_de_lei_-_autorizacao_de_uso_-_rodoviaria_carreta_senac_m._10409-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15787/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_11.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15252/pdl_01_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14949/req_001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14950/req_002.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14952/req_003.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14953/req_004.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14954/req_005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14956/req_006.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14957/req_007.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14959/req_008.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14960/req_009.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14963/req_010.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14969/req_011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14970/req_012.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14971/req_013.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14978/req_014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14972/req_015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14973/req_016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14974/req_017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14975/req_018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14976/req_019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14981/req_020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14977/req_021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14990/req_022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14992/req_023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15012/req_024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14994/req_025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14995/req__026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14997/req_027.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15013/req_028.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14999/req_029.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15001/req_030.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15003/req_031.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15015/req_032.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15005/req_033.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15032/req_034.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15017/req_035.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15018/req_036.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15035/req_037.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15037/req_038.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15039/req_039.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15042/req_040.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15044/req_041.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15046/req_042.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15047/req_043.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15048/req_044.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15049/req_045.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15050/req_046.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15051/req_047.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15052/req_048.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15054/req_049.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15057/re_050.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15059/req_051.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15069/req_052.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15070/req_053.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15071/req_054.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15073/req_055.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15074/req_056.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15077/req_057.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15078/req_058.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15101/req_059.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15106/req_060.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15108/req_061.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15109/req_062.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15111/req_063.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15113/req_064.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15115/req_065.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15118/req_066.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15120/req_067.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15122/req_068.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15125/req_069.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15126/req_070.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15147/req_071.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15127/req_072.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15129/req_073.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15152/req_74.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15158/req_75.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15162/req_76.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15163/req_77.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15164/req_78.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15165/req_79.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15166/req_80.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15172/req_081.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15167/req_82.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15168/req_83.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15173/req_084.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15174/req_085.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15177/req_086.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15180/req_087.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15182/req_088.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15183/req_089.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15185/req_090.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15187/req_091.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15189/req_092.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15193/req_093.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15199/req_094.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15201/req_095.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15206/req_096.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15208/req_097.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15210/req_098.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15212/req_099.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15215/req_100.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15216/req_101.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15217/req_102.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15218/req_103.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15219/req_104.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15220/req_105.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15221/req_106.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15235/req_107.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15237/req_108.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15239/req_109.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15254/req_110.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15256/req_111.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15258/req_112.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15287/req_113.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15267/req_114.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15270/req_115.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15272/req_116.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15275/req_117.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15278/req_118.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15280/req_119.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15281/req_120.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15282/req_121.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15290/req_122.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15283/req_123.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15285/req_124.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15292/req_125.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15295/req_126.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15298/req_127.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15301/req_128.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15303/req_129.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15304/req_130.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15305/req_131.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15306/req_132.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15307/req_133.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15308/req_134.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15312/req_135.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15318/req_136.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15320/req_137.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15327/req_138.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15330/req_139.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15332/req_140.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15338/req_141.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15343/req_142.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15345/req_143.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15347/req_144.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15349/req_145.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15350/req_146.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15351/req_147.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15352/req_148.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15355/req_149.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15358/req_150.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15361/req_151.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15363/req_152.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15364/req_153.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15365/req_154.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15366/req_155.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15367/req_156.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15368/req_157.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15374/req_158.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15377/req_159.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15379/req_160.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15380/req_161.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15382/req_162.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15384/req_163.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15395/req_164.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15398/req_165.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15400/req_166.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15403/req_167.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15405/req_168.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15408/req_169.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15410/req_170.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15412/req_171.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15420/req_172.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15421/req_173.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15422/req_174.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15423/req_175.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15424/req_176.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15437/req_177.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15425/req_178.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15426/req_179.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15427/req_180.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15438/req_181.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15439/req_182.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15440/req_183.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15451/req_184.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15452/req_185.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15453/req_186.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15465/req_187.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15466/req_188.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15477/r_189.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15478/r_190.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15479/r_191.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15480/r_192.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15481/r_193.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15505/r_194.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15483/r_195.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15484/r_196.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15485/r_197.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15486/r_198.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15487/r_199.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15488/r_200.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15501/r_201.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15506/r_202.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15507/r_203.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15508/r_204.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15509/r_205.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15510/r_206.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15511/r_207.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15512/r_208.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15513/r_209.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15534/r_210.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15535/r_211.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15536/r_212.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15537/r_213.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15538/r_214.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15539/r_215.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15540/r_216.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15541/r_217.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15542/r_218.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15543/r_219.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15544/r_220.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15545/r_221.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15546/r_222.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15547/r_223.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15548/r_224.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15564/req_225.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15565/req_226.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15566/req_227.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15567/req_228.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15568/req_229.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15569/req_230.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15570/req_231.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15583/req_232.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15585/req_233.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15589/req_234.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15592/req_235.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15594/req_236.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15595/req_237.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15599/req_238.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15600/req_239.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15601/req_240.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15602/req_241.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15603/req_242.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15604/req_243.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15617/req_244.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15618/req_245.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15619/req_246.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15620/req_247.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15643/req_248.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15644/req_249.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15645/req_250.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15646/req_251.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15658/req_252.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15659/req_253.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15660/req_254.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15661/req_255.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15662/req_256.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15663/req_257.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15664/req_258.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15734/req_259.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15667/req_260.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15668/req_261.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15669/req_262.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15683/req_263.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15684/req_264.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15685/req_265.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15694/req_266.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15695/req_267.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15696/req_268.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15697/req_269.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15698/req_270.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15699/req_271.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15718/req_272.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15719/req_273.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15720/req_274.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15735/req_275.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15736/req_276.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15737/req_277.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15757/req_278.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15758/req_279.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15759/req_280.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15779/req_281.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15770/req_282.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15771/req_283.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15772/req_284.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15773/req_285.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15780/req_286.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15781/req_287.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15782/req_288.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15783/req_289.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14948/ind_001_.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14951/ind_002.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14955/ind_003.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14958/ind_004.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14961/ind_005.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14962/ind_006.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14964/ind_007.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14965/ind_008.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14966/ind_009.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14967/ind_010.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14968/ind_011.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14979/ind_012.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14980/ind_013.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14982/ind_014.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14983/ind_015.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14984/ind_016.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14985/ind_017.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14986/ind_018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14987/ind019.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14991/ind_020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14993/ind_021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14996/ind_022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15011/ind_023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14998/ind_024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15000/ind_025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15002/ind_026.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15004/ind_027.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15006/ind_028.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15007/ind_029.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15008/ind_030.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15009/ind_031.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15010/ind_032.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15014/ind_033.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15016/ind_034.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15019/ind_035.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15020/ind_036.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15021/ind_037.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15022/ind_038.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15023/ind_039.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15024/ind_040.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15025/ind_041.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15027/ind_042.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15028/ind_043.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15029/ind_044.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15030/ind_045.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15031/ind_046.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15033/ind_047.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15034/ind_048.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15036/ind_049.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15038/ind_050.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15040/ind_051.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15041/ind_052.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15043/ind_053.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15045/ind_054.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15053/ind_055.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15055/ind_056.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15056/ind_057.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15058/ind_058.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15060/ind_059.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15061/ind_060.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15062/ind_061.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15063/ind_062.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15064/ind_063.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15065/ind_064.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15072/ind_065.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15075/ind_066.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15076/ind_067.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15079/ind_068.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15082/ind_069.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15083/ind_070.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15084/ind_071.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15085/ind_072.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15086/ind_073.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15087/ind_074.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15088/ind_075.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15089/ind_076.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15090/ind_077.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15091/ind_078.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15092/ind_079.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15093/ind_080.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15094/ind_081.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15095/ind_082.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15096/ind_083.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15097/ind_084.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15098/ind_085.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15099/ind_086.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15100/ind_087.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15102/ind_088.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15103/ind_089.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15104/ind_090.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15105/ind_091.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15107/ind_092.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15110/ind_093.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15112/ind_094.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15114/ind_095.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15116/ind_096.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15117/ind_097.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15119/ind_098.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15121/ind_099.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15128/ind_100.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15130/ind_101.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15131/ind_102.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15132/ind_103.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15133/ind_104.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15134/ind_105.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15135/ind_106.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15136/ind_107.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15137/ind_108.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15138/ind_109.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15139/ind_110.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15140/ind_111.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15141/ind_112.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15142/ind_113.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15143/ind_114.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15144/ind_115.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15145/ind_116.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15146/ind_117.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15148/ind_118.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15149/ind_119.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15150/ind_120.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15151/ind_121.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15153/ind_122.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15154/ind_123.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15155/ind_124.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15156/ind_125.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15157/ind_126.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15159/ind_127.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15160/ind_128.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15161/ind_129.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15175/ind_130.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15176/ind_131.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15178/ind_132.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15179/ind_133.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15181/ind_134.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15184/ind_135.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15186/ind_136.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15188/ind_137.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15190/ind_138.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15191/ind_139.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15192/ind_140.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15194/ind_141.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15195/ind_142.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15196/ind_143.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15197/ind_144.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15198/ind_145.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15200/ind_146.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15202/ind_147.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15203/ind_148.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15204/ind_149.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15205/ind_150.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15207/ind_151.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15209/ind_152.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15211/ind_153.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15213/ind_154.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15214/ind_155.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15222/ind_156.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15223/ind_157.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15224/ind_158.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15225/ind_159.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15226/ind_160.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15227/ind_161.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15228/ind_162.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15236/ind_163.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15238/ind_164.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15240/ind_165.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15241/ind_166.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15242/ind_167.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15243/ind_168.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15244/ind_169.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15245/ind_170.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15246/ind_171.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15247/ind_172.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15248/ind_173.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15249/ind_174.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15250/ind_175.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15251/ind_176.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15255/ind_177.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15257/ind_178.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15259/ind_179.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15260/ind_180.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15261/ind_181.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15262/ind_182.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15263/ind_183.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15264/ind_184.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15266/ind_185.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15268/ind_186.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15269/ind_187.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15271/ind_188.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15273/ind_189.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15274/ind_190.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15276/ind_191.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15277/ind_192.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15279/ind_193.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15286/ind_194.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15288/ind_195.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15289/ind_196.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15291/ind_197.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15293/ind_198.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15294/ind_199.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15296/ind_200.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15297/ind_201.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15299/ind_202.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15300/ind_203.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15302/ind_204.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15313/ind_205.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15314/ind_206.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15315/ind_207.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15316/ind_208.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15317/ind_209.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15319/ind_210.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15321/ind_211_.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15322/ind_212.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15323/ind_213.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15324/ind_214.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15325/ind_215.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15328/ind_216.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15329/ind_217.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15331/ind_218.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15333/ind_219.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15334/ind_220.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15335/ind_221.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15336/ind_222.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15337/ind_223.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15339/ind_224.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15340/ind_225.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15341/ind_226.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15342/ind_227.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15344/ind_228.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15346/ind_229.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15348/ind_230.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15353/ind_231.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15354/ind_232.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15356/ind_233.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15357/ind_234.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15359/ind_235.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15360/ind_236.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15362/ind_237.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15371/ind_238.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15372/ind_239.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15373/ind_240.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15375/ind_241.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15376/ind_242.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15378/ind_243.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15381/ind_244.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15383/ind_245.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15385/ind_246.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15386/ind_247.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15387/ind_248.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15388/ind_249.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15389/ind_250.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15390/ind_251.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15391/ind_252.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15392/ind_253.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15393/ind_254.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15394/ind_255.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15396/ind_256.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15397/ind_257.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15399/ind_258.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15401/ind_259.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15402/ind_260.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15404/ind_261.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15406/ind_262.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15407/ind_263.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15409/ind_264.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15411/ind_265.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15413/ind_266.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15428/ind_267.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15429/ind_268.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15430/ind_269.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15431/ind_270.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15432/ind_271.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15433/ind_272.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15434/ind_273.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15435/ind_274.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15441/ind_275.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15442/ind_276.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15443/ind_277.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15444/ind_278.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15445/ind_279.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15446/ind_280.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15447/ind_281.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15454/ind_282.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15455/ind_283.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15456/ind_284.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15457/ind_285.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15458/ind_286.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15459/ind_287.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15460/ind_288.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15461/ind_289.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15462/ind_290.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15467/ind_291.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15468/ind_292.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15469/ind_293.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15470/ind_294.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15471/ind_295.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15472/ind_296.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15473/ind_297.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15474/ind_298.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15489/i_299.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15490/i_300.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15491/i_301.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15492/i_302.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15493/i_303.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15494/i_304.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15495/i_305.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15496/i_306.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15497/i_307.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15498/i_308.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15499/i_309.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15500/i_310.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15502/i_311.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15503/i_312.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15504/i_313.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15514/i_314.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15515/i_315.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15516/i_316.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15517/i_317.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15518/i_318.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15519/i_319.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15520/i_320.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15521/i_321.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15522/i_322.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15527/i_323.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15528/i_324.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15529/i_325.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15530/i_326.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15531/i_327.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15532/i_328.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15533/i_329.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15549/i_330.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15550/i_331.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15551/i_332.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15552/i_333.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15553/i_334.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15554/i_335.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15555/i_336.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15556/i_337.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15557/i_338.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15558/i_339.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15559/i_340.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15560/i_341.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15561/i_342.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15571/ind_343.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15572/ind_344.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15573/ind_345.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15575/ind_346.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15577/ind_347.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15578/ind_348.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15579/ind_349.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15581/ind_350.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15582/ind_351.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15584/ind_352.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15586/ind_353.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15587/ind_354.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15588/ind_355.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15590/ind_356.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15591/ind_357.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15593/ind_358.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15605/ind_359.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15606/ind_360.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15608/ind_362.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15609/ind_363.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15613/ind_367.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15614/ind_368.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15615/ind_369.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15621/ind_370.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15622/ind_371.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15623/ind_372.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15624/ind_373.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15625/ind_374.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15626/ind_375.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15627/ind_376.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15628/ind_377.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15629/ind_378.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15630/ind_379.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15633/ind_380.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15634/ind_381.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15635/ind_382.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15636/ind_383.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15637/ind_384.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15638/ind_385.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15639/ind_386.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15640/ind_387.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15641/ind_388.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15642/ind_389.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15647/ind_390.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15648/ind_391.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15649/ind_392.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15650/ind_393.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15651/ind_394.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15652/ind_395.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15654/ind_396.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15655/ind_397.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15656/ind_398.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15657/ind_399.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15670/ind_400.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15671/ind_401.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15672/ind_402.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15673/ind_403.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15674/ind_404.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15675/ind_405.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15676/ind_406.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15678/ind_407.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15679/ind_408.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15680/ind_409.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15681/ind_410.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15686/ind_411.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15687/ind_412.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15688/ind_413.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15689/ind_414.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15690/ind_415.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15691/ind_416.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15692/ind_417.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15693/ind_418.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15700/ind_419.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15701/ind_420.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15702/ind_421.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15703/ind_422.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15704/ind_423.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15705/ind_424.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15707/ind_425.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15708/ind_426.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15709/ind_427.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15710/ind_428.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15713/ind_429.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15714/ind_430.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15715/ind_431.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15716/ind_432.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15717/ind_433.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15721/ind_434.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15722/ind_435.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15723/ind_436.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15724/ind_437.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15725/ind_438.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15726/ind_439.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15727/ind_440.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15728/ind_441.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15729/ind_442.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15730/ind_443.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15731/ind_444.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15732/ind_445.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15733/ind_446.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15738/ind_447.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15739/ind_448.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15740/ind_449.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15741/ind_450.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15742/ind_451.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15743/ind_452.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15744/ind_453.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15745/ind_454.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15746/ind_455.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15750/ind_456.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15751/ind_457.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15752/ind_458.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15753/ind_459.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15754/ind_460.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15755/ind_461.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15756/ind_462.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15763/ind_463.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15764/ind_464.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15765/ind_465.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15766/ind_466.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15767/ind_467.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15768/ind_468.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15769/ind_469.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15775/ind_470.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15776/ind_471.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15777/ind_472.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15778/ind_473.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15080/plc_01_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15419/projeto_de_lei_-_altera_lc_85.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15463/projeto_de_lei_complementar_n_3_de_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15788/projeto_de_lei_-_amortizacao_deficit_icprev_1_1.substitutivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14941/projeto_de_lei_-_recomposicao_salarial_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14942/pl_02_2024_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14943/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_5.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14944/projeto_de_lei_-_recomposicao_bolsa_estagio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14945/pl_05_ap.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14946/projeto_de_lei_06_2024_-_convenio_ponte.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14947/projeto_de_lei_-_repasse_hospital_tomografo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14988/projeto_de_lei_-_fornecer_transporte.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14989/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_6.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15066/projeto_de_lei_-_repasse_hospital_-_programa_valorizacao_dos_hospitais.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15067/projeto_de_lei_-_autorizacao_de_uso_parque_-_apecare.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15068/pl_12_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15081/pl_13_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15123/projeto_de_lei_14_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15124/pl_015_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15169/pl_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15170/projeto_de_lei_-_altera_lei_6824_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15171/projeto_de_lei_-_ratifica_alteracoes_cisamurc.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15229/projeto_de_lei_19_2024_-_fundo_municipal_de_bens_lesados.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15230/pl_20_2024_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15231/projeto_de_lei_021_2024_-_alienacao_imoveis.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15232/pl_22_2024_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15233/pl_23_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15234/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_7.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15253/projeto_de_lei_-_custear_despesas_-_jasti.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15265/projeto_de_lei_-_programa_badesc_cidades.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15284/pl_027_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15311/pl_28.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15309/projeto_de_lei_29_2024_-_adquirir_mascote.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15310/pl_30.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15326/projeto_de_lei_-_autorizacao_de_uso_parque_-_interclubes_copia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15369/projeto_de_lei_-_leilao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15370/pl_33.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15414/texto_lei_pl_34_de_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15415/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_8.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15416/projeto_de_lei_alteracao_lei_6.947_de_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15417/projeto_de_lei_autorizacao_de_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15418/pl_038_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15436/pl_39_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15448/pl_n_40_de_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15449/texto_lei_n_41_de_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15450/projeto_de_lei_-_protecao_bem_estar_animais_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15464/projeto_de_lei_-_autorizacao_de_uso_terminal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15475/texto_lei_retificado_-__06.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15476/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_9_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15523/orcamento-7.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15524/projeto_de_lei_-_altera_vaga_saude.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15525/pl_48_de_2024_-_8_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15526/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15562/projeto_de_lei_-_custear_despesas_-_joguinhos_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15563/pl_51_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15574/projeto_de_lei_-_cria_vagas__saude.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15576/projeto_de_lei_-_revoga_lei_5581.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15580/pl_54_de_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15596/projeto_de_lei_-_centro_de_intervencao_multidisciplinar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15597/projeto_de_lei_-_cooperacao_tecnica_camara_-_pad_e_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15598/projeto_de_lei_-_receber_doacao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15616/projeto_de_lei_-_horas-maquina_-_tpl.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15631/projeto_de_lei_altera_a_lei_n._4.828_2011_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15632/pl_060_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15665/orcamento_-_11.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15677/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_10.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15682/pl_63_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15706/projeto_de_lei_-_termo_de_cessao_veiculo_corpo_de_bombeiros_m._7402_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15711/download_29.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15712/projeto_de_lei_-_receber_doacao_r-x.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15747/pl_067_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15748/orcamento_-_13_fmas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15749/orcamento_-_12_funsae.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15760/projeto_de_lei_-_altera_lei_5.654_26_08_2015.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15761/texto_lei_corrigido.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15762/projeto_de_lei_-_autorizacao_de_uso_ginasio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15774/projeto_de_lei_-_custear_despesas_-_grupo_de_danca_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15785/projeto_de_lei_-_amortizacao_deficit_icprev.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15786/projeto_de_lei_-_autorizacao_de_uso_-_rodoviaria_carreta_senac_m._10409-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15787/projeto_de_lei_-_repasse_hospital_-_piso_enfermagem_11.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15252/pdl_01_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14949/req_001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14950/req_002.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14952/req_003.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14953/req_004.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14954/req_005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14956/req_006.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14957/req_007.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14959/req_008.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14960/req_009.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14963/req_010.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14969/req_011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14970/req_012.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14971/req_013.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14978/req_014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14972/req_015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14973/req_016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14974/req_017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14975/req_018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14976/req_019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14981/req_020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14977/req_021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14990/req_022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14992/req_023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15012/req_024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14994/req_025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14995/req__026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14997/req_027.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15013/req_028.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14999/req_029.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15001/req_030.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15003/req_031.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15015/req_032.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15005/req_033.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15032/req_034.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15017/req_035.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15018/req_036.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15035/req_037.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15037/req_038.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15039/req_039.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15042/req_040.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15044/req_041.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15046/req_042.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15047/req_043.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15048/req_044.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15049/req_045.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15050/req_046.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15051/req_047.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15052/req_048.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15054/req_049.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15057/re_050.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15059/req_051.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15069/req_052.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15070/req_053.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15071/req_054.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15073/req_055.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15074/req_056.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15077/req_057.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15078/req_058.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15101/req_059.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15106/req_060.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15108/req_061.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15109/req_062.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15111/req_063.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15113/req_064.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15115/req_065.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15118/req_066.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15120/req_067.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15122/req_068.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15125/req_069.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15126/req_070.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15147/req_071.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15127/req_072.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15129/req_073.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15152/req_74.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15158/req_75.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15162/req_76.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15163/req_77.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15164/req_78.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15165/req_79.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15166/req_80.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15172/req_081.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15167/req_82.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15168/req_83.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15173/req_084.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15174/req_085.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15177/req_086.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15180/req_087.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15182/req_088.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15183/req_089.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15185/req_090.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15187/req_091.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15189/req_092.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15193/req_093.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15199/req_094.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15201/req_095.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15206/req_096.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15208/req_097.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15210/req_098.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15212/req_099.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15215/req_100.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15216/req_101.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15217/req_102.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15218/req_103.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15219/req_104.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15220/req_105.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15221/req_106.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15235/req_107.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15237/req_108.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15239/req_109.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15254/req_110.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15256/req_111.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15258/req_112.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15287/req_113.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15267/req_114.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15270/req_115.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15272/req_116.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15275/req_117.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15278/req_118.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15280/req_119.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15281/req_120.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15282/req_121.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15290/req_122.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15283/req_123.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15285/req_124.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15292/req_125.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15295/req_126.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15298/req_127.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15301/req_128.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15303/req_129.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15304/req_130.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15305/req_131.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15306/req_132.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15307/req_133.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15308/req_134.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15312/req_135.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15318/req_136.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15320/req_137.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15327/req_138.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15330/req_139.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15332/req_140.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15338/req_141.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15343/req_142.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15345/req_143.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15347/req_144.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15349/req_145.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15350/req_146.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15351/req_147.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15352/req_148.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15355/req_149.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15358/req_150.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15361/req_151.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15363/req_152.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15364/req_153.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15365/req_154.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15366/req_155.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15367/req_156.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15368/req_157.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15374/req_158.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15377/req_159.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15379/req_160.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15380/req_161.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15382/req_162.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15384/req_163.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15395/req_164.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15398/req_165.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15400/req_166.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15403/req_167.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15405/req_168.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15408/req_169.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15410/req_170.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15412/req_171.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15420/req_172.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15421/req_173.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15422/req_174.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15423/req_175.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15424/req_176.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15437/req_177.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15425/req_178.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15426/req_179.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15427/req_180.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15438/req_181.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15439/req_182.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15440/req_183.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15451/req_184.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15452/req_185.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15453/req_186.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15465/req_187.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15466/req_188.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15477/r_189.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15478/r_190.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15479/r_191.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15480/r_192.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15481/r_193.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15505/r_194.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15483/r_195.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15484/r_196.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15485/r_197.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15486/r_198.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15487/r_199.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15488/r_200.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15501/r_201.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15506/r_202.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15507/r_203.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15508/r_204.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15509/r_205.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15510/r_206.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15511/r_207.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15512/r_208.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15513/r_209.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15534/r_210.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15535/r_211.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15536/r_212.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15537/r_213.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15538/r_214.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15539/r_215.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15540/r_216.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15541/r_217.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15542/r_218.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15543/r_219.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15544/r_220.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15545/r_221.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15546/r_222.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15547/r_223.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15548/r_224.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15564/req_225.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15565/req_226.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15566/req_227.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15567/req_228.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15568/req_229.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15569/req_230.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15570/req_231.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15583/req_232.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15585/req_233.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15589/req_234.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15592/req_235.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15594/req_236.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15595/req_237.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15599/req_238.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15600/req_239.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15601/req_240.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15602/req_241.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15603/req_242.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15604/req_243.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15617/req_244.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15618/req_245.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15619/req_246.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15620/req_247.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15643/req_248.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15644/req_249.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15645/req_250.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15646/req_251.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15658/req_252.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15659/req_253.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15660/req_254.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15661/req_255.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15662/req_256.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15663/req_257.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15664/req_258.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15734/req_259.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15667/req_260.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15668/req_261.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15669/req_262.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15683/req_263.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15684/req_264.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15685/req_265.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15694/req_266.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15695/req_267.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15696/req_268.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15697/req_269.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15698/req_270.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15699/req_271.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15718/req_272.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15719/req_273.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15720/req_274.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15735/req_275.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15736/req_276.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15737/req_277.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15757/req_278.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15758/req_279.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15759/req_280.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15779/req_281.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15770/req_282.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15771/req_283.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15772/req_284.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15773/req_285.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15780/req_286.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15781/req_287.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15782/req_288.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15783/req_289.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14948/ind_001_.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14951/ind_002.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14955/ind_003.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14958/ind_004.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14961/ind_005.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14962/ind_006.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14964/ind_007.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14965/ind_008.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14966/ind_009.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14967/ind_010.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14968/ind_011.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14979/ind_012.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14980/ind_013.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14982/ind_014.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14983/ind_015.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14984/ind_016.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14985/ind_017.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14986/ind_018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14987/ind019.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14991/ind_020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14993/ind_021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14996/ind_022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15011/ind_023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/14998/ind_024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15000/ind_025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15002/ind_026.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15004/ind_027.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15006/ind_028.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15007/ind_029.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15008/ind_030.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15009/ind_031.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15010/ind_032.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15014/ind_033.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15016/ind_034.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15019/ind_035.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15020/ind_036.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15021/ind_037.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15022/ind_038.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15023/ind_039.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15024/ind_040.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15025/ind_041.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15027/ind_042.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15028/ind_043.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15029/ind_044.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15030/ind_045.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15031/ind_046.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15033/ind_047.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15034/ind_048.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15036/ind_049.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15038/ind_050.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15040/ind_051.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15041/ind_052.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15043/ind_053.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15045/ind_054.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15053/ind_055.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15055/ind_056.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15056/ind_057.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15058/ind_058.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15060/ind_059.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15061/ind_060.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15062/ind_061.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15063/ind_062.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15064/ind_063.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15065/ind_064.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15072/ind_065.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15075/ind_066.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15076/ind_067.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15079/ind_068.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15082/ind_069.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15083/ind_070.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15084/ind_071.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15085/ind_072.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15086/ind_073.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15087/ind_074.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15088/ind_075.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15089/ind_076.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15090/ind_077.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15091/ind_078.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15092/ind_079.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15093/ind_080.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15094/ind_081.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15095/ind_082.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15096/ind_083.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15097/ind_084.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15098/ind_085.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15099/ind_086.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15100/ind_087.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15102/ind_088.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15103/ind_089.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15104/ind_090.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15105/ind_091.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15107/ind_092.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15110/ind_093.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15112/ind_094.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15114/ind_095.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15116/ind_096.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15117/ind_097.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15119/ind_098.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15121/ind_099.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15128/ind_100.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15130/ind_101.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15131/ind_102.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15132/ind_103.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15133/ind_104.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15134/ind_105.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15135/ind_106.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15136/ind_107.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15137/ind_108.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15138/ind_109.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15139/ind_110.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15140/ind_111.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15141/ind_112.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15142/ind_113.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15143/ind_114.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15144/ind_115.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15145/ind_116.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15146/ind_117.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15148/ind_118.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15149/ind_119.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15150/ind_120.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15151/ind_121.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15153/ind_122.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15154/ind_123.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15155/ind_124.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15156/ind_125.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15157/ind_126.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15159/ind_127.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15160/ind_128.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15161/ind_129.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15175/ind_130.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15176/ind_131.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15178/ind_132.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15179/ind_133.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15181/ind_134.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15184/ind_135.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15186/ind_136.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15188/ind_137.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15190/ind_138.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15191/ind_139.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15192/ind_140.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15194/ind_141.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15195/ind_142.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15196/ind_143.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15197/ind_144.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15198/ind_145.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15200/ind_146.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15202/ind_147.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15203/ind_148.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15204/ind_149.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15205/ind_150.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15207/ind_151.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15209/ind_152.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15211/ind_153.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15213/ind_154.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15214/ind_155.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15222/ind_156.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15223/ind_157.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15224/ind_158.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15225/ind_159.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15226/ind_160.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15227/ind_161.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15228/ind_162.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15236/ind_163.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15238/ind_164.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15240/ind_165.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15241/ind_166.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15242/ind_167.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15243/ind_168.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15244/ind_169.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15245/ind_170.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15246/ind_171.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15247/ind_172.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15248/ind_173.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15249/ind_174.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15250/ind_175.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15251/ind_176.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15255/ind_177.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15257/ind_178.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15259/ind_179.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15260/ind_180.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15261/ind_181.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15262/ind_182.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15263/ind_183.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15264/ind_184.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15266/ind_185.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15268/ind_186.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15269/ind_187.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15271/ind_188.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15273/ind_189.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15274/ind_190.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15276/ind_191.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15277/ind_192.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15279/ind_193.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15286/ind_194.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15288/ind_195.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15289/ind_196.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15291/ind_197.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15293/ind_198.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15294/ind_199.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15296/ind_200.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15297/ind_201.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15299/ind_202.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15300/ind_203.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15302/ind_204.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15313/ind_205.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15314/ind_206.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15315/ind_207.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15316/ind_208.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15317/ind_209.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15319/ind_210.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15321/ind_211_.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15322/ind_212.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15323/ind_213.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15324/ind_214.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15325/ind_215.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15328/ind_216.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15329/ind_217.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15331/ind_218.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15333/ind_219.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15334/ind_220.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15335/ind_221.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15336/ind_222.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15337/ind_223.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15339/ind_224.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15340/ind_225.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15341/ind_226.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15342/ind_227.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15344/ind_228.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15346/ind_229.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15348/ind_230.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15353/ind_231.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15354/ind_232.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15356/ind_233.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15357/ind_234.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15359/ind_235.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15360/ind_236.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15362/ind_237.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15371/ind_238.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15372/ind_239.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15373/ind_240.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15375/ind_241.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15376/ind_242.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15378/ind_243.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15381/ind_244.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15383/ind_245.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15385/ind_246.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15386/ind_247.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15387/ind_248.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15388/ind_249.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15389/ind_250.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15390/ind_251.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15391/ind_252.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15392/ind_253.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15393/ind_254.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15394/ind_255.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15396/ind_256.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15397/ind_257.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15399/ind_258.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15401/ind_259.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15402/ind_260.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15404/ind_261.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15406/ind_262.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15407/ind_263.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15409/ind_264.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15411/ind_265.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15413/ind_266.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15428/ind_267.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15429/ind_268.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15430/ind_269.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15431/ind_270.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15432/ind_271.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15433/ind_272.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15434/ind_273.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15435/ind_274.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15441/ind_275.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15442/ind_276.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15443/ind_277.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15444/ind_278.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15445/ind_279.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15446/ind_280.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15447/ind_281.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15454/ind_282.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15455/ind_283.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15456/ind_284.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15457/ind_285.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15458/ind_286.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15459/ind_287.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15460/ind_288.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15461/ind_289.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15462/ind_290.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15467/ind_291.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15468/ind_292.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15469/ind_293.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15470/ind_294.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15471/ind_295.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15472/ind_296.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15473/ind_297.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15474/ind_298.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15489/i_299.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15490/i_300.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15491/i_301.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15492/i_302.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15493/i_303.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15494/i_304.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15495/i_305.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15496/i_306.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15497/i_307.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15498/i_308.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15499/i_309.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15500/i_310.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15502/i_311.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15503/i_312.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15504/i_313.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15514/i_314.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15515/i_315.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15516/i_316.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15517/i_317.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15518/i_318.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15519/i_319.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15520/i_320.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15521/i_321.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15522/i_322.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15527/i_323.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15528/i_324.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15529/i_325.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15530/i_326.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15531/i_327.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15532/i_328.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15533/i_329.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15549/i_330.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15550/i_331.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15551/i_332.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15552/i_333.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15553/i_334.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15554/i_335.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15555/i_336.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15556/i_337.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15557/i_338.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15558/i_339.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15559/i_340.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15560/i_341.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15561/i_342.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15571/ind_343.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15572/ind_344.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15573/ind_345.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15575/ind_346.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15577/ind_347.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15578/ind_348.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15579/ind_349.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15581/ind_350.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15582/ind_351.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15584/ind_352.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15586/ind_353.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15587/ind_354.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15588/ind_355.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15590/ind_356.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15591/ind_357.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15593/ind_358.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15605/ind_359.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15606/ind_360.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15608/ind_362.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15609/ind_363.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15613/ind_367.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15614/ind_368.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15615/ind_369.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15621/ind_370.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15622/ind_371.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15623/ind_372.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15624/ind_373.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15625/ind_374.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15626/ind_375.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15627/ind_376.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15628/ind_377.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15629/ind_378.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15630/ind_379.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15633/ind_380.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15634/ind_381.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15635/ind_382.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15636/ind_383.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15637/ind_384.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15638/ind_385.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15639/ind_386.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15640/ind_387.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15641/ind_388.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15642/ind_389.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15647/ind_390.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15648/ind_391.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15649/ind_392.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15650/ind_393.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15651/ind_394.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15652/ind_395.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15654/ind_396.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15655/ind_397.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15656/ind_398.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15657/ind_399.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15670/ind_400.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15671/ind_401.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15672/ind_402.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15673/ind_403.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15674/ind_404.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15675/ind_405.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15676/ind_406.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15678/ind_407.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15679/ind_408.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15680/ind_409.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15681/ind_410.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15686/ind_411.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15687/ind_412.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15688/ind_413.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15689/ind_414.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15690/ind_415.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15691/ind_416.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15692/ind_417.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15693/ind_418.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15700/ind_419.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15701/ind_420.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15702/ind_421.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15703/ind_422.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15704/ind_423.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15705/ind_424.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15707/ind_425.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15708/ind_426.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15709/ind_427.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15710/ind_428.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15713/ind_429.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15714/ind_430.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15715/ind_431.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15716/ind_432.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15717/ind_433.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15721/ind_434.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15722/ind_435.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15723/ind_436.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15724/ind_437.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15725/ind_438.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15726/ind_439.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15727/ind_440.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15728/ind_441.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15729/ind_442.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15730/ind_443.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15731/ind_444.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15732/ind_445.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15733/ind_446.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15738/ind_447.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15739/ind_448.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15740/ind_449.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15741/ind_450.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15742/ind_451.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15743/ind_452.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15744/ind_453.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15745/ind_454.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15746/ind_455.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15750/ind_456.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15751/ind_457.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15752/ind_458.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15753/ind_459.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15754/ind_460.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15755/ind_461.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15756/ind_462.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15763/ind_463.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15764/ind_464.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15765/ind_465.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15766/ind_466.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15767/ind_467.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15768/ind_468.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15769/ind_469.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15775/ind_470.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15776/ind_471.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15777/ind_472.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2024/15778/ind_473.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H845"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="147.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>