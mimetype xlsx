--- v0 (2025-12-25)
+++ v1 (2026-05-14)
@@ -54,5993 +54,5993 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11373</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Juliana Maciel, Marcos Homer, Tati Carvalho, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11373/pelo_01.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11373/pelo_01.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica n.º 01/2021 que "Da nova redação a alínea "a", inciso II do art. 29 e revoga o § 1º do art. 31 da Lei Orgânica Municipal"</t>
   </si>
   <si>
     <t>12132</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12132/plc_01.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12132/plc_01.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 01/2021 QUE “ALTERA A REDAÇÃO DO ARTIGO 66 E REVOGA OS ARTIGOS 86, 87, 88 E 89 DA LEI COMPLEMENTAR N.º 054, DE 29 DE ABRIL DE 2016, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12148</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12148/plc_02.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12148/plc_02.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 02/2021 QUE “INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE CANOINHAS, FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL, AUTORIZA A ADESÃO AO PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12280</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12280/plc_03.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12280/plc_03.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 03/2021 QUE “ALTERA A LEI COMPLEMENTAR N.º 054, DE 29 DE ABRIL DE 2016, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11359</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11359/pl_01.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11359/pl_01.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.° 01/2021 QUE "CONCEDE REPOSIÇÃO SALARIAL E ADOTA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11360</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11360/pl_02.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11360/pl_02.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 02/2021 QUE "AUTORIZA A CESSÃO DE USO DE VEÍCULO À POLÍCIA CIVIL DO ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11361</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11361/pl_03.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11361/pl_03.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 03/2021 QUE "ALTERA O ARTIGO 3º DA LEI Nº 6.192/2018 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11362</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11362/pl_04.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11362/pl_04.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 04/2021 QUE “ALTERA A LEI Nº. 3.649, DE 23 DE DEZEMBRO DE 2003 QUE CRIA O MERCADO PÚBLICO MUNICIPAL DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11363</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11363/pl05.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11363/pl05.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2021 QUE “ALTERA  A  REDAÇÃO  DO  ART.  50  DA  LEI  Nº  2.033,  DE  26/11/1987  E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11364</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Tati Carvalho, Juliana Maciel, Marcos Homer, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11364/pl_06.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11364/pl_06.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 06/2021 que "Dispõe sobre a proibição da queima, soltura e manuseio de fogos de artifício e artefatos pirotécnicos de alto impacto ou com efeitos de tiro"</t>
   </si>
   <si>
     <t>11365</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Marcos Homer, Juliana Maciel, Tati Carvalho, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11365/pl_07.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11365/pl_07.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 07/2021, que “Dispõe sobre o incentivo ao artista local”</t>
   </si>
   <si>
     <t>11366</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11366/pl_08.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11366/pl_08.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 08/2021, que “Institui a Feira do Rolo”</t>
   </si>
   <si>
     <t>11367</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Marcos Homer</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11367/pl_09.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11367/pl_09.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 09/2021, que “Institui a gestão democrática da educação no âmbito da Rede Municipal de Ensino de Canoinhas  e a consulta pública à comunidade escolar para a escolha do Plano de Gestão Escolar das Unidades Escolares de Educação Infantil e Ensino Fundamental e dá outras providências”</t>
   </si>
   <si>
     <t>11368</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11368/pl_10.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11368/pl_10.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 10/2021 que "Autoriza o repasse de contribuição de custeio, ao Hospital Santa Cruz de Canoinhas e adota outras providências"</t>
   </si>
   <si>
     <t>11369</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11369/pl_11.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11369/pl_11.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 11/2021 que "Autoriza a firmar convênio com o Estado de Santa Catarina, através da Polícia Militar do Estado de Santa Catarina, e dá outras providências"</t>
   </si>
   <si>
     <t>11370</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11370/pl_12.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11370/pl_12.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12/2021 que "Autoriza a firmar convênio com o Estado de Santa Catarina, através da Polícia Militar do Estado de Santa Catarina, e dá outras providências"</t>
   </si>
   <si>
     <t>11371</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11371/pl_13.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11371/pl_13.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 13/2021 QUE "ALTERA A LEI MUNICIPAL N. 6.554, DE 10 DE DEZEMBRO DE 2020".</t>
   </si>
   <si>
     <t>11372</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11372/pl_14.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11372/pl_14.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 14/2021 QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR O CANCELAMENTO DE GRAVAME REGISTRADO NA MATRÍCULA DE BEM IMÓVEL".</t>
   </si>
   <si>
     <t>11383</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11383/pl_15.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11383/pl_15.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI.º 15/2021 QUE “AUTORIZA PERMISSÃO DE USO DE BENS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11384</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11384/pl_16.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11384/pl_16.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 16/2021 QUE “AUTORIZA A CESSÃO DE USO DE VEÍCULO À POLÍCIA CIVIL DO ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS ”.</t>
   </si>
   <si>
     <t>11400</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11400/pl_17.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11400/pl_17.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 17/2021 QUE "AUTORIZA A PERMISSÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>11401</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11401/pl_18.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11401/pl_18.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 18/2021 QUE "ALTERA A LEI MUNICIPAL Nº. 3.678, DE 01 DE MARÇO DE 2004"</t>
   </si>
   <si>
     <t>11402</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11402/pl_19.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11402/pl_19.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 19/2021 QUE "DISPÕE SOBRE O VALOR DA BOLSA-AUXÍLIO PAGA AOS ESTAGIÁRIOS DA PREFEITURA, FUNDOS E FUNDAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>11403</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11403/pl_20.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11403/pl_20.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 20/2021 QUE "AUTORIZA A FIRMAR ACORDO DE COOPERAÇÃO TÉCNICA COM O ESTADO DE SANTA CATARINA, ATRAVÉS DA POLÍCIA MILITAR DE SANTA CATARINA".</t>
   </si>
   <si>
     <t>11404</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11404/pl_21.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11404/pl_21.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 21/2021 QUE "AUTORIZA A FIRMAR ACORDO DE COOPERAÇÃO TÉCNICA COM O ESTADO DE SANTA CATARINA, ATRAVÉS DA POLÍCIA MILITAR DE SANTA CATARINA"</t>
   </si>
   <si>
     <t>11405</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11405/pl_22.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11405/pl_22.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 22/2021 QUE "AUTORIZA A FIRMAR TERMO DE PARCERIA E A EFETUAR REPASSE FINANCEIRO À ASSOCIAÇÃO CANOINHENSE DE DEFICIENTES – ACD E ADOTA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11406</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11406/pl_23.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11406/pl_23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 23/2021 QUE “CRIA MEMORIAL DOS EX-VICE-PREFEITOS DO MUNICÍPIO DE CANOINHAS”.</t>
   </si>
   <si>
     <t>11418</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Tati Carvalho, Marcos Homer, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11418/pl24.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11418/pl24.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 24/2021 QUE “DISPÕE SOBRE A CONSCIENTIZAÇÃO DOS DIREITOS DOS ANIMAIS DOMÉSTICOS E SILVESTRES NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE CANOINHAS</t>
   </si>
   <si>
     <t>11439</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Juliana Maciel, Marcos Homer, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11439/pl_25.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11439/pl_25.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 25/2021 que “Autoriza a instituir o mês de Conscientização do Autismo no Calendário Oficial de Datas e Eventos Municipal”</t>
   </si>
   <si>
     <t>11440</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11440/pl_26.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11440/pl_26.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 26/2021 que “Dispõe sobre a transparência e a divulgação da lista de vacinados no Plano Municipal de Vacinação Contra o Covid-19".</t>
   </si>
   <si>
     <t>11459</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11459/pl_27.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11459/pl_27.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 27/2021 QUE "ALTERA A REDAÇÃO DOS ARTIGOS 1º E 2º DA LEI Nº 6.581/2 021 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>11469</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11469/pl_28.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11469/pl_28.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 28/2021 QUE "ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS"</t>
   </si>
   <si>
     <t>11478</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11478/pl_29.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11478/pl_29.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI.º 29/2021 QUE “RECONHECE A BANDA MUSICAL NOVOS TALENTOS COMO PATRIMÔNIO CULTURAL DE NATUREZA IMATERIAL DO MUNICÍPIO DE CANOINHAS</t>
   </si>
   <si>
     <t>11516</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11516/pl302021.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11516/pl302021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 30/2021 QUE "AUTORIZA A FIRMAR TERMO DE PARCERIA E A EFETUAR REPASSE FINANCEIRO À ASSOCIAÇÃO DOS PACIENTES ONCOLÓGICOS DA REGIÃO DE CANOINHAS – APOCA E ADOTA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11517</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11517/pl_31.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11517/pl_31.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 31/2021 QUE "DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS-FUNDEB, EM CONFORMIDADE COM O ARTIGO 212-A DA CONSTITUIÇÃO FEDERAL, REGULAMENTADO NA FORMA DA LEI FEDERAL Nº 14.113, DE 25 DE DEZEMBRO DE 2020."</t>
   </si>
   <si>
     <t>11518</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11518/pl32.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11518/pl32.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 32/2021 QUE "ESTABELECE NORMAS PARA A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA ATUAÇÃO JUNTO À SECRETARIA MUNICIPAL DE SAÚDE NO PERÍODO DA PANDEMIA DO CORONAVÍRUS (COVID-19) E DÁ OUTRAS PROVIDÊNCIA"</t>
   </si>
   <si>
     <t>11533</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11533/pl_33.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11533/pl_33.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 33/2021 "ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS".</t>
   </si>
   <si>
     <t>11534</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11534/pl_34.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11534/pl_34.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 34/2021 QUE: “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL CARLOS DRUMMOND DE ANDRADE”.</t>
   </si>
   <si>
     <t>11535</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11535/pl_35.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11535/pl_35.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 35/2021 QUE: “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL CECÍLIA MEIRELES”.</t>
   </si>
   <si>
     <t>11536</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11536/pl_36.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11536/pl_36.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 36/2021 QUE: “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL EMÍLIA FERRERO”.</t>
   </si>
   <si>
     <t>11537</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11537/pl_37.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11537/pl_37.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 37/2021 QUE “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL FERNANDO PESSOA”.</t>
   </si>
   <si>
     <t>11538</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11538/pl_38.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11538/pl_38.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 38/2021 QUE “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL MACHADO DE ASSIS”.</t>
   </si>
   <si>
     <t>11539</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11539/pl_39.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11539/pl_39.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 39/2021 QUE: “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL MARIO EDSON DE AGUIAR”.</t>
   </si>
   <si>
     <t>11540</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11540/pl_40.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11540/pl_40.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 40/2021 QUE: “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL PREFEITO ANTONIO SOUZA COSTA”.</t>
   </si>
   <si>
     <t>11541</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11541/pl_41.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11541/pl_41.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 41/2021 QUE: “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL PROFESSORA LANDI AMA NEPPEL”.</t>
   </si>
   <si>
     <t>11542</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11542/pl_42.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11542/pl_42.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 42/2021 QUE: “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL RODOLFO LINZMEIER”.</t>
   </si>
   <si>
     <t>11543</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11543/pl_43.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11543/pl_43.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 43/2021 QUE: “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL RURAL DECKLA PRUST”.</t>
   </si>
   <si>
     <t>11544</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11544/pl_44.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11544/pl_44.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 44/2021 QUE: “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL RURAL SANTA BÁRBARA”.</t>
   </si>
   <si>
     <t>11545</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11545/pl_45.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11545/pl_45.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 45/2021 QUE: “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL VINÍCIUS DE MORAES”.</t>
   </si>
   <si>
     <t>11546</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11546/pl_46.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11546/pl_46.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 46/2021 QUE:  “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL MONTEIRO LOBATO”.</t>
   </si>
   <si>
     <t>11547</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11547/pl_47.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11547/pl_47.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 47/2021 QUE: “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL NATHAN ZUGMANN”.</t>
   </si>
   <si>
     <t>11548</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11548/pl_48.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11548/pl_48.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 48/2021 QUE: “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL PEDRO BANDEIRA”.</t>
   </si>
   <si>
     <t>11549</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11549/pl_49.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11549/pl_49.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 49/2021 QUE: “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES – APP DO CENTRO DE EDUCAÇÃO INFANTIL PEDRO IVO OLESKOVICZ”.</t>
   </si>
   <si>
     <t>11550</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11550/pl_50.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11550/pl_50.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 50/2021 QUE "AUTORIZA A PERMISSÃO DE USO DE BENS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>11551</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11551/pl_51.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11551/pl_51.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 51/2021 QUE "AUTORIZA A CESSÃO DE USO DAS DEPENDÊNCIAS DO ESTÁDIO MUNICIPAL “BENEDITO THEREZIO DE CARVALHO”, AO “NAÇÃO ESPORTES FUTEBOL CLUBE” E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11552</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11552/pl_52.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11552/pl_52.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 52/2021 QUE "AUTORIZA A CRIAÇÃO DO PROGRAMA OURO VERDE NO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11553</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Gilmar Martins</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11553/pl53.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11553/pl53.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 053/2021 QUE "CONCEDE ALVARÁ PROVISÓRIO DE TÁXI".</t>
   </si>
   <si>
     <t>11554</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11554/pl54.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11554/pl54.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 054/2021 QUE "CONCEDE ALVARÁ PROVISÓRIO DE TÁXI".</t>
   </si>
   <si>
     <t>11571</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11571/pl_55.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11571/pl_55.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 55/2021 QUE "DENOMINA VIA PÚBLICA DE FRANCISCO NICOLAU FUCK"</t>
   </si>
   <si>
     <t>11611</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11611/pl_56.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11611/pl_56.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 56/2021 "AUTORIZA A CESSÃO DE USO DE VEÍCULO AO CORPO DE BOMBEIROS MILITAR DE SANTA CATARINA – CBMSC, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11612</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11612/pl_57.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11612/pl_57.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 57/2021“ QUE "AUTORIZA A PERMISSÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11644</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11644/pl_58.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11644/pl_58.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 58/2021 QUE “ALTERA A LEI Nº. 2.711, DE 14 DE AGOSTO DE 1995, QUE INSTITUI O FUNDO ROTATIVO HABITACIONAL DO MUNICÍPIO DE CANOINHAS – FROHAB E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11645</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11645/pl_59.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11645/pl_59.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 59/2021 QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DESCONTOS A TITULO DE INCETIVO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11646</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11646/pl_60.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11646/pl_60.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 60/2021 QUE “ALTERA A REDAÇÃO DOS INCISOS I E II DO ARTIGO 3º DA LEI Nº 6.319, DE 19 DE DEZEMBRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11647</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11647/pl_61.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11647/pl_61.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 61/2021 QUE “AUTORIZA A CESSÃO DE USO DE VEÍCULO À POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11648</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11648/pl_62.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11648/pl_62.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 62/2021 QUE "ABRE CRÉDITO ADICIONAL ATRAVÉS DO SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11649</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11649/pl_63.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11649/pl_63.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 63/2021 QUE "ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS".</t>
   </si>
   <si>
     <t>11656</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11656/pl_64.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11656/pl_64.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. º 64/2021 QUE “AUTORIZA A CESSÃO DE USO DE VEÍCULO À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CANOINHAS – APAE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11734</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11734/pl_65.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11734/pl_65.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 65/2021 QUE "DENOMINA VIA PÚBLICA DE HAROLDO GROSSKOPF"</t>
   </si>
   <si>
     <t>11813</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11813/pl_66.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11813/pl_66.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 66/2021 QUE “AUTORIZA A FIRMAR TERMO DE PARCERIA E A EFETUAR REPASSE FINANCEIRO À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CANOINHAS - APAE E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11814</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11814/pl_67.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11814/pl_67.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 67/2021 que "Declara de utilidade pública a Associação Terapêutica Novo Amanhecer".</t>
   </si>
   <si>
     <t>11821</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11821/pl_68.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11821/pl_68.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 68/2021 QUE “AUTORIZA A DOAÇÃO DE BENS MÓVEIS INSERVÍVEIS E NÃO APROVEITADOS AO ESTADO DE SANTA CATARINA, ATRAVÉS DO FUNDO PENITENCIÁRIO DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11839</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11839/pl_69.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11839/pl_69.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 69/2021 “AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE DESENVOLVIMENTO SOCIOECONÔMICO NO MUNICÍPIO DE CANOINHAS DENOMINADO EMPRESA MAIS (+) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11840</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11840/pl_90.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11840/pl_90.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 70/2021 QUE “ESTABELECE NORMAS PARA A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA ATUAÇÃO JUNTO À SECRETARIA MUNICIPAL DE SAÚDE NO PERÍODO DA PANDEMIA DO CORONAVÍRUS (COVID-19) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11841</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11841/pl_71.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11841/pl_71.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 71/2021 QUE "REVOGA A LEI MUNICIPAL Nº. 6.595, DE 29 DE ABRIL DE 2021, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>11848</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11848/pl_72.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11848/pl_72.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 72/2021 QUE "ABRE CRÉDITO ADICIONAL ATRAVÉS DO PROVÁVEL EXCESSO DE ARRECADAÇÃO"</t>
   </si>
   <si>
     <t>11870</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11870/pl_73.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11870/pl_73.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 73/2021 QUE "DENOMINA VIA PÚBLICA DE LAIS NASCIMENTO GROSSKOPF"</t>
   </si>
   <si>
     <t>11939</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11939/pl_74.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11939/pl_74.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 74/2021 QUE “AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO PARA REPASSE DE VALORES DESTINADOS AO HOSPITAL SANTA CRUZ DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11940</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11940/pl_75.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11940/pl_75.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 75/2021 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DESAPROPRIAR POR INTERESSE PÚBLICO, SEM ÔNUS FINANCEIRO PARA O MUNICÍPIO, ÁREA DE TERRAS DE PROPRIEDADE DE EDERSON FRANCISCO FIGURA E CHARLENE KARINE DE SOUZA FIGURA”.</t>
   </si>
   <si>
     <t>11972</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11972/pl_76.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11972/pl_76.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 76/2021 QUE "DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA O QUADRIÊNIO 2022/2025”.</t>
   </si>
   <si>
     <t>11998</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11998/pl_77.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11998/pl_77.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 77/2021 QUE "AUTORIZA A CONCESSÃO DE USO DAS DEPENDÊNCIAS DO RESTAURANTE FERROVIÁRIO LOCALIZADO NO COMPLEXO TURÍSTICO E CULTURAL DE MARCÍLIO DIAS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>12012</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12012/pl_78.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12012/pl_78.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 78/2021 QUE “INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE CANOINHAS, FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL, AUTORIZA A ADESÃO AO PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12013</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12013/pl_79.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12013/pl_79.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.° 79/2021 QUE “AUTORIZA PERMISSÃO DE USO DE BEM PÚBLICO À COOPERATIVA AGROINDUSTRIAL DA AGRICULTURA FAMILIAR DO PLANALTO NORTE CATARINENSE - COOPERLEITE E DÁ OUTRAS PROVIDÊNCIAS ”.</t>
   </si>
   <si>
     <t>12014</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12014/pl_80.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12014/pl_80.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 80/2021 QUE “DISPÕE SOBRE A CRIAÇÃO DO PRÊMIO ‘RESPONSABILIDADE AMBIENTAL’ E INSTITUI O TROFÉU ‘NEREIDA CHEREM CORTE’ NO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12015</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12015/pl_81.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12015/pl_81.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 81/2021 QUE "AUTORIZA A REDUÇÃO DOS JUROS E DAS MULTAS COMO INCENTIVO À RECUPERAÇÃO FISCAL – REFIS”.</t>
   </si>
   <si>
     <t>12016</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12016/pl_82.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12016/pl_82.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 82/2021 QUE “AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A RECONHECER E A PAGAR DÍVIDA REFERENTE AO PIS/PASEP ”.</t>
   </si>
   <si>
     <t>12017</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12017/pl_83.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12017/pl_83.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 83/2021 QUE “INSTITUI O FUNDO O MUNICIPAL DE TURISMO - FUMTUR E DÁ OUTRAS PROVIDÊNCIAS ” .</t>
   </si>
   <si>
     <t>12071</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12071/pl_84.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12071/pl_84.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 84/2021 QUE “ALTERA A LEI N.º 6.605, DE 25/05/2021 QUE 'DISPÕE SOBRE O INCENTIVO AO ARTISTA LOCAL"</t>
   </si>
   <si>
     <t>12072</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Professor Osmar, Gilmar Martins, Mauricio Zimmermann, Silmara Gontarek, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12072/pl_85.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12072/pl_85.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 85/2021 QUE "DENOMINA MUSEU FERROVIÁRIO MARIO RODRIGUES DE AGUIAR"</t>
   </si>
   <si>
     <t>12073</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12073/pl_86.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12073/pl_86.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 86/2021 QUE "DENOMINA RESTAURANTE THEREZA CAILOTO GOBBI"</t>
   </si>
   <si>
     <t>12074</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12074/pl_87.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12074/pl_87.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 87/2021 QUE "DENOMINA CENTRO CULTURAL ADÃO TADRA LAATSCH"</t>
   </si>
   <si>
     <t>12095</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12095/projeto_de_lei_88_2021.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12095/projeto_de_lei_88_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 88/2021 QUE "AUTORIZA O USO DE BENS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>12096</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12096/pl_89.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12096/pl_89.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 89/2021 QUE "AUTORIZA PERMISSÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>12097</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12097/pl_90.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12097/pl_90.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 90/2021 QUE "AUTORIZA O USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>12098</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12098/pl_91.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12098/pl_91.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 91/2021 QUE "DISPÕE SOBRE A CRIAÇÃO DO SELO ‘PROFESSOR DESTAQUE DE CANOINHAS – EDUCADORA REGIANE ANDRÉA SUCKOW’ NA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>12099</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12099/pl_92.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12099/pl_92.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 92/2021 QUE "DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2022 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>12131</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12131/pl_93.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12131/pl_93.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 93/2021 QUE “ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12133</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12133/pl_94.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12133/pl_94.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 94/2021 QUE "DENOMINA QUADRA ESPORTIVA VALDINEI IRINEU GUIMARÃES WALEGURSKI 'LELEI'"</t>
   </si>
   <si>
     <t>12134</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12134/pl_95.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12134/pl_95.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 95/2021 QUE "AUTORIZA PERMISSÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>12178</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12178/pl96.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12178/pl96.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 96/2021 QUE “AUTORIZA A FIRMAR CONVÊNIO COM O ESTADO DE SANTA CATARINA, ATRAVÉS DA POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12190</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12190/pl_97.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12190/pl_97.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 97/2021 QUE “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CANOINHAS PARA O EXERCÍCIO DE 2022”.</t>
   </si>
   <si>
     <t>12191</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12191/pl_98.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12191/pl_98.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 98/2021 QUE “EXTINGUE O PROGRAMA SENTINELA, INSTITUI O SERVIÇO DE PROTEÇÃO ESPECIAL DE MÉDIA COMPLEXIDADE – CREAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12192</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12192/pl_99.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12192/pl_99.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 99/2021 “ALTERA A NOMENCLATURA DE CARGO COMISSIONADO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12193</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Gilmar Martins, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12193/pl_100.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12193/pl_100.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 100/2021 QUE "DENOMINA UNIDADE BÁSICA DE SAÚDE CENTRAL VAGNER MARCOLIN TRAUTWEIN"</t>
   </si>
   <si>
     <t>12194</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12194/pl_101.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12194/pl_101.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 101/2021 QUE “AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO PARA REPASSE DE VALORES DESTINADOS AO HOSPITAL SANTA CRUZ DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12195</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12195/pl_102.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12195/pl_102.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 102/2021 QUE “AUTORIZA O USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12196</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12196/pl_103.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12196/pl_103.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 103/201 QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORNECER TRANSPORTE DE VEÍCULO, ÔNIBUS OU MICRO-ÔNIBUS PARA DESLOCAMENTO DE GRUPO DE DANÇA E DÁ OUTRAS PROVIDÊNCIA"</t>
   </si>
   <si>
     <t>12197</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12197/pl_104.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12197/pl_104.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 104/2021 QUE “ABRE CRÉDITO ADICIONAL ATRAVÉS DO PROVÁVEL EXCESSO DE ARRECADAÇÃO”.</t>
   </si>
   <si>
     <t>12198</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12198/pl_105.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12198/pl_105.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 105/2021 QUE “ABRE CRÉDITO ADICIONAL ATRAVÉS DO PROVÁVEL EXCESSO DE ARRECADAÇÃO”.</t>
   </si>
   <si>
     <t>12199</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12199/pl_106.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12199/pl_106.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 106/2021 QUE “ABRE CRÉDITO ADICIONAL ATRAVÉS DO PROVÁVEL EXCESSO DE ARRECADAÇÃO”.</t>
   </si>
   <si>
     <t>12219</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12219/pl_107.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12219/pl_107.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 107/2021 QUE "AUTORIZA O USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>12230</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12230/pl_108.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12230/pl_108.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 108/2021, QUE "DENOMINA VIA PÚBLICA DE GUILHERME LOHSE"</t>
   </si>
   <si>
     <t>12232</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12232/pl_109.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12232/pl_109.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 109/2021 QUE "“AUTORIZA O MUNICÍPIO DE CANOINHAS A CUSTEAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12233</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Professor Osmar, Gilmar Martins, Mauricio Zimmermann, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12233/projeto_de_lei_110.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12233/projeto_de_lei_110.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 110/2021 QUE "DENOMINA MUSEU DE ARTE ALVANIR VIEIRA".</t>
   </si>
   <si>
     <t>12243</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12243/pl_111.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12243/pl_111.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 111/2021 QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER ISENÇÃO DE TRIBUTOS COMO PRÊMIO NA CAMPANHA DE DECORAÇÃO NATALINA DE CANOINHAS”.</t>
   </si>
   <si>
     <t>12264</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12264/pl_112.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12264/pl_112.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 112/2021 QUE “AUTORIZA A CESSÃO DE USO DE VEÍCULO À POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12265</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12265/pl_113.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12265/pl_113.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 113/2021 QUE “ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI N.º 6.444, DE 07 DE NOVEMBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>12266</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12266/pl_114.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12266/pl_114.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 114/2021 QUE “ABRE CRÉDITO ADICIONAL ATRAVÉS DO PROVÁVEL EXCESSO DE ARRECADAÇÃO ”.</t>
   </si>
   <si>
     <t>12267</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12267/pl_115.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12267/pl_115.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 115/2021 QUE “AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., COM A GARANTIA DA UNIÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12272</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12272/pl_116.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12272/pl_116.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 116/2021 QUE “AUTORIZA O USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12279</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12279/pl_117.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12279/pl_117.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 117/2021 QUE “AUTORIZA O USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12281</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12281/pl_118.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12281/pl_118.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 118/2021 “AUTORIZA O USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12306</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12306/pl_119.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12306/pl_119.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 119/2021 QUE: “AUTORIZA A CESSÃO DE USO DE VEÍCULO AO ESTADO DE SANTA CATARINA, ATRAVÉS DO CORPO DE BOMBEIROS MILITAR DE SANTA CATARINA – CBMSC, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12307</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12307/pl_120.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12307/pl_120.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 120/2021 QUE: “DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO PARA O MAGISTÉRIO MUNICIPAL DE CANOINHAS, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, DA LEI ORGÂNICA, DA LEI DE DIRETRIZES E BASES DA EDUCAÇÃO NACIONAL, Nº. 9.394/96, DAS_x000D_
 RESOLUÇÕES E PARECERES DO CONSELHO NACIONAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12331</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12331/pl_121.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12331/pl_121.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 121/2021 QUE “AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO PARA REPASSE DE VALORES DESTINADOS AO HOSPITAL SANTA CRUZ DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12342</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12342/pl_122.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12342/pl_122.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 122/2021 QUE "ALTERA A LEI N.º 6664, DE 23 DE NOVEMBRO DE 2021"</t>
   </si>
   <si>
     <t>12397</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12397/pl_123.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12397/pl_123.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 123/2021 QUE “AUTORIZA O MUNICÍPIO DE CANOINHAS A CUSTEAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12398</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12398/pl_124.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12398/pl_124.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 124/2021 QUE: “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER ABONO AOS SERVIDORES DA SECRETARIA DE SAÚDE E DA SECRETARIA DE ASSISTÊNCIA SOCIAL QUE TRABALHAREM DURANTE O PERÍODO DE RECESSO DE FINAL DE ANO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12400</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12400/pl_125.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12400/pl_125.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 125/2021 QUE “AUTORIZA O USO DE BENS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>12419</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12419/pl_126.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12419/pl_126.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 126/2021 QUE: "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER MATERIAIS E HORAS MÁQUINAS À ASSOCIAÇÃO DE PAIS E PROFESSORES DA ESCOLA DE EDUCAÇÃO BÁSICA JÚLIA BALEOLI ZANIOLO DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11460</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11460/pr_01.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11460/pr_01.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 01/2021 QUE “CRIA A PROCURADORIA DA MULHER NO ÂMBITO DO PODER LEGISLATIVO DO MUNICIPAL DE CANOINHAS”</t>
   </si>
   <si>
     <t>11461</t>
   </si>
   <si>
     <t>Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11461/pr_02.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11461/pr_02.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 02/2021 QUE “CONCEDE TÍTULO DE CIDADÃ BENEMÉRITA À ANA MARISA CHUDZINSKI”</t>
   </si>
   <si>
     <t>12282</t>
   </si>
   <si>
     <t>Professor Osmar, Mauricio Zimmermann, Silmara Gontarek, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12282/pr_03.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12282/pr_03.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 03/2021 QUE "CONCEDE TÍTULO DE CIDADÃ HONORÁRIA À JANICE APARECIDA STEIDEL KRASNIAK"</t>
   </si>
   <si>
     <t>12399</t>
   </si>
   <si>
     <t>Silmara Gontarek, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12399/plresolucao04.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12399/plresolucao04.pdf</t>
   </si>
   <si>
     <t>Projeto de resolução nº 04/2021 que "ALTERA O HORÁRIO DA SESSÃO ORDINÁRIA".</t>
   </si>
   <si>
     <t>11572</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projetos de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissao de Financas, Orcamento e Fiscalizacao</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11572/pd_01.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11572/pd_01.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N.º 01/2021 QUE "APROVA AS CONTAS DE 2019"</t>
   </si>
   <si>
     <t>11374</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11374/req_001.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11374/req_001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE,  SOLICITANDO  A PUBLICAÇÃO DE LISTA DE TODOS OS VACINADOS CONTRA COVID-19 NO MUNICÍPIO DE CANOINHAS, SENDO PERIODICAMENTE ATUALIZADA A CADA 48 (QUARENTA E OITO) HORAS, NO SITE OFICIAL DA PREFEITURA MUNICIPAL DE CANOINHAS, SENDO QUE A PUBLICAÇÃO CONSISTIRÁ DE RELATÓRIO CONTENDO AS SEGUINTES INFORMAÇÕES:		                A) NOME COMPLETO;											      B) CPF - OCULTANDO OS SEIS PRIMEIROS DÍGITOS COM ASTERISCO;					      C) DATA DA VACINA;											       D) LOCAL DE VACINAÇÃO; E										     E)  GRUPO PRIORITÁRIO;</t>
   </si>
   <si>
     <t>11375</t>
   </si>
   <si>
     <t>Zenilda Lemos, Gilmar Martins, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11375/req_002.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11375/req_002.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILMAR MARTINS DE SOUZA, PRESIDENTE DA CÂMARA DE VEREADORES, SOLICITANDO A POSSIBILIDADE DA REALIZAÇÃO DE UMA SESSÃO SOLENE EM COMEMORAÇÃO AO CENTENÁRIO DA EEF SAGRADO CORAÇÃO DE JESUS, A QUAL DEVERÁ SER AGENDADA PELA DIREÇÃO DO EDUCANDÁRIO.</t>
   </si>
   <si>
     <t>11376</t>
   </si>
   <si>
     <t>Juliana Maciel</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11376/req_003.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11376/req_003.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, 	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL, SOLICITANDO ALTERAR O DECRETO MUNICIPAL Nº 214/2020, ITEM 13, NOS MOLDES  DA PORTARIA 81/2021 DO ESTADO DE SANTA CATARINA, AFIM DE LIBERAR O FUTEBOL RECREATIVO, PORTARIA ESSA QUE REVOGA A ANTERIOR Nº 664/2020, BEM COMO, ATUALIZAR OS DECRETOS Nº 09 E 19/2021 NA PÁGINA  DO CORONAVÍRUS NO SITE DA PREFEITURA.</t>
   </si>
   <si>
     <t>11377</t>
   </si>
   <si>
     <t>Professor Osmar, Gilmar Martins, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11377/req_004.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11377/req_004.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 004/2021 DE AUTORIA DO EDIL OSMAR OLESKOVICZ, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR CLEBER PEREIRA DA COSTA, CHEFE DA AGÊNCIA DA CASAN DE CANOINHAS, SOLICITANDO INFORMAR QUAIS OS MOTIVOS QUE ESTÃO CAUSANDO A FREQUENTE INTERRUPÇÃO DO ABASTECIMENTO DE ÁGUA  EM MUITOS BAIRROS DO MUNICÍPIO, BEM COMO, O MOTIVO DA ÁGUA ESTAR SUJA.</t>
   </si>
   <si>
     <t>11378</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11378/req_005.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11378/req_005.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 005/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR  JOEL DOS SANTOS, OCORRIDO DIA 03/01/2021,  DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11379</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11379/req_006.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11379/req_006.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 006/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LUIZ CARLOS NASCIMENTO, OCORRIDO DIA 18/01/2021,  DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11380</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11380/req_007.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11380/req_007.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 007/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA JULIA DE PAULA GODOY, OCORRIDO DIA 31/01/2021,  DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11385</t>
   </si>
   <si>
     <t>Zenilda Lemos, Gilmar Martins, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11385/req_008.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11385/req_008.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 008/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO, E A SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR QUANTOS MÉDICOS  ATENDEM EM CADA  UNIDADE DE SAÚDE DO MUNICÍPIO, INCLUSIVE DO INTERIOR, QUAL A CARGA HORÁRIA DE CADA UM  E QUAIS OS DIAS DE ATENDIMENTO, QUANTOS PACIENTES  O MÉDICO ATENDE POR DIA, SE AS ENFERMEIRAS DAS LOCALIDADES DO INTERIOR ESTÃO ATUANDO DIARIAMENTE NAS UNIDADES, BEM COMO,  DAR AMPLA PUBLICIDADE DA AGENDA DOS MÉDICOS PARA A POPULAÇÃO, DA MESMA FORMA, ESTUDAR A POSSIBILIDADE DE REVEZAMENTO DOS MÉDICOS QUE PARTICIPAM DO PROGRAMA MAIS MÉDICOS, PARA QUE NÃO FALTE PROFISSIONAIS PARA ATENDER NAS UNIDADES DE SAÚDE, INFORMAR AINDA  QUAL O MOTIVO DA DEMORA DA ENTREGA DE MEDICAMENTOS NA POLICLÍNICA.</t>
   </si>
   <si>
     <t>11386</t>
   </si>
   <si>
     <t>Tati Carvalho, Juliana Maciel, Marcos Homer</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11386/req_009.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11386/req_009.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 009/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE,  TENDO EM VISTA  AS FÉRIAS DOS RESPONSÁVEIS PELO SETOR DE CONTROLE DE ZOONOSES DO MUNICÍPIO, SOLICITAMOS INFORMAR  SE  HÁ ALGUM PLANTÃO DE EMERGÊNCIA DESTINADO A REGULAR A APLICAÇÃO DA LEI Nº 4.125 DE 20/12/2006, E EM CASO NEGATIVO,  SUGERIR A IMPLANTAÇÃO DE UM SISTEMA DE SOBREAVISO COM NÚMERO DE CELULAR DISPONÍVEL PARA ATENDER AS OCORRÊNCIAS.</t>
   </si>
   <si>
     <t>11387</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11387/req_010.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11387/req_010.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 010/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR DIONÍSIO DREHER, OCORRIDO DIA 19/01/2021,  DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11388</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11388/req_011.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11388/req_011.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 011/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA NEIVA CLARICE BARCELLOS WOICIECHOWSKI, OCORRIDO DIA 07/02/2021,  DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11399</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11399/req_012.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11399/req_012.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 012/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR  CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA,  E  AO  SENHOR ANDRÉ MOTTA RIBEIRO, SECRETÁRIO DE ESTADO DA SAÚDE E COORDENADOR DA CIB, APRESENTANDO MOÇÃO DE APELO, NOS SEGUINTES TERMOS:									“A CÂMARA DE VEREADORES DO MUNICÍPIO DE CANOINHAS-SC, APÓS DELIBERAÇÃO DO PLENÁRIO, EXPRESSA APELO AS AUTORIDADES ESTADUAIS, NO SENTIDO DE INCLUIR OS PROFISSIONAIS DA EDUCAÇÃO NA 1ª ETAPA DE VACINAÇÃO DO GRUPO PRIORITÁRIO PARA RECEBIMENTO DA VACINA DO COVID-19.”</t>
   </si>
   <si>
     <t>11390</t>
   </si>
   <si>
     <t>Tati Carvalho, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11390/req_013.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11390/req_013.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 013/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, AS VEREADORAS QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR  CARLOS CHIODINI (MDB), DEPUTADO FEDERAL, AGRADECENDO A INDICAÇÃO DOS DOIS CARROS PARA A APAE DE CANOINHAS.</t>
   </si>
   <si>
     <t>11391</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11391/req_014.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11391/req_014.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 014/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, AS VEREADORAS QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR  DÁRIO BERGER (MDB), SENADOR DA REPÚBLICA, AGRADECENDO A INDICAÇÃO DOS DOIS CARROS PARA A APAE DE CANOINHAS.</t>
   </si>
   <si>
     <t>11393</t>
   </si>
   <si>
     <t>Tati Carvalho, Gilmar Martins, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11393/req_015.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11393/req_015.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 015/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ISABEL DOS SANTOS BASILIO, OCORRIDO DIA 09/02/2021,  DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11417</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11417/req_016.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11417/req_016.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 016/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO ROTARY CLUBE DE CANOINHAS, PELOS 116 ANOS DA ORGANIZAÇÃO MUNDIAL ROTARY INTERNACIONAL A SER CELEBRADO NO DIA 23 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>11419</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11419/req_017.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11419/req_017.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 017/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR  RENATO MAIA DE FARIA,  PROMOTOR DE JUSTIÇA, REPRESENTANTE DO MINISTÉRIO PÚBLICO DE SANTA CATARINA, CONSIDERANDO O REQUERIMENTO Nº 04/2021 DA CÂMARA DE VEREADORES DE CANOINHAS, ONDE SOLICITA INFORMAÇÕES SOBRE AS CONDIÇÕES DO ABASTECIMENTO DE ÁGUA NO MUNICÍPIO, CONSIDERANDO A RESPOSTA ENVIADA PELA CASAN A RESPEITO DO REQUERIMENTO (CÓPIA EM ANEXO), SOLICITAMOS  AO MINISTÉRIO PÚBLICO DE SANTA CATARINA QUE ACOMPANHE AS MEDIDAS QUE ESTÃO SENDO TOMADAS PELA CONCESSIONÁRIA DO SERVIÇO DE ÁGUA PARA ENFRENTAR O PROBLEMA CRÔNICO DE DESABASTECIMENTO E DE QUALIDADE DA ÁGUA E SE A ESTATAL POSSUI UM PLANO DE EXPANSÃO DE SEUS SERVIÇOS PARA SUPRIR A DEMANDA APRESENTADA EM NOSSO MUNICÍPIO E CASO ENTENDA PELA EXISTÊNCIA DAS IRREGULARIDADES EXPOSTAS QUE PROMOVA A ADOÇÃO DAS MEDIDAS PERTINENTES.</t>
   </si>
   <si>
     <t>11420</t>
   </si>
   <si>
     <t>Silmara Gontarek, Gilmar Martins, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11420/req_018.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11420/req_018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 018/2021 DE AUTORIA DA VEREADORA SILMARA GONTAREK, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO À SENHORA KATHIA MARIA MOREIRA BRAGA, SUPERINTENDENTE REGIONAL SUL DO INSS, EXPONDO E SOLICITANDO O QUE SEGUE:	_x000D_
 CONSIDERANDO, OS RECORRENTES PROBLEMAS COM A AGÊNCIA DO INSS NO MUNICÍPIO DE CANOINHAS, EM RAZÃO DA FALTA DE MÉDICOS PERITOS E DEMORA NO AGENDAMENTO DAS PERÍCIAS;										_x000D_
 CONSIDERANDO, QUE A DEMORA NO ATENDIMENTO VEM CAUSANDO TRANSTORNOS E INCONVENIENTES A POPULAÇÃO DO NOSSO MUNICÍPIO (ESPECIALMENTE IDOSOS, GESTANTES, DOENTES, ACIDENTADOS) QUE FICAM MESES A ESPERA DA PERÍCIA.			_x000D_
 CONSIDERANDO, QUE O BENEFÍCIO É DE CARÁTER ALIMENTAR E ESSENCIAL PARA A SOBREVIVÊNCIA DO SEGURADO E SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>11407</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11407/req_019.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11407/req_019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 019/2021 DE AUTORIA DO EDIL WILLIAN GODOY,	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO AS SEGUINTES INFORMAÇÕES:		                1. QUANTAS PESSOAS ESTÃO AGUARDANDO CIRURGIA BARIÁTRICA NO MUNICÍPIO DE CANOINHAS?	      2. QUANTAS PESSOAS FAZEM BARIÁTRICA NO MUNICÍPIO DE CANOINHAS POR ANO?		     3. O TRATAMENTO É TFD. QUAL A TRAMITAÇÃO E OS PROCEDIMENTOS PARA ENCAMINHAMENTO PARA OUTRA CIDADE, E QUAIS HOSPITAIS/CIDADES ATENDEM OS CANOINHENSES?			      4. QUAL O TEMPO MÉDIO DA PRIMEIRA CONSULTA ATÉ A CIRURGIA BARIÁTRICA?</t>
   </si>
   <si>
     <t>11409</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11409/req_020.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11409/req_020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 020/2021 DE AUTORIA DO EDIL WILLIAN GODOY, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR  SE O MUNICÍPIO TEM VAGA PARA FISIOTERAPEUTA ESPECÍFICA PARA PESSOAS QUE FICARAM COM SEQUELAS DO COVID. EM CASO POSITIVO, SE RECEBE VERBA FEDERAL PARA ESSA FINALIDADE.</t>
   </si>
   <si>
     <t>11410</t>
   </si>
   <si>
     <t>Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11410/req_021.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11410/req_021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 021/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO QUE A VACINAÇÃO CONTRA O COVID-19 DAS PESSOAS DE GRUPOS DE RISCOS, PRINCIPALMENTE DE PESSOAS ACIMA DE 70 ANOS,  SEJAM REALIZADAS EM SUAS RESIDENCIAS.</t>
   </si>
   <si>
     <t>11411</t>
   </si>
   <si>
     <t>Tati Carvalho, Marcos Homer</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11411/req_022.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11411/req_022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 022/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO AS SEGUINTES INFORMAÇÕES SOBRE O CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS):					                                   1. QUEM É O COORDENADOR? 								                  2. QUANTOS PACIENTES SÃO ATENDIDOS NO CAPS ATUALMENTE?    			               3. QUANTOS MÉDICOS? 										       4. QUAL A CARGA HORÁRIA DOS MÉDICOS? 							  	     5. EXISTE REGISTRO DE PONTO? EM CASO POSITIVO ENCAMINHAR CÓPIA A ESTA CASA. 		      6. EXISTE FILA DE ESPERA PARA CONSULTA? CASO POSITIVO, AS CONSULTAS COM OS MÉDICOS ESTÃO AGENDADAS PARA QUE DATA?</t>
   </si>
   <si>
     <t>11422</t>
   </si>
   <si>
     <t>Marcos Homer, Gilmar Martins, Juliana Maciel, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11422/req_023.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11422/req_023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 023/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO  SENHOR TARCÍSIO GOMES DE FREITAS, MINISTRO DA  INFRAESTRUTURA, AO SENHOR RONALDO CARIONI BARBOSA, SUPERINTENDENTE DO DNIT, À SENHORA ADILENE ADRATT, ENGENHEIRA DO DNIT, E TODA EQUIPE ENVOLVIDA,  PELA AGILIDADE E COMPROMETIMENTO NA RESTAURAÇÃO DA BR 280, TRECHO QUE ESTAVA INTERDITADO APÓS EROSÃO CAUSADA PELAS CHUVAS.</t>
   </si>
   <si>
     <t>11423</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11423/req_024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11423/req_024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 024/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR SOBRE O ABASTECIMENTO DE MEDICAMENTOS NA CENTRAL DE ATENDIMENTO COVID-19:							           QUAIS OS MEDICAMENTOS ESTÃO À DISPOSIÇÃO DA POPULAÇÃO E SE HÁ MEDICAMENTOS EM FALTA.</t>
   </si>
   <si>
     <t>11424</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11424/req_025.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11424/req_025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 025/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAÇÕES SOBRE A ADEQUAÇÃO DA ACESSIBILIDADE, ESPECIALMENTE DO PISO TÁTIL DAS RUAS ALFREDO MAYER E ALVINO VOIGT,  NO CAMPO DA ÁGUA VERDE. 												NAS DUAS OBRAS APARENTEMENTE FORAM DESRESPEITADAS AS DIRETRIZES DE ACESSIBILIDADE PREVISTAS NA LEI MUNICIPAL 5.954/16, NBR 9.050/15, NBR 16.537/16 (SINALIZAÇÃO TÁTIL NO PISO), ESPECIALMENTE EM RELAÇÃO À PROXIMIDADE DO PISO TÁTIL EM RELAÇÃO AOS POSTES E PLACAS DE SINALIZAÇÃO. 							ALÉM DISSO ENCAMINHAR CÓPIA DO LAUDO DE CONFORMIDADE EM ACESSIBILIDADE E ART/RRT (ANOTAÇÃO DE RESPONSABILIDADE TÉCNICA) DO LAUDO EMITIDO PELO RESPONSÁVEL TÉCNICO DA OBRA.</t>
   </si>
   <si>
     <t>11425</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11425/req_026.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11425/req_026.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 026/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAÇÕES A RESPEITO DOS CONTRATOS Nº 115/2019, Nº 07/2020, Nº 15/2020, Nº 68/2020, Nº 69/2020, Nº 70/2020, Nº 58/2020, Nº 91/2020, Nº 82/2020 QUE TÊM POR OBJETO A CONTRATAÇÃO DE EMPRESA DE ENGENHARIA PARA EXECUÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA EM DIVERSAS RUAS DO MUNICÍPIO.                     -  EM RELAÇÃO AS PLANILHAS DE MEDIÇÕES E VISTORIAS REALIZADAS:				      A) ENCAMINHAR CÓPIA DE TODAS AS PLANILHAS DE MEDIÇÕES REALIZADAS ATÉ ESTE MOMENTO, DEVIDAMENTE ASSINADA PELOS ENGENHEIROS FISCAIS RESPONSÁVEIS;				      B)  ENCAMINHAR CÓPIA DE DIÁRIO DE OBRAS;</t>
   </si>
   <si>
     <t>11426</t>
   </si>
   <si>
     <t>Professor Osmar, Gilmar Martins, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11426/req_027.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11426/req_027.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 027/2021 DE AUTORIA DO EDIL OSMAR OLESKOVICZ, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA SUELEN ADUR WOGEINAKI, COORDENADORA REGIONAL DE EDUCAÇÃO, SOLICITANDO QUE SEJA ENCAMINHADO CÓPIA ÀS ESCOLAS ESTADUAIS, PARABENIZANDO OS DIRETORES, CORPO DOCENTE E TODOS OS PROFISSIONAIS QUE ATUAM NAS ESCOLAS PELO PLANEJAMENTO, ORGANIZAÇÃO E EXECUÇÃO DOS PLANOS DE CONTINGÊNCIA PARA O RETORNO DAS AULAS EM NOSSAS UNIDADES EDUCACIONAIS.</t>
   </si>
   <si>
     <t>11427</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11427/req_028.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11427/req_028.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 028/2021 DE AUTORIA DO EDIL OSMAR OLESKOVICZ, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DIOGO CARLOS SEIDEL,  SECRETÁRIO MUNICIPAL DE EDUCAÇÃO (INTERINO), SOLICITANDO QUE SEJA ENCAMINHADO CÓPIA ÀS ESCOLAS MUNICIPAIS, PARABENIZANDO OS DIRETORES, CORPO DOCENTE E TODOS OS PROFISSIONAIS QUE ATUAM NAS ESCOLAS PELO PLANEJAMENTO, ORGANIZAÇÃO E EXECUÇÃO DOS PLANOS DE CONTINGÊNCIA PARA O RETORNO DAS AULAS EM NOSSAS UNIDADES EDUCACIONAIS.</t>
   </si>
   <si>
     <t>11441</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11441/req_029.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11441/req_029.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 029/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO  CÓPIA DO RELATÓRIO DETALHADO DE PRESTAÇÃO DE CONTAS DO 3º QUADRIMESTRE DE 2020, RELATIVO AO TOTAL ARRECADADO E TOTAL LIQUIDADO DOS RECURSOS DESTINADO A COVID 19, COM CÓPIA DOS EMPENHOS.</t>
   </si>
   <si>
     <t>11442</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11442/req_030.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11442/req_030.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 030/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO AS SEGUINTES INFORMAÇÕES A RESPEITO DO CRONOGRAMA DO PLANO DIRETOR MUNICIPAL:  A) QUAL ETAPA ENCONTRA-SE O ESTUDO?								     B) QUAL O PRAZO PARA ENTREGA DO PROJETO DE LEI?</t>
   </si>
   <si>
     <t>11443</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11443/req_031.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11443/req_031.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 031/2021 DE AUTORIA DO EDIL OSMAR OLESKOVICZ, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSÉ MARIA DOS SANTOS, OCORRIDO DIA 28/02/2021,  DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11444</t>
   </si>
   <si>
     <t>Mauricio Zimmermann, Gilmar Martins, Juliana Maciel, Marcos Homer, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11444/req_032.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11444/req_032.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 032/2021 DE AUTORIA DO EDIL MAURÍCIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR PAULO ELI, SECRETÁRIO DE ESTADO DA FAZENDA, SOLICITANDO A PRORROGAÇÃO DO PRAZO PARA A EMISSÃO DAS NOTAS FISCAIS ELETRÔNICAS  POR PARTE DOS PRODUTORES QUE PARTICIPAM DO PAA (PROGRAMA DE AQUISIÇÃO DE ALIMENTOS), PARA ADEQUAÇÃO NECESSÁRIA, CONSIDERANDO QUE OS AGRICULTORES FAMILIARES POSSUEM DIFICULDADE DE ACESSO À INTERNET NO MEIO RURAL E DE OUTROS RECURSOS E EQUIPAMENTOS NECESSÁRIOS PARA EMISSÃO DA NOTA FISCAL ELETRÔNICA.</t>
   </si>
   <si>
     <t>11445</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11445/req_033.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11445/req_033.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 033/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR REINALDO DE LIMA JÚNIOR, PRESIDENTE DO HOSPITAL SANTA CRUZ, SOLICITANDO INFORMAR SE O TOMÓGRAFO ADQUIRIDO JÁ CHEGOU, SE JÁ ESTÁ INSTALADO E SE JÁ ESTÁ SENDO UTILIZADO, INFORMAR AINDA,  SOBRE OS RECURSOS REPASSADOS PELO MUNICÍPIO AO HOSPITAL SANTA CRUZ  PARA O  COMBATE DA COVID-19.</t>
   </si>
   <si>
     <t>11446</t>
   </si>
   <si>
     <t>Willian Godoy, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11446/req_034.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11446/req_034.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 034/2021 DE AUTORIA DO EDIL WILLIAN GODOY, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO À SENHORA FRANCIÉLI SIRENA, DIRETORA DO PROCON, SOLICITANDO AS SEGUINTES INFORMAÇÕES:  		                A) QUANTAS PESSOAS SÃO ATENDIDAS EM MÉDIA POR MÊS NO PROCON DE CANOINHAS?	      B) QUAIS SÃO AS RECLAMAÇÕES MAIS FREQUENTES DOS CONSUMIDORES CANOINHENSES?	            C) CÓPIA DOS CASOS QUE VIRARAM PROCESSOS DENTRO DO PROCON DURANTE O PERÍODO DE 2017 ATÉ A DATA DE HOJE E O PERCENTUAL DE CASOS RESOLVIDOS AO LONGO DESSE TEMPO?	               D) QUAL É A ESTRUTURA DE PESSOAL E INSTALAÇÃO OFERECIDA PARA ATENDIMENTO À NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>11447</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11447/req_035.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11447/req_035.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 035/2021 DE AUTORIA DO EDIL WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE  ENVIE DOCUMENTOS DA COBRANÇA QUE O EXECUTIVO ESTÁ FAZENDO PARA A EMPRESA PRADO E PRADO PARA QUE CONCLUA O MAIS URGENTE POSSÍVEL AS OBRAS DE PAVIMENTAÇÃO NAS RUAS FREI MENANDRO KAMPS, ANTÔNIO LILER E OUTRAS DO BAIRRO ALTO DAS PALMEIRAS, FREDERICO KOHLER,  NO CAMPO DA ÁGUA VERDE, BENTO DE LIMA, OUTRAS EM ANDAMENTO NO LOTEAMENTO SANTA CRUZ E AS DEMAIS POR TODO O MUNICÍPIO, BEM COMO, QUE PARTICIPE DA NOSSA SESSÃO LEGISLATIVA JUNTAMENTE COM OS ENGENHEIROS RESPONSÁVEIS PELAS OBRAS PARA ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>11462</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Gilmar Martins, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Silmara Gontarek, Tati Carvalho, Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11462/req_036.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11462/req_036.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 036/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR  EMANUEL SILOCCHI, RESPONSÁVEL PELA EMPRESA HIPER OFF LTDA, SOLICITANDO QUE SEJA  COLOCADA UMA PLACA DE IDENTIFICAÇÃO MAIS VISÍVEL DA EMPRESA, POIS MUITAS PESSOAS TEM DIFICULDADES EM ENCONTRAR O LOCAL, E TAMBÉM QUE SEJA ESTUDADO MAIS PONTOS DE REGULARIZAÇÃO DOS CARTÕES DO ROTATIVO E  QUE SEJA DADA A OPÇÃO PARA O USUÁRIO ESCOLHER CARTÕES DE UMA HORA E DE MEIO HORA NA HORA DE REGULARIZAR A SUA NOTIFICAÇÃO.</t>
   </si>
   <si>
     <t>11463</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11463/req_037.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11463/req_037.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 037/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO AS SEGUINTES INFORMAÇÕES REFERENTES AO CONTRATO 114/2019 COM  A PROGRESSO AMBIENTAL: 										      A) QUAL O VALOR FOI PAGO?  ENCAMINHAR CÓPIA DAS NOTAS PAGAS.				      B) QUAL FOI O ENGENHEIRO FISCAL DO MUNICÍPIO QUE ASSINOU? 					     C) QUE SEJA ENCAMINHADO A ESTA CASA CÓPIA DE TODOS OS DOCUMENTOS RELACIONADOS A ESSE CONTRATO, INCLUSIVE SOBRE O PROCESSO JUDICIAL.</t>
   </si>
   <si>
     <t>11464</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11464/req_038.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11464/req_038.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 038/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  SOLICITANDO AS SEGUINTES INFORMAÇÕES:      		      A) QUAL O VALOR QUE SERIA USADO PARA A FESMATE EM 2021?			               B)  ESSE RECURSO SERÁ REPASSADO AO HOSPITAL SANTA CRUZ?				              C) O QUE VAI SER COMPRADO COM ESSE VALOR E QUAL O PRAZO PARA A COMPRA?</t>
   </si>
   <si>
     <t>11465</t>
   </si>
   <si>
     <t>Gilmar Martins, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11465/req_039.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11465/req_039.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 039/2021 DE AUTORIA DO EDIL GILMAR M. DE SOUZA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR  RENATO JARDEL GURTINSKI, VICE- PREFEITO MUNICIPAL, PARABENIZANDO PELO COMPROMETIMENTO COM A SAÚDE DE CANOINHAS EM CONSEGUIR RECURSOS ENQUANTO DEPUTADO ESTADUAL,  PARA AQUISIÇÃO DO TOMÓGRAFO PARA O HOSPITAL SANTA CRUZ.</t>
   </si>
   <si>
     <t>11466</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11466/req_040.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11466/req_040.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 040/2021 DE AUTORIA DO EDIL OSMAR OLESKOVICZ, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR PEDRO IVO NUNES, OCORRIDO DIA 09/03/2021,  DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11467</t>
   </si>
   <si>
     <t>Zenilda Lemos, Juliana Maciel, Marcos Homer, Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11467/req_041.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11467/req_041.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 041/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL,  SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO,  SOLICITANDO INFORMAÇÕES  QUANTO A APLICAÇÃO DA LEI Nº 6.108 DE 25/10/2017 QUE INSTITUI O PROGRAMA “JOVEM APRENDIZ” NO ÂMBITO DO MUNICÍPIO DE CANOINHAS, TENDO EM VISTA A IMPORTÂNCIA DO PRIMEIRO EMPREGO DE JOVENS ENTRE 14 À 24 ANOS, NA CONDIÇÃO DE APRENDIZES NO ÂMBITO DA ADMINISTRAÇÃO DIRETA, AUTARQUIAS E FUNDAÇÕES.</t>
   </si>
   <si>
     <t>11468</t>
   </si>
   <si>
     <t>Willian Godoy, Gilmar Martins, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11468/req_042.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11468/req_042.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 042/2021 DE AUTORIA DO EDIL WILLIAN GODOY,  OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA,  AGRADECENDO PELA AGILIDADE DO REPASSE DO RECURSO PARA A AQUISIÇÃO DO TOMÓGRAFO PARA O HOSPITAL SANTA CRUZ.</t>
   </si>
   <si>
     <t>11479</t>
   </si>
   <si>
     <t>Tati Carvalho, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11479/req_043.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11479/req_043.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 043/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, CONSIDERANDO O GRANDE NÚMERO DE ANIMAIS ABANDONADOS E MAUS TRATOS SOFRIDOS PELOS MESMOS E A INICIATIVA RESERVADO AO PODER EXECUTIVO NA MATÉRIA. SOLICITAMOS QUE PROMOVA OS ESTUDOS E A VIABILIDADE DE APRESENTAR UMA MATÉRIA NOS MOLDES DA MINUTA DO ANTEPROJETO ORA APRESENTADO.</t>
   </si>
   <si>
     <t>11480</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11480/req_044.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11480/req_044.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 044/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO À  SENHORA   ÂNGELA AMIN, DEPUTADA FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11481</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11481/req_045.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11481/req_045.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 045/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR CARLOS CHIODINI, DEPUTADO FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11482</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11482/req_046.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11482/req_046.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 046/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO À  SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11483</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11483/req_047.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11483/req_047.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 047/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO À  SENHORA CAROLINE DE TONI, DEPUTADA FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11484</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11484/req_048.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11484/req_048.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 048/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR CELSO MALDANER, DEPUTADO FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11485</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11485/req_049.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11485/req_049.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 049/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR CORONEL ARMANDO, DEPUTADO FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11486</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11486/req_050.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11486/req_050.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 050/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR DANIEL FREITAS, DEPUTADO FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11487</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11487/req_051.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11487/req_051.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 051/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR DARCI DE MATOS, DEPUTADO FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11488</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11488/req_052.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11488/req_052.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 052/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11489</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11489/req_053.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11489/req_053.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 053/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO À  SENHORA GEOVÂNIA DE SÁ, DEPUTADA FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11490</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11490/req_054.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11490/req_054.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 054/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILSON MARQUES, DEPUTADO FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11491</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11491/req_055.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11491/req_055.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 055/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11492</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11492/req_056.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11492/req_056.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 056/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR PEDRO UCZAI, DEPUTADO FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11494</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11494/req_057.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11494/req_057.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 057/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR RICARDO GUIDI, DEPUTADO FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11496</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11496/req_058.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11496/req_058.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 058/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11498</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11498/req_059.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11498/req_059.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 059/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI,OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR ROGÉRIO PENINHA MENDONÇA, DEPUTADO FEDERAL, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019.</t>
   </si>
   <si>
     <t>11515</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11515/req_060.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11515/req_060.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 060/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR DÁRIO BERGER, SENADOR DA REPÚBLICA, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11500</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11500/req_061.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11500/req_061.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 061/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR ESPERIDIÃO AMIN,  SENADOR DA REPÚBLICA, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019.</t>
   </si>
   <si>
     <t>11504</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11504/req_062.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11504/req_062.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 062/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR JORGINHO MELLO,  SENADOR DA REPÚBLICA, SOLICITANDO APOIO PARA A AMPLIAÇÃO DO ORÇAMENTO DA  SENAPRED – SECRETARIA NACIONAL DE CUIDADOS E PREVENÇÃO ÀS DROGAS PARA O ANO 2021, SÃO  NECESSÁRIOS R$ 330 MILHÕES  PARA O PAGAMENTO DOS CONTRATOS ATUALMENTE MANTIDOS COM 492 COMUNIDADES TERAPÊUTICAS E MAIS 538 CT’S HABILITADAS NO EDITAL 17/2019. 		A PROPOSTA ORÇAMENTÁRIA TRAMITANDO NO CONGRESSO NACIONAL PARA O ORÇAMENTO DA SENAPRED  PARA O ANO 2021 É APENAS R$ 32.364.036,00. O CENÁRIO É DRAMÁTICO E PODERÁ RESULTAR EM MAIS DE 20.000 FAMÍLIAS DESASSISTIDAS E A SOCIEDADE À MERCÊ DAS CONSEQUÊNCIAS. CERTAMENTE HAVERÁ AUMENTO DA VIOLÊNCIA DOMÉSTICA, CONTRA A MULHER, CRIANÇAS E ADOLESCENTES, ALÉM DA VIOLÊNCIA GERAL, VISTO QUE O USO E A DEPENDÊNCIA DO ÁLCOOL E OUTRAS DROGAS ESTÃO FORTEMENTE LIGADOS.</t>
   </si>
   <si>
     <t>11507</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11507/req_063.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11507/req_063.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 063/2021 DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, E À SENHORA DAMARES PIRES, RESPONSÁVEL PELA VIGILÂNCIA SANITÁRIA, SOLICITANDO AS SEGUINTES INFORMAÇÕES:										      1. QUAL A FREQUÊNCIA DA FISCALIZAÇÃO DAS FARMÁCIAS  QUE FAZEM TESTES PARA COVID-19?	     2. AS FARMÁCIAS ESTÃO CUMPRINDO TODAS AS REGRAS DE DE HIGIENIZAÇÃO?			     3. A CADA TESTE REALIZADO QUAL O PROCEDIMENTO DESSES ESTABELECIMENTOS EM RELAÇÃO A HIGIENIZAÇÃO DO LOCAL PARA O PRÓXIMO A SER TESTADO?						       4. ESTÃO SENDO CUMPRIDAS AS REGRAS DE DISTANCIAMENTO PARA AS PESSOAS QUE AGUARDAM O TESTE?</t>
   </si>
   <si>
     <t>11508</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11508/req_064.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11508/req_064.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 064/2021 DE AUTORIA DO EDIL WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR ANDRÉ MOTTA RIBEIRO, SECRETÁRIO DE ESTADO DA SAÚDE, SOLICITANDO AS SEGUINTES INFORMAÇÕES:       1. QUANTAS PESSOAS ESTÃO AGUARDANDO POR CIRURGIA BARIÁTRICA DO MUNICÍPIO DE CANOINHAS?2. QUANTOS CANOINHENSES FAZEM BARIÁTRICA POR ANO?						      3. QUAL O TEMPO MÉDIO DA PRIMEIRA CONSULTA ATÉ A CIRURGIA BARIÁTRICA?			      4. QUAL O PROTOCOLO DE ATENDIMENTO DOS OBESOS MÓRBIDOS NO ESTADO?</t>
   </si>
   <si>
     <t>11509</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11509/req_065.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11509/req_065.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 065/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR O NÚMERO DE CARTEIRINHAS DO AUTISTA EMITIDAS EM CANOINHAS, QUANTAS ESTÃO NA FILA AGUARDANDO CONFECÇÃO E O PRAZO MÉDIO PARA ENTREGA.</t>
   </si>
   <si>
     <t>11510</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11510/req_066.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11510/req_066.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 066/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR A QUANTIDADE DE LOCAIS QUE ESTÃO SENDO ATENDIDOS PELO PROGRAMA SAÚDE NA HORA, QUANTAS EQUIPES SÃO E QUEM COMPÕE AS EQUIPES.</t>
   </si>
   <si>
     <t>11511</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11511/req_067.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11511/req_067.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 067/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, AS VEREADORAS QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA  ENCAMINHADO OFICIO AO  SENHOR  CARLOS CHIODINI (MDB), DEPUTADO FEDERAL, PARABENIZANDO POR TER SIDO ELEITO PRESIDENTE DA COMISSÃO DE VIAÇÃO E TRANSPORTES, ÚNICO CATARINENSE A PRESIDIR UMA COMISSÃO NA CÂMARA DOS DEPUTADOS.</t>
   </si>
   <si>
     <t>11512</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11512/req_068.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11512/req_068.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 068/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO  À 3ª PROMOTORIA DE JUSTIÇA DA COMARCA DE CANOINHAS, SOLICITANDO  AS SEGUINTES INFORMAÇÕES ACERCA DA LISTA DE VACINADOS CONTRA O COVID-19:								    A) SE O MUNICÍPIO DE CANOINHAS ENCAMINHOU A LISTA DE VACINADOS CONTRA A COVID-19 NO MUNICÍPIO DE CANOINHAS, CONTENDO NOME COMPLETO, TIPO DE VACINA, DATA DA APLICAÇÃO E PROFISSÃO/LOCAL DE TRABALHO OU MOTIVO DA PRIORIDADE DA VACINAÇÃO;				      B) COM QUE FREQUÊNCIA O MUNICÍPIO DE CANOINHAS ATUALIZA ESSAS INFORMAÇÕES AO MINISTÉRIO PÚBLICO?</t>
   </si>
   <si>
     <t>11513</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11513/req_069.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11513/req_069.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 069/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR  THIAGO AUGUSTO VIEIRA, SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, SOLICITANDO AS SEGUINTES INFORMAÇÕES SOBRE A ELABORAÇÃO DO PROJETO DE RECUPERAÇÃO DA RODOVIA ESTADUAL SC 477:										                A) O PROJETO CONTEMPLA DELIMITAÇÃO DAS ÁREAS DE ACOSTAMENTOS E MARGINAIS?	                B) O PROJETO CONTEMPLA OS ACESSOS SECUNDÁRIOS AS PROPRIEDADES?			                 C) O TRECHO DA SC 477, ENTRE O TREVO DA BR 280 ATÉ O BAIRRO COHAB II, ESTÁ PREVISTO A IMPLANTAÇÃO DE CICLOVIA E PASSEIOS PARA MORADORES DESSE BAIRRO?				        D) REQUER O ENVIO DA CÓPIA DO CONTRATO COM A EMPRESA QUE ESTÁ ELABORANDO O PROJETO DE RECUPERAÇÃO RODOVIÁRIA.</t>
   </si>
   <si>
     <t>11514</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11514/req_070.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11514/req_070.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 070/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO À SENHORA  ADILENE ADRATT, ENGENHEIRA DO  DNIT, SOLICITANDO INFORMAÇÕES A RESPEITO DA MANUTENÇÃO E REVITALIZAÇÃO DA BR 280 TRECHO CANOINHAS/ PORTO UNIÃO.</t>
   </si>
   <si>
     <t>11519</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11519/req_071.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11519/req_071.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 071/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITA  QUE SEJA ENCAMINHADO OFICIO PARABENIZANDO A DIRETORIA DA COMISSÃO DA IGREJA NOSSA SENHORA APARECIDA, EM NOME DO SEU PRESIDENTE JERRI DIRSCHNABEL, E AO SENHOR ITACIR BORTOLOSO, PELA BELÍSSIMA IMAGEM ESCULPIDA EM MADEIRA DA NOSSA SENHORA APARECIDA, INSTALADA EM FRENTE A IGREJA.</t>
   </si>
   <si>
     <t>11520</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11520/req_072.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11520/req_072.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 072/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFICIO À SENHORA  ADILENE ADRATT, ENGENHEIRA DO  DNIT, SOLICITANDO AS SEGUINTES MELHORIAS NA BR 280, TRECHO ENTRE A  PONTE DO RIO ÁGUA VERDE  ATÉ A PONTE DO RIO CANOINHAS: 					                1. LIMPEZA COM ROÇADA NAS LATERAIS DAS CALÇADAS, POIS SÃO LOCAIS MUITO UTILIZADOS PELAS PESSOAS PARA CAMINHADAS; 									                          2. FAZER CICLOVIA AO LADO DA CALÇADA ENTRE O PORTAL DE CANOINHAS ATÉ A PONTE DO RIO ÁGUA VERDE;							          					                 3. CONSERTOS DAS GRELHAS DE BOCAS DE LOBOS QUE ESTÃO DANIFICADAS;          		       4. PARA QUE SEJA ADEQUADO OS POSTES QUE ESTÃO DO MEIO DAS CALÇADAS; 			       5. FAZER CALÇADAS NO TREVO DO PORTAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11521</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11521/req_073.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11521/req_073.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 073/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL,  SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO A PRESTAÇÃO DE CONTAS DOS GASTOS RELACIONADOS AS CONTRATAÇÕES DE MÍDIA IMPRESSA, RÁDIO DIFUSÃO E ÁUDIO VISUAL DE 2017 ATÉ O PRESENTE MOMENTO.</t>
   </si>
   <si>
     <t>11522</t>
   </si>
   <si>
     <t>Juliana Maciel, Gilmar Martins, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11522/req_074.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11522/req_074.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 074/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA SIRLEI TEIXEIRA, OCORRIDO DIA 20/03/2021,  DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11523</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11523/req_075.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11523/req_075.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 075/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO A DISPONIBILIZAÇÃO PARA CONSULTA EXCLUSIVA DOS VEREADORES DESTA CASA DE LEIS A LISTA ATUALIZADA DE VACINADOS CONTRA O COVID-19 CONTENDO: NOME COMPLETO DO VACINADO, DATA DE VACINAÇÃO, TIPO DE VACINA, PROFISSÃO E/OU LOCAL DE TRABALHO OU MOTIVO DA PRIORIDADE DA VACINAÇÃO SEM CONSTAR QUAISQUER INFORMAÇÕES SENSÍVEIS A SITUAÇÃO DE SAÚDE DO VACINADO.</t>
   </si>
   <si>
     <t>11524</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11524/req_076.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11524/req_076.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 076/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO  À 4ª PROMOTORIA DE JUSTIÇA DA COMARCA DE CANOINHAS, SOLICITANDO  A DISPONIBILIZAÇÃO NA ÍNTEGRA DA NOTÍCIA DE FATO N. 09.2021.00000461-9.</t>
   </si>
   <si>
     <t>11525</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Mauricio Zimmermann</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11525/req_077.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11525/req_077.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 077/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR  COMO ESTÁ O ANDAMENTO DO PROJETO PARA A CONSTRUÇÃO DO PARQUE DA CIDADE, EXISTE PROJETO? O PROCESSO DE LIBERAÇÃO DAS  ÁREAS DE TERRAS JÁ ESTÁ CONCLUÍDO?	CONSIDERANDO QUE EXISTE EXPECTATIVA POR PARTE DA COMUNIDADE, NA EXECUÇÃO  DO  REFERIDO PROJETO, ANTIGA ASPIRAÇÃO DE TODOS OS MUNÍCIPES, POIS SERIA UMA EXCELENTE OPORTUNIDADE PARA DESENVOLVER MAIS UM ATRATIVO TURÍSTICO EM NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>11526</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11526/req_078.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11526/req_078.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 078/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA TEREZA GODOI BOCKOR, OCORRIDO DIA 15/03/2021,  DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11556</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11556/req_079.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11556/req_079.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 079/2021 DE AUTORIA DO EDIL MARCOS HOMER, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, CONSIDERANDO AS NECESSÁRIAS MELHORIAS NO CENTRO DE EDUCAÇÃO PROFISSIONAL VIDAL RAMOS. SOLICITAMOS QUE PROMOVA OS ESTUDOS E A VIABILIDADE DE APRESENTAR UMA MATÉRIA NOS MOLDES DA MINUTA DO ANTEPROJETO ORA APRESENTADO.</t>
   </si>
   <si>
     <t>11558</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11558/req_080.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11558/req_080.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 080/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO A SENHORA NORMA PEREIRA, PELA POSSE  COMO DEPUTADA FEDERAL POR SANTA CATARINA, DESEJANDO SUCESSO.</t>
   </si>
   <si>
     <t>11561</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11561/req_081.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11561/req_081.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 081/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO À SENHORA  SUELEN ADUR WOGEINAKI,  COORDENADORA REGIONAL DA EDUCAÇÃO, SOLICITANDO  ESTUDOS PARA A PERMUTA QUE PERMITE A TRANSFERÊNCIA DA ESTRADA MUNICIPAL QUE DÁ ACESSO AO CEDUP VIDAL RAMOS GARANTINDO UMA MELHOR ACESSIBILIDADE E SEGURANÇA A INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>11573</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11573/req_082.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11573/req_082.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 082/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR FABIANO FREITAS, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:      			      1. 0 VALOR DO MOVIMENTO ECONÔMICO DO ANO DE 2020, DETALHANDO O MOVIMENTO AGRÍCOLA, PRESTAÇÃO DE SERVIÇOS, INDÚSTRIA E COMÉRCIO; 							      2. OS VALORES DE 2019 PARA COMPARAÇÃO,  SE HOUVE CRESCIMENTO NO ANO DE 2020 EM RAZÃO DAS VÁRIAS ALTERAÇÕES DEVIDO A PANDEMIA; 							     3. QUANTAS INSCRIÇÕES A SECRETARIA TEM DE PRODUTORES RURAIS CADASTRADOS E QUANTOS JÁ POSSUI A NOTA ELETRÔNICA.</t>
   </si>
   <si>
     <t>11574</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11574/req_083.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11574/req_083.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 083/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR CELSO GLINSKI, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11575</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11575/req_084.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11575/req_084.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 084/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR SEBASTIÃO GRACHESKI, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11576</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11576/req_085.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11576/req_085.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 085/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ANTÔNIO ATAHIR AMARAL, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11577</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11577/req_086.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11577/req_086.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 086/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR CLÁUDIO FUJITA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11578</t>
   </si>
   <si>
     <t>Gilmar Martins, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11578/req_087.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11578/req_087.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 087/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO O SENHOR WILSON PEREIRA, PELA NOMEAÇÃO PARA O CARGO DE GERENTE REGIONAL DO IMA (INSTITUTO DO MEIO AMBIENTE) DE CANOINHAS, DESEJANDO SUCESSO.</t>
   </si>
   <si>
     <t>11579</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11579/req_088.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11579/req_088.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 088/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR ARTHUR LIRA, PRESIDENTE DA CÂMARA DOS DEPUTADOS, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																	CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11580</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11580/req_089.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11580/req_089.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 089/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA ÂNGELA AMIN,  DEPUTADA FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																				CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11581</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11581/req_090.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11581/req_090.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 090/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CARLOS CHIODINI,  DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).							CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11582</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11582/req_091.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11582/req_091.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 091/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA CAROLINE DE TONI,  DEPUTADA FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																				CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11583</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11583/req_092.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11583/req_092.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 092/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CELSO MALDANER,  DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																				CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11584</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11584/req_093.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11584/req_093.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 093/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CORONEL ARMANDO,  DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																				CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11585</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11585/req_094.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11585/req_094.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 094/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DANIEL FREITAS,  DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																				CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11586</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11586/req_095.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11586/req_095.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 095/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DARCI DE MATOS,  DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																				CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11587</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11587/req_096.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11587/req_096.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 096/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FÁBIO SCHIOCHET,  DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																				CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11588</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11588/req_097.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11588/req_097.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 097/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA GEOVÂNIA DE SÁ,  DEPUTADA FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																				CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11590</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11590/req_098.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11590/req_098.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 098/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILSON MARQUES,  DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																				CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11592</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11592/req_099.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11592/req_099.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 099/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																				CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11593</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11593/req_100.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11593/req_100.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 100/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA NORMA PEREIRA, DEPUTADA FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																				CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11595</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11595/req_101.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11595/req_101.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 101/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR PEDRO UCZAI,  DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																				CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11597</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11597/req_102.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11597/req_102.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 102/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RICARDO GUIDI,  DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																				CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11599</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11599/req_103.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11599/req_103.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 103/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS,OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																				CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11601</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11601/req_104.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11601/req_104.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 104/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROGÉRIO PENINHA MENDONÇA, DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II).																	CONSIDERANDO QUE O PROJETO DE LEI Nº 823/2021 (LEI ASSIS CARVALHO II) DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE AMPARO AOS AGRICULTORES FAMILIARES DO BRASIL PARA MITIGAR OS IMPACTOS SOCIOECONÔMICOS DA PANDEMIA DO COVID-19, DURANTE O PERÍODO DE VIGOR DO ESTADO DE CALAMIDADE PÚBLICA NO PAÍS;</t>
   </si>
   <si>
     <t>11602</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11602/req_105.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11602/req_105.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 105/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO O CRONOGRAMA DA SUBSTITUIÇÃO DA ILUMINAÇÃO PELO PADRÃO DE LED PREVISTA PELO AUMENTO DA COSIP EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11603</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11603/req_106.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11603/req_106.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 106/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”,  AO INSTITUTO FEDERAL DE SANTA CATARINA – CÂMPUS CANOINHAS PELA PARTICIPAÇÃO NO 11° SIMPÓSIO DE ALIMENTOS, EM ESPECIAL AS ALUNAS LARISSA, MÔNICA E MONIQUE, QUE FORAM RESPONSÁVEIS PELA APRESENTAÇÃO DOS TRABALHOS.</t>
   </si>
   <si>
     <t>11604</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11604/req_107.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11604/req_107.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 107/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR RENATO MAIA DE FARIA, PROMOTOR DE JUSTIÇA, REPRESENTANTE DO MINISTÉRIO PÚBLICO DE SANTA CATARINA, TENDO EM VISTA O ART. 92 PARÁGRAFO 5° DO REGIMENTO INTERNO DESTA CASA DE LEIS, BEM COMO OS PRINCÍPIOS CONSTITUCIONAIS QUE NORTEIAM A ADMINISTRAÇÃO PÚBLICA, ESPECIALMENTE, A MORALIDADE, PUBLICIDADE E A EFICIÊNCIA. VIMOS POR MEIO DESTE, SOLICITAR PROVIDÊNCIAS QUANTO AO REQUERIMENTO Nº 024/2021 QUE EMBORA DE EXTREMA URGÊNCIA, AGUARDA RESPOSTA DESDE 24/02/2021 ULTRAPASSANDO O PRAZO REGIMENTAL DE 30 DIAS.</t>
   </si>
   <si>
     <t>11605</t>
   </si>
   <si>
     <t>Mauricio Zimmermann, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11605/req_108.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11605/req_108.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 108/2021 DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  LEANDRO GONÇALVES DE OLIVEIRA, ENGENHEIRO DA CELESC MAFRA, SOLICITANDO INFORMAÇÕES SOBRE  AS QUEDAS DE ENERGIA OCORRIDAS NO INTERIOR DO NOSSO MUNICÍPIO,  ( NO PERÍODO DE NOVEMBRO DE 2020 À MARÇO DE 2021) ESPECIFICAMENTE COM RELAÇÃO À EVENTUAIS PERDAS DE PRODUÇÃO/QUALIDADE NA SECAGEM DO FUMO DOS AGRICULTORES DO NOSSO MUNICÍPIO:      	      A) QUAL O NÚMERO DE ATENDIMENTOS DO PERÍODO; 						     B) QUAIS OS PRINCIPAIS MOTIVOS DAS QUEDAS DE ENERGIA 				                 C) QUANTAS FORAM AS SOLICITAÇÕES DE INDENIZAÇÕES POR PERDAS;				                D) QUAL A METODOLOGIA UTILIZADA PARA A REPARAÇÃO DOS DANOS;				       E) QUANTOS REQUERIMENTOS JÁ FORAM ATENDIDOS COM O RESPECTIVO PAGAMENTO INDENIZATÓRIO;</t>
   </si>
   <si>
     <t>11606</t>
   </si>
   <si>
     <t>Willian Godoy, Mauricio Zimmermann, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11606/req_109.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11606/req_109.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 109/2021 DE AUTORIA DO EDIL WILLIAN GODOY, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR TENENTE CORONEL SILVANO SASINSKI, COMANDANTE DO 3º BPM,  SOLICITANDO A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NO BAIRRO CAMPO DA ÁGUA VERDE, PIEDADE E EM MARCÍLIO DIAS, TENDO EM VISTA QUE ESTÃO SENDO TROCADAS AS CÂMERAS CENTRAIS. SE FAZ NECESSÁRIO A APLICAÇÃO DAS CÂMERAS PARA MELHORIA E MAIOR ALCANCE DA SEGURANÇA PÚBLICA NESSE BAIRRO E DISTRITOS.</t>
   </si>
   <si>
     <t>11613</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11613/req_110.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11613/req_110.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 110/2021 DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS,  PREFEITO MUNICIPAL, AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO,  E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  SOLICITANDO AS SEGUINTES INFORMAÇÕES:								     		     A) TEM DATA PREVISTA PARA LEILÃO DE BENS INSERVÍVEIS?				                           B) A SECRETARIA DE OBRAS TEM EQUIPE RESPONSÁVEL PELA ORGANIZAÇÃO DO PÁTIO? VISTO QUE OS MATERIAIS INSERVÍVEIS VINDOS DE OUTRAS SECRETARIAS SÃO ENCAMINHADOS A SECRETARIA DE OBRAS E ESTÃO DEPOSITADOS NO PÁTIO.</t>
   </si>
   <si>
     <t>11614</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11614/req_111.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11614/req_111.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 111/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO JOVEM FELIPE RODRIGO PEREIRA,  DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11616</t>
   </si>
   <si>
     <t>Professor Osmar, Juliana Maciel, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11616/req_112.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11616/req_112.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 112/2021 DE AUTORIA DO EDIL OSMAR OLESKOVICZ, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO À SENHORA FRANCIELE SIRENA, COORDENADORA DO PROCON, SOLICITANDO QUE SEJAM REALIZADAS TRATATIVAS NO SENTIDO DE INSTITUIR O CONSELHO MUNICIPAL DE DEFESA DO CONSUMIDOR, COMO CONSTA NA LEI N° 3.475/2002 E NO DECRETO 145/2002.</t>
   </si>
   <si>
     <t>11636</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11636/req_113.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11636/req_113.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 113/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM  QUE SEJA ENCAMINHADO OFÍCIO PARABENIZANDO A COMUNIDADE LUTERANA DE CANOINHAS PELA PASSAGEM DE SEU CENTENÁRIO, A QUAL MERECE O RESPEITO DESTA CASA DE LEIS POR TODOS ESSES ANOS DE DEDICAÇÃO AO POVO CANOINHENSE, CONTRIBUINDO NO DESENVOLVIMENTO DAS FAMÍLIAS E EDUCAÇÃO DO INDIVIDUO, TANTO RELIGIOSA COMO ESPIRITUALMENTE. É DE SER ENALTECIDO AINDA O TRABALHO DOS MEMBROS DA COMUNIDADE LUTERANA, QUE ATRAVÉS DE ATIVIDADES SOCIAIS CONTRIBUÍ COM DIVERSAS ENTIDADES FILANTRÓPICAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11637</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11637/req_114.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11637/req_114.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 114/2021 DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS,  PREFEITO MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE, SOLICITANDO INFORMAR SE EXISTE UM PLANO DE ARBORIZAÇÃO PARA O MUNICÍPIO, EM CASO POSITIVO,  INFORMAR O CRONOGRAMA, CASO NÃO TENHA, HÁ PREVISÃO PARA A CRIAÇÃO E ESTUDOS PARA A IMPLANTAÇÃO?</t>
   </si>
   <si>
     <t>11638</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11638/req_115.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11638/req_115.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 115/2021 DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR RUBENS FEIJÓ, PRESIDENTE  DA FUNDAÇÃO CATARINENSE DE EDUCAÇÃO ESPECIAL-FCEE, SOLICITANDO QUE OS PROFISSIONAIS QUE  REALIZARAM CONCURSO PÚBLICO REGIDO PELO EDITAL Nº 001/2014, DA 26ª REGIÃO (CANOINHAS, BELA VISTA DO TOLDO, IRINEÓPOLIS, MAJOR VIEIRA, PORTO UNIÃO E TRÊS BARRAS) E FORAM APROVADOS, QUE SEJAM NOMEADOS.</t>
   </si>
   <si>
     <t>11639</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11639/req_116.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11639/req_116.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 116/2021 DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFICIO À  SENHORA LUCIANE CARMINATTI, DEPUTADA ESTADUAL, SOLICITANDO QUE OS PROFISSIONAIS QUE  REALIZARAM CONCURSO PÚBLICO REGIDO PELO EDITAL Nº 001/2014, DA 26ª REGIÃO (CANOINHAS, BELA VISTA DO TOLDO, IRINEÓPOLIS, MAJOR VIEIRA, PORTO UNIÃO E TRÊS BARRAS) E FORAM APROVADOS, QUE SEJAM NOMEADOS.</t>
   </si>
   <si>
     <t>11640</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11640/req_117.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11640/req_117.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 117/2021 DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR FERNANDO KRELLING, DEPUTADO ESTADUAL, SOLICITANDO QUE OS PROFISSIONAIS QUE  REALIZARAM CONCURSO PÚBLICO REGIDO PELO EDITAL Nº 001/2014, DA 26ª REGIÃO (CANOINHAS, BELA VISTA DO TOLDO, IRINEÓPOLIS, MAJOR VIEIRA, PORTO UNIÃO E TRÊS BARRAS) E FORAM APROVADOS, QUE SEJAM NOMEADOS.</t>
   </si>
   <si>
     <t>11641</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11641/req_118.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11641/req_118.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 118/2021 DE AUTORIA DO EDIL WILLIAN GODOY, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR DR. VICENTE CAROPRESO, PRESIDENTE DA COMISSÃO DE DEFESA DOS DIREITOS DA PESSOA COM DEFICIÊNCIA,  SOLICITANDO QUE OS PROFISSIONAIS QUE  REALIZARAM CONCURSO PÚBLICO REGIDO PELO EDITAL Nº 001/2014, DA 26ª REGIÃO (CANOINHAS, BELA VISTA DO TOLDO, IRINEÓPOLIS, MAJOR VIEIRA, PORTO UNIÃO E TRÊS BARRAS) E FORAM APROVADOS, QUE SEJAM NOMEADOS.</t>
   </si>
   <si>
     <t>11642</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11642/req_119.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11642/req_119.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 119/2021 DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR DARCI DE MATOS, DEPUTADO FEDERAL, SOLICITANDO QUE OS PROFISSIONAIS QUE  REALIZARAM CONCURSO PÚBLICO REGIDO PELO EDITAL Nº 001/2014, DA 26ª REGIÃO (CANOINHAS, BELA VISTA DO TOLDO, IRINEÓPOLIS, MAJOR VIEIRA, PORTO UNIÃO E TRÊS BARRAS) E FORAM APROVADOS, QUE SEJAM NOMEADOS.</t>
   </si>
   <si>
     <t>11643</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11643/req_120.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11643/req_120.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 120/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR ANTONIO AUGUSTO MARTINS WEINFURTER, PROCURADOR DO MUNICÍPIO, SOLICITANDO INFORMAR QUAIS OS CRITÉRIOS ADOTADOS PARA O INGRESSO DE MORADORES DE LOCALIDADES DE DIVISA ENTRE O MUNICÍPIO AO PROGRAMA PORTEIRA ADENTRO.</t>
   </si>
   <si>
     <t>11657</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11657/req_121.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11657/req_121.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 121/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ADA DE LUCA, DEPUTADA ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11658</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11658/req_122.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11658/req_122.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 122/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ANA CAMPAGNOLO, DEPUTADA ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11659</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11659/req_123.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11659/req_123.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 123/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR BRUNO SOUZA, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11660</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11660/req_124.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11660/req_124.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 124/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CORONEL MOCELLIN, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11661</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11661/req_125.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11661/req_125.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 125/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA DIRCE HEIDERSCHEIDT, DEPUTADA ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11662</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11662/req_126.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11662/req_126.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 126/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DR. VICENTE CAROPRESO, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11663</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11663/req_127.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11663/req_127.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 127/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FABIANO DA LUZ, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11666</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11666/req_128.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11666/req_128.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 128/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FELIPE ESTEVÃO, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11669</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11669/req_129.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11669/req_129.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 129/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FERNANDO KRELLING, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11670</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11670/req_130.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11670/req_130.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 130/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ISMAEL DOS SANTOS, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11673</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11673/req_131.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11673/req_131.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 131/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR IVAN NAATZ, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11675</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11675/req_132.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11675/req_132.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 132/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JAIR MIOTTO, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11676</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11676/req_133.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11676/req_133.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 133/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JEAN KUHLMANN, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11677</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11677/req_134.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11677/req_134.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 134/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JERRY COMPER, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11678</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11678/req_135.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11678/req_135.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 135/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JESSÉ LOPES, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11679</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11679/req_136.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11679/req_136.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 136/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JOÃO AMIN, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11680</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11680/req_137.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11680/req_137.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 137/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JOSÉ MILTON SCHEFFER, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11681</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11681/req_138.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11681/req_138.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 138/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR KENNEDY NUNES, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11682</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11682/req_139.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11682/req_139.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 139/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR LAÉRCIO SCHUSTER, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11683</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11683/req_140.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11683/req_140.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 140/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA LUCIANE CARMINATTI, DEPUTADA ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11684</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11684/req_141.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11684/req_141.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 141/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MARCIUS MACHADO, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11685</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11685/req_142.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11685/req_142.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 142/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MARCOS VIEIRA, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11686</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11686/req_143.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11686/req_143.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 143/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA MARLENE FENGLER, DEPUTADA ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11687</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11687/req_144.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11687/req_144.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 144/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MAURÍCIO ESKUDLARK, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11688</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11688/req_145.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11688/req_145.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 145/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MAURO DE NADAL, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11689</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11689/req_146.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11689/req_146.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 146/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MILTON HOBUS, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11690</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11690/req_147.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11690/req_147.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 147/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MOACIR SOPELSA, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11691</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11691/req_148.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11691/req_148.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 148/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NAZARENO MARTINS, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11692</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11692/req_149.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11692/req_149.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 149/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NEODI SARETTA, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11693</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11693/req_150.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11693/req_150.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 150/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NILSO BERLANDA, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11694</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11694/req_151.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11694/req_151.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 151/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR PADRE PEDRO BALDISSERA, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11695</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11695/req_152.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11695/req_152.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 152/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ANA PAULA DA SILVA, DEPUTADA ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11696</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11696/req_153.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11696/req_153.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 153/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RICARDO ALBA, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11697</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11697/req_154.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11697/req_154.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 154/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RODRIGO MINOTTO, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11698</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11698/req_155.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11698/req_155.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 155/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROMILDO TITON, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11699</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11699/req_156.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11699/req_156.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 156/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SARGENTO LIMA, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11700</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11700/req_157.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11700/req_157.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 157/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SERGIO MOTTA, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11701</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11701/req_158.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11701/req_158.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 158/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SILVIO DREVECK, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11702</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11702/req_159.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11702/req_159.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 159/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR VALDIR COBALCHINI, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11703</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11703/req_160.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11703/req_160.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 160/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR VOLNEI WEBER, DEPUTADO ESTADUAL, SOLICITANDO SEU POSICIONAMENTO PELA MANUTENÇÃO DO VETO AO PROJETO DE LEI Nº 065.7/2021, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL EM FAVOR DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, DIANTE DAS INCONSTITUCIONALIDADES NA MATÉRIA, ESPECIALMENTE PELAS EMENDAS APRESENTADAS QUE AUMENTARAM AS DESPESAS E ONERAM OS COFRES CATARINENSES COM A MANUTENÇÃO DAS RODOVIAS FEDERAIS.</t>
   </si>
   <si>
     <t>11704</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11704/req_161.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11704/req_161.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 161/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE EXISTE O CREDENCIAMENTO DOS CEMITÉRIOS NO PERÍMETRO RURAL, EM CASO POSITIVO, VER DA POSSIBILIDADE DO LEVANTAMENTO DOS RESPONSÁVEIS PELOS RECINTOS.</t>
   </si>
   <si>
     <t>11705</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11705/req_162.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11705/req_162.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 162/2021 DE AUTORIA DO EDIL WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR JOSÉ SAWINSKI JÚNIOR, GERENTE DE RELAÇÕES GOVERNAMENTAIS DA WEST ROCK, SUGERINDO A DOAÇÃO DO TERRENO DO CEMITÉRIO DE TAUNAY PARA A PREFEITURA MUNICIPAL DE CANOINHAS. TAL AÇÃO É IMPORTANTE PELO VALOR AFETIVO QUE REPRESENTA O IMÓVEL PARA AS FAMÍLIAS QUE TEM SEUS ENTES SEPULTADOS NO LOCAL.</t>
   </si>
   <si>
     <t>11706</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11706/req_163.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11706/req_163.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 163/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR HEUZER SARAIVA GUIMARÃES, DIRETOR FLORESTAL DA WEST ROCK - UNIDADE DE TRÊS BARRAS, A RESPEITO DA AQUISIÇÃO DO TERRENO NO QUAL ENCONTRA-SE ATUALMENTE O CEMITÉRIO DA COMUNIDADE DE TAUNAY, ESSA CASA SOLICITA AS SEGUINTES INFORMAÇÕES: 					     A)  QUAL O ANDAMENTO DO PROCESSO DE HOMOLOGAÇÃO DA ÁREA COMO CEMITÉRIO POR PARTE DA EMPRESA? 												    B) SERIA DE INTERESSE DA EMPRESA A MANUTENÇÃO DO ESPAÇO? 				     C) OU HAVERIA A POSSIBILIDADE DE CONCESSÃO DO MESMO? A QUAIS ENTIDADES ESSA CONCESSÃO PODERIA SER EFETUADA?</t>
   </si>
   <si>
     <t>11707</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11707/req_164.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11707/req_164.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 164/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA  SUELEN ADUR WOGEINAKI,  COORDENADORA REGIONAL DA EDUCAÇÃO, SOLICITANDO  INFORMAR EM RELAÇÃO AS ESCOLAS DA REDE ESTADUAL DE ENSINO LOTADAS NO MUNICÍPIO DE CANOINHAS, QUAIS NECESSITAM DE ADEQUAÇÃO EM SEUS ACESSOS (PLACA DE SINALIZAÇÃO, FAIXA DE PEDESTRES E LOMBO FAIXAS).</t>
   </si>
   <si>
     <t>11708</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11708/req_165.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11708/req_165.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 165/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA  SUELEN ADUR WOGEINAKI,  COORDENADORA REGIONAL DA EDUCAÇÃO, SOLICITANDO  INFORMAR EM RELAÇÃO AS ESCOLAS DA REDE ESTADUAL DE ENSINO LOTADAS NO MUNICÍPIO DE CANOINHAS, QUAIS DESEJARIAM A DECLARAÇÃO DE UTILIDADE PÚBLICA DE SUAS ASSOCIAÇÕES DE PAIS E PROFESSORES -  APPS.</t>
   </si>
   <si>
     <t>11709</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11709/req_166.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11709/req_166.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 166/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR RENATO MAIA DE FARIA, PROMOTOR DE JUSTIÇA, REPRESENTANTE DO MINISTÉRIO PÚBLICO DE SANTA CATARINA, TENDO EM VISTA O ART. 92 PARÁGRAFO 5° DO REGIMENTO INTERNO DESTA CASA DE LEIS, BEM COMO OS PRINCÍPIOS CONSTITUCIONAIS QUE NORTEIAM A ADMINISTRAÇÃO PÚBLICA, ESPECIALMENTE, A MORALIDADE, PUBLICIDADE E A EFICIÊNCIA. VIMOS POR MEIO DESTE, SOLICITAR PROVIDÊNCIAS QUANTO AOS REQUERIMENTOS Nº 022, 025, 026, 037/2021 QUE EMBORA DE EXTREMA URGÊNCIA, AGUARDA RESPOSTA ULTRAPASSANDO O PRAZO REGIMENTAL DE 30 DIAS.</t>
   </si>
   <si>
     <t>11710</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11710/req_167.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11710/req_167.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 167/2021 DE AUTORIA DO EDIL OSMAR OLESKOVICZ, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LUIS SÉRGIO MACHADO, OCORRIDO DIA 08 DE MAIO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11711</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11711/req_168.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11711/req_168.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 168/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO SABER SE JÁ ESTA SENDO PLANEJADO ALGO OU SE EXISTE PREVISÃO PARA REALIZAÇÃO DA ILUMINAÇÃO PUBLICA, COMO POSTES E LUMINÁRIAS, NA EXTENSÃO DO TRECHO DA QUE VAI DA EMPRESA LAVRASUL E LIGA RUAS ADÃO TYSZKA E HENRIQUE SORG, E TAMBÉM PERGUNTAR SE ISSO VAI SER PAGO PELO PODER PÚBLICO OU PELOS PROPRIETÁRIOS DOS IMÓVEIS.</t>
   </si>
   <si>
     <t>11712</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Gilmar Martins, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11712/req_169.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11712/req_169.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 169/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR IVANIR CÓRDOVA BURIGO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11736</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11736/req._170_toda_edilidade.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11736/req._170_toda_edilidade.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 170/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI,  OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR MARIO RENATO ERZINGER, SECRETÁRIO MUNICIPAL DA HABITAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 1) EM QUAL FASE ENCONTRA-SE O PROCESSO DE REGULARIZAÇÃO FUNDIÁRIA NOS LOTEAMENTOS JARDIM LAVRAMA, WITT, JAIR CORTE, MASSANEIRO, ZANIOLLO, VILA MILITAR, ENTRE OUTROS;_x000D_
 2) COMO ESTÁ SENDO REALIZADO A REGULARIZAÇÃO FUNDIÁRIA NO MUTIRÃO MENINO DEUS?_x000D_
 3) COMO ESTÁ O ANDAMENTO DOS PROJETOS PARA CONSTRUÇÃO DE NOVOS CONJUNTOS HABITACIONAIS, TENDO EM VISTA A OBTENÇÃO DE RECURSOS FEDERAIS, ESTADUAIS E MUNICIPAIS?_x000D_
 POR FIM, CONVIDO O SENHOR MARIO RENATO ERZINGER, PARA QUE PARTICIPE DA REUNIÃO DAS COMISSÕES TÉCNICAS NA REUNIÃO DE 31/05/2021, BEM COMO, UTILIZE A TRIBUNA A FIM DE ESCLACER A COMUNIDADE DO ASSUNTO ABORDADO.</t>
   </si>
   <si>
     <t>11737</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11737/req.171_toda_edilidade.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11737/req.171_toda_edilidade.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 171/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI,  OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOÃO MARIA FERREIRA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11732</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11732/req._172_willian.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11732/req._172_willian.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 172/2021 DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR TENENTE CORONEL SILVANO SASINSKI, COMANDANTE DO 3 0 BPM, TENDO EM VISTA OS FURTOS QUE VEM OCORRENDO NA REGIÃO DO SALTO DA ÁGUA VERDE, NO ENTORNO DAS RESIDÊNCIAS PRÓXIMAS AS SENHOR INÁCIO TRAPP, SOLICITA A SEGUINTE INFORMAÇÃO:_x000D_
 1) É POSSÍVEL A COLOCAÇÃO DE CÂMERA DE MONITORAMENTO NO INTERIOR DO MUNICÍPIO?</t>
   </si>
   <si>
     <t>11744</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Juliana Maciel, Gilmar Martins, Marcos Homer, Mauricio Zimmermann, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11744/req_173.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11744/req_173.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 173/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL,  OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ADA DE LUCA, DEPUTADA ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11745</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Juliana Maciel, Gilmar Martins, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11745/req_174.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11745/req_174.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 174/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ANA CAMPAGNOLO, DEPUTADA ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11746</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11746/req_175.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11746/req_175.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 175/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR BRUNO SOUZA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11747</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11747/req_176.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11747/req_176.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 176/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CORONEL MOCELLIN, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11748</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11748/req_177.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11748/req_177.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 177/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA DIRCE HEIDERSCHEIDT, DEPUTADA ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11749</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11749/req_178.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11749/req_178.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 178/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DR. VICENTE CAROPRESO, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11750</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11750/req_179.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11750/req_179.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 179/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FABIANO DA LUZ, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11751</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11751/req_180.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11751/req_180.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 180/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FELIPE ESTEVÃO, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11752</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11752/req_181.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11752/req_181.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 181/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FERNANDO KRELLING, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11753</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11753/req_182.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11753/req_182.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 182/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ISMAEL DOS SANTOS, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11754</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11754/req_183.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11754/req_183.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 183/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR IVAN NAATZ, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11761</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11761/req_184.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11761/req_184.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 184/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JAIR MIOTTO, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11762</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11762/req_185.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11762/req_185.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 185/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JEAN KUHLMANN, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11764</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11764/req_186.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11764/req_186.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 186/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JERRY COMPER, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11766</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11766/req_187.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11766/req_187.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 187/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JESSÉ LOPES, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11767</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11767/req_188.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11767/req_188.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 188/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JOÃO AMIN, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11768</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11768/req_189.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11768/req_189.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 189/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JOSÉ MILTON SCHEFFER, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11769</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11769/req_190.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11769/req_190.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 190/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR KENNEDY NUNES, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11770</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11770/req_191.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11770/req_191.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 191/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR LAÉRCIO SCHUSTER, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11771</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11771/req_192.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11771/req_192.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 192/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA LUCIANE CARMINATTI, DEPUTADA ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11772</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11772/req_193.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11772/req_193.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 193/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MARCIUS MACHADO, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11773</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11773/req_194.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11773/req_194.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 194/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MARCOS VIEIRA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11774</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11774/req_195.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11774/req_195.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 195/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA MARLENE FENGLER, DEPUTADA ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11775</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11775/req_196.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11775/req_196.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 196/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MAURÍCIO ESKUDLARK, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11776</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11776/req_197.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11776/req_197.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 197/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MAURO DE NADAL, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11777</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11777/req_198.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11777/req_198.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 198/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MILTON HOBUS, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11778</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11778/req_199.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11778/req_199.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 199/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MOACIR SOPELSA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11779</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11779/req_200.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11779/req_200.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 200/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NAZARENO MARTINS, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11780</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11780/req_201.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11780/req_201.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 201/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NEODI SARETTA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11781</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11781/req_202.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11781/req_202.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 202/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NILSO BERLANDA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11782</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11782/req_203.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11782/req_203.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 203/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR PADRE PEDRO BALDISSERA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11783</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11783/req_204.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11783/req_204.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 204/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA PAULINHA, DEPUTADA ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021 DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11784</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11784/req_205.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11784/req_205.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 205/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RICARDO ALBA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021, DO ESTADO DE SANTA CATARINA, DE SUA AUTORIA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11785</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11785/req_206.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11785/req_206.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 206/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RODRIGO MINOTTO, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021, DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11786</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11786/req_207.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11786/req_207.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 207/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROMILDO TITON, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021, DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11787</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11787/req_208.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11787/req_208.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 208/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SARGENTO LIMA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021, DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11788</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11788/req_209.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11788/req_209.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 209/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SERGIO MOTTA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021, DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11789</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11789/req_210.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11789/req_210.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 210/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SILVIO DREVECK, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021, DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11790</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11790/req_211.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11790/req_211.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 211/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR VALDIR COBALCHINI, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021, DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11791</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11791/req_212.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11791/req_212.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 212/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR VOLNEI WEBER, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE APOIO AO PL 0176.2/2021, DO ESTADO DE SANTA CATARINA: O PL 0176.2/2021 TEM O OBJETIVO DE INCLUIR OS GENITORES, TUTORES E CUIDADORES DE PESSOAS COM DEFICIÊNCIA INTELECTUAL COMO GRUPO PRIORITÁRIO DO PLANO ESTADUAL DE VACINAÇÃO CONTRA A COVID-19. _x000D_
 	É DE EXTREMA RELEVÂNCIA A APROVAÇÃO E SANÇÃO DESTE PROJETO DE LEI, PARA RESGUARDAR A INTEGRIDADE FÍSICA E PSÍQUICA DAQUELE QUE POSSUI O SISTEMA IMUNOLÓGICO MAIS FRAGILIZADO E DESTA FORMA, COM MAIS RISCO DE CONTAMINAÇÃO PELO COVID-19._x000D_
 	COMO BEM SE JUSTIFICA NO PROJETO DE LEI, AS PESSOAS COM DEFICIÊNCIA INTELECTUAL, POSSUEM ALTERAÇÕES IMUNOLÓGICAS IMPORTANTES DECORRENTES, PRINCIPALMENTE, DAS DIFICULDADES ALIMENTARES E DE FUNÇÕES ESTRUTURAIS ORGÂNICAS.</t>
   </si>
   <si>
     <t>11796</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Professor Osmar, Marcos Homer, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11796/req_213.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11796/req_213.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 214/2021 DE AUTORIA DO EDIL OSMAR OLESKOVICZ, 	OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO A EXM° SR CARLOS MOISÉS DA SILVA, DD. GOVERNADOR DO ESTADO DE SANTA CATARINA, E AO EXM° SR. LUIZ FERNANDO CARDOSO, DD. SECRETÁRIO DE ESTADO DE EDUCAÇÃO, PEDINDO PROVIDÊNCIAS PARA A REVITALIZAÇÃO E REPAGINAÇÃO DO CAMPO DE FUTEBOL E IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA QUADRA DE FUTEBOL E NA PISTA DE ATLETISMO NA ESCOLA DE EDUCAÇÃO BÁSICA SANTA CRUZ.</t>
   </si>
   <si>
     <t>11739</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11739/req._214.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11739/req._214.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 214/2021 DE AUTORIA DO EDIL OSMAR OLESKOVICZ, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO A SENHORA SUELEN ADUR WOGEINAKI, COORDENADORA REGIONAL DO ESTADO, PEDINDO PROVIDÊNCIAS PARA A REVITALIZAÇÃO E REPAGINAÇÃO DO CAMPO DE FUTEBOL E IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA QUADRA DE FUTEBOL E NA PISTA DE ATLETISMO NA ESCOLA DE EDUCAÇÃO BÁSICA SANTA CRUZ.</t>
   </si>
   <si>
     <t>11740</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11740/req._215.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11740/req._215.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 215/2021 DE AUTORIA DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM , APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ANA PAULA DA SILVA, DEPUTADA ESTADUAL PAULINHA, CONSIDERANDO A DECISÃO UNÂNIME DO PLENÁRIO DO SUPREMO TRIBUNAL FEDERAL (STF) QUE JULGOU IMPROCEDENTE A AÇÃO DIRETA DE INCONSTITUCIONALIDADE (ADI) 6727 EM 13 DE MAIO DE 2021, POR NÃO CONSIDERAR USURPAÇÃO DE COMPETÊNCIA ENTRE O ESTADO E A UNIÃO A PROPOSITURA DE LEI QUE PROÍBE INSTITUIÇÕES FINANCEIRAS, CORRESPONDENTES BANCÁRIOS E SOCIEDADES DE ARRENDAMENTO MERCANTIL DE OFERTAR E CELEBRAR CONTRATO DE EMPRÉSTIMO DE QUALQUER NATUREZA COM APOSENTADOS E PENSIONISTAS, POR LIGAÇÃO TELEFÔNICA,</t>
   </si>
   <si>
     <t>11730</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11730/req._170_toda_edilidade.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11730/req._170_toda_edilidade.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 216/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI,  O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CLÉBER PEREIRA DA COSTA, CHEFE DA AGÊNCIA DA CASAN DE CANOINHAS, COM RELAÇÃO AOS INVESTIMENTOS REALIZADOS NO MUNICÍPIO DE CANOINHAS E COM A REDE DE TRATAMENTO DE ESGOTO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 1) OS PONTOS DE CAPTAÇÃO DE ESGOTO QUE FORAM INSTALADOS EM FRENTE AS RESIDÊNCIAS DO MUNICÍPIO, JÁ FORAM TODAS LIGADAS? SE AINDA NÃO, QUAL A PORCENTAGEM QUE FALTA?_x000D_
 2) COM RELAÇÃO A REDE DE TRATAMENTO DE ESGOTO, A 1 A ETAPA JÁ FOI CONCLUÍDA?_x000D_
 3) QUANDO INICIA-SE A 2A ETAPA DO TRATAMENTO DE ESGOTO NO MUNICÍPIO? SE JÁ INICIOU-SE, O QUE FOI REALIZADO ATÉ O MOMENTO?</t>
   </si>
   <si>
     <t>11731</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11731/req.217.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11731/req.217.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 217/2021 DE AUTORIA DO EDIL OSMAR OLESKOVICZ,  VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CLÉBER PEREIRA DA, COSTA, CHEFE DA AGÊNCIA DA CASAN DE CANOINHAS, SOLICITANDO O ESTUDO DE VIABILIDADE DE UM PROJETO E IMPLEMENTAÇÃO DE UMA REDE DE ÁGUA POTÁVEL PARA O DISTRITO DE PAULA PEREIRA.</t>
   </si>
   <si>
     <t>11741</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11741/req._218.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11741/req._218.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 218/2021 DE AUTORIA DO EDIL MARCOS HOMER,  JULIANA MACIEL E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DA ADMINISTRAÇÃO, SOLICITANDO INFORMAÇÕES REFERENTES A CONTRATAÇÃO DE INTERNET RELACIONADAS AS ESCOLAS DA REDE MUNICIPAL, BEM COMO, A TAXA DE TRANSMISSÃO DE DADOS DE CADA CONTRATO.</t>
   </si>
   <si>
     <t>11742</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11742/req._219.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11742/req._219.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 219/2021 DE AUTORIA DO EDIL MARCOS HOMER,  ZENILDA LEMOS, JULIANA MACIEL E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO DETRACAN, SOLICITANDO INFORMAÇÕES DA PESQUISA DE SATISFAÇÃO ENTREGUE PELA EMPRESA RESPONSÁVEL PELO ESTACIONAMENTO ROTATIVO DE CANOINHAS.</t>
   </si>
   <si>
     <t>11743</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Silmara Gontarek</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11743/req._220.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11743/req._220.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 220/2021 DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO A SENHORA ADILENE ADRATT, ENGENHEIRA DO DNIT, SOLICITANDO A COLOCAÇÃO DE PLACA INDICATIVA DE SINALIZAÇÃO, PRÓXIMO AO TREVO QUE LIGA A BR-280 AO PORTAL DE CANOINHAS, INDICANDO UMA PLACA DO MUNICÍPIO DE MAJOR VIEIRA À LAGES E OUTRA PLACA INDICANDO O MUNICÍPIO DE MAFRA À CURITIBA.</t>
   </si>
   <si>
     <t>11792</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11792/req_221.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11792/req_221.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 221/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS,  PREFEITO MUNICIPAL,  APRESENTANDO MOÇÃO DE REPÚDIO AO ATO DO PODER EXECUTIVO EM APLICAR R$ 452. 301,77 (QUATROCENTOS E CINQUENTA E DOIS MIL TREZENTOS E UM REAIS E SETENTA E SETE CENTAVOS) PARA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM ILUMINAÇÃO ESPORTIVA DO ESTÁDIO MUNICIPAL BENEDITO THERÉZIO DE CARVALHO JR. - DITÃO, CONSIDERANDO O MOMENTO PANDÊMICO QUE VIVEMOS, ONDE 104 VIDAS FORAM CEIFADAS EM NOSSA CIDADE, PELO COVID-19, E A NECESSIDADE DE DESPRENDER RECURSOS PARA INVESTIMENTOS NA SAÚDE MUNICIPAL, TANTO NA SEGURANÇA DO EXERCÍCIO PROFISSIONAL DOS TRABALHADORES DA SAÚDE, NA ESTRUTURA FÍSICA DO ATENDIMENTO, NA DISPONIBILIZAÇÃO DE MEDICAMENTOS E TESTES RÁPIDOS E POR TODOS OS MEIOS PARA COMBATER ESTE TERRÍVEL VÍRUS.</t>
   </si>
   <si>
     <t>11793</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11793/req_222.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11793/req_222.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 222/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR LUIZ FERNANDO CARDOSO, SECRETÁRIO DE ESTADO DA EDUCAÇÃO, SOLICITANDO  A MODIFICAÇÃO DO CALENDÁRIO ESCOLAR DA REDE ESTADUAL, PARA CONTEMPLAR A ANTECIPAÇÃO DO RECESSO ESCOLAR PREVISTO PARA O MÊS DE JULHO, QUE SEJA REALIZADO NO MÊS DE JUNHO, TENDO EM VISTA A NOVA ONDA DE INFECÇÃO PELA COVID 19, E A NÃO IMUNIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>11794</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11794/req_223.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11794/req_223.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 223/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, AS VEREADORAS QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CARLOS CHIODINI, DEPUTADO FEDERAL, SOLICITANDO RECURSOS ATRAVÉS DE EMENDA PARLAMENTAR NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) DESTINADOS PARA SAÚDE DO MUNICÍPIO, E NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) DESTINADOS PARA A ACD.</t>
   </si>
   <si>
     <t>11795</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11795/req_224.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11795/req_224.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 224/2021 DE AUTORIA DA VEREADORA SILMARA GONTARECK, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR THIAGO AUGUSTO VIEIRA, SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, SOLICITANDO PROVIDÊNCIAS URGENTES NA RECUPERAÇÃO DA RODOVIA SC 477, QUE LIGA O MUNICÍPIO DE CANOINHAS À BR 116, COMO MEDIDA EMERGENCIAL UMA OPERAÇÃO “TAPA BURACOS”. TAL SOLICITAÇÃO SE JUSTIFICA DEVIDO AO PÉSSIMO ESTADO DA RODOVIA, QUE PODE OCASIONAR ACIDENTES E PREJUÍZOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>11797</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11797/req_225.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11797/req_225.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 224/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DA ADMINISTRAÇÃO, SOLICITANDO INFORMAR DIANTE DA SUSPENSÃO DO EDITAL DE LICITAÇÃO TOMADA DE PREÇOS Nº FMEL 01/2021,  QUAL ALTERAÇÃO SERÁ REALIZADA.</t>
   </si>
   <si>
     <t>11798</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11798/req_226.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11798/req_226.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 226/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO O FORNECIMENTO DE CÓPIA DOS DOCUMENTOS QUE AUTORIZARAM A CESSÃO DE USO DE AMBULÂNCIA DO SAMU MUNICIPAL DE PROPRIEDADE DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE CANOINHAS PARA A SECRETARIA DE SAÚDE DO ESTADO DE SANTA CATARINA (SAMU ESTADUAL).</t>
   </si>
   <si>
     <t>11815</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Marcos Homer, Juliana Maciel, Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11815/req_227.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11815/req_227.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 227/2021 DE AUTORIA DO EDIL MARCOS HOMER, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA  ADILENE ADRATT, ENGENHEIRA DO  DNIT, SOLICITANDO A REMOÇÃO DA PLACA INDICATIVA DE ATENÇÃO PRÓXIMA A ENTRADA DO PARQUE DE EXPOSIÇÕES OURO VERDE  JOSÉ JOÃO KLEMPOUZ, POIS A MESMA ATRAPALHA A VISIBILIDADE DOS MORADORES QUE UTILIZAM O ACESSO APÓS O GUARD HAIL.</t>
   </si>
   <si>
     <t>11816</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Juliana Maciel, Gilmar Martins, Marcos Homer, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11816/req_228.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11816/req_228.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 228/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À ADOSAREC, EXTENSIVO AOS DOADORES E VOLUNTÁRIOS, É INEGÁVEL A CONTRIBUIÇÃO DA INSTITUIÇÃO PARA O NOSSO MUNICÍPIO E O DIA 14 DE JUNHO, QUANDO SE COMEMORA O DIA MUNDIAL DO DOADOR DE SANGUE, NÃO PODERIA DEIXAR DE SER LEMBRADO POR ESTES VEREADORES QUE SUBSCREVEM. ALÉM DISSO, APROVEITA-SE PARA PARABENIZAR PELA QUALIDADE E COMPROMETIMENTO DA PRESTAÇÃO DE SERVIÇOS REALIZADA PELA ADOSAREC, QUE HÁ ANOS VEM CONTRIBUINDO PARA SALVAR VIDA EM TODO O ESTADO DE SANTA CATARINA, TENDO EM SEU FUNDADOR, O SAUDOSO ORESTES GOLANOVSKI, UMA INSPIRAÇÃO DE VIDA PARA TODOS NÓS CANOINHENSES E BRASILEIROS.</t>
   </si>
   <si>
     <t>11817</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11817/req_229.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11817/req_229.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 229/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ANDRÉ MOTTA RIBEIRO, SECRETÁRIO DE ESTADO DA SAÚDE, SOLICITANDO A REABERTURA DO CENTRO DE HEMATOLOGIA HEMOTERAPIA DE SANTA CATARINA – HEMOSC, BEM COMO, A INSTALAÇÃO DA AGENCIA TRANSFUSIONAL NO MUNICÍPIO EM LOCAL APROPRIADO PARA TANTO, VISTO QUE CANOINHAS OSTENTA A CONDIÇÃO DE MAIOR OU UMA DAS MAIORES COLETORAS DE SANGUE HUMANO NO ESTADO DE SANTA CATARINA E NO BRASIL, FAZENDO JUS À SEDE DESSA INSTITUIÇÃO EM SEU TERRITÓRIO.</t>
   </si>
   <si>
     <t>11818</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Silmara Gontarek, Gilmar Martins, Juliana Maciel, Marcos Homer, Professor Osmar, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11818/req_230.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11818/req_230.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 230/2021 DE AUTORIA DA VEREADORA  SILMARA GONTAREK, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR THIAGO AUGUSTO VIEIRA, SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, SOLICITANDO INFORMAR SE HÁ PREVISÃO DE PROCEDIMENTO LICITATÓRIO PARA MANUTENÇÃO DA SC 120 QUE LIGA CANOINHAS A TIMBÓ GRANDE, TENDO EM VISTA QUE JÁ FOI DESTINADO VERBA PARA A MANUTENÇÃO DO TRECHO DA SC 120  QUE LIGA O MUNICÍPIO DE IRINEÓPOLIS À TIMBÓ GRANDE.</t>
   </si>
   <si>
     <t>11819</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11819/req_231.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11819/req_231.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 231/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR TOMAZ DEKI, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11820</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11820/req_232.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11820/req_232.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 232/2021 DE AUTORIA DA VEREADORA SILMARA GONTAREK,  A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR  RICARDO ALBA, DEPUTADO ESTADUAL, SOLICITANDO QUE INTERCEDA JUNTO AO GOVERNADOR DO ESTADO E AO DEINFRA,  PARA ENVIO DE RECURSO PARA O MUNICÍPIO DE CANOINHAS UTILIZAR NA MANUTENÇÃO DA SC 120,  TRECHO DO MUNICÍPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>11822</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11822/req_233.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11822/req_233.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 233/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JUBÍLIO ZIMMERMANN, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11823</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11823/req_234.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11823/req_234.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 234/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR RODOLFO BECHEL, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11825</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11825/req_235.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11825/req_235.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 235/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ROBERTO KNOP, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11842</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11842/req._236.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11842/req._236.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE Nº 236/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR DÁRIO BERGER, SENADOR DA REPÚBLICA,  APRESENTANDO MOÇÃO DE APOIO AO PROJETO DE LEI Nº 2.564/2020 QUE ALTERA A LEI Nº 7.498, DE 25 DE JUNHO DE 1986, QUE INSTITUI O PISO SALARIAL NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA.											CONSIDERANDO QUE A CONSTITUIÇÃO FEDERAL DETERMINA, NO INCISO V, DO ARTIGO 7º, QUE É DIREITO DOS TRABALHADORES O 'PISO SALARIAL PROPORCIONAL À EXTENSÃO E À COMPLEXIDADE DO TRABALHO', E QUE A REFERIDA FIXAÇÃO DO PISO SALARIAL É FUNDAMENTAL PARA O BOM DESEMPENHO DA ATIVIDADE;</t>
   </si>
   <si>
     <t>11843</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11843/req._237.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11843/req._237.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE Nº 237/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ESPERIDIÃO AMIN, SENADOR DA REPÚBLICA,  APRESENTANDO MOÇÃO DE APOIO AO PROJETO DE LEI Nº 2.564/2020 QUE ALTERA A LEI Nº 7.498, DE 25 DE JUNHO DE 1986, QUE INSTITUI O PISO SALARIAL NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA.										CONSIDERANDO QUE A CONSTITUIÇÃO FEDERAL DETERMINA, NO INCISO V, DO ARTIGO 7º, QUE É DIREITO DOS TRABALHADORES O 'PISO SALARIAL PROPORCIONAL À EXTENSÃO E À COMPLEXIDADE DO TRABALHO', E QUE A REFERIDA FIXAÇÃO DO PISO SALARIAL É FUNDAMENTAL PARA O BOM DESEMPENHO DA ATIVIDADE;</t>
   </si>
   <si>
     <t>11844</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11844/req._238.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11844/req._238.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE Nº 238/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, 								                              _x000D_
 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JORGINHO MELLO, SENADOR DA REPÚBLICA, APRESENTANDO MOÇÃO DE APOIO AO PROJETO DE LEI Nº 2.564/2020 QUE ALTERA A LEI Nº 7.498, DE 25 DE JUNHO DE 1986, QUE INSTITUI O PISO SALARIAL NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA.												CONSIDERANDO QUE A CONSTITUIÇÃO FEDERAL DETERMINA, NO INCISO V, DO ARTIGO 7º, QUE É DIREITO DOS TRABALHADORES O 'PISO SALARIAL PROPORCIONAL À EXTENSÃO E À COMPLEXIDADE DO TRABALHO', E QUE A REFERIDA FIXAÇÃO DO PISO SALARIAL É FUNDAMENTAL PARA O BOM DESEMPENHO DA ATIVIDADE;</t>
   </si>
   <si>
     <t>11850</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11850/req._239.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11850/req._239.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 239/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO  INFORMAR  SE O MUNICÍPIO ESTÁ REALIZANDO ATENDIMENTO MÉDICO DAS ESPECIALIDADES DE OTORRINO E NEUROLOGISTA, INFORMAR AINDA OS DIAS, HORÁRIOS, LOCAL E SE HÁ PESSOAS NA LISTA DE ESPERA PARA ATENDIMENTO, E SE HOUVER QUANTOS ESPERAM ATENDIMENTO.</t>
   </si>
   <si>
     <t>11851</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11851/req._240.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11851/req._240.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 240/2021, DE AUTORIA DE TODA A EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO  INFORMAR SE EXISTE ALGUM PROGRAMA  OU PROJETO QUE DISPONIBILIZE ABSORVENTES HIGIÊNICOS A MULHERES E ADOLESCENTES DE BAIXA RENDA, NAS UNIDADES BÁSICAS DE SAÚDE  E ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>11852</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11852/req._241.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11852/req._241.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 241/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, CONSIDERANDO O MOMENTO PANDÊMICO EM QUE VIVEMOS E A NECESSIDADE DE AUXILIAR NO COMBATE AO COVID-19, ENCAMINHAMOS O "PROJETO PILOTO PARA CORREÇÃO DA HIPOVITAMINOSE D DA COVID-19" E SOLICITAMOS ESTUDO JUNTO AOS PROFISSIONAIS DA SAÚDE, COM O INTUITO DE SEGUIR O PROTOCOLO E DISPONIBILIZAR SUPLEMENTAÇÃO CONFORME SUGERIDO PELOS MÉDICOS ESPECIALISTAS, PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>11845</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11845/req._242.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11845/req._242.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 242/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR TIAGO REIS, PRESIDENTE DO NAÇÃO ESPORTE CLUBE, EXPONDO E SOLICITANDO O QUE SEGUE:	FOI ANUNCIADO ATRAVÉS DAS PÁGINAS OFICIAIS DA PREFEITURA DE CANOINHAS A VINDA DO TIME DE FUTEBOL NAÇÃO ESPORTE CLUBE PARA REPRESENTAR O MUNICÍPIO NO CAMPEONATO CATARINENSE DE FUTEBOL, SÉRIE B. INCLUSIVE FOI APROVADO POR ESTA CASA DE LEIS A CESSÃO DE USO DO ESTÁDIO MUNICIPAL BENEDITO THERÉZIO DE CARVALHO, PARA OS JOGOS EM QUE O “MANDO DE CAMPO” FOSSE DO REFERIDO TIME.</t>
   </si>
   <si>
     <t>11846</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11846/req._243.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11846/req._243.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 243/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS,  OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, AGRADECENDO OS RECURSOS DESTINADOS AO MUNICÍPIO, QUE SERÃO UTILIZADOS PELA SECRETARIA DE SAÚDE, NA IMPORTÂNCIA DE R$100.000,00 (CEM MIL REAIS).</t>
   </si>
   <si>
     <t>11849</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11849/req._244.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11849/req._244.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 244/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS,  OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO AS SEGUINTES INFORMAÇÕES: 					              _x000D_
  A) DE QUEM É A RESPONSABILIDADE DA FISCALIZAÇÃO DO USO DE EPIS POR FUNCIONÁRIOS DE EMPRESAS TERCEIRIZADAS RESPONSÁVEIS POR OBRAS E SERVIÇOS EM NOSSO MUNICÍPIO? 	       _x000D_
 B) DE QUEM É A RESPONSABILIDADE DA FISCALIZAÇÃO REFERENTE A SINALIZAÇÃO EM OBRAS DE MELHORIAS EM NOSSO MUNICÍPIO? 									     _x000D_
  C) DE QUEM É A RESPONSABILIDADE PELA FISCALIZAÇÃO DOS CADASTROS EMPREGATÍCIOS DAS EMPRESAS QUE EXECUTAM OBRAS EM NOSSO MUNICÍPIO?</t>
   </si>
   <si>
     <t>11847</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11847/req._245.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11847/req._245.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 245/2021, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  O ICPREV- INSTITUTO CANOINHENSE DE PREVIDÊNCIA,  PELA CONQUISTA DO  CERTIFICAÇÃO DO PRÓ-GESTÃO NÍVEL I. O PRÓ-GESTÃO É UM PROGRAMA DE CERTIFICAÇÃO DO REGIME PRÓPRIO PARA ASSEGURAR QUE AS MELHORES PRÁTICAS DE GESTÃO PREVIDENCIÁRIA SEJAM APLICADAS E GARANTIR MAIS TRANSPARÊNCIA PARA OS SEGURADOS E À SOCIEDADE SOBRE COMO ESSA GESTÃO É REALIZADA. A CERTIFICAÇÃO OBSERVA AÇÕES DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL- RPPS DISPOSTOS EM TRÊS PILARES: CONTROLE INTERNO, GOVERNANÇA CORPORATIVA, EDUCAÇÃO PREVIDENCIÁRIA. O PRÓ-GESTÃO QUALIFICA O ICPREV, POR MEIO DE SEUS GESTORES E COLABORADORES, A TORNAR-SE UM INVESTIDOR QUALIFICADO, COM NOVAS POSSIBILIDADES PARA A GESTÃO DE INVESTIMENTOS,</t>
   </si>
   <si>
     <t>11863</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11863/req._246.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11863/req._246.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 246/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA  ADILENE ADRATT, ENGENHEIRA DO  DNIT, SOLICITANDO O CONSERTO DE UM BURACO NA BR280,  NO TREVO DO PORTAL DE CANOINHAS, MAIS RÁPIDO POSSÍVEL.</t>
   </si>
   <si>
     <t>11860</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11860/req._247.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11860/req._247.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 247/2021, DE AUTORIA DE TODA A EDILIDADE, OS  VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, CONSIDERANDO QUE O ABSORVENTE ÍNTIMO É UM PRODUTO BÁSICO DE HIGIENE PESSOAL E QUE O AGRAVAMENTO DA PANDEMIA AFETOU PRINCIPALMENTE AS FAMÍLIAS DE BAIXA RENDA E AINDA TENDO EM VISTA A INICIATIVA RESERVADA AO PODER EXECUTIVO NA MATÉRIA. SOLICITAMOS QUE PROMOVA OS ESTUDOS E A VIABILIDADE DE APRESENTAR UMA MATÉRIA NOS MOLDES DA MINUTA DE ANTEPROJETO QUE AUTORIZE O FORNECIMENTO E DISTRIBUIÇÃO DE ABSORVENTES HIGIÊNICOS PARA MULHERES EM SITUAÇÃO DE VULNERABILIDADE SOCIAL, MULHERES EM SITUAÇÃO DE RUA E ADOLESCENTES EM FASE ESCOLAR.</t>
   </si>
   <si>
     <t>11861</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11861/req._248.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11861/req._248.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 248/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO  INFORMAR   QUANTAS PESSOAS ESTÃO NAS FILAS DE ESPERA DE EXAMES PROTOCOLADOS  NA POLICLÍNICA MUNICIPAL EM TODAS AS ESPECIALIDADE E QUAL O PRAZO DE ESPERA.</t>
   </si>
   <si>
     <t>11862</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11862/req._249.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11862/req._249.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 249/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, TENDO EM VISTA O PROCESSO Nº 0900022-23.2015.8.24.0015, SOLICITA INFORMAÇÕES SOBRE QUAL O PLANEJAMENTO DA PREFEITURA MUNICIPAL PARA DAR CUMPRIMENTO AO DETERMINADO PELO TRIBUNAL DE JUSTIÇA DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>11864</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11864/req._250.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11864/req._250.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 250/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CORONEL ARMANDO, DEPUTADO FEDERAL, AGRADECENDO OS RECURSOS DESTINADOS AO MUNICÍPIO, QUE SERÃO UTILIZADOS PELO HOSPITAL SANTA CRUZ, APAE, IGP, CORPO DE BOMBEIROS E POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>11865</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11865/req._251.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11865/req._251.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 251/2021, DE AUTORIA DE TODA A EDILIDADE, OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ERNESTINA DE LIMA GONÇALVES, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11890</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11890/req_252.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11890/req_252.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 252/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  À SENHORA CIUMARA CORREA DOS SANTOS, DIRETORA DO CEI ANTÔNIO DE SOUZA COSTA, PELA ORGANIZAÇÃO E REALIZAÇÃO DA FESTA JULINA EM SEU EDUCANDÁRIO, RESPEITANDO AS REGRAS SANITÁRIAS E MESMO ASSIM VIVENDO A ALEGRIA DESSAS FESTAS. PARABÉNS TAMBÉM AOS PROFISSIONAIS DA EDUCAÇÃO ENVOLVIDOS, O GRÊMIO ESTUDANTIL E A APP QUE APROVEITARAM O EVENTO PARA REFORÇAR SEUS CAIXAS  COM PROMOÇÃO DE VENDAS DE ALIMENTOS TÍPICOS.</t>
   </si>
   <si>
     <t>11891</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11891/req_253.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11891/req_253.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 253/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  À SENHORA SILMARA GRACILIANO DE ARAÚJO,  DIRETORA DO CEI NATHAN ZUGMAN, PELA ORGANIZAÇÃO E REALIZAÇÃO DA FESTA JULINA EM SEU EDUCANDÁRIO, RESPEITANDO AS REGRAS SANITÁRIAS E MESMO ASSIM VIVENDO A ALEGRIA DESSAS FESTAS. PARABÉNS TAMBÉM AOS PROFISSIONAIS DA EDUCAÇÃO ENVOLVIDOS, O GRÊMIO ESTUDANTIL E A APP QUE APROVEITARAM O EVENTO PARA REFORÇAR SEUS CAIXAS  COM PROMOÇÃO DE VENDAS DE ALIMENTOS TÍPICOS.</t>
   </si>
   <si>
     <t>11892</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11892/req_254.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11892/req_254.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 254/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  À SENHORA LUCIANE GONÇALVES MIRESKI CASTILHO, DIRETORA DO CEI  PEDRO BANDEIRA, PELA ORGANIZAÇÃO E REALIZAÇÃO DA FESTA JULINA EM SEU EDUCANDÁRIO, RESPEITANDO AS REGRAS SANITÁRIAS E MESMO ASSIM VIVENDO A ALEGRIA DESSAS FESTAS. PARABÉNS TAMBÉM AOS PROFISSIONAIS DA EDUCAÇÃO ENVOLVIDOS, O GRÊMIO ESTUDANTIL E A APP QUE APROVEITARAM O EVENTO PARA REFORÇAR SEUS CAIXAS  COM PROMOÇÃO DE VENDAS DE ALIMENTOS TÍPICOS.</t>
   </si>
   <si>
     <t>11893</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11893/req_255.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11893/req_255.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 255/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, 	OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  À SENHORA NAIR MACIEL KUJA,  DIRETORA DO CEI SANTA BARBARA, PELA ORGANIZAÇÃO E REALIZAÇÃO DA FESTA JULINA EM SEU EDUCANDÁRIO, RESPEITANDO AS REGRAS SANITÁRIAS E MESMO ASSIM VIVENDO A ALEGRIA DESSAS FESTAS. PARABÉNS TAMBÉM AOS PROFISSIONAIS DA EDUCAÇÃO ENVOLVIDOS, O GRÊMIO ESTUDANTIL E A APP QUE APROVEITARAM O EVENTO PARA REFORÇAR SEUS CAIXAS  COM PROMOÇÃO DE VENDAS DE ALIMENTOS TÍPICOS.</t>
   </si>
   <si>
     <t>11894</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Professor Osmar, Gilmar Martins, Marcos Homer, Mauricio Zimmermann, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11894/req_256.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11894/req_256.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 256/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  À SENHORA LUCIANE WAGNER MIRANDA,  DIRETORA DA EBM GUILHERMINA Mª DA VEIGA FERREIRA, PELA ORGANIZAÇÃO E REALIZAÇÃO DA FESTA JULINA EM SEU EDUCANDÁRIO, RESPEITANDO AS REGRAS SANITÁRIAS E MESMO ASSIM VIVENDO A ALEGRIA DESSAS FESTAS. PARABÉNS TAMBÉM AOS PROFISSIONAIS DA EDUCAÇÃO ENVOLVIDOS, O GRÊMIO ESTUDANTIL E A APP QUE APROVEITARAM O EVENTO PARA REFORÇAR SEUS CAIXAS  COM PROMOÇÃO DE VENDAS DE ALIMENTOS TÍPICOS.</t>
   </si>
   <si>
     <t>11895</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11895/req_257.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11895/req_257.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 257/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, 		OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  À SENHORA CRISTIANE WEINFURTER,  DIRETORA DA EBM NEY PACHECO DE MIRANDA LIMA, PELA ORGANIZAÇÃO E REALIZAÇÃO DA FESTA JULINA EM SEU EDUCANDÁRIO, RESPEITANDO AS REGRAS SANITÁRIAS E MESMO ASSIM VIVENDO A ALEGRIA DESSAS FESTAS. PARABÉNS TAMBÉM AOS PROFISSIONAIS DA EDUCAÇÃO ENVOLVIDOS, O GRÊMIO ESTUDANTIL E A APP QUE APROVEITARAM O EVENTO PARA REFORÇAR SEUS CAIXAS  COM PROMOÇÃO DE VENDAS DE ALIMENTOS TÍPICOS.</t>
   </si>
   <si>
     <t>11896</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Professor Osmar, Gilmar Martins, Mauricio Zimmermann, Silmara Gontarek, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11896/req_258.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11896/req_258.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 258/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  À PROFESSORA ELIANE CRISTINA KRULL, PELA INDICAÇÃO AO CARGO DE SECRETÁRIA MUNICIPAL DE EDUCAÇÃO,  DESEJANDO SUCESSO E REALIZAÇÕES NA FUNÇÃO.</t>
   </si>
   <si>
     <t>11871</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11871/req_259.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11871/req_259.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 259/2021 DE AUTORIA DO EDIL WILLIAN GODOY, 	O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO INFORMAR SE O BARRACÃO DO MULTIRÃO (MENINO DEUS) É DE POSSE DA ADMINISTRAÇÃO MUNICIPAL, CASO AFIRMATIVO, O MUNICÍPIO TEM INTERESSE EM DESENVOLVER PROJETOS SOCIAIS NO ESPAÇO PARA A COMUNIDADE DO ENTORNO?</t>
   </si>
   <si>
     <t>11897</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11897/req_260.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11897/req_260.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 260/2021 DE AUTORIA DO EDIL WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, A IDG CACILDA RISKE CAPANEMA, GOVERNADORA DO LIONS DISTRITO LD-5, POR SUA ATUAÇÃO COMO REPRESENTANTE LEONÍSTICA NESSE ÚLTIMO AL, 2020-2021. MESMO COM TODO O CONTEXTO PANDÊMICO, REALIZOU UM EXCELENTE TRABALHO FILANTRÓPICO, INCLUSIVE COM APROVAÇÃO DE PROJETO EM NOSSA REGIÃO, NA CAUSA DO TRANSTORNO DO ESPECTRO AUTISTA E ENVIO PARA A FUNDAÇÃO INTERNACIONAL DE MELVIN JONES. JUNTAMENTE COM SEU COMPANHEIRO PDG CAPANEMA, ESTEVE A FRENTE DE DIVERSAS CAUSAS EM PROL DOS MAIS NECESSITADOS NESSE ÚLTIMO ANO.</t>
   </si>
   <si>
     <t>11872</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11872/req_261.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11872/req_261.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 261/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  SOLICITANDO INFORMAR SE EXISTE O CONSELHO DOS USUÁRIOS DE SERVIÇOS PÚBLICOS DO MUNICÍPIO E SE É REALIZADO AVALIAÇÃO CONTINUADA DOS SERVIÇOS PÚBLICOS NOS MOLDES DA LEI FEDERAL Nº 13.460/2017. SE A RESPOSTA FOR NEGATIVA, POSSUI ALGUM PLANEJAMENTO PARA O CUMPRIMENTO DA LEI FEDERAL? JUSTIFICO O ENCAMINHAMENTO DO OFÍCIO, DADO QUE A LEI FEDERAL Nº 13.460/2017, A QUAL ESTABELECE, EM SEU ARTIGO 22, A NECESSIDADE DO ENTE PÚBLICO MUNICIPAL, EM REGULAMENTO ESPECÍFICO, ORGANIZAR E COLOCAR EM FUNCIONAMENTO O CONSELHO MUNICIPAL DE USUÁRIOS DE SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>11898</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11898/req_262.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11898/req_262.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 262/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA, MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.		CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11899</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11899/req_263.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11899/req_263.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 263/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA ADA DE LUCA, DEPUTADA ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.							CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11900</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11900/req_264.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11900/req_264.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 264/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA ANA CAMPAGNOLO, DEPUTADA ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.					CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11901</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11901/req_265.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11901/req_265.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 265/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR BRUNO SOUZA, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11902</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11902/req_266.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11902/req_266.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 266/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CORONEL MOCELIN, DEPUTADO ESTADUAL, MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11903</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11903/req_267.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11903/req_267.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 267/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA DIRCE HEIDERSCHEIDT, DEPUTADA ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.				CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11904</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11904/req_268.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11904/req_268.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 268/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DR. VICENTE CAROPRESO, DEPUTADO ESTADUAL, MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.		CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11905</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11905/req_269.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11905/req_269.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 269/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FABIANO DA LUZ, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11906</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11906/req_270.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11906/req_270.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 270/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FELIPE ESTEVÃO, DEPUTADO ESTADUAL, MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.								CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11907</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11907/req_271.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11907/req_271.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 271/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FERNANDO KRELLING, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.					CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11908</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11908/req_272.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11908/req_272.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 272/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ISMAEL DOS SANTOS, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11909</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11909/req_273.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11909/req_273.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 273/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR IVAN NAATZ, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11910</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11910/req_274.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11910/req_274.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 274/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JAIR MIOTTO, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11911</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11911/req_275.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11911/req_275.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 275/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JERRY COMPER, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.					CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11912</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11912/req_276.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11912/req_276.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 276/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JESSÉ LOPES, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11913</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11913/req_277.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11913/req_277.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 277/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JOÃO AMIN, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11914</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11914/req_278.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11914/req_278.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 278/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JOSÉ MILTON SCHEFFER, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.				CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11915</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11915/req_279.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11915/req_279.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 279/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JÚLIO GARCIA, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11916</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11916/req_280.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11916/req_280.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 280/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR KENNEDY NUNES, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11917</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11917/req_281.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11917/req_281.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 281/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR LAÉRCIO SCHUSTER, DEPUTADO ESTADUAL, MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.				CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11918</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11918/req_282.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11918/req_282.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 282/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA LUCIANE CARMINATTI, DEPUTADA ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.					CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11919</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11919/req_283.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11919/req_283.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 283/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MARCIUS MACHADO, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.				CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11920</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11920/req_284.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11920/req_284.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 284/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MARCOS VIEIRA, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.							CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11921</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11921/req_285.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11921/req_285.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 285/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA MARLENE FENGLER, DEPUTADA ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.							CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11922</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11922/req_286.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11922/req_286.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 286/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MAURÍCIO ESKUDLARK, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.					CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11923</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11923/req_287.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11923/req_287.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 287/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MAURO DE NADAL, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11924</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11924/req_288.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11924/req_288.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 288/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MILTON HOBUS, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%,ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11925</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11925/req_289.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11925/req_289.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 289/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MOACIR SOPELSA, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.					CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11926</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11926/req_290.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11926/req_290.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 290/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NAZARENO MARTINS, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.				CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11927</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11927/req_291.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11927/req_291.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 291/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NEODI SARETTA, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11928</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11928/req_292.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11928/req_292.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 292/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NILSO BERLANDA, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.					CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11929</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11929/req_293.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11929/req_293.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 293/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR PADRE PEDRO BALDISSERA, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.		CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11930</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11930/req_294.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11930/req_294.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 294/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA PAULINHA, DEPUTADA ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11931</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11931/req_295.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11931/req_295.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 295/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RICARDO ALBA, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%,ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11932</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11932/req_296.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11932/req_296.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 296/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RODRIGO MINOTTO, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.				CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11933</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11933/req_297.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11933/req_297.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 297/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROMILDO TITON, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11934</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11934/req_298.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11934/req_298.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 298/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SARGENTO LIMA, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11935</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11935/req_299.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11935/req_299.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 299/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SÉRGIO MOTTA, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11936</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11936/req_300.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11936/req_300.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 300/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SILVIO DREVECK, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.					CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11937</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11937/req_301.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11937/req_301.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 301/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR VALDIR COBALCHINI, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.				CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11938</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11938/req_302.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11938/req_302.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 302/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR VOLNEI WEBER, DEPUTADO ESTADUAL,   MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.						CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11873</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11873/req_303.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11873/req_303.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 303/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CHARLES ALEXANDRE VIEIRA, SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA,  MANIFESTANDO APOIO PARA QUE SE ESTENDA PARA AS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E FUNCIONÁRIOS DO IGP AS REGRAS DE APOSENTADORIA PREVISTAS PARA OS POLICIAIS MILITARES, DANDO TRATAMENTO ISONÔMICO NA REFORMA DA PREVIDÊNCIA A TODOS OS INTEGRANTES DA SEGURANÇA PÚBLICA.		CONSIDERANDO QUE O PROJETO DE LEI DA REFORMA PREVIDENCIÁRIA NÃO ASSEGURA AOS INTEGRANTES DAS CARREIRAS DA POLÍCIA CIVIL, POLÍCIA PENAL E IGP A APOSENTADORIA COM INTEGRALIDADE E PARIDADE E AINDA REDUZ A PENSÃO DOS DEPENDENTES PARA 50%, ALÉM DE AUMENTAR A DATA MÍNIMA PARA TER DIREITO A INTEGRALIDADE PARA 65 ANOS DE IDADE, SE HOMEM E 62 ANOS SE MULHER.</t>
   </si>
   <si>
     <t>11874</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Mauricio Zimmermann, Professor Osmar, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11874/req_304.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11874/req_304.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 304/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, AGRADECENDO OS RECURSOS DESTINADOS ATRAVÉS DE EMENDA INDIVIDUAL E DE BANCADA  NO VALOR DE R$ 2,7 MILHÕES AO IFSC CAMPUS CANOINHAS.</t>
   </si>
   <si>
     <t>11876</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11876/req_305.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11876/req_305.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 305/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  À SENHORA CÍNTIA MULLER DE AGUIAR, POR ASSUMIR O COMANDO DA MATERNIDADE DONA CATARINA KUSS, EM MAFRA, DESEJANDO SUCESSO E REALIZAÇÕES NA FUNÇÃO.</t>
   </si>
   <si>
     <t>11877</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11877/req_306.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11877/req_306.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 306/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SE HÁ DEFINIÇÃO DE QUAL IMÓVEL SERÁ CEDIDO PARA ASSOCIAÇÃO DE PAIS E AMIGOS DO AUTISTA DE CANOINHAS – AMA PARA O CENTRO ESPECIALIZADO NO ATENDIMENTO MULTIPROFISSIONAL AO PORTADOR DE TEA. NOS MOLDES DA CARTA DE INTENÇÃO DESTINADA A ASSOCIAÇÃO E DATADA EM 05 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>11887</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11887/req_307.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11887/req_307.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 307/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAÇÕES SOBRE A COMPRA DE RESPIRADORES REALIZADO PELO MUNICÍPIO DE CANOINHAS DURANTE A PANDEMIA DA COVID-19. DESTA FORMA SEGUE O QUESTIONAMENTO: 									                A) QUANTOS RESPIRADORES FORAM ADQUIRIDOS PELO MUNICÍPIO? (ANEXAR NOTAS FISCAIS E EMPENHOS) 												      B) FOI REALIZADA A COMPRA DE RESPIRADORES USADOS?</t>
   </si>
   <si>
     <t>11888</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11888/req_308.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11888/req_308.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 308/2021 DE AUTORIA DO EDIL GILMAR M. DE SOUZA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LEVAIR JOSÉ DE OLIVEIRA LIMA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11889</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11889/req_309.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11889/req_309.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 309/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JORGE EVERALDO CREDER, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11961</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11961/req_310.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11961/req_310.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 310/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DA ADMINISTRAÇÃO, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO INFORMAÇÕES ACERCA DOS CONTRATOS 1, 9, 38, 44 E 55/2021, QUE REFEREM-SE A CONTRATAÇÃO DE CAMINHÃO CAÇAMBA TRAÇADO TRUCADO, SOLICITANDO CÓPIAS DOS SEGUINTES DOCUMENTOS:	      A) DIÁRIO DE OCORRÊNCIAS (CONTROLE DO QUILÔMETRO RODADO);       				       B) DOCUMENTOS DOS CAMINHÕES (DETRAN);							       C) NOTAS FISCAIS DOS PAGAMENTOS;								                       E) MEMORANDOS REFERIDOS NOS CONTRATOS.</t>
   </si>
   <si>
     <t>11962</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11962/req_311.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11962/req_311.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 311/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DA ADMINISTRAÇÃO, TENDO EM VISTA O DESDOBRAMENTO DA OPERAÇÃO "ET PATER FILLIUM" COM A PRISÃO DO EMPRESÁRIO JOZIEL DEMBINSKI, PROPRIETÁRIO DA EMPRESA JOZIEL DEMBINSKI TRANSPORTES, QUE POSSUI NOVE CONTRATOS ATIVOS COM A PREFEITURA DE CANOINHAS, REQUER AS SEGUINTES INFORMAÇÕES:										      A) A PRESTAÇÃO DE SERVIÇOS PELA EMPRESA FOI SUSPENSA?					      B) QUAIS MEDIDAS A PREFEITURA IRÁ TOMAR DIANTE DOS FATOS PARA GARANTIR A CONTINUIDADE DOS SERVIÇOS PARA A COMUNIDADE?</t>
   </si>
   <si>
     <t>11963</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11963/req_312.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11963/req_312.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 312/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA VERÔNICA W. GOLANOVSKI, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11964</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11964/req_313.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11964/req_313.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 313/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  À SENHORA LEDIANE PRISCILA MATTOS, DIRETORA DO CEI MÁRIO EDSON DE AGUIAR,  PELA ORGANIZAÇÃO E REALIZAÇÃO DA FESTA JULINA EM SEU EDUCANDÁRIO, RESPEITANDO AS REGRAS SANITÁRIAS E MESMO ASSIM VIVENDO A ALEGRIA DESSAS FESTAS. PARABÉNS TAMBÉM AOS PROFISSIONAIS DA EDUCAÇÃO ENVOLVIDOS, O GRÊMIO ESTUDANTIL E A APP QUE APROVEITARAM O EVENTO PARA REFORÇAR SEUS CAIXAS  COM PROMOÇÃO DE VENDAS DE ALIMENTOS TÍPICOS.</t>
   </si>
   <si>
     <t>11965</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11965/req_314.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11965/req_314.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 314/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  À SENHORA FRANCIELLI STRAUBE, DIRETORA DO CEI RODOLFO LINZMEIER,  PELA ORGANIZAÇÃO E REALIZAÇÃO DA FESTA JULINA EM SEU EDUCANDÁRIO, RESPEITANDO AS REGRAS SANITÁRIAS E MESMO ASSIM VIVENDO A ALEGRIA DESSAS FESTAS. PARABÉNS TAMBÉM AOS PROFISSIONAIS DA EDUCAÇÃO ENVOLVIDOS, O GRÊMIO ESTUDANTIL E A APP QUE APROVEITARAM O EVENTO PARA REFORÇAR SEUS CAIXAS  COM PROMOÇÃO DE VENDAS DE ALIMENTOS TÍPICOS.</t>
   </si>
   <si>
     <t>11966</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11966/req_315.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11966/req_315.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 315/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, 	OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  À SENHORA ANA CLÁUDIA STASKOVIAN DE BARROS,  DIRETORA DO GRUPO ESCOLAR FREI FABIANO GADZINSKI, PELA ORGANIZAÇÃO E REALIZAÇÃO DA FESTA JULINA EM SEU EDUCANDÁRIO, RESPEITANDO AS REGRAS SANITÁRIAS E MESMO ASSIM VIVENDO A ALEGRIA DESSAS FESTAS. PARABÉNS TAMBÉM AOS PROFISSIONAIS DA EDUCAÇÃO ENVOLVIDOS, O GRÊMIO ESTUDANTIL E A APP QUE APROVEITARAM O EVENTO PARA REFORÇAR SEUS CAIXAS  COM PROMOÇÃO DE VENDAS DE ALIMENTOS TÍPICOS.</t>
   </si>
   <si>
     <t>11967</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11967/req_316.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11967/req_316.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 316/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA PAULINHA, DEPUTADA ESTADUAL, EXPONDO E SOLICITANDO O QUE SEGUE: 						O HOSPITAL SANTA CRUZ DE CANOINHAS (HSCC) É UMA INSTITUIÇÃO HOSPITALAR QUE ATENDE PACIENTES SUS E CONVÊNIOS. GERIDA POR ASSOCIAÇÃO FILANTRÓPICA E SITUADA NO PLANALTO NORTE CATARINENSE QUE TEM POPULAÇÃO ESTIMADA EM 354.200 PESSOAS, SENDO 24,67% DA POPULAÇÃO, CRIANÇAS E ADOLESCENTES DE 0 A 14 ANOS.  DIANTE DO DESEJO DE SALVAR VIDAS SE INICIOU UM PROJETO AUDACIOSO E DE MUITA RELEVÂNCIA PARA TODA MICRORREGIÃO QUE É A CRIAÇÃO DE UM HOSPITAL INFANTIL COMO NÚCLEO DE ALTA COMPLEXIDADE EM PEDIATRIA DO HSCC. PARA IMPLEMENTAÇÃO DESTE PROJETO O HOSPITAL ATRAVÉS DA DOAÇÃO DE UM VEÍCULO JEEP GRAND CHEROKEE 2008, INICIOU A VENDA DE RIFAS COM A INTENÇÃO DE ARRECADAR R$ 1.000.000,00 (UM MILHÃO DE REAIS).</t>
   </si>
   <si>
     <t>11968</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11968/req_317.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11968/req_317.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 317/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAÇÕES SOBRE O ATENDIMENTO DE TERAPIA OCUPACIONAL NO MUNICÍPIO DE CANOINHAS: 							      A) SE ESTÁ OCORRENDO ATENDIMENTO COM TERAPEUTA OCUPACIONAL? 				    B) QUAIS SÃO OS CRITÉRIOS PARA SER ATENDIDO PELA TERAPEUTA?</t>
   </si>
   <si>
     <t>11969</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11969/req_318.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11969/req_318.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 318/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAÇÕES SOBRE A SUSPENSÃO DO ATENDIMENTO DA FONOAUDIÓLOGA REALIZADAS, EM DOMICÍLIO E NA POLICLÍNICA MUNICIPAL:  	      A) QUAL O MOTIVO PARA SUSPENSÃO DO ATENDIMENTO DA FONOAUDIÓLOGA? 			      B) QUAL O PRAZO PARA RETORNO DOS ATENDIMENTOS?</t>
   </si>
   <si>
     <t>11970</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11970/req_319.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11970/req_319.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 319/2021 DE AUTORIA DA VEREADORA TATI CARVALHO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR CÉLIO GALESKI, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, SOLICITANDO  INFORMAÇÕES SOBRE A QUANTIDADE DE PESSOAS AGUARDANDO OS SERVIÇOS DO PORTEIRA ADENTRO (POR REGIÃO),  SE HÁ FORMA DE CONSULTA DA LISTA DE ESPERA PELA POPULAÇÃO E QUAL O PRAZO MÉDIO PARA O ATENDIMENTO? SEJA DISPONIBILIZADA À CÂMARA DE VEREADORES LISTA ATUALIZADA DOS ATENDIMENTOS REALIZADOS NO ANO CORRENTE NOS MOLDES DA LEI 6550/20, ART. 6, PAR. 1º.</t>
   </si>
   <si>
     <t>11971</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11971/req_320.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11971/req_320.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 320/2021 DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  GILMAR M. DE SOUZA, PRESIDENTE DA CÂMARA DE VEREADORES,  TENDO EM VISTA O PROJETO Nº 009/2021 QUE PROPÕE A INSTITUIÇÃO GESTÃO DEMOCRÁTICA DA EDUCAÇÃO NO ÂMBITO DA REDE MUNICIPAL DE ENSINO, VEM POR MEIO DESTE SOLICITAR “REQUERIMENTO DE AUDIÊNCIA PÚBLICA” PARA OUVIR AS TENDÊNCIAS DOS VÁRIOS SEGMENTOS DA SOCIEDADE, NOS QUAIS O PROJETO POSSUÍ INFLUÊNCIA DIRETA EM SUAS ÁREAS DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>11942</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11942/req_321.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11942/req_321.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 321/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA ÃNGELA AMIN, DEPUTADA FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.			CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11941</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11941/req_322.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11941/req_322.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 322/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CARLOS CHIODINI, DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.			CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11943</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11943/req_323.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11943/req_323.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 323/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.			CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11944</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11944/req_324.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11944/req_324.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 324/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA CAROLINE DE TONI, DEPUTADA FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.			CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11945</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11945/req_325.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11945/req_325.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 325/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CELSO MALDANER, DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.			CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11946</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11946/req_326.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11946/req_326.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 326/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CORONEL ARMANDO, DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.			CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11947</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11947/req_327.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11947/req_327.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 327/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR DANIEL FREITAS, DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.			CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11948</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11948/req_328.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11948/req_328.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 328/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.			CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11949</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11949/req_329.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11949/req_329.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 329/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA GEOVÂNIA DE SÁ, DEPUTADA FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.			CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11952</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11952/req_330.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11952/req_330.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 330/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILSON MARQUES, DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.			CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11953</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11953/req_331.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11953/req_331.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 331/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.			CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11955</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11955/req_332.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11955/req_332.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 332/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR PEDRO UCZAI, DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.			CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11958</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11958/req_333.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11958/req_333.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 333/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RICARDO GUIDI, DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.			CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11959</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11959/req_334.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11959/req_334.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 334/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.			CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11960</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11960/req_335.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11960/req_335.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 335/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROGÉRIO PENINHA MENDONÇA, DEPUTADO FEDERAL, APRESENTANDO MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº AO PL 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN)  DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.											CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
     <t>11973</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Professor Osmar, Gilmar Martins, Juliana Maciel, Mauricio Zimmermann, Silmara Gontarek, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11973/req.336.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11973/req.336.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 336/2021, DE AUTORIA DOS EDIS PROFESSOR OSMAR, GILMAR M. DE SOUZA, WILLIAN GODOY, MAURICIO ZIMMERMANN, SILMARA GONTAREK, WILMAR SUDOSKI E JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  LEANDRO GONÇALVES DE OLIVEIRA, GERENTE DA AGÊNCIA REGIONAL DA CELESC MAFRA, E AO SENHOR  MILTON DE SOUZA,  GERENTE INTERINO DA CELESC DE  CANOINHAS, SOLICITANDO INFORMAR SE A CELESC TEM O CONHECIMENTO DAS FREQUENTES  QUEDAS DE ENERGIA OCORRIDAS NAS RUAS JOSÉ BARTOLOMEU FEDALTO, ANTONIO LILLER E OUTRAS RUAS NAS PROXIMIDADES DA ASSOCIAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CANOINHAS (ASEMCA), NO BAIRRO ALTO DAS PALMEIRAS, CASO POSITIVO, QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS E QUAL O PRAZO PARA O RESTABELECIMENTO NORMAL DO FORNECIMENTO DA ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>11974</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Gilmar Martins, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11974/req._337.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11974/req._337.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº337/2021, DE AUTORIA DOS EDIS WILMAR SUDOSKI, WILLIAN GODOY, GILMAR M. DE SOUZA, SILMARA GONTAREK, MAURÍCIO ZIMMERMANN, PROFESSOR OSMAR E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE O PROJETO DE PAVIMENTAÇÃO DA AVENIDA JÚLIO BUDANT NETO CONTEMPLA A IMPLANTAÇÃO DE LOMBADAS, CASO NÃO ESTEJA, QUE SEJA REALIZADOS ESTUDOS PARA A INSTALAÇÃO DAS  MESMAS.</t>
   </si>
   <si>
     <t>11975</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11975/req._338.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11975/req._338.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 338/2021, DE AUTORIA DOS EDIS WILLIAN GODOY, GILMAR M. DE SOUZA, SILMARA GONTAREK, MAURÍCIO ZIMMERMANN, OSMAR OLESKOVICZ E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR QUAL O PRAZO PARA A CONCLUSÃO DAS OBRAS DA AVENIDA JÚLIO BUDANT NETO E DA RUA ALOIS STUEBER.</t>
   </si>
   <si>
     <t>11976</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11976/req._339.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11976/req._339.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 339/2021, DE AUTORIA DO EDIL WILLIAN GODOY, 	 O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR QUAIS EXAMES CLÍNICOS PARA TRATAMENTOS OFTALMOLÓGICOS O MUNICÍPIO DISPONIBILIZA? E DE FORMA ESPECÍFICA, TENDO EM VISTA O ALTO NÚMERO DE PACIENTES QUE PERDEM A VISÃO POR CONTA DO GLAUCOMA, O MUNICÍPIO TEM APARELHO PARA AFERIR A PRESSÃO OCULAR?</t>
   </si>
   <si>
     <t>11977</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11977/req._340.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11977/req._340.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 340/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  SOLICITANDO INFORMAR SE O MUNICÍPIO TEM PREVISÃO PARA APLICAÇÃO DE ANTI PÓ NO DISTRITO DE MARCÍLIO DIAS, CASO AFIRMATIVO, QUAIS RUAS SERÃO CONTEMPLADAS?</t>
   </si>
   <si>
     <t>11978</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11978/req._341.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11978/req._341.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 341/2021, DE AUTORIA DO EDIL WILLIAN GODOY,  O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, CONSIDERANDO A NECESSIDADE DE REGULAMENTAR E INCENTIVAR A ATIVIDADE ARTESANAL NO MUNICÍPIO ATRAVÉS DA LEI FEDERAL Nº 13.180, DE 22 DE OUTUBRO DE 2015, QUE “DISPÕE SOBRE A PROFISSÃO DE ARTESÃO E DÁ OUTRAS PROVIDÊNCIAS” E A INICIATIVA RESERVADO AO PODER EXECUTIVO NA MATÉRIA. SOLICITO QUE PROMOVA OS ESTUDOS E A VIABILIDADE DE APRESENTAR UMA MATÉRIA NOS MOLDES DA MINUTA DO ANTEPROJETO ORA APRESENTADO.</t>
   </si>
   <si>
     <t>11979</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>Marcos Homer, Juliana Maciel, Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11979/req._342.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11979/req._342.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 342/2021, DE AUTORIA DOS EDIS TATI CARVALHO, JULIANA MACIEL E MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE ENCAMINHE RESPOSTA FORMAL A ESTA CASA DE LEIS, AOS SEGUINTES QUESTIONAMENTOS REFERENTES AS OBRAS DE PAVIMENTAÇÃO DO NOSSO MUNICÍPIO:	      1- O MUNICÍPIO DE CANOINHAS ATRAVÉS DESTE ÓRGÃO ENCAMINHOU A CASAN, UNIDADE DE CANOINHAS, UM DOCUMENTO INDICANDO QUAIS RUAS EM NOSSO MUNICÍPIO IRIAM OU IRÃO RECEBER OBRAS DE PAVIMENTAÇÃO ASFÁLTICA?	 2- O MUNICÍPIO DE CANOINHAS, ATRAVÉS DESTE, OU DE OUTRO ÓRGÃO FAZ O ACOMPANHAMENTO E NOTIFICAÇÃO LEGAL PARA QUE A CASAN, PREPARE AS ADEQUAÇÕES DA REDE DE ÁGUA E ESGOTO COM ANTECEDÊNCIA AO TÉRMINO DA OBRA PARA EVITAR POSSÍVEIS DANOS A ESTRUTURA?</t>
   </si>
   <si>
     <t>11980</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11980/req._343.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11980/req._343.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 343/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, TATI CARVALHO E MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  CLEBER PEREIRA DA COSTA, CHEFE DA AGÊNCIA DA CASAN DE CANOINHAS, SOLICITANDO QUE ENCAMINHE RESPOSTA FORMAL A ESTA CASA DE LEIS, AOS SEGUINTES QUESTIONAMENTOS REFERENTES AS OBRAS DE PAVIMENTAÇÃO DO NOSSO MUNICÍPIO:	  1- O MUNICÍPIO DE CANOINHAS  ENCAMINHOU A CASAN, UNIDADE DE CANOINHAS, UM DOCUMENTO INDICANDO QUAIS RUAS EM NOSSO MUNICÍPIO IRIAM OU IRÃO RECEBER OBRAS DE PAVIMENTAÇÃO ASFÁLTICA?  2- SE SIM, QUAL O CRONOGRAMA PARA A EXECUÇÃO DAS ADEQUAÇÕES NO SISTEMA DE ÁGUA E ESGOTO, PARA ATENDER IMPLANTAÇÃO DAS PAVIMENTAÇÕES?</t>
   </si>
   <si>
     <t>11982</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11982/req._344.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11982/req._344.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 344/2021, DE AUTORIA DOS EDIS MARCOS HOMER, JULIANA MACIEL E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR  AO SENHOR  MILTON DE SOUZA,  GERENTE INTERINO DA CELESC DE  CANOINHAS, SOLICITANDO A PODA DE UMA ÁRVORE EM FRENTE AO HALL DE ACESSO DA ANTIGA CLÍNICA DA MULHER E DA CRIANÇA, NA RUA CAETANO COSTA 105, POIS A MESMA ENCONTRA-SE ENCOSTADA NA REDE DE DISTRIBUIÇÃO, CAUSANDO RISCOS IMINENTES AOS USUÁRIOS DO PRÉDIO E TRANSEUNTES.</t>
   </si>
   <si>
     <t>11983</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11983/req._345.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11983/req._345.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°345, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA HAYDEE CARVALHO DE OLIVEIRA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11984</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11984/req._346.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11984/req._346.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°346, DE AUDITORIA DE TODOS OS EDIS, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ESTEFANY MORANTT TERPAN, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11985</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11985/req._347.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11985/req._347.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°347, DE TODA A EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA CLAUDETE MARTINS, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11986</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11986/req._348.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11986/req._348.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 348, DE TODA A EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MARCÍLIO DE JESUS SOARES FRAGOSO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11987</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11987/req._349.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11987/req._349.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 349, DE TODA A EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR NÉZIO TOLEDO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11988</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11988/req.350.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11988/req.350.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°350, DE AUTORIA DO EDIL GILMAR M. DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  LEANDRO GONÇALVES DE OLIVEIRA, GERENTE DA AGÊNCIA REGIONAL DA CELESC MAFRA, SOLICITANDO ESTUDOS PARA A RETIRADA DE UM POSTE QUE ESTÁ MUITO PRÓXIMO DO LEITO DA ESTRADA DE FELIPE SCHMIDT QUE DÁ ACESSO AS FAMÍLIAS CHUDZINSKI E DAMBROSKI, POIS O MESMO ESTÁ IMPOSSIBILITANDO OS AGRICULTORES DE TRAFEGAR COM AS COLHEITADEIRAS.</t>
   </si>
   <si>
     <t>11989</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>Mauricio Zimmermann, Gilmar Martins, Professor Osmar, Silmara Gontarek, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11989/req._351.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11989/req._351.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°351, DE AUTORIA DOS EDIS WILLIAN GODOY, GILMAR M. DE SOUZA, SILMARA GONTAREK, MAURICIO ZIMMERMANN, OSMAR OLESKOVICZ E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  CLEBER PEREIRA DA COSTA, CHEFE DA AGÊNCIA DA CASAN DE CANOINHAS, SOLICITANDO AS SEGUINTES INFORMAÇÕES:  A) QUANTAS UNIDADES CONSUMIDORAS TEM O MUNICÍPIO?  B) QUAL O VALOR ARRECADADO MENSALMENTE?  C) QUAIS AS PERSPECTIVAS DE INVESTIMENTO NO MUNICÍPIO?   D) A CASAN  DE CANOINHAS É  SUPERAVITÁRIA?</t>
   </si>
   <si>
     <t>11990</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Juliana Maciel, Marcos Homer, Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11990/req._352.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11990/req._352.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°352, DE AUTORIA DOS EDIL, TATI CARVALHO, JULIANA MACIEL E MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,DIANTE DOS FATOS NARRADOS NO RELATÓRIO DE FISCALIZAÇÃO (EM ANEXO) DO NOVO CEI DECKLA PRUST, REQUER-SE:	 1. SEJA EMBARGADO O ALOJAMENTO ANEXO À OBRA DO NOVO CEI DECKLA PRUST, POR NÃO SEGUIR AS NORMAS REGULAMENTADORAS TRABALHISTAS, NORMAS SANITÁRIAS, DECRETOS RELACIONADOS AO COVID-19 E NÃO POSSUIR ALVARÁ; 2. SEJA NOTIFICADA A EMPRESA TFI ENGENHARIA LTDA A FIM DE QUE FORNEÇA LIVRO DE REGISTRO DE FUNCIONÁRIOS DESDE O DIA 23/02/21 QUE ESTÃO LABORANDO NA REFERIDA OBRA, CÓPIA DAS FOLHAS DE PAGAMENTO, CÓPIA DE LIVRO PONTO, COMPROVANTE DOS PAGAMENTOS DE INSS E FGTS 3. SEJA COMUNICADO O MINISTÉRIO PÚBLICO  DO TRABALHO SOBRE AS EVENTUAIS IRREGULARIDADES NA</t>
   </si>
   <si>
     <t>11991</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11991/req.353.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11991/req.353.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°353, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA  JÉSSICA VIEIRA, GESTORA DO MERCADO PÚBLICO MUNICIPAL, SOLICITANDO INFORMAÇÕES EM RELAÇÃO AS VENDAS DO MERCADO PÚBLICO MUNICIPAL, PARA QUE SEJA FEITO UM QUESTIONÁRIO COM OS FEIRANTES INDAGANDO EM RELAÇÃO AS VENDAS, SE ESTÃO OBTENDO MAIS VENDAS COM A MUDANÇA PARA AS NOVAS INSTALAÇÕES. DA MESMA FORMA QUANTOS FEIRANTES DE ALIMENTOS ESTÃO UTILIZANDO O ESPAÇO. E QUAL A ORGANIZAÇÃO PARA QUE SEJAM CONVIDADOS PARA UTILIZAR O ESPAÇO OS FEIRANTES DE ARTESANATO.</t>
   </si>
   <si>
     <t>11992</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11992/req._354.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11992/req._354.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°354, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  PROFESSOR REGINALDO ANTÔNIO MARQUES DOS SANTOS, CONVIDANDO PARA COMPARECER A ESTA CASA DE LEIS  PARA APRESENTAR OS RESULTADOS DO SEU ESTUDO DE PESQUISA REFERENTE "AO PAPEL DA EDUCAÇÃO NA PREVENÇÃO DA VIOLÊNCIA CONTRA A MULHER NO MUNICÍPIO DE CANOINHAS-SC", O ESTUDO FOI REALIZADO PARA A PÓS EM EDUCAÇÃO E DIVERSIDADE DO INSTITUTO FEDERAL DE SANTA CATARINA - IFSC.</t>
   </si>
   <si>
     <t>11993</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11993/req._355.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11993/req._355.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°355, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  ÀS CÂMARAS DE VEREADORES E AOS PREFEITOS DOS MUNICÍPIOS DO PLANALTO NORTE, SOLICITANDO QUE APRESENTE MOÇÃO DE APOIO AOS DEPUTADOS FEDERAIS DE SANTA CATARINA NOS SEGUINTES TERMOS: MOÇÃO DE APOIO PELA APROVAÇÃO DO  PROJETO DE LEI Nº 2485/ 2021 QUE “AUTORIZA A CRIAÇÃO DA UNIVERSIDADE FEDERAL DE CANOINHAS (UFCAN) DE AUTORIA DO DEPUTADO FEDERAL DARCI DE MATOS.		CANOINHAS, NO PLANALTO NORTE CATARINENSE, TEVE SEU INÍCIO LIGADO À EXPLORAÇÃO DA ERVA MATE E FOI EPICENTRO DE UM DOS MAIORES CONFLITOS CIVIS ARMADOS DO BRASIL CONHECIDO COMO A GUERRA DO CONTESTADO (1912-1916), TERMINANDO ESTE POR CEIFAR A VIDA MILHARES DE BRASILEIROS. PERMEADA POR DIVERSAS MARCAS HISTÓRICAS, CANOINHAS É HOJE UM MUNICÍPIO EM DESENVOLVIMENTO, PRÓXIMO A IMPORTANTES RODOVIAS DO ESTADO DE SANTA CATARINA E DO PAÍS, COMO AS BR-280 E 116 E A</t>
   </si>
   <si>
     <t>12003</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12003/req.356.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12003/req.356.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°356, DE AUTORIA DO EDIL MARCOS HOMER, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR  MILTON DE SOUZA,  GERENTE INTERINO DA CELESC DE  CANOINHAS, SOLICITANDO A SUBSTITUIÇÃO DE UM POSTE NA RUA JOSÉ SAMUEL SCHIMIDT NÚMERO 231, POIS O MESMO ENCONTRA-SE DANIFICADO E TORTO, VINDO A CAUSAR RISCOS A MORADORES E TRANSEUNTES, BEM COMO,  A TRANSFERÊNCIA DO TRANSFORMADOR NÚMERO 30, QUE SITUA-SE NA MESMA RUA  PRÓXIMO A RESIDÊNCIA NÚMERO 231, ESSE SE ENCONTRA-SE MUITO PERTO DA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>11994</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11994/req.357.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11994/req.357.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°357, DE AUTORIA DO EDIL MARCOS HOMER, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO ESTUDO PARA A IMPLEMENTAÇÃO DE CADASTRO PRÉVIO DOS INTERESSADOS A RECEBER A PRIMEIRA DOSE DA VACINA CONTRA A COVID-19, CONFORME PROPOSTO NO PROGRAMA NACIONAL DE IMUNIZAÇÃO(PNI), ESSA MEDIDA AJUDARÁ NO MELHOR CONTROLE DE DOSES, LOGÍSTICA DURANTE AS APLICAÇÕES, BEM COMO A PROJEÇÃO DE NOVAS AÇÕES (PÚBLICO ALVO).</t>
   </si>
   <si>
     <t>11995</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11995/req._358.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11995/req._358.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°358, DE AUTORIA DO EDIL MARCOS HOMER, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO ESTUDO PARA A DISPONIBILIZAÇÃO DA VACINA CONTRA A COVID-19 (SEGUNDA DOSE), NOS POSTOS DE SAÚDE, MEDIANTE AGENDAMENTO PRÉVIO, DESAFOGANDO ASSIM AS AÇÕES DE VACINAÇÃO EM MASSA, BEM COMO TRAZENDO MAIS COMODIDADE AO CONTEMPLADOS, DIMINUINDO EVASÃO.</t>
   </si>
   <si>
     <t>11996</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Professor Osmar, Gilmar Martins, Marcos Homer, Mauricio Zimmermann, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11996/req._359.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11996/req._359.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°359, DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DO CONTRATO ENTRE O MUNICÍPIO DE CANOINHAS E A CASAN.</t>
   </si>
   <si>
     <t>12001</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12001/req.360.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12001/req.360.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°360, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO JOVEM JACSON HENRIQUE DA MAIA MACIEL, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12002</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12002/req.361.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12002/req.361.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°361, DE AUTORIA DA VEREADORA JULIANA MACIEL E DOS EDIS MARCOS HOMER E PROFESSOR OSMAR,   OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA SUELEN ADUR WOGEINAKI, COORDENADORA REGIONAL DE EDUCAÇÃO, SOLICITANDO QUE SEJA REALIZADO ESTUDO DE VIABILIDADE E PROJETO PARA AMPLIAÇÃO DA ESCOLA E.E.B. IRMÃ MARIA FELICITAS, ESPECIALMENTE CRIANDO NOVAS SALAS DE AULA E DEPÓSITO PARA ARMAZENAMENTO DE MATERIAIS DIVERSOS DE LIMPEZA E HIGIENE. TENDO EM VISTA QUE A ESCOLA ATUALMENTE POSSUI CERCA DE 765 ALUNOS REGULARMENTE MATRICULADOS, E CONSIDERANDO AINDA UMA CRESCENTE NO NÚMERO DE ALUNOS ANO APÓS ANO. SENDO ASSIM, IMPERA A NECESSIDADE DE AMPLIAÇÃO DA ESCOLA PARA MELHOR ATENDER TODA COMUNIDADE.</t>
   </si>
   <si>
     <t>12000</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12000/req._362.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12000/req._362.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°362, DE AUTORIA DE TODA EDILIDADE,   OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  CLEBER PEREIRA DA COSTA, CHEFE DA AGÊNCIA DA CASAN DE CANOINHAS, SOLICITANDO A EXPANSÃO DA REDE DE ÁGUA DA LOCALIDADE  DE PEDRA BRANCA, CONFORME ABAIXO ASSINADO DOS MORADORES JÁ ENCAMINHADO À CASAN.</t>
   </si>
   <si>
     <t>11999</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11999/req._363.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11999/req._363.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°363, DE AUTORIA DOS EDIS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER,    OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, DIANTE DA VISTORIA REALIZADA EM 28 DE JULHO DO ANO CORRENTE, PELAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, NA OBRA DE PAVIMENTAÇÃO ASFÁLTICA DA RUA JOÃO SABATKE, REALIZADA PELA EMPRESA ROCHA EMPREENDIMENTOS LTDA, ELABOROU-SE RELATÓRIO COM APONTAMENTOS E IMAGENS DAS SITUAÇÕES VERIFICADAS IN LOCO. SENDO ASSIM, REQUER-SE AS SEGUINTES INFORMAÇÕES E DOCUMENTOS:  1. QUE SEJA NOTIFICADA A EMPRESA PARA ADEQUAÇÃO DOS ITENS APONTADOS NESTE RELATÓRIO E INACABADOS OU DISCORDANTES DA PREVISÃO DO EDITAL; 2. CÓPIA DAS PLANILHAS DE</t>
   </si>
   <si>
     <t>11997</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Silmara Gontarek, Gilmar Martins, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11997/req.364.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11997/req.364.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°364, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ADILENE ADRATT, ENGENHEIRA DO DNIT, SOLICITANDO ESTUDOS  PARA QUE SEJA REALIZADA A  MUDANÇA DA LOMBADA ELETRÔNICA DO BAIRRO PIEDADE PARA MAIS PRÓXIMO DO TREVO, BEM COMO, QUE SEJA INCLUÍDA NOS PRÓXIMOS PROJETOS DE EXECUÇÃO DA BR 280, UM VIADUTO E UMA PASSARELA  PARA PEDESTRES NAS PROXIMIDADES DO TREVO DO PARQUE DE EXPOSIÇÕES OURO VERDE JOSÉ JOÃO KLEMPOUZ,</t>
   </si>
   <si>
     <t>12030</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/</t>
   </si>
   <si>
     <t>RETIRADO</t>
   </si>
   <si>
     <t>12031</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>12032</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>12034</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>12036</t>
   </si>
@@ -6218,7023 +6218,7023 @@
   <si>
     <t>12065</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>12066</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>12067</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>12019</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12019/req.401.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12019/req.401.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°401, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER,   OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, TENDO EM VISTA O RELATÓRIO QUE SEGUE EM ANEXO, REFERENTE AS LOCALIDADES DE FELIPE SCHMIDT, LAGEADO, PACIÊNCIA DOS NEVES, FARTURA, CERRITO E CARAGUATÁ,  SOLICITAMOS AS SEGUINTES INFORMAÇÕES:  1) QUANDO FOI A ÚLTIMA MANUTENÇÃO REALIZADA NOS TRECHOS CITADOS E QUAIS OS MATERIAIS E MAQUINÁRIOS FORAM UTILIZADOS?  2) QUAL A PREVISÃO PARA A MANUTENÇÃO NA REGIÃO MENCIONADA? 3)  REQUER QUE SEJA ENCAMINHADO O CRONOGRAMA DE MANUTENÇÃO EM TODAS AS ESTRADAS DO INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>12020</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12020/req.402.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12020/req.402.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°402, DE AUTORIA DO EDIL MARCOS HOMER, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR CÉLIO GALESKI, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, SOLICITANDO  ESTUDOS PARA A VIABILIDADE DE PROJETO DE PARCERIA COM O CEDUP VIDAL RAMOS, CONFORME OFÍCIO EM ANEXO, AFIM DE PROPORCIONAR UMA NOVA VIA DE ACESSO AO APRENDIZADO DA PISCICULTURA.</t>
   </si>
   <si>
     <t>12021</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12021/req.403.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12021/req.403.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°403, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DA ADMINISTRAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:1. QUAL É A SECRETARIA RESPONSÁVEL PELA MANUTENÇÃO DA CASA DA CIDADANIA? ESPECIALMENTE PELO PAGAMENTO DAS CONTAS DE ÁGUA, LUZ E TELEFONE (3622-6428). ANEXAR OS COMPROVANTES DE PAGAMENTOS DAS RESPECTIVAS DESPESAS DO ANO CORRENTE (JANEIRO A AGOSTO DE 2021) A RESPOSTA DESTE REQUERIMENTO.	2. QUAIS SÃO AS AÇÕES DESENVOLVIDAS PELA CASA DA CIDADANIA? DE QUE FORMA ESSAS AÇÕES SÃO CUSTEADAS? DE ONDE VEM OS RECURSOS? 3. QUANTOS FUNCIONÁRIOS CEDIDOS PELA PREFEITURA DE CANOINHAS TRABALHAM NA CASA DA CIDADANIA? QUAIS AS FUNÇÕES, FORMAÇÕES, VÍNCULO E CARGA HORÁRIA</t>
   </si>
   <si>
     <t>12022</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12022/req.404.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12022/req.404.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°404, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA SUELI TEREZINHA MARTINE TOLEDO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12023</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12023/req.405.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12023/req.405.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°405, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR WILMAR DE ASSIS DRANKA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12024</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Marcos Homer</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12024/req_406.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12024/req_406.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 406, DE AUTORIA DOS EDIS WILMAR SUDOSKI E MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR SE JÁ ESTÁ SENDO PROGRAMADO A APLICAÇÃO DA VACINA CONTRA A COVID -19 NAS UNIDADES BÁSICAS DE SAÚDE, EM CASO POSITIVO,  QUAL A DATA PREVISTA?</t>
   </si>
   <si>
     <t>12025</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12025/req.407._pdf.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12025/req.407._pdf.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°407, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAÇÕES REFERENTES A MINERAÇÃO EM NOSSO MUNICÍPIO: 1. QUAIS SÃO AS ÁREAS DE MINERAÇÃO DO MUNICÍPIO, E QUAIS MATERIAIS QUE SÃO RETIRADOS DESTAS? 2. EXISTEM PENDÊNCIAS AMBIENTAIS E ESTRUTURAIS DESTES?3. EXISTEM TERCEIRIZAÇÃO DE ATIVIDADES NESTES LOCAIS?</t>
   </si>
   <si>
     <t>12029</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12029/req_408.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12029/req_408.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°408, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR  WILSON PEREIRA, GERENTE DO IMA, SOLICITANDO INFORMAÇÕES REFERENTES AO PROCESSO DE EMBARGO, À MINERADORA QUE É UTILIZADA PELO MUNICÍPIO DE CANOINHAS, NA LOCALIDADE DE RIO DO PINHO, OS MESMOS SOLICITAM A ÍNTEGRA DO PROCESSO.</t>
   </si>
   <si>
     <t>12026</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12026/req_409_.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12026/req_409_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°409, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA FRANCIELE SIRENA, COORDENADORA DO PROCON, EM 11 DE JUNHO DE 2021 FOI NOTICIADO PELOS CANAIS OFICIAIS DO MUNICÍPIO DE CANOINHAS, A REALIZAÇÃO DE UMA AÇÃO CONJUNTA ENTRE O  PROCON DE CANOINHAS E A AGÊNCIA NACIONAL DE PETRÓLEO, A FIM DE VERIFICAR A QUALIDADE DOS COMBUSTÍVEIS NO MUNICÍPIO. DIANTE DO EXPOSTO, SOLICITAMOS QUE A REFERIDA PESQUISA, SEJA ENCAMINHADA PARA ESTA CASA DE LEIS, TENDO O INTUITO DE DAR AMPLO CONHECIMENTO A POPULAÇÃO CANOINHENSE E ANALISAR A PESQUISA REALIZADA.</t>
   </si>
   <si>
     <t>12027</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12027/req_410.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12027/req_410.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°410, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DA ADMINISTRAÇÃO, SOLICITANDO PARA QUE SEJA ENCAMINHADO OS CONTRATOS REFERENTE ÀS LICITAÇÕES N° PR 43/2019, CC 03/2020, PR 63/2020, PR 90/2020, PR 03/2021, PR 04/2021, PR 26/2021, PE 18/2021 E O PE 63/2021, OS QUAIS FORAM HOMOLOGADOS PARA AS EMPRESAS CERÂMICA OURO DA TERRA EIRELI E HOBI MINERAÇÃO E TRANSPORTES LTDA E NÃO FORAM LOCALIZADOS NO PORTAL DA TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>12028</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12028/req_411.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12028/req_411.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°411, DE AUTORIA DAS VEREADORAS TATI CARVALHO,JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER,    OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DA ADMINISTRAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES: 1. QUAL É A SECRETARIA RESPONSÁVEL PELA MANUTENÇÃO DA CASA DA CIDADANIA? ESPECIALMENTE PELO PAGAMENTO DAS CONTAS DE ÁGUA, LUZ E TELEFONE (3622-6428). ANEXAR OS COMPROVANTES DE PAGAMENTOS DAS RESPECTIVAS DESPESAS DO ANO CORRENTE (JANEIRO A AGOSTO DE 2021) A RESPOSTA DESTE REQUERIMENTO. 2. QUAIS SÃO AS AÇÕES DESENVOLVIDAS PELA CASA DA CIDADANIA? DE QUE FORMA ESSAS AÇÕES SÃO CUSTEADAS? DE ONDE VEM OS RECURSOS?  3. QUANTOS FUNCIONÁRIOS CEDIDOS PELA PREFEITURA DE CANOINHAS TRABALHAM NA CASA DA CIDADANIA? QUAIS AS</t>
   </si>
   <si>
     <t>12075</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12075/req_412.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12075/req_412.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°412, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  ALFREDO EDUARDO DOS SANTOS, SECRETÁRIO NACIONAL DE HABITAÇÃO, EXPONDO E SOLICITANDO O QUE SEGUE:CONSIDERANDO QUE O PROGRAMA CASA VERDE E AMARELA DO GOVERNO FEDERAL, TEM POR OBJETIVO PROMOVER O DIREITO À MORADIA AO CIDADÃO BRASILEIRO;	CONSIDERANDO O DÉFICIT HABITACIONAL DO MUNICÍPIO DE CANOINHAS-SC;CONSIDERANDO QUE O MUNICÍPIO DE CANOINHAS ADERIU AO PROGRAMA CASA VERDE E AMARELA DO GOVERNO FEDERAL, NO MÊS DE MARÇO DE 2021;CONSIDERANDO QUE FORAM REALIZADOS DIVERSOS CONTATOS COM O MINISTÉRIO DE DESENVOLVIMENTO REGIONAL, POR FUNCIONÁRIOS DA SECRETARIA MUNICIPAL DE HABITAÇÃO DE CANOINHAS, PORÉM ATÉ A PRESENTE DATA NÃO FORAM ABERTAS INSCRIÇÕES DE NOVOS PROJETOS PARA CONSTRUÇÃO DE MORADIAS HABITACIONAIS DE INTERESSE SOCIAL E REGULARIZAÇÃO FUNDIÁRIA E MELHORIAS</t>
   </si>
   <si>
     <t>12076</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12076/req_413.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12076/req_413.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°413, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER,   OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO ESTUDOS PARA A IMPLANTAÇÃO DA ILUMINAÇÃO PÚBLICA, NA RUA JOSÉ BAYEL ENTRE OS NÚMEROS 897 E 630, POIS ESSE TRECHO DE APROXIMADAMENTE 300 METROS NÃO É CONTEMPLADO COM ESSE SERVIÇO, MESMO SENDO UMA ÁREA RESIDENCIAL.</t>
   </si>
   <si>
     <t>12077</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>Juliana Maciel, Marcos Homer, Tati Carvalho, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12077/req_414.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12077/req_414.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°414, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL E DOS EDIS MARCOS HOMER E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE É DE RESPONSABILIDADE DO MUNICÍPIO FAZER A MANUTENÇÃO DE CALÇADAS EM AVENIDAS E ÀQUELAS CONFECCIONADAS JUNTAMENTE COM A OBRA DE PAVIMENTAÇÃO ASFÁLTICA? E AS DEMAIS CALÇADAS DO CENTRO URBANO, DE QUEM É A RESPONSABILIDADE? QUAL A REGULAMENTAÇÃO MUNICIPAL (LEI/DECRETO) QUE DISPÕE SOBRE ESTE ASSUNTO?</t>
   </si>
   <si>
     <t>12078</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>Willian Godoy, Professor Osmar, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12078/req_415.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12078/req_415.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°415, DE AUTORIA DOS EDIS WILLIAN GODOY, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  HÉLIO COSTA, DEPUTADO FEDERAL, SOLICITANDO A DESTINAÇÃO DE RECURSOS PARA A AQUISIÇÃO DE EQUIPAMENTOS E DEMAIS  DEMANDAS CONTIDAS NO PLANO ANUAL DE TRABALHO (PAT) DO IFSC, BEM COMO OUTRAS NECESSIDADES QUE SURGEM NO DECORRER DAS ATIVIDADES,  NO QUAL ESTÃO ENUMERADAS NO RELATÓRIO EM ANEXO.</t>
   </si>
   <si>
     <t>12079</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12079/req_416.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12079/req_416.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°416, DE AUTORIA DA VEREADORA JULIANA MACIEL, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR SÉRGIO MOTTA, DEPUTADO ESTADUAL, SOLICITANDO A DESTINAÇÃO DE EMENDA PARLAMENTAR NO MONTANTE DE R$ 50.000,00 (CINQUENTA MIL REAIS) PARA CRIAÇÃO DO PROJETO GRÁFICA TERAPÊUTICA DA REDE FEMININA DE COMBATE AO CÂNCER QUE TEM POR OBJETIVO INICIAR O ATENDIMENTO DE MULHERES APÓS O DIAGNÓSTICO DO CÂNCER POR MEIO DA TERAPIA PALIATIVA, O VALOR DE R$ 100.000,00 (CEM MIL REAIS) DESTINADAS AO 3º BPM PARA AQUISIÇÃO DE CÂMERAS DE MONITORAMENTO À SEREM INSTALADAS NO BAIRRO CAMPO DA ÁGUA VERDE, E AINDA R$ 50.000,00 (CINQUENTA MIL REAIS) DESTINADOS AO CUSTEIO DOS SERVIÇOS DO HOSPITAL SANTA CRUZ DE CANOINHAS.</t>
   </si>
   <si>
     <t>12080</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12080/req_417.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12080/req_417.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°417, DE AUTORIA DE TODA EDILIDADE,  OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À ESCOLA DE EDUCAÇÃO BÁSICA TEMPO FELIZ, QUE COMEMORA NO DIA 01 DE SETEMBRO SEUS  40 ANOS DE HISTÓRIA NA EDUCAÇÃO DO POVO DE CANOINHAS. PARABÉNS A TODOS OS PROFESSORES, ALUNOS, FUNCIONÁRIOS E DIRETORES, POR TEREM FEITO A DIFERENÇA NESTE ESPAÇO DE CONSTRUÇÃO, E TEM A HONRA DE CONVIDAR  PARA COMPARECER À ESTA CASA LEGISLATIVA,  NA SESSÃO DO DIA 13 DE SETEMBRO,  PARA EXPLANAR SOBRE A HISTÓRIA DA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>12081</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12081/req_418.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12081/req_418.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°418, DE AUTORIA DO EDIL WILMAR SUDOSKI E DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE, SOLICITANDO   INFORMAR SE ESTÁ NO CRONOGRAMA DA SECRETARIA A LIMPEZA, A RETIRADA DE ERVAS DANINHAS E PODA DAS ÁRVORES DAS PRAÇAS LAURO MULLER, OSVALDO DE OLIVEIRA,  MIGUEL PROCOPIAK E A LIMPEZA DA PRAÇA DO CENTENÁRIO. O OBJETIVO É A SEGURANÇA DA POPULAÇÃO, TENDO EM VISTA QUE A FALTA DE MANUTENÇÃO DAS ÁRVORES É UM DOS PRINCIPAIS FATORES QUE CAUSAM AS FREQUENTES QUEDAS E ACIDENTES NA CIDADE, OUTRO MOTIVO É A PRESERVAÇÃO DESSAS ÁRVORES.</t>
   </si>
   <si>
     <t>12082</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12082/req_419.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12082/req_419.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°419, DE AUTORIA DO EDIL WILLIAN GODOY,   O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR SE O MUNICÍPIO DE CANOINHAS, ATRAVÉS DE CONVÊNIO COM O HOSPITAL, TEM O SERVIÇO DE BUCOMAXILO? QUAL O PROFISSIONAL CONTRATADO?   QUANTAS HORAS O MESMO TEM DE CONTRATO?   O HOSPITAL TEM EQUIPAMENTOS E APARATOS NECESSÁRIOS PARA CIRURGIAS DE  BUCOMAXILARES?</t>
   </si>
   <si>
     <t>12083</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12083/req_420.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12083/req_420.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°420, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR DOURIVAL GROSCOPP, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12109</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12109/req_421.ofi_514_pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12109/req_421.ofi_514_pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°421, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA ADA DE LUCA, DEPUTADA ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>12110</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12110/req_422.ofi_515_pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12110/req_422.ofi_515_pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°422, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ANA CAMPAGNOLO, DEPUTADA ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL</t>
   </si>
   <si>
     <t>12111</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12111/req_421.ofi_514_pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12111/req_421.ofi_514_pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°423, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR BRUNO SOUZA, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>12112</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12112/req_424.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12112/req_424.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°424, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FERNANDO KRELLING, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>12113</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12113/req_425.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12113/req_425.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°425, DE AUTORIA DA VEREADORA TATI CARVALHO,  A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ISMAEL DOS SANTOS, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>12114</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12114/req_426.ofi_519.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12114/req_426.ofi_519.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°426, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JAIR MIOTTO, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>12115</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12115/req_427.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12115/req_427.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°427, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JERRY COMPER, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>12116</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12116/req_428.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12116/req_428.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°428, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JESSÉ LOPES, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>12117</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12117/req_429.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12117/req_429.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°429, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JÚLIO GARCIA, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>12118</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12118/req_430.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12118/req_430.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°430, DE AUTORIA DA VEREADORA TATI CARVALHO,  A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NAZARENO MARTINS, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>12119</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12119/req_431.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12119/req_431.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°431, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NILSO BERLANDA, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>12120</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12120/req_432.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12120/req_432.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°432, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RODRIGO MINOTTO, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>12121</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12121/req_433.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12121/req_433.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°433, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROMILDO TITON, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL</t>
   </si>
   <si>
     <t>12122</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12122/req_434.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12122/req_434.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°434, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SÉRGIO MOTTA, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>12130</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12130/req_435.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12130/req_435.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°435, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR TIAGO FRIGO, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>12123</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12123/req_436.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12123/req_436.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°437, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR VALDIR COBALCHINI, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAlL.</t>
   </si>
   <si>
     <t>12124</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12124/req_437.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12124/req_437.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°437, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR VOLNEI WEBER, DEPUTADO ESTADUAL,  MANIFESTANDO MOÇÃO DE REPÚDIO EM RAZÃO DA REJEIÇÃO DO PL 70/2021, QUE PROIBIA A REALIZAÇÃO DE CORRIDAS DE CÃES EM SANTA CATARINA E, DESTA FORMA, PROTEGIA OS CÃES CONTRA O CRIME DE MAUS-TRATOS. A REJEIÇÃO DO REFERIDO PROJETO DE LEI, DEMONSTRA DESRESPEITO À LEI 17.485/2018, QUE CONSIDERA CÃES E GATOS COMO SERES SENCIENTES, BEM COMO CARACTERIZA UM RETROCESSO PARA A CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>12105</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12105/req_438.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12105/req_438.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°438, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CLÉBER PEREIRA DA COSTA, CHEFE DA AGÊNCIA DA CASAN DE CANOINHAS, SOLICITANDO INFORMAR QUAL O PRAZO PARA O FECHAMENTOS COM MASSA ASFÁLTICA DO BURACO ABERTO NA CICLOVIA DA ESQUINA DA AVENIDA DOS EXPEDICIONÁRIOS COM A RUA JOÃO MARIA DOS SANTOS.</t>
   </si>
   <si>
     <t>12101</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12101/req_439.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12101/req_439.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°439, DE AUTORIA WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITA QUE SEJA ENCAMINHADO OFÍCIO PARABENIZANDO O JOVEM GUSTAVO SCHICK, DE 18 ANOS, E SUA FAMÍLIA, PELA CONQUISTA DA NOTA MAIS ALTA DO VESTIBULAR 2020/2021 DO CURSO DE MEDICINA DA UNIVERSIDADE FEDERAL DO PARANÁ (UFPR). PARABÉNS POR ESSA CONQUISTA E MUITA DETERMINAÇÃO NESTA NOVA ETAPA DE SUA VIDA PARA QUE EM BREVE A SOCIEDADE POSSA RECEBER UM EXCELENTE PROFISSIONAL DA MEDICINA.</t>
   </si>
   <si>
     <t>12106</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12106/req_440.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12106/req_440.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO INFORMAR QUAL A  PREVISÃO PARA A INSTALAÇÃO DOS FORROS NO MUSEU DE ARTES, AO LADO DA FUNDAÇÃO CULTURAL, ADQUIRIDOS PELA GESTÃO ANTERIOR, E AINDA SE TEM ORÇAMENTO PREVISTO PARA REFORMA DAS CAIXAS DE VENTO?</t>
   </si>
   <si>
     <t>12107</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12107/req_441.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12107/req_441.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°441, DE AUTORIA DO EDIL WILLIAN GODOY E DA VEREADORA ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO AS SEGUINTES  INFORMAÇÃO EM RELAÇÃO AOS TRABALHOS DA CENTRAL COVID: 1. QUAL A INSTRUÇÃO DA COMISSÃO INTERGESTORES BIPARTITE (CIB) EM RELAÇÃO A CONTINUAÇÃO DOS TRABALHOS DA CENTRAL?  2. QUAL A INTENÇÃO DO MUNICÍPIO EM RELAÇÃO A CONTINUIDADE DOS SERVIÇOS DOS PROFISSIONAIS CONTRATADOS PARA A CENTRAL?</t>
   </si>
   <si>
     <t>12100</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>Juliana Maciel, Marcos Homer</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12100/req_442.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12100/req_442.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°442, DE AUTORIA DA VEREADORA JULIANA MACIEL E DO EDIL MARCOS HOMER,  OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DA ADMINISTRAÇÃO, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, DIANTE DOS FATOS NARRADOS NO RELATÓRIO DE FISCALIZAÇÃO DA OBRA DA REFORMA DA ESCOLA BÁSICA MUNICIPAL PRESIDENTE CASTELO BRANCO, CONTRATO PMC N. 64/2020, REQUER-SE: 1. SEJA NOTIFICADA A EMPRESA PARA ADEQUAÇÃO DOS PONTOS INACABADOS OU DISCORDANTES;  2. CÓPIA DAS PLANILHAS DE MEDIÇÃO DEVIDAMENTE ASSINADAS PELO ENGENHEIRO FISCAL E RESPONSÁVEL TÉCNICO PELA OBRA;  3. CÓPIA DAS NOTAS FISCAIS DE TODOS OS PAGAMENTOS REALIZADOS ATÉ A DATA DA RESPOSTA DESTE REQUERIMENTO;  4. INFORMAÇÕES SE A EMPRESA SE</t>
   </si>
   <si>
     <t>12102</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12102/req_443.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12102/req_443.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°443, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR DORICO CAETANO DA SILVA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12103</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12103/req_444.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12103/req_444.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°444, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR VAGNER MARCOLIN TRAUTWEIN, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12104</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12104/req_445.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12104/req_445.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°445, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ALFREDO EIKE BACH, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12108</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12108/req_446.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12108/req_446.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°446, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR HERCILIO KUCARZ, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12135</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12135/requerimento_447.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12135/requerimento_447.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°447, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR  MILTON DE SOUZA,  GERENTE INTERINO DA CELESC DE  CANOINHAS, SOLICITANDO A SUBSTITUIÇÃO DE UM POSTE NA RUA FREI MENANDRO KAMPS NÚMERO 1920, POIS O MESMO ENCONTRA-SE DANIFICADO E TORTO, VINDO A CAUSAR RISCOS A MORADORES E TRANSEUNTES.</t>
   </si>
   <si>
     <t>12136</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12136/req_448.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12136/req_448.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°448, DE AUTORIA DO EDIL WILLIAN GODOY,  O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR  QUAL A PREVISÃO DO MUNICÍPIO PARA INSTALAÇÃO DA QUADRA 3X3, E QUADRA DE SOCIETY NA PRAÇA LAURO MULLER?</t>
   </si>
   <si>
     <t>12137</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12137/req_449.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12137/req_449.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°449, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, A EQUIPE CANOINHAS BIKE TEAM, PELO EVENTO REALIZADO NO DIA 05 DE SETEMBRO NO SÍTIO ESMERALDA, QUE TEVE A  PARTICIPAÇÃO DE 130 ATLETAS COMPETINDO DE 28 MUNICÍPIOS DE SANTA CATARINA, SENDO: RIO NEGRINHO, RIO DO SUL, PORTO UNIÃO, LAURENTINO, GUARAMIRIM, JOINVILLE, NOVA TRENTO, CAPIVARI DE BAIXO, CONCÓRDIA, CAMBORIÚ, BALNEÁRIO CAMBORIÚ, PALHOÇA, FLORIANÓPOLIS, SÃO BENTO DO SUL, IBIRAMA, ITAPEMA, JOAÇABA, TRÊS BARRAS, INDAIAL, ITAIÓPOLIS, PAPANDUVA, TUBARÃO, CAÇADOR, MAFRA, JARAGUÁ DO SUL, TIMBÓ, PRESIDENTE GETÚLIO, LONTRAS, CAMPOS NOVOS, 4 MUNICÍPIOS DO PARANÁ: PIEN, ANTÔNIO OLINTO, UNIÃO DA VITÓRIA, CURITIBA E 1 MUNICÍPIO DO RIO GRANDE DO SUL, SAPIRANGA, PARA DISPUTAR A ETAPA CATARINENSE DE XCO. MOVIMENTANDO OS HOTÉIS E RESTAURANTES DE CANOINHAS, POIS TEVE TREINO LIVRE NO SÁBADO E A COM</t>
   </si>
   <si>
     <t>12138</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12138/req_450.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12138/req_450.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°450, DE AUTORIA DO EDIL MARCOS HOMER, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CORONEL ARMANDO, DEPUTADO FEDERAL, AGRADECENDO AOS SEGUINTES RECURSOS DESTINADOS AO MUNICÍPIO DE CANOINHAS: - SAÚDE/CUSTEIO/PAB  R$ 150.000,00 - PAGO - EMENDA DE BANCADA 2020;  - SAÚDE/CUSTEIO - HOSPITAL SANTA CRUZ R$ 200.000,00 – PAGO;  - SAÚDE/RECURSO COVID-19 2020  R$ 500.000,00 - HOSPITAL SANTA CRUZ – PAGO;  -JUSTIÇA - PMSC RECURSO CADASTRADO E EXECUTADO R$ 230.000,00 - VIATURA E EQUIPAMENTOS - EMENDA DE BANCADA;- JUSTIÇA- 9º BBM - RECURSO CADASTRADO E EXECUTADO R$ 250.000,00 - VIATURA E EQUIPAMENTOS - EMENDA DE BANCADA – 2020; - SAÚDE/HOSPITAL SANTA CRUZ R$ 250.000,00 - EMENDA INDIVIDUAL 2021 EQUIPAMENTOS - PROPOSTA CADASTRADA;</t>
   </si>
   <si>
     <t>12139</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12139/req_451.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12139/req_451.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°451, DE AUTORIA DO EDIL MARCOS HOMER, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, AGRADECENDO PELA DESTINAÇÃO DE EMENDA PARLAMENTAR NA ORDEM DE  R$ 200.000,00, QUE SERÃO DESTINADOS AO FUNDO MUNICIPAL DE SAÚDE, SENDO QUE A PEDIDO DESDE EDIL QUE PREFERENCIALMENTE ESSE MONTANTE SEJA APLICADO NA REALIZAÇÃO DE EXAMES MÉDICOS, ESSA CASA É IMENSAMENTE GRATA PELO EMPENHO E PRONTIDÃO.</t>
   </si>
   <si>
     <t>12140</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12140/req_452.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12140/req_452.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°452, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR CESAR AMAURI KRULL FILHO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12141</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12141/req_453.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12141/req_453.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°453 DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITA QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA ELIANE CRISTINA KRULL, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, PARABENIZANDO PELA BOA  AVALIAÇÃO DOS CANOINHENSES EM PESQUISAS RECENTES.</t>
   </si>
   <si>
     <t>12142</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12142/req_454.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12142/req_454.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°454, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITA QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E A ADMINISTRAÇÃO MUNICIPAL PELOS FESTEJOS COMEMORATIVOS AOS 110 ANOS DE ANIVERSÁRIO DE CANOINHAS, COM TANTAS OBRAS SENDO ENTREGUES.</t>
   </si>
   <si>
     <t>12143</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12143/req_455.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12143/req_455.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°455, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITA QUE SEJA ENCAMINHO OFÍCIO À  SENHORA ELIANE CRISTINA KRULL, SECRETÁRIA MUNICIPAL DE  EDUCAÇÃO, PARABENIZANDO PELO BELÍSSIMO E ORGANIZADO ATO CÍVICO REALIZADO EM HOMENAGEM A PÁTRIA NO DIA SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>12168</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>Marcos Homer, Juliana Maciel, Professor Osmar, Tati Carvalho, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12168/req_456.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12168/req_456.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°456, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DOS EDIS MARCOS HOMER E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SÉRGIO PETECÃO (PSD/AC), SENADOR DA REPÚBLICA, APRESENTANDO  MOÇÃO DE APOIO, PELO  PROJETO DE LEI Nº 3.018 DE 2021, QUE  ALTERA A LEI Nº 7.713, DE 22 DE DEZEMBRO DE 1988, PARA ISENTAR DO IMPOSTO SOBRE A RENDA DAS PESSOAS FÍSICAS A REMUNERAÇÃO DA ATIVIDADE DE PROFESSOR APOSENTADO E EM EFETIVO EXERCÍCIO NA EDUCAÇÃO INFANTIL, FUNDAMENTAL, MÉDIA E SUPERIOR. FICAMOS IMENSAMENTE GRATOS PELO APOIO PRESTADO A CLASSE DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>12155</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12155/req_457.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12155/req_457.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°457, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, E À SENHORA  ZENICI DREHER, SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, DEFRONTE À NOTÍCIA DE UM CONVÊNIO ENTRE A FUNDAÇÃO DE EDUCAÇÃO ESPECIAL DO ESTADO DE SANTA CATARINA E O MUNICÍPIO DE CANOINHAS, QUE OBJETIVA A CRIAÇÃO DE UM CENTRO DE EDUCAÇÃO ESPECIAL, SOLICITAMOS A CÓPIA DO PROJETO QUE VISA A CRIAÇÃO DESTE CENTRO.</t>
   </si>
   <si>
     <t>12156</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12156/req_458.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12156/req_458.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°458, DE AUTORIA DA VEREADORA TATI CARVALHO, JULIANA MACIEL E ZENILDA LEMOS E DO EDIL MARCOS HOMER OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À SENHORA  ZENICI DREHER, SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:    A) O CONSELHO DA MULHER POSSUI UM CRONOGRAMA DE REUNIÕES? SE SIM, QUAIS DIAS SÃO REALIZADOS ESSES ENCONTROS?   B) QUEM COMPÕE O CONSELHO? 								                C) QUAIS ATIVIDADES SÃO REALIZADAS POR ESSE CONSELHO?</t>
   </si>
   <si>
     <t>12157</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12157/req_459.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12157/req_459.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°459, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO ESTUDO PARA A IMPLANTAÇÃO DE UMA TRAVESSIA ELEVADA NA RUA SÃO JOSÉ, PRÓXIMO A TRAVESSIA DA RUA PAULO RITZMMANN, DEVIDO AO TRECHO CONTER UM ENTRONCAMENTO DE TRÊS RUAS, SE FAZ NECESSÁRIO UM REDUTOR PARA MELHORAR A SEGURANÇA DE MORADORES E TRANSEUNTES.</t>
   </si>
   <si>
     <t>12158</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12158/req_460.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12158/req_460.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°460, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER,  OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO ESTUDO PARA A IMPLANTAÇÃO DE UMA TRAVESSIA ELEVADA NA RUA FREI MENANDRO KAMPS, PRÓXIMO A TRAVESSIA DA RUA JOÃO SABATKE, DEVIDO AO TRECHO CONTER UM ENORME DECLIVE, SE FAZ NECESSÁRIO UM REDUTOR PARA MELHORAR A SEGURANÇA DE MORADORES E TRANSEUNTES.</t>
   </si>
   <si>
     <t>12159</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12159/req_461.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12159/req_461.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°461, ASSINADA POR TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSÉ ARI RODRIGUES DE CARVALHO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA</t>
   </si>
   <si>
     <t>12160</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12160/req_462.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12160/req_462.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°462, DE AUTORIA DE TODA EDILIDADE,  OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”,  À SENHORA LILIANE JANINE NIZZOLA, SUPERINTENDENTE DO INSTITUTO DO PATRIMÔNIO HISTÓRICO E ARTÍSTICO NACIONAL  (IPHAN) EM SANTA CATARINA, PELOS TRABALHOS REALIZADOS NA RESTAURAÇÃO DA ESTAÇÃO FERROVIÁRIA DO DISTRITO DE MARCÍLIO DIAS.</t>
   </si>
   <si>
     <t>12161</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12161/req_463.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12161/req_463.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°463, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”,  À SENHORA VIVIANE BUENO, PRESIDENTE DA INSTÂNCIA DE GOVERNANÇA REGIONAL DE CAMINHOS DO CONTESTADO, PELOS TRABALHOS REALIZADOS NA RESTAURAÇÃO DA ESTAÇÃO FERROVIÁRIA DO DISTRITO DE MARCÍLIO DIAS.</t>
   </si>
   <si>
     <t>12162</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12162/req_464.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12162/req_464.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°464, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE AGRADECIMENTO”,  AO DR. MÁRCIO SCHIEFLER FONTES, PELA PARTICIPAÇÃO  NA ESCOLHA DOS PROJETOS E A LIBERAÇÃO DOS VALORES A PARTIR DO MINISTÉRIO DA JUSTIÇA  NA RESTAURAÇÃO DA ESTAÇÃO FERROVIÁRIA DO DISTRITO DE MARCÍLIO DIAS.</t>
   </si>
   <si>
     <t>12163</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12163/req_465.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12163/req_465.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°465, DE AUTORIA DAS VEREADORAS TATI CARVALHO , JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER,  VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE HÁ ALGUM PROJETO PARA MELHORIA DA PRAÇA FRANCISCO TIMOTHEO BOJARSKI, CONSIDERANDO QUE DIVERSAS PESSOAS UTILIZAM DO ESPAÇO PARA RECREAÇÃO COM CRIANÇAS. SOLICITANDO AINDA INFORMAR SE HÁ PREVISÃO PARA COLOCAR COBERTURA NO BANCO, VISTO QUE É UTILIZADO COMO PONTO DE ÔNIBUS E OS CANOINHENSES TEM ESPERADO O TRANSPORTE SEM PROTEÇÃO CONTRA A CHUVA.O</t>
   </si>
   <si>
     <t>12164</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12164/req_466.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12164/req_466.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°466, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS  HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA ELIANE CRISTINA KRULL, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, DEFRONTE À NOTÍCIA DE UM CONVÊNIO ENTRE A FUNDAÇÃO DE EDUCAÇÃO ESPECIAL DO ESTADO DE SANTA CATARINA E O MUNICÍPIO DE CANOINHAS, QUE OBJETIVA A CRIAÇÃO DE UM CENTRO DE EDUCAÇÃO ESPECIAL, SOLICITAMOS A CÓPIA DO PROJETO QUE VISA A CRIAÇÃO DESTE CENTRO.</t>
   </si>
   <si>
     <t>12165</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>Professor Osmar, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12165/req_467.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12165/req_467.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°467, DE AUTORIA DOS EDIS PROFESSOR OSMAR E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM  QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, SOLICITANDO DESTINAR AO  MUNICÍPIO DE CANOINHAS DUAS  ACADEMIAS  AO AR LIVRE, PARA SEREM INSTALADAS NA PRAÇA ABRAÃO MUSSI E NO ESPAÇO DA  ESCOLA ESTADUAL SANTA CRUZ – CESC, BEM COMO, A DESTINAÇÃO DE R$250.000,00 (DUZENTOS E CINQUENTA MIL REAIS) PARA A AQUISIÇÃO DE MATERIAL ESPORTIVO, CUJO OS ITENS ESTÃO NO PLANO DE AÇÕES ARTICULADAS DO MEC.</t>
   </si>
   <si>
     <t>12166</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12166/req_468.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12166/req_468.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°468, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DOS EDIS MARCOS HOMER E PROFESSOR OSMAR,  OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO A SENHORA SUELEN ADUR WOGEINAKI, COORDENADORA REGIONAL DE EDUCAÇÃO DE CANOINHAS, SOLICITANDO ESTUDO PARA A IMPLANTAÇÃO DE CÂMERAS DE VÍDEO MONITORAMENTO 360 GRAUS (EAGLE EYE) NO PORTAL DE ENTRADA DAS SEGUINTES UNIDADES ESCOLARES: E.E.B. IRMÃ MARIA FELICITAS, E.E.B. ALMIRANTE BARROSO, NO CENTRO DE EDUCAÇÃO DE JOVENS E ADULTOS E NA E.E.B. SANTA CRUZ. AS MESMAS SE FAZEM FUNDAMENTAL PARA A SEGURANÇA DOS PROFISSIONAIS, ALUNOS E VISITANTES, TENDO EM VISTA QUE AS TRÊS UNIDADES ESCOLARES POSSUEM ENSINO NOTURNO, ONDE A VISIBILIDADE É AFETADA.PROFESSOR OSMAR,</t>
   </si>
   <si>
     <t>12167</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12167/req_469.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12167/req_469.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°467, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO A SENHORA SUELEN ADUR WOGEINAKI, COORDENADORA REGIONAL DE EDUCAÇÃO DE CANOINHAS, SOLICITANDO ESTUDO  PARA A REALIZAÇÃO DE SERVIÇO DE ATERRO OU TERRAPLANAGEM PARA EVITAR O ACUMULO DE ÁGUA NO PÁTIO LATERAL A E.E.B. MANOEL DA SILVA QUADROS. DURANTE OS PERÍODOS CHUVOSOS O ACUMULO DE ÁGUA NO PÁTIO DA ESCOLA DIFICULTA O ACESSO DE PROFISSIONAIS, ALUNOS E VISITANTES. HOMER</t>
   </si>
   <si>
     <t>12169</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12169/req_470.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12169/req_470.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°470, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER,  OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ADILENE ADRATT, ENGENHEIRA RESPONSÁVEL PELO DNIT – MAFRA, SOLICITANDO  ESTUDO PARA A AMPLIAÇÃO DO PASSEIO DA BR280 NO TRECHO PRÓXIMO A RUA ALOIS STUEBER, ALTO DAS PALMEIRAS – CANOINHAS, POIS DEVIDO A PAVIMENTAÇÃO RECENTE DA MESMA, ESSA TEVE UM SIGNIFICATIVO AUMENTO DO FLUXO, SE TORNANDO UMA VIA DE ACESSO. A AMPLIAÇÃO DO PASSEIO SE FAZ IMPORTANTE PARA GARANTIR A SEGURANÇA DE ACESSO A VIA.S HOMER,</t>
   </si>
   <si>
     <t>12170</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12170/req_471.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12170/req_471.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°471, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ADILENE ADRATT, ENGENHEIRA RESPONSÁVEL PELO DNIT – MAFRA, SOLICITANDO ESTUDO PARA A RECOMPOSIÇÃO DOS DOIS REDUTORES FÍSICOS(LOMBADAS) NA BR 280, EM FRENTE AO PARQUE DE EXPOSIÇÕES OURO VERDE JOSÉ JOÃO KLEMPOUZ, NO TREVO DE ACESSO AO BAIRRO PIEDADE – CANOINHAS. ESSES REDUTORES SE FAZEM IMPORTANTES PARA SEGURANÇA DE ACESSO TANTO AO PARQUE, BAIRRO PIEDADE, BEM COMO PARA O ACESSO AS DEMAIS ÁREAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>12171</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12171/req_472.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12171/req_472.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°472, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ADILENE ADRATT, ENGENHEIRA RESPONSÁVEL PELO DNIT – MAFRA, SOLICITANDO ESTUDO PARA A TRANSFERÊNCIA DO REDUTOR ELETRÔNICO DE VELOCIDADE, QUE SE ENCONTRA PRÓXIMO AO PARQUE DE EXPOSIÇÕES OURO VERDE JOSÉ JOÃO KLEMPOUZ, BAIRRO PIEDADE – CANOINHAS, PARA A LOCALIDADE DE ENCRUZILHADA, PRÓXIMO A IGREJA NOSSA SENHORA DOS REMÉDIOS E PARQUE AQUÁTICO KNOAS, TRECHO COM MAIOR NÚMERO DE ACIDENTES FATAIS REGISTRADOS NA VIA NOS ÚLTIMOS ANOS.</t>
   </si>
   <si>
     <t>12179</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12179/req_473.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12179/req_473.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°473, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER. OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, E AO SENHOR EDSON RADUNZ, RESPONSÁVEL PELO SETOR DE ZOONOSES,  SOLICITANDO AS SEGUINTES INFORMAÇÕES:   1. QUAIS  PROCEDIMENTOS SÃO REALIZADOS PELO SETOR? 2. QUANTOS ANIMAIS JÁ FORAM ATENDIDOS PELA ZOONOSES NESTE ANO?3. QUANTOS ANIMAIS ESTÃO CADASTRADOS NA FILA DE ESPERA? 4. QUAIS SÃO OS CRITÉRIO UTILIZADOS PARA O ATENDIMENTO?  5. ENVIAR LISTAGEM COMPLETA COM NOMES E ENDEREÇOS DOS TUTORES DOS ANIMAIS QUE RECEBERAM O ATENDIMENTO E DOS QUE ESTÃO NA FILA DE ESPERA.</t>
   </si>
   <si>
     <t>12180</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>Marcos Homer, Gilmar Martins, Juliana Maciel, Mauricio Zimmermann, Silmara Gontarek, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12180/req_474.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12180/req_474.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°474, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS GILMAR MARTINS DE SOUZA, MAURICIO ZIMMERMANN, WILMAR SUDOSKI E MARCOS HOMER. OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ADALGISA MARA SCHUTZ MAZIERO, DIRETORA DA E.E.B. “IRMÃ MARIA FELICITAS”, ESSA CASA EM NOME DOS EDIS ASSINADOS CONVIDAM O CORPO ADMINISTRATIVO, DOCENTE, COMUNIDADE ESCOLAR, BEM COMO OS ALUNOS PARTICIPANTES DO PARLAMENTO JOVEM DE 2019, PARA A PARTICIPAÇÃO EM SESSÃO, BEM COMO O USO DE TRIBUNA, CASO SEJA DA VONTADE DOS MESMOS, ESSA A SER MARCADA CONFORME DISPONIBILIDADE DA UNIDADE ESCOLAR, AFIM DE APRESENTAR O PROGRAMA JOVEM AGRICULTOR, E TAMBÉM HOMENAGEAR A TODOS OS PARTICIPANTES DESTA JORNADA, ONDE JOVENS DO NOSSO MUNICÍPIO TIVERAM A OPORTUNIDADE DE TER UM PROJETO DE LEI (PL 04829/2019) APROVADO NA ALESC, UM FEITO</t>
   </si>
   <si>
     <t>12181</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12181/req_475.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12181/req_475.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°475, DE AUTORIA DE TODA EDILIDADE. OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO SENHOR TENENTE-CORONEL ATILA MEDEIROS SARTE, COMANDANTE DO CORPO DE BOMBEIROS MILITAR DE CANOINHAS,  PELOS 95 ANOS DE CORPORAÇÃO, COMEMORADOS NO ÚLTIMO DIA 26 DE SETEMBRO E AOS 37 ANOS DE IMPLANTAÇÃO DO CORPO DE BOMBEIROS EM CANOINHAS COMEMORADOS NO DIA 12 DE SETEMBRO. O CORPO DE BOMBEIROS MILITAR DE SANTA CATARINA – CBMSC, SEDIADO EM NOSSO MUNICÍPIO DESDE 1984, DEMONSTRA A CADA DIA QUE PASSA O QUÃO ESSENCIAL SÃO OS SERVIÇOS PRESTADOS PELA CORPORAÇÃO A NOSSA CIDADE, VÁRIAS FORAM AS VEZES QUE SEUS MEMBROS ARRISCARAM SUAS VIDAS, AFIM DE PROTEGER AS DE NOSSOS CIDADÃOS, ONDE O LEMA “VIDAS ALHEIAS RIQUEZAS A SALVAR”, MOSTROU-SE SER UM FATO, DESCRITO E NARRADO. OS EDIS ABAIXO ASSINADOS TAMBÉM VEM POR MEIO DESTE DEIXAR ABERTO O ESPAÇO DA TRIBUNA, COM DATA A SER COMBINADA ENTRE A CORPORAÇÃ</t>
   </si>
   <si>
     <t>12182</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12182/req_476.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12182/req_476.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°476, DE AUTORIA DO EDIL WILMAR SUDOSKI. O VEREADOR QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILMAR MARTINS DE SOUZA, PRESIDENTE DA CÂMARA DE VEREADORES, SOLICITANDO A POSSIBILIDADE DA REALIZAÇÃO DE UMA SESSÃO SOLENE EM COMEMORAÇÃO AOS 30 ANOS DE FUNDAÇÃO DA EPAGRI, A SER REALIZADA NO DIA 22 DE NOVEMBRO, A QUAL PRESTARÁ HOMENAGENS A COLABORADORES.</t>
   </si>
   <si>
     <t>12183</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12183/req_477.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12183/req_477.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°477, DE AUTORIA DO EDL WILMAR SUDOSKI. OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILMAR MARTINS DE SOUZA, PRESIDENTE DA CÂMARA DE VEREADORES, SOLICITANDO A  RETOMADA DAS ATIVIDADES DA CÂMARA MIRIM, CONFORME RESOLUÇÃO Nº 1.083 DE 07/06/2017,  QUE INSTITUIU A CÂMARA MIRIM E PORTARIA Nº 47/2017, E SUAS ALTERAÇÕES NA PORTARIA Nº 23/2018, QUE REGULAMENTA A RESOLUÇÃO Nº 1.083 CRIANDO O REGIMENTO INTERNO DOS VEREADORES MIRINS,  QUE SEJA REALIZADA A ELEIÇÃO AINDA ESTE ANO, PARA LEGISLATURA 2022, E QUE SEJA NOMEADA COMISSÃO PARA COORDENAR AS ELEIÇÕES.</t>
   </si>
   <si>
     <t>12184</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12184/req_478.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12184/req_478.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°478, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER. OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA ELIANE CRISTINA KRULL, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO,  NO QUE DIZ RESPEITO AO ARTIGO 148, §1 DA LEI ORGÂNICA DE CANOINHAS, SOLICITO AS SEGUINTES INFORMAÇÕES:  A) QUAL O VALOR DESPENDIDO DO ORÇAMENTO DA SECRETARIA DA EDUCAÇÃO DESTINADO AO ENSINO SUPERIOR?  B) QUAL O PLANEJAMENTO PARA UTILIZAÇÃO DESTE RECURSO? C) NOS ANOS DE 2020 E 2021 COMO ESSE FOI E VEM SENDO APLICADO?</t>
   </si>
   <si>
     <t>12185</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12185/req_479.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12185/req_479.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°479, ASSINADA POR TODA EDILIDADE. QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA DIDECK GONTAREK, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12200</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12200/req_480.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12200/req_480.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°480, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA  ADILENE ADRATT, ENGENHEIRA RESPONSÁVEL PELO DNIT – MAFRA, SOLICITANDO  MELHORIAS NA SINALIZAÇÃO DAS OBRAS DE RECUPERAÇÃO DA BR 280, VISTO QUE TEM ACONTECIDO MUITOS ACIDENTES NOS TRECHOS DAS OBRAS, INCLUSIVE COM VITIMAS FATAIS.</t>
   </si>
   <si>
     <t>12201</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Gilmar Martins</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12201/req_481.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12201/req_481.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°481, DE AUTORIA DOS EDIS WILMAR SUDOSKI E GILMAR M. DE SOUZA. OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR  CLEICIO POLETO MARTINS, DIRETOR PRESIDENTE DA CELESC, E AO SENHOR LEANDRO GONÇALVES DE OLIVEIRA, GERENTE DA AGÊNCIA REGIONAL DA CELESC MAFRA,  SOLICITANDO INFORMAR QUANDO SERÁ NOMEADO GERENTE PARA A AGÊNCIA DE CANOINHAS,  POIS O MUNICÍPIO TEM MUITAS DEMANDAS QUE ESTÃO PARADAS COMO PROJETOS, AMPLIAÇÕES DE REDE, ETC, E MUITAS PESSOAS QUE VÃO À  AGÊNCIA NÃO TEM SEUS PROBLEMAS RESOLVIDOS.</t>
   </si>
   <si>
     <t>12202</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12202/req_482.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12202/req_482.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°482, DE AUTORIA DAS VEREADORAS TATI CARVALHO , JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA JANICE KRASNIAK, PRESIDENTE DA FUNDAÇÃO CATARINENSE DE EDUCAÇÃO ESPECIAL, SOLICITANDO QUE DENTRO DA ORGANIZAÇÃO DE SEU CRONOGRAMA DE TRABALHO, OCUPE A TRIBUNA DESTA CASA DE LEIS, A FIM DE EXPOR OS IMPACTOS PERTINENTES AO PROGRAMA SC MAIS ACESSÍVEL NO PLANALTO NORTE DE SANTA CATARINA, ESPECIALMENTE EM CANOINHAS/SC. JUSTIFICA-SE O PEDIDO, VISTO QUE, A ILUSTRE PRESIDENTE É NASCIDA NO PLANALTO NORTE DE SANTA CATARINA E É SABIDO TAMANHO APREÇO QUE POSSUI POR ESSA REGIÃO.</t>
   </si>
   <si>
     <t>12203</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12203/req_483.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12203/req_483.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°483, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  FÁBIO SCHIOCHET, DEPUTADO FEDERAL, SOLICITANDO  RECURSOS ATRAVÉS  DE EMENDA PARLAMENTAR NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS) DESTINADOS PARA AQUISIÇÃO DE UMA AMBULÂNCIA E INVESTIMENTOS NA SAÚDE DO MUNICÍPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>12204</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>Marcos Homer, Juliana Maciel</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12204/req_484.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12204/req_484.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°484, DE AUTORIA DO EDIL MARCOS HOMER E DA  VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO  RESPOSTAS AOS SEGUINTES QUESTIONAMENTOS COM RELAÇÃO AO FUNCIONAMENTO E OPERAÇÃO DOS SISTEMAS DE BALSAS EM NOSSO MUNICÍPIO:  1. EXISTE PREVISÃO PARA O RETORNO DOS SERVIÇOS EM NOSSO MUNICÍPIO? 2. HÁ TRATATIVAS COM OS DEMAIS MUNICÍPIOS DE FRONTEIRA PARA A FORMAÇÃO DE CONVÊNIOS DE OPERAÇÃO?  3. DAS BALSAS QUE OPERAVAM EM NOSSO MUNICÍPIO, QUAIS POSSUEM CONDIÇÕES DE FUNCIONAMENTO?	 4. EXISTE A POSSIBILIDADE DE CONVÊNIOS ESTADUAIS OU FEDERAIS PARA A MANUTENÇÃO DESSES SERVIÇOS?</t>
   </si>
   <si>
     <t>12205</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12205/req_485.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12205/req_485.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°485, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA LUCIANE CARMINATTI,  DEPUTADA ESTADUAL, INTEGRANTE DA COMISSÃO MISTA,  SOLICITANDO A INCLUSÃO DAS PROPOSTAS QUE SEGUEM ABAIXO, NO ANTEPROJETO DE LEI QUE ALTERA O PLANO DE CARGOS E SALÁRIOS DO MAGISTÉRIO PÚBLICO ESTADUAL E REAFIRMAR A PROPOSTA DE TABELA PARA CARREIRA APRESENTADA PELO SINTE PARA DESCOMPACTAÇÃO:	1. INCLUIR HORA-ATIVIDADE ⅓ NA CARGA HORÁRIA DE TRABALHO, POIS A  LEI 11.738/2008 SE REFERE AOS PROFISSIONAIS DO MAGISTÉRIO, OU SEJA, (TODOS) CONFORME A LEI FEDERAL Nº 11.301, NÃO SOMENTE PROFESSOR. OU PAGAMENTO DE GRATIFICAÇÃO DE SERVIÇO ESPECIALIZADO 30%. COMO OS PROFISSIONAIS DO ADMINISTRATIVO ANTERIORES A LEI ART 36, LC 668/15. DO CARGO DE AE RECEBEM 30% (OU ASSIM COMO OS PROFESSORES DE ANOS INICIAIS E SEGUNDO PROFESSORES, TAMBÉM RECEBEM GRATIFICAÇÃO DE 12%, POIS NÃO GANHAM</t>
   </si>
   <si>
     <t>12206</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12206/req_486.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12206/req_486.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°486, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DR. VICENTE CAROPRESO,  DEPUTADO ESTADUAL, INTEGRANTE DA COMISSÃO MISTA,    SOLICITANDO A INCLUSÃO DAS PROPOSTAS QUE SEGUEM ABAIXO, NO ANTEPROJETO DE LEI QUE ALTERA O PLANO DE CARGOS E SALÁRIOS DO MAGISTÉRIO PÚBLICO ESTADUAL E REAFIRMAR A PROPOSTA DE TABELA PARA CARREIRA APRESENTADA PELO SINTE PARA DESCOMPACTAÇÃO:	1. INCLUIR HORA-ATIVIDADE ⅓ NA CARGA HORÁRIA DE TRABALHO, POIS A  LEI 11.738/2008 SE REFERE AOS PROFISSIONAIS DO MAGISTÉRIO, OU SEJA, (TODOS) CONFORME A LEI FEDERAL Nº 11.301, NÃO SOMENTE PROFESSOR. OU PAGAMENTO DE GRATIFICAÇÃO DE SERVIÇO ESPECIALIZADO 30%. COMO OS PROFISSIONAIS DO ADMINISTRATIVO ANTERIORES A LEI ART 36, LC 668/15. DO CARGO DE AE RECEBEM 30% (OU ASSIM COMO OS PROFESSORES DE ANOS INICIAIS E SEGUNDO PROFESSORES, TAMBÉM RECEBEM GRATIFICAÇÃO DE 12%,</t>
   </si>
   <si>
     <t>12207</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12207/req_487.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12207/req_487.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°487, DE AUTORIA DE TODA EDILIDADE,   OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FERNANDO KRELLING,  DEPUTADO ESTADUAL, INTEGRANTE DA COMISSÃO MISTA,   SOLICITANDO A INCLUSÃO DAS PROPOSTAS QUE SEGUEM ABAIXO, NO ANTEPROJETO DE LEI QUE ALTERA O PLANO DE CARGOS E SALÁRIOS DO MAGISTÉRIO PÚBLICO ESTADUAL E REAFIRMAR A PROPOSTA DE TABELA PARA CARREIRA APRESENTADA PELO SINTE PARA DESCOMPACTAÇÃO:	1. INCLUIR HORA-ATIVIDADE ⅓ NA CARGA HORÁRIA DE TRABALHO, POIS A  LEI 11.738/2008 SE REFERE AOS PROFISSIONAIS DO MAGISTÉRIO, OU SEJA, (TODOS) CONFORME A LEI FEDERAL Nº 11.301, NÃO SOMENTE PROFESSOR. OU PAGAMENTO DE GRATIFICAÇÃO DE SERVIÇO ESPECIALIZADO 30%. COMO OS PROFISSIONAIS DO ADMINISTRATIVO ANTERIORES A LEI ART 36, LC 668/15. DO CARGO DE AE RECEBEM 30% (OU ASSIM COMO OS PROFESSORES DE ANOS INICIAIS E SEGUNDO PROFESSORES, TAMBÉM RECEBEM</t>
   </si>
   <si>
     <t>12208</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12208/req_488.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12208/req_488.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°488, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ANA CAMPAGNOLO,  DEPUTADA ESTADUAL, INTEGRANTE DA COMISSÃO MISTA,   SOLICITANDO A INCLUSÃO DAS PROPOSTAS QUE SEGUEM ABAIXO, NO ANTEPROJETO DE LEI QUE ALTERA O PLANO DE CARGOS E SALÁRIOS DO MAGISTÉRIO PÚBLICO ESTADUAL E REAFIRMAR A PROPOSTA DE TABELA PARA CARREIRA APRESENTADA PELO SINTE PARA DESCOMPACTAÇÃO:	1. INCLUIR HORA-ATIVIDADE ⅓ NA CARGA HORÁRIA DE TRABALHO, POIS A  LEI 11.738/2008 SE REFERE AOS PROFISSIONAIS DO MAGISTÉRIO, OU SEJA, (TODOS) CONFORME A LEI FEDERAL Nº 11.301, NÃO SOMENTE PROFESSOR. OU PAGAMENTO DE GRATIFICAÇÃO DE SERVIÇO ESPECIALIZADO 30%. COMO OS PROFISSIONAIS DO ADMINISTRATIVO ANTERIORES A LEI ART 36, LC 668/15. DO CARGO DE AE RECEBEM 30% (OU ASSIM COMO OS PROFESSORES DE ANOS INICIAIS E SEGUNDO PROFESSORES, TAMBÉM RECEBEM GRATIFICAÇÃO DE 12%,</t>
   </si>
   <si>
     <t>12209</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12209/req_489.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12209/req_489.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°489, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JERRY COMPER,  DEPUTADO ESTADUAL, INTEGRANTE DA COMISSÃO MISTA,   SOLICITANDO A INCLUSÃO DAS PROPOSTAS QUE SEGUEM ABAIXO, NO ANTEPROJETO DE LEI QUE ALTERA O PLANO DE CARGOS E SALÁRIOS DO MAGISTÉRIO PÚBLICO ESTADUAL E REAFIRMAR A PROPOSTA DE TABELA PARA CARREIRA APRESENTADA PELO SINTE PARA DESCOMPACTAÇÃO: 1. INCLUIR HORA-ATIVIDADE ⅓ NA CARGA HORÁRIA DE TRABALHO, POIS A  LEI 11.738/2008 SE REFERE AOS PROFISSIONAIS DO MAGISTÉRIO, OU SEJA, (TODOS) CONFORME A LEI FEDERAL Nº 11.301, NÃO SOMENTE PROFESSOR. OU PAGAMENTO DE GRATIFICAÇÃO DE SERVIÇO ESPECIALIZADO 30%. COMO OS PROFISSIONAIS DO ADMINISTRATIVO ANTERIORES A LEI ART 36, LC 668/15. DO CARGO DE AE RECEBEM 30% (OU ASSIM COMO OS PROFESSORES DE ANOS INICIAIS E SEGUNDO PROFESSORES, TAMBÉM RECEBEM GRATIFICAÇÃO DE 12%,</t>
   </si>
   <si>
     <t>12210</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12210/req_490.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12210/req_490.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°490, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FABIANO DA LUZ,  DEPUTADO ESTADUAL, INTEGRANTE DA COMISSÃO MISTA,   SOLICITANDO A INCLUSÃO DAS PROPOSTAS QUE SEGUEM ABAIXO, NO ANTEPROJETO DE LEI QUE ALTERA O PLANO DE CARGOS E SALÁRIOS DO MAGISTÉRIO PÚBLICO ESTADUAL E REAFIRMAR A PROPOSTA DE TABELA PARA CARREIRA APRESENTADA PELO SINTE PARA DESCOMPACTAÇÃO:1. INCLUIR HORA-ATIVIDADE ⅓ NA CARGA HORÁRIA DE TRABALHO, POIS A  LEI 11.738/2008 SE REFERE AOS PROFISSIONAIS DO MAGISTÉRIO, OU SEJA, (TODOS) CONFORME A LEI FEDERAL Nº 11.301, NÃO SOMENTE PROFESSOR. OU PAGAMENTO DE GRATIFICAÇÃO DE SERVIÇO ESPECIALIZADO 30%. COMO OS PROFISSIONAIS DO ADMINISTRATIVO ANTERIORES A LEI ART 36, LC 668/15. DO CARGO DE AE RECEBEM 30% (OU ASSIM COMO OS PROFESSORES DE ANOS INICIAIS E SEGUNDO PROFESSORES, TAMBÉM RECEBEM GRATIFICAÇÃO DE 12%,</t>
   </si>
   <si>
     <t>12211</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12211/req_491.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12211/req_491.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°491, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SARGENTO LIMA,  DEPUTADO ESTADUAL, INTEGRANTE DA COMISSÃO MISTA,   SOLICITANDO A INCLUSÃO DAS PROPOSTAS QUE SEGUEM ABAIXO, NO ANTEPROJETO DE LEI QUE ALTERA O PLANO DE CARGOS E SALÁRIOS DO MAGISTÉRIO PÚBLICO ESTADUAL E REAFIRMAR A PROPOSTA DE TABELA PARA CARREIRA APRESENTADA PELO SINTE PARA DESCOMPACTAÇÃO:1. INCLUIR HORA-ATIVIDADE ⅓ NA CARGA HORÁRIA DE TRABALHO, POIS A  LEI 11.738/2008 SE REFERE AOS PROFISSIONAIS DO MAGISTÉRIO, OU SEJA, (TODOS) CONFORME A LEI FEDERAL Nº 11.301, NÃO SOMENTE PROFESSOR. OU PAGAMENTO DE GRATIFICAÇÃO DE SERVIÇO ESPECIALIZADO 30%. COMO OS PROFISSIONAIS DO ADMINISTRATIVO ANTERIORES A LEI ART 36, LC 668/15. DO CARGO DE AE RECEBEM 30% (OU ASSIM COMO OS PROFESSORES DE ANOS INICIAIS E SEGUNDO PROFESSORES, TAMBÉM RECEBEM GRATIFICAÇÃO DE 12%,</t>
   </si>
   <si>
     <t>12212</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12212/req_492.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12212/req_492.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°492, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  PARA QUE DETERMINE AS SECRETARIAS COMPETENTES AS SEGUINTES SOLICITAÇÕES APRESENTADAS PELOS MORADORES DO DISTRITO DE MARCÍLIO DIAS, ATRAVÉS DO GABINETE MÓVEL:  1- O ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO TRECHO ENTRE O COLÉGIO AGRÍCOLA E A CAMPUS DA UNIVERSIDADE DO CONTESTADO;  2- INFORMAÇÕES SE HÁ PROJETO PARA REVITALIZAÇÃO E CONTINUIDADE DA CICLOVIA NA RUA WENDELIN METZGER, VISTO QUE, HOJE É UMA DAS RUAS MAIS UTILIZADAS DO MUNICÍPIO PARA PRÁTICA DE ATIVIDADES FÍSICAS, ESPECIALMENTE O CICLISMO;   3- SE HÁ PROJETO PARA PAVIMENTAÇÃO ASFÁLTICA DA RUA BERNARDO OLSEN E RUA BERNARDO METZGER OU COLOCAÇÃO DE CALÇAMENTO (NESTA ÚLTIMA);</t>
   </si>
   <si>
     <t>12213</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12213/req_493.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12213/req_493.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°493, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER. OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, DEFRONTE À NOTÍCIA QUE O POSTO DE SAÚDE DE FELIPE SCHMIDT NÃO ESTÁ REALIZANDO ATENDIMENTO MÉDICO, INCLUSIVE POSSUI PLACA ALUSIVA AO NÃO ATENDIMENTO POR TEMPO INDETERMINADO EM FRENTE A REFERIDA UNIDADE DE SAÚDE, SOLICITAMOS AS SEGUINTES INFORMAÇÕES:   1 - O QUE MOTIVOU A PARALISAÇÃO DO ATENDIMENTO MÉDICO NESTA UNIDADE BÁSICA DE SAÚDE E QUAL O PLANEJAMENTO PARA SOLUCIONAR TAL PROBLEMA? 2 - OS ATENDIMENTOS MÉDICOS ESTÃO SENDO REALIZADOS NAS DEMAIS UNIDADES BÁSICAS DE SAÚDE NAS LOCALIDADES DO INTERIOR DO MUNICÍPIO?</t>
   </si>
   <si>
     <t>12214</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12214/req_494.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12214/req_494.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°494, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO O SENHOR VALTER SURKAMP, PRESIDENTE DA APECARE, E A TODOS OS PARTICIPANTES PELA ARRECADAÇÃO DE RECURSOS EM PROL DA CONSTRUÇÃO DA UTI PEDIÁTRICA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO EVENTO REALIZADO NO ULTIMO FINAL DE SEMANA NO PARQUE DE EXPOSIÇÕES OURO VERDE JOSÉ JOÃO KLEMPOUZ.</t>
   </si>
   <si>
     <t>12221</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12221/req_495.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12221/req_495.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°495, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA SUELEN ADUR WOGEINAKI, COORDENADORA REGIONAL DE EDUCAÇÃO DE CANOINHAS,  EXPONDO E SOLICITANDO O QUE SEGUE: APÓS OBSERVAR A DISPARIDADE NO MÉTODO ADOTADO PARA O RETORNO DO SISTEMA PRESENCIAL ENTRE AS REDES PÚBLICA MUNICIPAL, ESTADUAL E PRIVADA NO ANO DE 2021 E CONSIDERANDO QUE ESSAS  SÃO CONSIDERADAS ATIVIDADES ESSENCIAIS, BEM COMO, TAIS POSTURAS PODEM GERAR DESIGUALDADE DE OPORTUNIDADES, SOLICITAMOS QUE NOS INFORME O  MOTIVO DO IMPEDIMENTO DO RETORNO  AO REGIME 100% PRESENCIAL NA REDE PÚBLICA ESTADUAL, NO MUNICÍPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>12222</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12222/req_496.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12222/req_496.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°496, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À  PROFESSORA DOUTORA ALINE VIANCELLI,  QUE ESTÁ NO RANKING DOS PESQUISADORES MAIS INFLUENTES DO MUNDO, DE ACORDO COM O ESTUDO "AD SCIENTIFIC INDEX - SCIENTIST RANKINGS 2021. O RANKING CIENTÍFICO É UMA DAS VÁRIAS FORMAS UTILIZADAS PARA MENSURAR O IMPACTO/INFLUÊNCIA DOS CIENTISTAS DO MUNDO TODO. A METODOLOGIA LEVOU EM CONSIDERAÇÃO A PRODUÇÃO CIENTÍFICA DOS ÚLTIMOS 5 ANOS DE CADA CIENTISTA, UTILIZANDO NOVE PARÂMETROS PARA CHEGAR AO ÍNDICE. FORAM AVALIADOS CIENTISTAS DE DIFERENTES ÁREAS DO CONHECIMENTO DE 13.600 UNIVERSIDADES DE 206 PAÍSES E DE 11 REGIÕES DO MUNDO, ENTRE AS QUAIS ÁFRICA, ÁSIA, EUROPA, AMÉRICA DO NORTE, AMÉRICA LATINA, BRICS, ENTRE OUTROS. ESTA CONQUISTA É UM RECONHECIMENTO PELO TRABALHO REALIZADO AO LONGO</t>
   </si>
   <si>
     <t>12223</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12223/req_497.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12223/req_497.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°497, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À  PROFESSORA DOUTORA FABIANA LUDKA,  QUE ESTÁ NO RANKING DOS PESQUISADORES MAIS INFLUENTES DO MUNDO, DE ACORDO COM O ESTUDO "AD SCIENTIFIC INDEX - SCIENTIST RANKINGS 2021. O RANKING CIENTÍFICO É UMA DAS VÁRIAS FORMAS UTILIZADAS PARA MENSURAR O IMPACTO/INFLUÊNCIA DOS CIENTISTAS DO MUNDO TODO. A METODOLOGIA LEVOU EM CONSIDERAÇÃO A PRODUÇÃO CIENTÍFICA DOS ÚLTIMOS 5 ANOS DE CADA CIENTISTA, UTILIZANDO NOVE PARÂMETROS PARA CHEGAR AO ÍNDICE. FORAM AVALIADOS CIENTISTAS DE DIFERENTES ÁREAS DO CONHECIMENTO DE 13.600 UNIVERSIDADES DE 206 PAÍSES E DE 11 REGIÕES DO MUNDO, ENTRE AS QUAIS ÁFRICA, ÁSIA, EUROPA, AMÉRICA DO NORTE, AMÉRICA LATINA, BRICS, ENTRE OUTROS. ESTA CONQUISTA É UM RECONHECIMENTO PELO TRABALHO REALIZADO AO LONGO DO</t>
   </si>
   <si>
     <t>12224</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12224/req_498.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12224/req_498.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°498, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA ELIANE CRISTINA KRULL, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, EXPONDO E SOLICITANDO O QUE SEGUE:APÓS OBSERVAR A DISPARIDADE NO MÉTODO ADOTADO PARA O RETORNO DO SISTEMA PRESENCIAL ENTRE AS REDES PÚBLICA MUNICIPAL, ESTADUAL E PRIVADA NO ANO DE 2021 E CONSIDERANDO QUE ESSAS  SÃO CONSIDERADAS ATIVIDADES ESSENCIAIS, BEM COMO, TAIS POSTURAS PODEM GERAR DESIGUALDADE DE OPORTUNIDADES, SOLICITAMOS QUE NOS INFORME A PERCENTUAL DE RETORNO DOS ALUNOS AO REGIME 100% PRESENCIAL NA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>12225</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12225/req_499.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12225/req_499.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°499, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO DETRACAN, SOLICITANDO ESTUDO PARA A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA OU TRAVESSIA ELEVADA) NA RUA MÁRIO JOÃO MAYER, PRÓXIMO AO NÚMERO 300. DEVIDO AO AUMENTO DE FLUXO OCASIONADO PELAS ALTERAÇÕES NO ACESSO A BR 280 SE FAZ NECESSÁRIO A IMPLANTAÇÃO DE TAL MEDIDA PARA A MAIOR SEGURANÇA DE MORADORES E TRANSEUNTES.</t>
   </si>
   <si>
     <t>12226</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12226/req_500.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12226/req_500.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°500, DE AUTORIA DA VEREADORA JULIANA MACIEL, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA, COM BASE NA LEI FEDERAL N. 8.989/95 QUE ISENTA O IPI DOS VEÍCULOS AUTOMOTORES PARA A PESSOA COM DEFICIÊNCIA FÍSICA, VISUAL, MENTAL SEVERA OU PROFUNDA E AUTISTAS, E DIANTE DA LEI FEDERAL N. 14.183/2021, QUE ALTEROU O ART. 1º, PAR. 7º DA LEI EM DESTAQUE, QUE POR SUA VEZ MAJOROU DE R$ 70.000,00 (SETENTA MIL REAIS) PARA R$ 140.000,00 (CENTO E QUARENTA MIL REAIS) O VALOR FINAL DO VEÍCULO QUE PODE SER ADQUIRIDO COM ISENÇÃO DO IPI, VEM POR MEIO DESTE SOLICITAR AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE SANTA CATARINA, CIENTE DE TODO RESPEITO E DOS INVESTIMENTOS QUE O GOVERNO DO ESTADO TEM DISPONIBILIZADO À MELHORA NA QUALIDADE DE VIDA DA PESSOA COM</t>
   </si>
   <si>
     <t>12227</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12227/req_501.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12227/req_501.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°501, DE AUTORIA DA VEREADORA JULIANA MACIEL, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO DEPUTADO ESTADUAL DR. VICENTE CAROPRESO (PRESIDENTE DA COMISSÃO DA PESSOA COM DEFICIÊNCIA),  COM BASE NA LEI FEDERAL N. 8.989/95 QUE ISENTA O IPI DOS VEÍCULOS AUTOMOTORES PARA A PESSOA COM DEFICIÊNCIA FÍSICA, VISUAL, MENTAL SEVERA OU PROFUNDA E AUTISTAS, E DIANTE DA LEI FEDERAL N. 14.183/2021, QUE ALTEROU O ART. 1º, PAR. 7º DA LEI EM DESTAQUE, QUE POR SUA VEZ MAJOROU DE R$ 70.000,00 (SETENTA MIL REAIS) PARA R$ 140.000,00 (CENTO E QUARENTA MIL REAIS) O VALOR FINAL DO VEÍCULO QUE PODE SER ADQUIRIDO COM ISENÇÃO DO IPI, VEM POR MEIO DESTE SOLICITAR AO EXCELENTÍSSIMO DEPUTADO, LEVANDO EM CONSIDERAÇÃO O PEDIDO DA ASSOCIAÇÃO DE PAIS E AMIGOS DO AUTISTA DE CANOINHAS (AMA CANOINHAS) QUE SEJA LEVADO A DEBATE NA COMISSÃO DA PESSOA COM DEFICIÊNCIA QUE A ISENÇÃO DO ICMS PARA AQUISIÇÃO DE VEÍCULOS AOS</t>
   </si>
   <si>
     <t>12228</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12228/req_502.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12228/req_502.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°502, ASSINADA POR TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA DIVAIR DAS GRAÇAS KRAUTCHYCHYN, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12229</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12229/req_503.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12229/req_503.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°503, ASSINADA POR TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MIGUEL AMIR ADUR, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12234</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12234/req_504.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12234/req_504.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°504, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA, E AO SENHOR CORONEL BM CHARLES ALEXANDRE VIEIRA, COMANDANTE GERAL DO CORPO DE BOMBEIROS DE SANTA CATARINA, SOLICITANDO ESTUDOS SOBRE A POSSIBILIDADE DA DISPONIBILIZAÇÃO DE  UM HELICÓPTERO PARA A  REGIÃO DO PLANALTO NORTE, PARA DAR MAIS AGILIDADE NOS ATENDIMENTOS DE EMERGÊNCIA, TANTO  PARA O CORPO DE BOMBEIROS, COMO AOS HOSPITAIS E TAMBÉM AS POLÍCIAS FEDERAL RODOVIÁRIA E MILITAR RODOVIÁRIA. E AINDA, QUE SEJA TRABALHADO UM CONVÊNIO COM O MUNICÍPIO DE CURITIBA/PR, PARA LEVAR ESSAS PESSOAS ATENDIDAS EM CARÁCTER DE URGÊNCIA PELO APOIO AÉREO.</t>
   </si>
   <si>
     <t>12244</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>Everton Ramthum</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12244/req_505.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12244/req_505.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°505, DE AUTORIA DO EDIL EVERTON RANTHUM, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  FÁBIO SCHIOCHET, DEPUTADO FEDERAL, SOLICITANDO  RECURSOS ATRAVÉS  DE EMENDA PARLAMENTAR NO VALOR DE R$ 3.000.000,00 (TRÊS MILHÕES DE REAIS) DESTINADOS PARA AQUISIÇÃO DE UM BRITADOR MÓVEL.</t>
   </si>
   <si>
     <t>12235</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12235/req_506.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12235/req_506.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°506, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER,  OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO CÓPIA DOS DOCUMENTOS REFERENTES AO CONVÊNIO FIRMADO ENTRA A PREFEITURA MUNICIPAL DE CANOINHAS  E O ESTADO DE SANTA CATARINA, PARA A MANUTENÇÃO DA SC 120, BEM COMO A CONCESSÃO DO MAQUINÁRIO QUE FOI DESTINADO PARA A VIA E FOI REPASSADO AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>12236</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12236/req_507.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12236/req_507.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°507, DE AUTORIA DAS VEREADORAS TATI CARVALHO , JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER,            OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO ESTUDO PARA REFORMA E ADEQUAÇÃO DO TERMINAL RODOVIÁRIO MUNICIPAL, O PRÉDIO APRESENTA ALGUMAS AVARIAS, ESSAS ALÉM DE CAUSAR RISCOS E DESCONFORTO AS PESSOAS QUE UTILIZAM O ESSE MEIO DE TRANSPORTE, TRAZEM UMA MÁ IMAGEM, TENDO EM VISTA QUE ESSE AINDA É UM DOS PONTOS DE ENTRADA DE NOSSO MUNICÍPIO.,</t>
   </si>
   <si>
     <t>12237</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12237/req_508.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12237/req_508.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°507, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ADILENE ADRATT, ENGENHEIRA RESPONSÁVEL PELO DNIT – MAFRA, SOLICITANDO A RECOMPOSIÇÃO DA DEMARCAÇÃO E NIVELAMENTO DO TREVO DE ACESSO AO MUNICÍPIO DE BELA VISTA DO TOLDO, ATRAVÉS DA BR 280 NA LOCALIDADE DE ENCRUZILHADA EM CANOINHAS.</t>
   </si>
   <si>
     <t>12238</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12238/req_509.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12238/req_509.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°509, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE EXITE PREVISÃO PARA A RECUPERAÇÃO DO CALÇAMENTO DA RUA MIGUEL DARMORUS,  ENTRE AS RUAS JOSÉ LULU VIEIRA E FAURI DE LIMA, BAIRRO CAMPO DA ÁGUA VERDE, DEVIDO A SITUAÇÃO PRECÁRIA DA VIA É NECESSÁRIO COM URGÊNCIA DE REPAROS.</t>
   </si>
   <si>
     <t>12239</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>Mauricio Zimmermann</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12239/req_510.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12239/req_510.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°510, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR MAURO DE NADAL, PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DE SANTA CATARINA, SOLICITANDO  QUE A PROPOSTA DE REAJUSTE SALARIAL DA SEGURANÇA PÚBLICA, ENCAMINHADA PELO GOVERNO DO ESTADO À ASSEMBLEIA LEGISLATIVA DE SANTA CATARINA, SEJA ALTERADA TENDO COMO BASE  A PROPOSTA DE LEI COMPLEMENTAR (PLC) DO REAJUSTE SALARIAL LINEAR, JÁ APROVADO NA INTEGRA E POR UNANIMIDADE POR ESSA CASA DE LEIS NA SESSÃO DO DIA 28 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>12240</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12240/req_511.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12240/req_511.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°511, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO   SENHOR TENENTE CORONEL SILVANO SASINSKI, COMANDANTE DO 3º BPM, E AO SUB COMANDANTE MAJOR MACHADO, PELA SENSIBILIDADE EM INVESTIR NA SEGURANÇA DOS POLICIAIS  DO PPT E CONSEQUENTEMENTE A TODA A POPULAÇÃO PELA AQUISIÇÃO E BLINDAGEM DA VIATURA  RANGER.</t>
   </si>
   <si>
     <t>12241</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12241/req_512.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12241/req_512.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°512, DE AUTORIA DO VEREADOR MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO   SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, ONDE POR MEIO DE CONVÊNIO ENTRE  A PREFEITURA E O  3º BPM, POSSIBILITOU A AQUISIÇÃO DO VEÍCULO RANGER, COMO TAMBÉM AO VICE PREFEITO RENATO PIKE, PELA EMENDA DESTINADA PARA A BLINDAGEM  DA VIATURA ENQUANTO ESTEVE DEPUTADO.</t>
   </si>
   <si>
     <t>12242</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>Marcos Homer, Everton Ramthum, Gilmar Martins, Juliana Maciel, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12242/req_513.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12242/req_513.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°513, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO A TODOS OS ESTABELECIMENTOS DE ENSINO DE NOSSO MUNICÍPIO, ENCAMINHANDO “MOÇÃO DE PARABENIZAÇÃO”,  DESTINADA AOS PROFESSORES PELA PASSAGEM DE SEU DIA. ESSA CASA RECONHECE A IMPORTÂNCIA  QUE ESTA DATA SEJA LEMBRADA E COMEMORADA.</t>
   </si>
   <si>
     <t>12247</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>Professor Osmar, Everton Ramthum, Gilmar Martins, Mauricio Zimmermann, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12247/req_514.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12247/req_514.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°514, DE AUTORIA DOS EDIS WILLIAN GODOY, GILMAR M. DE SOUZA, EVERTON RANTHUM, MAURICIO ZIMMERMANN, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DA ADMINISTRAÇÃO, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, SENDO DE NOSSO CONHECIMENTO QUE ESTÁ  EM ANDAMENTO TODAS AS TRATATIVAS  PARA  RENOVAÇÃO DAS LICENÇAS AMBIENTAIS DAS MINAS DE  CASCALHO, PEDRA BRITA,  E TAMBÉM ESTAMOS PASSANDO POR UM PERÍODO DE CHUVAS, SOLICITAMOS INFORMAÇÕES DAS REAIS SITUAÇÕES DE NOSSOS BRITADORES E SE ESTÁ SENDO APROVEITADO ESSE PERÍODO PARA AS DEVIDAS REFORMAS E MANUTENÇÕES DOS MESMOS E DEMAIS EQUIPAMENTOS DA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>12246</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12246/req_515.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12246/req_515.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°515, DE AUTORIA DOS EDIS WILLIAN GODOY, GILMAR M. DE SOUZA, EVERTON RANTHUM, MAURICIO ZIMMERMANN, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR WILSON PEREIRA,   GERENTE DO IMA, SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DOS PROCESSOS DE LICENCIAMENTO AMBIENTAL PARA EXPLORAÇÃO  DAS MINAS DE CASCALHO E PEDRA BRITA UTILIZADO NA MELHORIA DE TRÂNSITO EM NOSSAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>12248</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12248/req_516.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12248/req_516.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°516, D E AUTORIA DOS EDIS WILLIAN GODOY, GILMAR M. DE SOUZA, EVERTON RANTUHM, MAURICIO ZIMMERMANN, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR ANTÔNIO AUGUSTO MARTINS WEINFURTER, PROCURADOR DO MUNICÍPIO, SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DOS PROCESSOS DE LICENCIAMENTO AMBIENTAL PARA EXPLORAÇÃO  DAS MINAS DE CASCALHO E PEDRA BRITA UTILIZADO NA MELHORIA DE TRÂNSITO EM NOSSAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>12249</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12249/ofi_615.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12249/ofi_615.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°517, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  ANDRÉ SAUL DO NASCIMENTO, SUPERINTENDENTE REGIONAL DA POLÍCIA RODOVIÁRIA FEDERAL  E AO SENHOR JAERILSON HUYER KLIPPEL JUNIOR, CHEFE DA DELEGACIA DA PRF EM MAFRA, SOLICITANDO INFORMAR QUANDO SERÁ AMPLIADO O NÚMERO DE POLICIAIS PARA ATENDER A DEMANDA DA REGIÃO, VISTO QUE NORMALMENTE NÃO HÁ POLICIAIS NO POSTO POLICIAL DA BR 280 CANOINHAS À PORTO UNIÃO DEVIDO A FALTA DE EFETIVO, POR SER UMA ROTA DE DIVERSOS DELITOS, COMO TRANSPORTE DE DROGAS, FURTO DE VEÍCULOS E UM GRANDE NÚMERO DE ACIDENTES, É NECESSÁRIO QUE O POSTO ESTEJA  EM PLENO FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>12250</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12250/req_518.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12250/req_518.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°518, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, TENDO EM VISTA A DEMANDA REFERENTE A ATENDIMENTOS A ANIMAIS DEBILITADOS E CASTRAÇÕES DE ANIMAIS QUE ENCONTRAM-SE NOS LOGRADOUROS PÚBLICOS, CAUSANDO INSEGURANÇA À POPULAÇÃO E MAUS TRATOS AOS ANIMAIS, OS VEREADORES QUE SUBSCREVEM ESTE REQUERIMENTO SOLICITAM INFORMAÇÕES REFERENTES AOS TRABALHOS EFETIVADOS PELO CONTROLE DE ZOONOSES DO MUNICÍPIO DE CANOINHAS, REQUERENDO A RESPOSTA DAS SEGUINTES PERGUNTAS, INCLUSIVE COM DOCUMENTOS PERTINENTES:</t>
   </si>
   <si>
     <t>12251</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12251/req_519.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12251/req_519.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°519, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO AS SEGUINTES INFORMAÇÕES REFERENTES A RUA ANTÔNIO NICOLLIZZI:     1 - EXISTE PREVISÃO PARA A PAVIMENTAÇÃO ASFÁLTICA DESSA RUA?2 - EXISTE PREVISÃO PARA MELHORIAS REFERENTES A DRENAGEM DESTA RUA?</t>
   </si>
   <si>
     <t>12252</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12252/req_520.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12252/req_520.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°520, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, DIANTE DA NECESSIDADE DE ADEQUAÇÃO DAS CALÇADAS DO BAIRRO CAMPO DA ÁGUA VERDE, SOLICITAMOS  AS SEGUINTES INFORMAÇÕES:1 - QUAL O PRAZO FINAL PARA A IMPLEMENTAÇÃO DAS CALÇADAS COM O NOVO PADRÃO? 2 - O MUNICÍPIO ESTÁ DISPONIBILIZANDO HORA/MÁQUINA PARA AUXILIAR NA DESTRUIÇÃO DAS CALÇADAS ANTIGAS? SE SIM, QUAL O CRITÉRIO PARA FORNECER ESSE SERVIÇO?</t>
   </si>
   <si>
     <t>12263</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Everton Ramthum, Gilmar Martins, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Tati Carvalho, Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12263/req_521.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12263/req_521.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°521, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À ADOSAREC, QUE COMEMORA NO DIA 25 DE NOVEMBRO SEUS  30 ANOS DE FUNDAÇÃO. PARABÉNS A DIRETORIA, VOLUNTÁRIOS E ESPECIALMENTE AOS DOADORES,  E TEM A HONRA DE CONVIDAR  PARA COMPARECER À ESTA CASA LEGISLATIVA,  EM DATA OPORTUNA PARA EXPLANAR SOBRE A HISTÓRIA DA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>12273</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12273/req_522.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12273/req_522.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°522, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO REQUERIMENTO AO SENHOR GILMAR MARTINS DE SOUZA, PRESIDENTE DA CÂMARA DE VEREADORES, SOLICITANDO A POSSIBILIDADE DE PROMOVER UMA  AUDIÊNCIA PÚBLICA EM PARCERIA COM A SECRETARIA DE ASSISTÊNCIA SOCIAL E SAÚDE E AINDA NÚCLEO DE ASSISTENTES SOCIAIS DE CANOINHAS E REGIÃO, ABERTA A TODA POPULAÇÃO, AINDA ESTE ANO, PARA DISCUSSÃO SOBRE  "OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO,  BEM COMO DISCUTIRMOS SOBRE A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS, COM RETORNO DAS PERÍCIAS MÉDICAS PRESENCIAIS E REALIZAÇÃO DE CONCURSO PÚBLICO PARA CONTRATAÇÃO DE SERVIDORES PARA ATENDIMENTO PRESENCIAL DA POPULAÇÃO. A CÂMARA DE VEREADORES DE CANOINHAS JÁ ENVIOU UMA SÉRIE DE REQUERIMENTOS AOS ÓRGÃOS RESPONSÁVEIS, NÃO OBTENDO O RETORNO DO</t>
   </si>
   <si>
     <t>12274</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12274/req_523.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12274/req_523.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°523, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO ESTUDO PARA A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA OU TRAVESSIA ELEVADA) NA RUA FRANCISCO DE PAULA PEREIRA, PRÓXIMO AO NÚMERO 1.223. NESTE LOCAL POSSUI UMA CRECHE ( CENTRO EDUCACIONAL BRILHO DAS ESTRELAS), SENDO QUE A TRAVESSIA IRÁ AUMENTAR A SEGURANÇA DE PAIS E ALUNOS.</t>
   </si>
   <si>
     <t>12275</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>Professor Osmar, Marcos Homer</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12275/req_524.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12275/req_524.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°524, DE AUTORIA DOS EDIS PROFESSOR OSMAR E MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO OFÍCIO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA QUE PARABENIZE OS DEMAIS PROFISSIONAIS DA EDUCAÇÃO DE CANOINHAS QUE PARTICIPARAM E  ESTÃO PARTICIPANDO DO IV CONAE (CONFERÊNCIA NACIONAL DE EDUCAÇÃO) CANOINHAS.</t>
   </si>
   <si>
     <t>12283</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12283/req_525.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12283/req_525.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°525, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR RODRIGO DAMS, DIRETOR DO COLETIVO SANTA CRUZ, SOLICITANDO ESTUDO TÉCNICO PARA A CRIAÇÃO DE UMA LINHA DE ÔNIBUS  PARA A  ESTAÇÃO DE MARCÍLIO DIAS. CONFORME DISCUTIDO NA ÚLTIMA REUNIÃO DO CONSELHO MUNICIPAL DE PATRIMÔNIO NATURAL, HISTÓRICO, ARTÍSTICO E CULTURAL – COMPHAC,  DEVIDO AOS EVENTOS REALIZADOS E AO CRONOGRAMA DE AÇÕES COM AS NOVAS INSTALAÇÕES, SE FAZ NECESSÁRIO PARA FOMENTAR A VISITA DE TODA POPULAÇÃO ATÉ O LOCAL.</t>
   </si>
   <si>
     <t>12284</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12284/req_526.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12284/req_526.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°526, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”,  À SENHORA ROSELIANE TIBES DE SOUZA, ÁRBITRA CANOINHENSE, PELA SUA ATUAÇÃO NA  13ª TAÇA BRASIL DE CLUBES SUB 20 FEMININO – DIVISÃO ESPECIAL, REPRESENTANDO O NOSSO ESTADO E O NOSSO MUNICÍPIO DE CANOINHAS EM TÃO IMPORTANTE COMPETIÇÃO NACIONAL, COMPETIÇÃO DISPUTADA NA CIDADE DE BRUSQUE, COM A PARTICIPAÇÃO DE VÁRIOS CLUBES VINDOS DE VÁRIOS ESTADOS BRASILEIROS.</t>
   </si>
   <si>
     <t>12285</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>Professor Osmar, Mauricio Zimmermann, Silmara Gontarek, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12285/req_527.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12285/req_527.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°527, DE AUTORIA DOS EDIS WILLIAN GODOY, WILMAR SUDOSKI, SILMARA GONTAREK, MAURICIO ZIMMERMANN E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR O MOTIVO DA DEMORA DO TÉRMINO DAS OBRAS DE PAVIMENTAÇÃO DAS RUAS  ANTÔNIO LILLER, ALOIS  STUEBER, FREDERICO KOHLER, FERES JOÃO SFAIR E OUTRAS QUE A EMPRESA PRADO E PRADO  ESTÁ REALIZANDO.</t>
   </si>
   <si>
     <t>12286</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12286/req_528.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12286/req_528.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°528, ASSINADA POR TODA EDILIDADE PRESENTE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR EDEMAR GONÇALVES PADILHA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12287</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>Mauricio Zimmermann, Juliana Maciel, Marcos Homer, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12287/req_529.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12287/req_529.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°529, ASSINADA POR TODA EDILIDADE PRESENTE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR WOLNEI WUNSCH FIGURA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12288</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12288/req_530.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12288/req_530.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 530, ASSINADA POR TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ALCIR SAUSEN, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12289</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12289/req_531.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12289/req_531.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°531, ASSINADA POR TODA EDILIDADE PRESENTE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ADIR BARTOLOMEU ZUCCO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12290</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12290/req_532.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12290/req_532.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°532, ASSINADA POR TODA EDILIDADE PRESENTE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ARISTEU MUNHOZ SOBRINHO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>12291</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>Willian Godoy, Juliana Maciel, Marcos Homer, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12291/req_533.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12291/req_533.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°533, DE AUTORIA DE TODA EDILIDADE PRESENTE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SÉRGIO TEIXEIRA DA SILVA, COORDENADOR E COREÓGRAFO DO GRUPO URBAN STYLE E A TODOS OS INTEGRANTES DO GRUPO, PARABENIZANDO PELA CONQUISTA DAS PREMIAÇÕES EM TODAS AS APRESENTAÇÕES NO FESTIVAL DE DANÇA ARTE  EM MOVIMENTO, REALIZADO NA CIDADE DE JARAGUÁ DO SUL, REPRESENTANDO MUITO BEM A DANÇA DO MUNICÍPIO DE CANOINHAS. SEMPRE COM MUITA PERSISTÊNCIA, DETERMINAÇÃO E DEDICAÇÃO  LEVANDO O NOME DE CANOINHAS PARA TODO ESTADO E PAÍS.</t>
   </si>
   <si>
     <t>12292</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>Marcos Homer, Juliana Maciel, Mauricio Zimmermann, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12292/req_534.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12292/req_534.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°534, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE AGRADECIMENTO”,  AO SENHOR CLAUTO PADILHA, POR SUA  CONTRIBUIÇÃO CULTURAL  ATRAVÉS DA REALIZAÇÃO DAS GINCANAS DA CIDADE DURANTE OS ANOS 80 E 90, QUE REUNIA JOVENS DE TODAS AS CLASSES SOCIAIS, CONVIDANDO PARA SE FAZER PRESENTE NA CASA PARA RECEBER UMA CONGRATULAÇÃO FORMAL, BEM COMO, EXPLANAR SOBRE O ASSUNTO.</t>
   </si>
   <si>
     <t>12293</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>Silmara Gontarek, Mauricio Zimmermann, Professor Osmar, Willian Godoy, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12293/req_535.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12293/req_535.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°535, DE AUTORIA DOS EDIS WILIAN GODOY, WILMAR SUDOSKI, SILMARA GONTAREK, MAURICIO ZIMMERMANN E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR THIAGO AUGUSTO VIEIRA, SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, SOLICITANDO INFORMAR SE HÁ PREVISÃO PARA MANUTENÇÃO COM PATROLAMENTO E COLOCAÇÃO DE MATERIAL DA SC 120 QUE LIGA CANOINHAS A TIMBÓ GRANDE.</t>
   </si>
   <si>
     <t>12294</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>Marcos Homer, Juliana Maciel, Mauricio Zimmermann, Silmara Gontarek, Tati Carvalho, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12294/req_536.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12294/req_536.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°536, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS MARCOS HOMER E MAURICIO ZIMMERMAN, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR WILMAR SUDOSKI, PRESIDENTE DA CÂMARA DE VEREADORES EM EXERCÍCIO, SOLICITANDO A POSSIBILIDADE DE CEDER  O PLENÁRIO PARA A REALIZAÇÃO DO EVENTO CICLO DE PALESTRAS: LEI DE INTEGRAÇÃO, E OS IMPACTOS NO PREÇO DO TABACO, NO DIA 25 DE NOVEMBRO, ÀS 19 HORAS.</t>
   </si>
   <si>
     <t>12295</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12295/req_537.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12295/req_537.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°537, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, DIANTE DA RESPOSTA AO REQUERIMENTO N° 261/2021, QUE SOLICITOU AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE A CRIAÇÃO DO CONSELHO DO USUÁRIO DE SERVIÇOS PÚBLICOS EM CANOINHAS, EXIGÊNCIA DA LEI FEDERAL N. 13.460/2017, OBTEVE-SE RESPOSTA, DIGA-SE HÁ APROXIMADAMENTE TRÊS MESES, QUE O MUNICÍPIO REALIZARIA ESTUDOS PARA A IMPLEMENTAÇÃO DO REFERIDO CONSELHO. DADO O LAPSO TEMPORAL E A OBRIGATORIEDADE IMPOSTA PELA LEI FEDERAL REQUER-SE:A) SEJA ENCAMINHADO OS ESTUDOS REALIZADOS PARA A IMPLEMENTAÇÃO DO CONSELHO DE USUÁRIOS DOS SERVIÇOS PÚBLICOS MUNICIPAIS;B) CÓPIA DAS AVALIAÇÕES DE SATISFAÇÃO DOS USUÁRIOS DE SERVIÇOS PÚBLICOS REALIZADA PELO MUNICÍPIO DE CANOINHAS, DOS ANOS DE 2019, 2020 E 2021, NOS MOLDE</t>
   </si>
   <si>
     <t>12296</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12296/req_538.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12296/req_538.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°538, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DA ADMINISTRAÇÃO, SOLICITANDO INFORMAÇÕES SOBRE OS EMPRÉSTIMOS/FINANCIAMENTOS REALIZADOS PELO MUNICÍPIO DE CANOINHAS:A) QUAL O VALOR TOTAL DE EMPRÉSTIMOS/FINANCIAMENTOS REALIZADOS PELO MUNICÍPIO DE CANOINHAS DESDE O ANO DE 2017? B) NO QUE OS VALORES FORAM INVESTIDOS?C) QUAL O VALOR MENSAL DISPENDIDO PELO MUNICÍPIO PARA PAGAMENTO DAS PARCELAS DESTES EMPRÉSTIMOS/FINANCIAMENTOS?	 D) QUAL A PORCENTAGEM DE COMPROMETIMENTO DO ORÇAMENTO DO MUNICÍPIO DE CANOINHAS PARA PAGAMENTO DOS EMPRÉSTIMOS/FINANCIAMENTOS?EMPRÉSTIMOS/FINANCIAMENTOS?</t>
   </si>
   <si>
     <t>12308</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>Willian Godoy, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12308/req_539.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12308/req_539.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°539, DE AUTORIA DOS EDIS WILLIAN GODOY E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO   SENHOR DOUGLAS MARCELO, O  FELISBERTO CUIUDO, PELOS SERVIÇOS PRESTADOS VOLUNTARIAMENTE COMO PAPAI NOEL NAS AÇÕES DO NATAL DA PAZ E PELOS TRABALHOS SOCIAIS REALIZADOS EM NOSSA CIDADE, E CONVIDA PARA PARTICIPAR DA SESSÃO DA CÂMARA PARA EXPLANAR SOBRE AS AÇÕES REALIZADAS ANTES DA PANDEMIA.</t>
   </si>
   <si>
     <t>12309</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12309/req_540.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12309/req_540.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°540, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR MARIO RENATO ERZINGER, SECRETÁRIO MUNICIPAL DA HABITAÇÃO, EM RELAÇÃO AS MATRÍCULAS DOS IMÓVEIS DO LOTEAMENTO ARREVOADA DAS TIRIVAS SOLICITAMOS INFORMAR: A) AS MATRÍCULAS DOS IMÓVEIS FORAM ENTREGUES AOS PROPRIETÁRIOS DOS LOTES? JUSTIFICA-SE O PEDIDO, VISTO QUE HAVIA PREVISÃO DE ENTREGA PARA OUTUBRO DE 2021.  B)  SE A RESPOSTA AO QUESTIONAMENTO ANTERIOR FOI NEGATIVA, QUAIS OS MOTIVOS QUE IMPEDEM A ENTREGA DAS MATRÍCULAS?C) O NOME "ARREVOADA DAS TIRIVAS" É OFICIAL? HÁ POSSIBILIDADE DE ALTERÁ-LO?</t>
   </si>
   <si>
     <t>12343</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12343/req_541.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12343/req_541.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°541, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”,  À EPAGRI (EMPRESA DE PESQUISA AGROPECUÁRIA E EXTENSÃO RURAL DE SANTA CATARINA), REPRESENTADA PELA SENHORA EDILENE STEINWANTDER, PRESIDENTE DA EPAGRI, AO SENHOR DANIEL UBA, GERENTE DE EXTENSÃO DE CANOINHAS E AO SENHOR GILCIMAR ADRIANO VOGT, GERENTE DE PESQUISA DE CANOINHAS, PELOS 30 ANOS DA EPAGRI. A EPAGRI VEM REALIZANDO UM EXCELENTE TRABALHO EM NOSSA REGIÃO, ATRAVÉS DE PESQUISA AGROPECUÁRIA E EXTENSÃO RURAL, AUXILIA NO DESENVOLVIMENTO RURAL E AGROPECUÁRIO DO PLANALTO NORTE. A EPAGRI TEM POR OBJETIVO PROMOVER A PRESERVAÇÃO, RECUPERAÇÃO, CONSERVAÇÃO E UTILIZAÇÃO SUSTENTÁVEL DOS RECURSOS NATURAIS, BUSCA A COMPETITIVIDADE DA AGRICULTURA CATARINENSE FRENTE A MERCADOS GLOBALIZADOS, ADEQUANDO OS PRODUTOS ÀS EXIGÊNCIAS DOS CONSUMIDORES E A PROMOVER A MELHORIA DA QUALIDADE DE VIDA DO MEIO</t>
   </si>
   <si>
     <t>12314</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>Marcos Homer, Juliana Maciel, Professor Osmar, Silmara Gontarek, Tati Carvalho, Willian Godoy, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12314/req_542.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12314/req_542.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°542, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL,ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR  CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA,  ENCAMINHANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12315</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12315/req_543.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12315/req_543.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°543, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI,  OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  LUIZ FERNANDO CARDOSO, SECRETÁRIO DE ESTADO DA EDUCAÇÃO,  MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12369</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12369/req_544.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12369/req_544.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°544, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA  ADA DE LUCA, DEPUTADA ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12367</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12367/req_546.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12367/req_546.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°54, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA  ANA CAMPAGNOLO, DEPUTADA ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE</t>
   </si>
   <si>
     <t>12366</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12366/req_546.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12366/req_546.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°546, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI. OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  BRUNO SOUZA, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12364</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12364/req_547.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12364/req_547.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°547, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI. OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CORONEL MOCELLIN, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12362</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12362/req_548.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12362/req_548.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°548, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA DIRCE HEIDERSCHEIDT, DEPUTADA ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12361</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12361/req_549.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12361/req_549.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°549,  DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR DR. VICENTE CAROPRESO, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12360</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12360/req_550.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12360/req_550.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°550, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR FABIANO DA LUZ, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12358</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12358/req_551.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12358/req_551.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°551  DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR FELIPE ESTEVÃO, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12356</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12356/req_552.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12356/req_552.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°552, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR FERNANDO KRELLING, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12355</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12355/req_553.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12355/req_553.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°553,DE  AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR ISMAEL DOS SANTOS, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12353</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12353/req_554.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12353/req_554.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°554, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR IVAN NAATZ, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12352</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12352/req_555.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12352/req_555.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°555,  DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI ,OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR JAIR MIOTTO, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12351</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12351/req_556.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12351/req_556.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°556, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR JERRY COMPER, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12350</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12350/req_557.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12350/req_557.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°557, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR JESSÉ LOPES, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12349</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12349/req_558.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12349/req_558.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°558, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR JOÃO AMIN, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12348</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12348/req_559.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12348/req_559.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°559, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR JOSÉ MILTON SCHEFFER, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12347</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12347/req_560.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12347/req_560.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°560, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSK ,OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR JÚLIO GARCIA, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12346</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12346/req_561.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12346/req_561.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°561, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR KENNEDY NUNES, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12345</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12345/req_562.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12345/req_562.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°562, AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI , OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR LAÉRCIO SCHUSTER, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12344</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12344/req_563.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12344/req_563.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°563, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA LUCIANE CARMINATTI, DEPUTADA ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12354</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12354/req_564.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12354/req_564.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 564/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, MAURÍCIO ZIMMERMANN, GILMAR M DE SOUZA, PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR MARCIUS MACHADO, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12357</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12357/req_565.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12357/req_565.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 565/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, MAURÍCIO ZIMMERMANN, GILMAR M DE SOUZA, PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR MARCOS VIEIRA, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12359</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12359/req_566.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12359/req_566.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 566/2021, DE AUTORIA DOS EDIS MACIEL, MARCOS HOMER, PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA MARLENE FENGLER, DEPUTADA ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12363</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12363/req_567.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12363/req_567.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 567/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER,  PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR MAURÍCIO ESKUDLARK, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12365</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12365/req_568.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12365/req_568.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nª 568/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER,  PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR MAURO DE NADAL, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12368</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12368/req_569.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12368/req_569.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 569/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER,  PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR MILTON HOBUS, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12370</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12370/req_570.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12370/req_570.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 570/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER,  PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR MOACIR SOPELSA, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12371</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12371/req_571.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12371/req_571.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 570/2021, JULIANA MACIEL, MARCOS HOMER,  PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, DE AUTORIA DOS EDIS OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR MOACIR SOPELSA, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12372</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12372/req_572.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12372/req_572.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 572/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER,  PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR NEODI SARETTA, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12373</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12373/req_573.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12373/req_573.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 573/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER,  PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR NILSO BERLANDA, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12374</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12374/req_574.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12374/req_574.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 574/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER,  PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR PADRE PEDRO BALDISSERA, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12375</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12375/req_575.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12375/req_575.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 575/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER,  PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA PAULINHA, DEPUTADA ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12376</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12376/req_577.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12376/req_577.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 577/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER,  PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS,OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR RODRIGO MINOTTO, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12377</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12377/req_578.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12377/req_578.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 578/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER,  PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR ROMILDO TITON, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12378</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12378/req_579.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12378/req_579.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 579/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER,  PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR SARGENTO LIMA, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12380</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12380/req_580.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12380/req_580.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 580/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER,  PROFESSOR OSMAR, SILMARA GONTAREK, TATI CARVALHO, WILLIAN GODOY, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR SÉRGIO MOTTA, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12379</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12379/req_581.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12379/req_581.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°581, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR SÍLVIO DREVECK, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12382</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12382/req_582.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12382/req_582.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°582, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR VALDIR COBALCHINI, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12383</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12383/req_583.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12383/req_583.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°583, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS, SILMARA GONTAREK E DOS EDIS WILLIAN GODOY, MARCOS HOMER, PROFESSOR OSMAR E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR VOLNEI WEBER, DEPUTADO ESTADUAL, MANIFESTANDO MOÇÃO DE REPÚDIO AO PLANO DE CARREIRA DO MAGISTÉRIO, APRESENTADO PELO GOVERNO NO CORRENTE ANO, É INACEITÁVEL TAL PROPOSTA, TENDO EM VISTA QUE NÃO FORAM OUVIDOS OS REPRESENTANTES DA CATEGORIA, BEM COMO ESSE APRESENTA DISPARIDADE ENTRE CLASSES, ONDE O VENCIMENTO INICIAL DE UM PROFESSOR INGRESSANTE VIA PROCESSO SELETIVO, SE TORNOU SUPERIOR AO DE OUTROS QUE ESTÃO A ANOS PRESTANDO SERVIÇOS A INSTITUIÇÃO. É IMPRESCINDÍVEL QUE O EXECUTIVO ESTADUAL REVEJA A PROPOSTA E ACEITE A COLABORAÇÃO DOS REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>12334</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12334/req_584.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12334/req_584.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°584, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA ÂNGELA AMIN, DEPUTADA FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12333</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12333/req_585.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12333/req_585.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°585, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CARLOS CHIODINI, DEPUTADO FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12332</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12332/req_586.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12332/req_586.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°586, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12330</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12330/req_587.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12330/req_587.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°587, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA CAROLINE DE TONI, DEPUTADA FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12329</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12329/req_588.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12329/req_588.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°588, DE AUTORIA DE TODA EDILIDADEOS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CELSO MALDANER, DEPUTADO FEDERAL, SOLICITANDO QUE INTERCEDA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CELSO MALDANER, DEPUTADO FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12328</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12328/req_589.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12328/req_589.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°589, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CORONEL ARMANDO, DEPUTADO FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12327</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12327/req_590.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12327/req_590.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°590, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR DANIEL FREITAS, DEPUTADO FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12326</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12326/req_591.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12326/req_591.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°591, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR DARCI DE MATOS, DEPUTADO FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12325</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12325/req_592.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12325/req_592.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°592, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12324</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12324/req_593.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12324/req_593.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°593, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA GEOVÂNIA DE SÁ, DEPUTADA FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12323</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12323/req_594.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12323/req_594.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°594, DE AUTORIA DE TODA EDILIDADE,  OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILSON MARQUES, DEPUTADO FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12322</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12322/req_595.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12322/req_595.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°595, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12321</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12321/req_596.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12321/req_596.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°596, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR PEDRO UCZAI, DEPUTADO FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12320</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12320/req_597.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12320/req_597.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°597, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR RICARDO GUIDI, DEPUTADO FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12319</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12319/req_598.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12319/req_598.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°598, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12318</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12318/req_599.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12318/req_599.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°599, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROGÉRIO PENINHA MENDONÇA, DEPUTADO FEDERAL, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12317</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12317/req_600.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12317/req_600.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°600, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR DÁRIO BERGER, SENADOR DA REPÚBLICA, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12316</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12316/req_601.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12316/req_601.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°601, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ESPERIDIÃO AMIN, SENADOR DA REPÚBLICA,  SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12341</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12341/req_602.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12341/req_602.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°602, ASSINADA POR TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR JORGINHO MELLO, SENADOR DA REPÚBLICA, SOLICITANDO QUE INTERCEDA JUNTO AO MINISTÉRIO DA PREVIDÊNCIA SOCIAL E AO GOVERNO FEDERAL QUANTO A REABERTURA DA AGÊNCIA DO INSS EM CANOINHAS COM RETORNO DAS PERÍCIAS MÉDICAS. CANOINHAS É UM MUNICÍPIO POLO QUE ATENDE OUTROS MUNICÍPIOS DA REGIÃO, TAIS COMO BELA VISTA DO TOLDO, TRÊS BARRAS, MAJOR VIEIRA. A CÂMARA DE VEREADORES DE CANOINHAS PROMOVEU NO DIA 19 DE NOVEMBRO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR OS IMPACTOS DO INSS DIGITAL PARA A POPULAÇÃO DE CANOINHAS E REGIÃO. DESDE JÁ CONTAMOS COM SEU APOIO PARA A SOLUÇÃO DESTE PROBLEMA QUE ENFRENTAMOS DESDE 2015.</t>
   </si>
   <si>
     <t>12338</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12338/req_603.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12338/req_603.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°603, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DA ADMINISTRAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:1- A PREFEITURA DO MUNICÍPIO TEM EXIGIDO DAS EMPRESAS RESPONSÁVEIS POR OBRAS E PRESTADORAS DE SERVIÇOS PÚBLICOS A LISTAGEM DOS FUNCIONÁRIOS E FOLHAS ATUALIZADAS 2-  EXISTEM DENÚNCIAS OU NOTIFICAÇÕES À EMPRESAS POR ESSAS NÃO ESTAREM EM DIA COM SEUS COMPROMISSOS FIRMADOS AOS SEUS FUNCIONÁRIOS? 3-  NO EDITAL CONSTA QUE AS EMPRESAS SÃO OBRIGADAS A APRESENTAR A FOLHA DE PAGAMENTO DE SEUS FUNCIONÁRIOS MENSALMENTE?</t>
   </si>
   <si>
     <t>12336</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>Marcos Homer, Juliana Maciel, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12336/req_604.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12336/req_604.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°604, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DOS EDIS MARCOS HOMER E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À EMPRESA DE TELEFONIA OI,  SOLICITANDO A RETIRADA DA FIAÇÃO QUE SE ENCONTRA NO POSTE DA RUA FERES JOÃO SFAIR, ESQUINA COM A RUA BERNARDO OLSEN. O POSTE ENCONTRA-SE NO LEITO DA RUA E NECESSITA SER REMOVIDO PARA A CONTINUIDADE DAS OBRAS DE PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>12337</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>Juliana Maciel, Marcos Homer, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12337/req_605.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12337/req_605.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°605, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DOS EDIS MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR  CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA, SOLICITANDO ESTUDOS SOBRE A POSSIBILIDADES DAS SEGUINTES DEMANDAS: 1- INVESTIMENTO DE R$ 3.000.000,00 (TRÊS MILHÕES DE REAIS) PARA IMPLEMENTAÇÃO DA ALTA COMPLEXIDADE EM PEDIATRIA NO HOSPITAL SANTA CRUZ DE CANOINHAS (HSCC), HABILITANDO INICIALMENTE DOIS LEITOS DE UTI PEDIÁTRICA E 8 LEITOS DE ENFERMARIA PEDIÁTRICA, BENEFICIANDO A REGIÃO COM O ATENDIMENTO DE CRIANÇAS DE 0 A 14 ANOS, VISTO QUE, A REGIÃO TEM CERCA DE 85 MIL HABITANTES NESTA FAIXA ETÁRIA E NÃO DISPÕE DE ATENDIMENTO EM ALTA COMPLEXIDADE NESTA ÁREA;</t>
   </si>
   <si>
     <t>12340</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12340/req_606.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12340/req_606.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°606, DE AUTORIA DOS EDIS WILMAR SUDOSKI E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOCIMAR JUBANSKI, GESTOR ESPORTIVO, SOLICITANDO INFORMAR SE EXISTE PREVISÃO DE INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NO ESTÁDIO MUNICIPAL DITÃO, CASO NÃO EXISTA, SOLICITO ESTUDOS PARA A INSTALAÇÃO  DAS MESMAS NOS PRINCIPAIS  PONTOS  DO ESTÁDIO,  COMO NA ARQUIBANCADA, NA PISTA DE CAMINHADA, NOS PORTÕES  DE ENTRADA.</t>
   </si>
   <si>
     <t>12335</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12335/req_607.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12335/req_607.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°607, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO SENHOR JOÃO HOPPE, QUE ATRAVÉS DO SEU TRABALHO E NO DESENVOLVIMENTO DE PESQUISAS, FOI O PRIMEIRO INSTRUTOR DE FUMO EM CANOINHAS E REGIÃO, ATRAVÉS DA EMPRESA SOUZA CRUZ, INCLUSIVE TRAZENDO A CULTURA DE FUMO PARA CANOINHAS. ATUALMENTE, O FUMO É A MAIOR CULTURA AGRÍCOLA DE CANOINHAS, GRAÇAS AS AÇÕES DOS PIONEIROS DA FUMICULTURA. JOÃO HOPPE SUPERVISIONAVA OS FILHOS DE PRODUTORES DE TABACO DA REGIÃO, SENDO A MAIORIA ADMITIDOS PARA EXERCER A FUNÇÃO DE ORIENTADORES DE SERVIÇOS TÉCNICOS PELA EMPRESA SOUZA CRUZ. HOPPE FOI CONDECORADO COM A MEDALHA DE OURO POR PRODUTIVIDADE/QUALIDADE E TAMBÉM COM O RELÓGIO DE OURO PELOS 25 ANOS DE SERVIÇO PELA MESMA EMPRESA. É CONSIDERADO “O HOMEM QUE TROUXE O TABACO PARA A REGIÃO”, AO FORNECER TODO O AUXÍLIO AOS JOVENS QUE INICIAVAM SUA CARREIRA NA</t>
   </si>
   <si>
     <t>12339</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12339/req_608.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12339/req_608.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°608, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, TENDO EM VISTA QUE NO MÊS DE MARÇO DO CORRENTE  ANO FOI ENCAMINHADO AO EXECUTIVO UM ANTEPROJETO SUGERINDO ESTUDOS E A VIABILIDADE DE APRESENTAR PROJETO QUE TORNA OBRIGATÓRIA A IMPLANTAÇÃO DE MICROCHIPS EM ANIMAIS DOMÉSTICOS ATENDIDOS PELAS CLÍNICAS VETERINÁRIAS, PET SHOPS, CASAS AGROPECUÁRIAS E DEMAIS ESTABELECIMENTOS E PROFISSIONAIS QUE PRESTAM ATENDIMENTO VETERINÁRIO E AINDA, TORNA OBRIGATÓRIA A IMPLANTAÇÃO DE MICROCHIPS, PELO CENTRO DE ZOONOSES DO MUNICÍPIO EM ANIMAIS DA POPULAÇÃO HIPOSSUFICIENTE,  SOLICITAR INFORMAÇÕES ACERCA DA POSSIBILIDADE DA  IMPLANTAÇÃO DO PROJETO E O QUE JÁ FOI FEITO POR PARTE DA PREFEITURA EM RELAÇÃO AO CADASTRO DE ANIMAIS.</t>
   </si>
   <si>
     <t>12389</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12389/req_609.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12389/req_609.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°609, DE AUTORIA DAS VEREADORAS TATI CARVALHO E ZENILDA LEMOS, AS VEREADORAS QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR VALDIR COBALCHINI, DEPUTADO ESTADUAL,  AGRADECENDO OS RECURSOS DESTINADOS AO MUNICÍPIO, QUE SERÃO UTILIZADOS PELA SECRETARIA DE SAÚDE PARA A REALIZAÇÃO DE CASTRAÇÕES, NA IMPORTÂNCIA DE R$75.000,00 (SETENTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>12390</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12390/req_610.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12390/req_610.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°610, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  SOLICITANDO  O ESTUDO PARA A IMPLANTAÇÃO DO SISTEMA ANTI PÓ NAS RUAS JOÃO BATISTA PONTAROLO E  GUILHERME RADKE, NO BAIRRO ALTO DAS PALMEIRAS. OS MORADORES POR MEIO DE ABAIXO ASSINADO SOLICITAM ESSA MELHORIA, TENDO EM VISTA QUE O SETOR DO BAIRRO NÃO POSSUI PROJETO PARA IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>12391</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12391/req_611.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12391/req_611.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°611, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  SOLICITANDO  O ESTUDO PARA A IMPLANTAÇÃO DO SISTEMA ANTI PÓ NAS RUAS JOÃO MARIA DOS SANTOS E NAZIR CORDEIRO, BAIRRO CAMPO DA ÁGUA VERDE.</t>
   </si>
   <si>
     <t>12392</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12392/req_612.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12392/req_612.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°612, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  JOEL JOSÉ DE SOUZA, DIRETOR DO INSTITUTO FEDERAL DE SANTA CATARINA - IFSC - CÂMPUS CANOINHAS, SOLICITANDO ESTUDO PARA EXECUÇÃO DE PROJETO EM PARCERIA, VISANDO DAR SUPORTE AO PRODUTOR DE TABACO DE CANOINHAS E REGIÃO, ATRAVÉS DO PLANO DE CUSTO DA PRODUÇÃO, QUE ALÉM DE DEMONSTRAR A VIABILIDADE OU NÃO DÁ CULTURA, TRARIA AMPARO LEGAL AO AGRICULTOR DIANTE DAS ENTIDADES E INICIATIVA PRIVADA. ESSA PARCERIA SERIA DE FUNDAMENTAL IMPORTÂNCIA PARA O MUNICÍPIO, AGRICULTORES E A INSTITUIÇÃO DE ENSINO, ATRAVÉS DA PESQUISA E EXTENSÃO.</t>
   </si>
   <si>
     <t>12393</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12393/req_613.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12393/req_613.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°613, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA, E AO SENHOR  LUIZ FERNANDO CARDOSO, SECRETÁRIO DE ESTADO DA EDUCAÇÃO, SOLICITANDO A POSSIBILIDADE DE CEDER DOIS CÔMODOS  DO EEF SAGRADO CORAÇÃO DE JESUS PARA A APOCA  - ASSOCIAÇÃO DOS PACIENTES ONCOLÓGICOS DE CANOINHAS. OS CÔMODOS FAZEM FUNDOS COM A INSTITUIÇÃO  E A  CESSÃO DE USO DESSE ESPAÇO PARA A APOCA SE FAZ NECESSÁRIO PARA MELHOR ATENDER OS PACIENTES ONCOLÓGICOS DE CANOINHAS E REGIÃO.</t>
   </si>
   <si>
     <t>12394</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12394/req_614.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12394/req_614.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°614, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO SENHOR TENENTE CORONEL SILVANO SASINSKI, COMANDANTE DO 3º BPM, PELA COMEMORAÇÃO DOS 61 ANOS  DE CRIAÇÃO  DO 3º BATALHÃO DE POLÍCIA MILITAR DE CANOINHAS, QUE TANTO HONRA A POPULAÇÃO CANOINHENSE, BEM COMO PARABENIZAR A CORPORAÇÃO PELA DEDICAÇÃO E PROFISSIONALISMO E PELOS RELEVANTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>12401</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12401/req_615.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12401/req_615.pdf</t>
   </si>
   <si>
     <t>REQEURIMENTO N°615, DE AUTORIA DAS VEREADORAS TATI CARVALHO E ZENILDA LEMOS, AS VEREADORAS QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR  CARLOS CHIODINI (MDB), DEPUTADO FEDERAL, AGRADECENDO OS RECURSOS DESTINADOS AO MUNICÍPIO, QUE SERÃO UTILIZADOS PELA SECRETARIA DE SAÚDE, NO VALOR DE R$150.000,00 (CENTO E CINQUENTA MIL REAIS) SENDO  R$75.000,00 (SETENTA E CINCO MIL REAIS) PARA A REALIZAÇÃO DE CASTRAÇÕES E R$75.000,00 (SETENTA E CINCO MIL REAIS) PARA A COMPRA DE MEDICAMENTOS.</t>
   </si>
   <si>
     <t>12402</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12402/req_616.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12402/req_616.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°616, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO  ESTUDO DE  VIABILIDADE PARA CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE, NA LOCALIDADE DO SALTO DA ÁGUA VERDE, SEGUE EM ANEXO ABAIXO ASSINADO.</t>
   </si>
   <si>
     <t>12403</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12403/req_617.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12403/req_617.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°617, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA ELIANE CRISTINA KRULL, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAR QUAL O MOTIVO DO FECHAMENTO DAS ESCOLAS ISOLADAS MUNICIPAIS DAS LOCALIDADES DE SÍTIO DOS CORREIAS, CAMPO DOS BUENOS E CAMPINA DOS RIBEIROS  E ENCAMINHA ABAIXO ASSINADO DOS MORADOS CONTRA O FECHAMENTO.</t>
   </si>
   <si>
     <t>12404</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12404/req_618.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12404/req_618.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°620, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REITERANDO REQUERIMENTO Nº 105, DE 13 DE ABRIL DE 2021, SOLICITANDO  O CRONOGRAMA DA SUBSTITUIÇÃO DA ILUMINAÇÃO PELO PADRÃO DE LED PREVISTA PELO AUMENTO DA COSIP EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>12405</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12405/req_619.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12405/req_619.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°619, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”,  À DEPUTADA PAULINHA, POR DESTINAR EMENDA IMPOSITIVA NO VALOR DE R$100.000,00 (CEM MIL REAIS), PARA REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS. PORTANTO, FAZ JUS À MOÇÃO DE PARABENIZAÇÃO VISTO A GRANDE IMPORTÂNCIA DESTA EMENDA PARLAMENTAR PARA AMPLIAÇÃO DE SALAS DE ATENDIMENTOS E SERVIÇOS TERAPÊUTICOS PELA REDE.</t>
   </si>
   <si>
     <t>12406</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12406/requerimento_620.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12406/requerimento_620.pdf</t>
   </si>
   <si>
     <t>12417</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12417/req_621.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12417/req_621.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°621, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA  ADILENE ADRATT, ENGENHEIRA RESPONSÁVEL PELO DNIT – MAFRA, SOLICITANDO  QUE SEJAM REALIZADOS OS TRABALHOS DE LIMPEZA E ROÇADA NA TRAVESSIA URBANA DA BR 280, TRECHO ENTRE OS TREVOS DA CIDADE.</t>
   </si>
   <si>
     <t>12418</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12418/req_622.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12418/req_622.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°622, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR  LEANDRO GONÇALVES DE OLIVEIRA, GERENTE DA AGÊNCIA REGIONAL DA CELESC MAFRA,  SOLICITANDO A SUBSTITUIÇÃO DO POSTE QUE SE ENCONTRA NA RUA WILLIBALDO HOFFMANN, ESQUINA COM A RUA ÁLVARO SOARES MACHADO. O MESMO ENCONTRA-SE COM ELEVADO GRAU DE INCLINAÇÃO, CAUSANDO RISCO AOS MORADORES E TRANSEUNTES</t>
   </si>
   <si>
     <t>12420</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Professor Osmar, Silmara Gontarek, Willian Godoy</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12420/req_623.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12420/req_623.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°623, DE AUTORIA DOS EDIS WILMAR SUDOSKI, PROFESSOR OSMAR, SILMARA GONTAREK E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JOCIMAR JUBANSKI, GESTOR DA FUNDAÇÃO MUNICIPAL  DE ESPORTES E SUA EQUIPE,   PARABENIZANDO PELA EXCELENTE ORGANIZAÇÃO DOS  CAMPEONATOS MUNICIPAIS DE FUTEBOL DE CAMPO E  FUTSAL MASCULINO E FEMININO QUE OCORRERAM EM NOSSO MUNICÍPIO E SE ENCERRARAM NO ÚLTIMO FINAL DE SEMANA  E PELAS DEMAIS COMPETIÇÕES ESPORTIVAS REALIZADAS DURANTE ESTE ANO, BEM COMO DESTACAR  O EXCELENTE TRABALHO DA EQUIPE DE ARBITRAGEM.</t>
   </si>
   <si>
     <t>12421</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12421/req_624.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12421/req_624.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°624, DE AUTORIA DA VEREADORAS TATAI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA ADA DE LUCA, DEPUTADA ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12422</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12422/req_625.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12422/req_625.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°625, DE AUTORIA DAS VEREADORAS TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA ANA CAMPAGNOLO, DEPUTADA ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12423</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12423/req_626.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12423/req_626.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°626, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR BRUNO SOUZA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12424</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12424/req_627.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12424/req_627.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°627, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CORONEL MOCELLIN, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12425</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12425/req_628.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12425/req_628.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°628, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA DIRCE HEIDERSCHEIDT, DEPUTADA ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12426</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12426/req_629.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12426/req_629.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°629, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DR. VICENTE CAROPRESO, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12427</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12427/req_630.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12427/req_630.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°630, DE AUTORIA DA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FABIANO DA LUZ, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12428</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12428/req_631.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12428/req_631.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N °631, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FELIPE ESTEVÃO, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12430</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12430/req_632.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12430/req_632.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°632, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FERNANDO KRELLING, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12432</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12432/req_633.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12432/req_633.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°633, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ISMAEL DOS SANTOS, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12434</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12434/req_534.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12434/req_534.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°634, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR IVAN NAATZ, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12435</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12435/req_635.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12435/req_635.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°635, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JAIR MIOTTO, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12437</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12437/req_636.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12437/req_636.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°636, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JERRY COMPER, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12439</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>REQUERIMENTO N°637, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JESSÉ LOPES, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12440</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12440/req_638.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12440/req_638.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°638, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JOÃO AMIN, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12442</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12442/req_639.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12442/req_639.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°639, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JOSÉ MILTON SCHEFFER, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12444</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12444/req_640.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12444/req_640.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°640, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JÚLIO GARCIA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12446</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12446/req_641.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12446/req_641.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°641, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR KENNEDY NUNES, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12448</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12448/req_642.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12448/req_642.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°642, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR LAÉRCIO SCHUSTER, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12468</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12468/req_643.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12468/req_643.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 643/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA LUCIANE CARMINATTI, DEPUTADA ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12467</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12467/req_644.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12467/req_644.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 644/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MARCIUS MACHADO, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12466</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12466/req_645.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12466/req_645.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 645/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MARCOS VIEIRA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12465</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12465/req_646.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12465/req_646.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 646/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA MARLENE FENGLER, DEPUTADA ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12464</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12464/req_647.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12464/req_647.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 647/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MAURÍCIO ESKUDLARK, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12463</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12463/req_648.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12463/req_648.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 648/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MAURO DE NADAL, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12462</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12462/req_649.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12462/req_649.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 649/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MILTON HOBUS, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12461</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12461/req_650.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12461/req_650.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 650/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MOACIR SOPELSA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12460</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12460/req_651.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12460/req_651.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 651/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NAZARENO MARTINS, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12459</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12459/req_652.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12459/req_652.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 652/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NEODI SARETTA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12457</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12457/req_653.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12457/req_653.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 653/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NILSO BERLANDA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12455</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12455/req_654.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12455/req_654.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 654/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR PADRE PEDRO BALDISSERA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12453</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12453/req_655.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12453/req_655.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 655/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA PAULINHA, DEPUTADA ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12451</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12451/req_656.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12451/req_656.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 656/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RICARDO ALBA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12449</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12449/req_657.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12449/req_657.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 657/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RODRIGO MINOTTO, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12447</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12447/req_658.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12447/req_658.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 658/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROMILDO TITON, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12445</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12445/req_659.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12445/req_659.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 659/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SARGENTO LIMA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12443</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12443/req_660.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12443/req_660.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 660/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SÉRGIO MOTTA, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12441</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12441/req_661.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12441/req_661.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 661/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SÍLVIO DREVECK, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12438</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12438/req_662.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12438/req_662.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 662/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR VALDIR COBALCHINI, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12436</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12436/req_663.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12436/req_663.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 663/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR VOLNEI WEBER, DEPUTADO ESTADUAL, APRESENTANDO MOÇÃO DE AGRADECIMENTO PELA APROVAÇÃO DO PL Nº 0339.3/2021, ALTERA A LEI Nº 12.854, DE 2003, QUE "INSTITUI O CÓDIGO ESTADUAL DE PROTEÇÃO AOS ANIMAIS", PARA PROIBIR A REALIZAÇÃO DE COMPETIÇÕES DE CORRIDAS DE CÃES E ABANDONO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>12450</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12450/req_664.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12450/req_664.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°664, DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  SOLICITANDO  ESTUDO PARA A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA SÃO JOSÉ, PRÓXIMO AO NÚMERO 1377. O TRECHO POSSUI GRANDE FLUXO E NECESSITA DE TAL AÇÃO PARA MELHORAR A SEGURANÇA DOS MORADORES.</t>
   </si>
   <si>
     <t>12452</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12452/req_665.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12452/req_665.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°665, DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DA ADMINISTRAÇÃO, SOLICITANDO QUE SEJA ENVIADO A ESTA CASA DE LEIS CÓPIA DOS SLIDES UTILIZADOS PARA REALIZAR A “PRESTAÇÃO DE CONTAS SOBRE O AUMENTO DA FOLHA E OS IMPACTOS PARA A POPULAÇÃO E ENTIDADES PARCEIRAS DA PREFEITURA” EM 17 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>12454</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12454/req_666.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12454/req_666.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°666, DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO” AOS SENHORES ROMÁRIO RIBEIRO E HENRIQUE PAVARIM, INTEGRANTES DA EQUIPE KOMPARÇAS, PELA REALIZAÇÃO DO EVENTO: PEDAL SOLIDÁRIO, ONDE POR 12 HORAS SEGUIDAS OS ATLETAS PEDALARAM E ARRECADARAM BRINQUEDOS QUE SERÃO DOADOS PARA CRIANÇAS CARENTES DE NOSSO MUNICÍPIO. ATOS COMO ESSES HONRAM E EMOCIONAM, E DEMONSTRAM QUE AINDA DEVEMOS TER FÉ NA HUMANIDADE.</t>
   </si>
   <si>
     <t>12456</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12456/req_667.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12456/req_667.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°667, DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR FERNANDO KRELLING, DEPUTADO ESTADUAL, AGRADECENDO OS RECURSOS DESTINADOS AO MUNICÍPIO, QUE SERÃO UTILIZADOS PARA A  REFORMA DO CEI MARIO EDSON DE AGUIAR, NO DISTRITO DE MARCÍLIO DIAS, NA IMPORTÂNCIA DE R$250.000,00 (DUZENTOS E CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>12458</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12458/req_668.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12458/req_668.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°668, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER  QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR TENENTE CORONEL SILVANO SASINSKI, COMANDANTE DO 3º BPM, SOLICITANDO A POSSIBILIDADE DE INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS PROXIMIDADES DO PORTAL DE CANOINHAS.</t>
   </si>
   <si>
     <t>11381</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11381/ind_001.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11381/ind_001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 001/2021, DE AUTORIA DO EDIL GILMAR M. DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL  E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE, PARA QUE SEJA REALIZADA A ROÇADA NA CALÇADA E NO ACOSTAMENTO DA AVENIDA WENDELIN METZGER ATÉ MARCÍLIO DIAS._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL AÇÃO É NECESSÁRIA POIS O MATO TOMOU CONTA DA CALÇADA E DAS LATERIAS DIFICULTANDO  A PASSAGEM DAS PESSOAS QUE USAM A CALÇADA PARA FAZER SUAS CAMINHADAS.</t>
   </si>
   <si>
     <t>11382</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11382/ind_002.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11382/ind_002.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 002/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O CONSERTO DE UM BURACO NA RUA CORONEL ALBUQUERQUE, EM FRENTE AO NÚMERO 395._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA DEVIDO AO PERIGO QUE O REFERIDO BURACO TRAZ AOS MOTORISTAS QUE TRANSITAM NA VIA.</t>
   </si>
   <si>
     <t>11389</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11389/ind_003.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11389/ind_003.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N° 003/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO,  PARA QUE SEJA REALIZADA A REPOSIÇÃO SALARIAL DOS ESTAGIÁRIOS DO PODER EXECUTIVO.				_x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA TENDO EM VISTA A NECESSIDADE DE ADEQUAR OS VALORES EM RAZÃO DA DEFASAGEM OCORRIDA DESDE A ULTIMA ATUALIZAÇÃO.</t>
   </si>
   <si>
     <t>11392</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11392/ind_004.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11392/ind_004.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 004/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO,   E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O PATROLAMENTO DA ESTRADA QUE INICIA NA BR 280 ATÉ O RIO DA AREIA DO MEIO/SC 120._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA DEVIDO AS PÉSSIMAS CONDIÇÕES DAS ESTRADAS EM VIRTUDE DAS FORTES CHUVAS.</t>
   </si>
   <si>
     <t>11394</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11394/ind_005.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11394/ind_005.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 005/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO,   E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O PATROLAMENTO DA ESTRADA DE ENTRE RIOS, PASSANDO PELA FAMÍLIA ARTNER ATÉ A SC 120, ALTO DO RIO DOS PARDOS._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA DEVIDO AS PÉSSIMAS CONDIÇÕES DAS ESTRADAS EM VIRTUDE DAS FORTES CHUVAS.</t>
   </si>
   <si>
     <t>11395</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11395/ind_006.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11395/ind_006.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 006 /2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO,   E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O PATROLAMENTO DA ESTRADA DO RIO DOS PARDOS, SENTIDO PINHEIROS, ALTO DOS PINHEIROS ATÉ A DIVISA DO MUNICÍPIO DE IRINEÓPOLIS._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA DEVIDO AS PÉSSIMAS CONDIÇÕES DAS ESTRADAS EM VIRTUDE DAS FORTES CHUVAS.</t>
   </si>
   <si>
     <t>11396</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11396/ind_007.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11396/ind_007.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 007/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO,   E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O PATROLAMENTO DA ESTRADA DO RIO DA AREIA ATÉ A BARRA MANSA._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA DEVIDO AS PÉSSIMAS CONDIÇÕES DAS ESTRADAS EM VIRTUDE DAS FORTES CHUVAS.</t>
   </si>
   <si>
     <t>11397</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11397/ind_008.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11397/ind_008.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 008/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO,   E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA JORGE PAULO, BAIRRO PIEDADE._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>11398</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11398/ind_009.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11398/ind_009.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 009/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, 	A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO,   E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA THEODORO HUMENHUK, BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>11408</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11408/ind_010.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11408/ind_010.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 010/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO,   E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO SERVIÇO DE  PATROLAMENTO E COLOCAÇÃO DE MATERIAL NAS ESTRADAS  DE BARRA MANSA, TAQUARIZAL, PAIOL NOVO, CAMPO DOS BUENOS, SÍTIO DOS CORREIAS, CAMPO DOS PONTES, CAMPINA DOS RIBEIRO, CAMPINA DOS AMADOR E SÃO JOSÉ DO TAMANDUÁ._x000D_
 						JUSTIFICATIVA_x000D_
 	AS ESTRADAS ESTÃO EM  PÉSSIMAS CONDIÇÕES NECESSITANDO URGENTE DE REPAROS.</t>
   </si>
   <si>
     <t>11412</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11412/ind_011.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11412/ind_011.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 011/2021 DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO,   E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO SERVIÇO DE  PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DA SERRA DE SANTA EMÍDIA  ATÉ A DIVISA DO MUNICÍPIO DE BELA VISTA, BEM COMO, NA ESTRADA DE ENTRE RIOS E RIO DA AREIA._x000D_
 						JUSTIFICATIVA_x000D_
 	POR SE TRATAR DE UMA SERRA É NECESSÁRIO COM URGÊNCIA DE MANUTENÇÃO, POIS ESTÁ INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>11413</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11413/ind_012.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11413/ind_012.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 012/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL  E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE,  PARA QUE SEJA REALIZADA A COLOCAÇÃO DE 4 LIXEIRAS NO ESTÁDIO MUNICIPAL DITÃO, NA PISTA DE CAMINHADA/CORRIDA. _x000D_
 						JUSTIFICATIVA_x000D_
 	A ATIVIDADE FÍSICA É MUITO IMPORTANTE, E COM A PANDEMIA A UTILIZAÇÃO DA PISTA TEM SIDO MUITO FREQUENTE PELOS MUNÍCIPES. EM VISITA NO DITÃO NOS ÚLTIMOS DIAS PUDE VER A NECESSIDADE DA LIXEIRAS TENDO EM VISTA QUE MUITAS PESSOAS ACABAM COMENDO BALA, LEVANDO GARRAFAS E NÃO TÊM AONDE JOGAR OS RESÍDUOS, SE FAZENDO NECESSÁRIO A COLOCAÇÃO DE LIXEIRAS AO ENTORNO DA PISTA.</t>
   </si>
   <si>
     <t>11414</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11414/ind_013.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11414/ind_013.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 013 DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO,  A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA LOCALIDADE DO RIO DOS PARDOS, PARA ATENDER TAMBÉM AS COMUNIDADES VIZINHAS._x000D_
 						JUSTIFICATIVA_x000D_
 	A ACADEMIA AO AR LIVRE É UMA INICIATIVA EFICAZ QUE PROPORCIONA QUALIDADE DE VIDA A POPULAÇÃO, ATRAVÉS DA PRÁTICA DE EXERCÍCIOS FÍSICOS.</t>
   </si>
   <si>
     <t>11415</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11415/ind_014.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11415/ind_014.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 014/2021 DE AUTORIA DO EDIL OSMAR OLESKOVICZ, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCICIO, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, A INSTALAÇÃO DE UMA LOMBADA NA RUA EMÍLIO SCHOLTZ, PRÓXIMO AO BAR DAS PLACAS._x000D_
 						JUSTIFICATIVA_x000D_
 	O ABUSO DE VELOCIDADE É CONSTANTE PELOS MOTORISTAS QUE TRAFEGAM POR ESTA VIA TRAZENDO PERIGO AOS MORADORES.</t>
   </si>
   <si>
     <t>11416</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11416/ind_015.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11416/ind_015.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 015/202, DE AUTORIA DO EDIL GILMAR MARTINS DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR RENATO JARDEL GURTINSKI, PREFEITO MUNICIPAL EM EXERCÍCIO, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO O RETORNO DAS TÉCNICAS DE ENFERMAGEM QUE MORAM NO INTERIOR DO MUNICÍPIO ÀS UNIDADE DE SAÚDE._x000D_
 						JUSTIFICATIVA_x000D_
 	AS PROFISSIONAIS DE SAÚDE FORAM CEDIDAS  PARA A UNIDADE DE SAÚDE CENTRAL DEVIDO A PANDEMIA DO COVID 19, E SABEDORES DA DIFICULDADE DO ATENDIMENTO DAS PESSOAS DO INTERIOR É NECESSÁRIO O RETORNO NAS UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>11421</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11421/ind_016.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11421/ind_016.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 016/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, PARA QUE PROVIDENCIE A CRIAÇÃO DE VAGAS DE ESTACIONAMENTO RESERVADAS AOS DEFICIENTES FÍSICOS, NA RUA BARÃO DO RIO BRANCO E NA RUA MARECHAL FLORIANO PEIXOTO, RESPECTIVAMENTE ENTRADA E FUNDOS DA ESCOLA SAGRADO CORAÇÃO DE JESUS, BEM COMO NA RUA CURITIBANOS, EM FRENTE A ESCOLA BÁSICA ALMIRANTE BARROSO._x000D_
 					JUSTIFICATIVA_x000D_
 	CONSIDERANDO A FALTA DE VAGAS PARA PESSOAS PORTADORAS DE DEFICIÊNCIA NO LOCAL,  TAL MEDIDA É NECESSÁRIA.</t>
   </si>
   <si>
     <t>11428</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11428/ind_017.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11428/ind_017.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 017/2021 DE AUTORIA DA VEREADORA JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE NAS PLACAS INFORMATIVAS DE OBRAS CONSTE A DATA PREVISTA DE INÍCIO E TÉRMINO DA OBRA E NÃO APENAS O PRAZO DE DURAÇÃO._x000D_
 					JUSTIFICATIVA_x000D_
 	É ESSENCIAL QUE A POPULAÇÃO TENHA INFORMAÇÕES CLARAS EM RELAÇÃO AS OBRAS.</t>
   </si>
   <si>
     <t>11429</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11429/ind_018.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11429/ind_018.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 018/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, A INSTALAÇÃO DE DUAS LOMBADAS NA RUA ALVINO VOIGT, ESQUINA COM A RUA ACIR WOITEXEN, BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 					JUSTIFICATIVA_x000D_
 	TAL AÇÃO SE FAZ NECESSÁRIA DEVIDO O EXCESSO DE VELOCIDADE DOS VEÍCULOS NA VIA, COLOCANDO EM RISCO OUTROS CONDUTORES E PEDESTRES.</t>
   </si>
   <si>
     <t>11430</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11430/ind_019.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11430/ind_019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 019/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A COLOCAÇÃO DE TUBULAÇÃO DE 60 CM NA RUA NAZIR CORDEIRO, DA ESQUINA DA RUA FEDERICO KOHLER ATÉ A ESQUINA DA ALVINO VOIGT, LADO DIREITO, E NO LADO ESQUERDO QUE SEJA DESOBSTRUÍDA A TUBULAÇÃO COM JATO DE ÁGUA._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA PARA ATENDER A POPULAÇÃO E MELHORAR A QUALIDADE DE VIDA DOS MORADORES.</t>
   </si>
   <si>
     <t>11431</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11431/ind_020.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11431/ind_020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 020/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A COLOCAÇÃO DE TUBULAÇÃO DE 60 CM NA RUA CLEMENTE PROCOPIAK, ENTRE A RUA BENTO DE LIMA  E WALDOMIRO OLSEN._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA PARA ATENDER A POPULAÇÃO E MELHORAR A QUALIDADE DE VIDA DOS MORADORES.</t>
   </si>
   <si>
     <t>11432</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11432/ind_021.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11432/ind_021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 021/2021, DE AUTORIA DO EDIL OSMAR OLESKOVICZ, 	OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, A RENOVAÇÃO TOTAL DA FROTA DOS CARROS DA SECRETARIA DA SAÚDE, SENDO UMA VAN, UMA AMBULÂNCIA, DUAS SPIN E OITO CARROS PEQUENOS.																																	JUSTIFICATIVA_x000D_
 	TAL AÇÃO VISA  MELHOR ATENDER A POPULAÇÃO QUE UTILIZA OS VEÍCULOS PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>11433</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11433/ind_022.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11433/ind_022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 022/2021, DE AUTORIA DO EDIL OSMAR OLESKOVICZ, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA LOCALIDADE DE FELIPE SCHMIDT._x000D_
 						JUSTIFICATIVA_x000D_
 	A ACADEMIA AO AR LIVRE É UMA INICIATIVA EFICAZ QUE PROPORCIONA QUALIDADE DE VIDA A POPULAÇÃO, ATRAVÉS DA PRÁTICA DE EXERCÍCIOS FÍSICOS.</t>
   </si>
   <si>
     <t>11434</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11434/ind_023.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11434/ind_023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 023/2021 DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO MELHORIAS COM ANTI PÓ NA LOCALIDADE DE ENTRE RIOS, NA ESTRADA DA AGRO INDÚSTRIA DE BISCOITOS._x000D_
 						JUSTIFICATIVA	_x000D_
 	DEVIDO AS PRECÁRIAS CONDIÇÕES DA ESTRADA, TAL AÇÃO É NECESSÁRIA.</t>
   </si>
   <si>
     <t>11435</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11435/ind_024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11435/ind_024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 024/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO MELHORIAS COM ANTI PÓ NA RUA ALVINO VOLKMANN, BAIRRO ALTO DA TIJUCA._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO É NECESSÁRIA PARA ATENDER A POPULAÇÃO E MELHORAR A QUALIDADE DE VIDA DOS MORADORES.</t>
   </si>
   <si>
     <t>11436</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11436/ind_025.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11436/ind_025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 025/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, DO EDIL WILLIAN GODOY E GILMAR M. DE SOUZA, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  PARA QUE SEJA REALIZADA A MODERNIZAÇÃO DA ILUMINAÇÃO  E PINTURA  NO  ESTÁDIO MUNICIPAL DITÃO._x000D_
 						JUSTIFICATIVA	_x000D_
 	COM A PANDEMIA A UTILIZAÇÃO DO ESTÁDIO AUMENTOU CONSIDERAVELMENTE, SENDO NECESSÁRIO MELHORIAS PARA ATENDER A POPULAÇÃO.</t>
   </si>
   <si>
     <t>11437</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11437/ind_026.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11437/ind_026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 026/2021, DE AUTORIA DO EDIL WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA INCLUÍDO PARA PAVIMENTAÇÃO AS RUAS BENJAMIN CONSTANT (TRECHO ENTRE AS RUAS AGENOR FÁBIO GOMES E SÃO JOSÉ), JÚLIO BUDANT NETO, (TRECHO DA AVENIDA DOS EXPEDICIONÁRIOS À AVENIDA RUBENS RIBEIRO DA SILVA) OTÁVIO TABALIPA (TRECHO DA AVENIDA DOS EXPEDICIONÁRIO ATÉ A ADOLFO BADING), ANTÔNIO SALOMÃO (TRECHO ENTRE A FRANCISCO DE PAULA PEREIRA E ALOIS STUEBER), CURITIBANOS (TRECHO ENTRE AS RUAS AGENOR FÁBIO GOMES E SÃO JOSÉ), PASTOR GEORGE WEGER (TRECHO DA RUA AGENOR FÁBIO GOMES ATÉ SÃO JOSÉ),  OTTO FRIEDERICH (TRECHO DAS RUAS ÁLVARO SOARES MACHADO E ROBERTO EHLKE), JOÃO LEANDRO GONÇALVES (TRECHO FINAL DA PAVIMENTAÇÃO DA AVENIDA IVO DE AQUINO ATÉ O TREVO DA SEREIA/SER</t>
   </si>
   <si>
     <t>11438</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11438/ind_027.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11438/ind_027.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 027/2021, DE AUTORIA DO EDIL WILLIAN GODOY, 	OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À SENHORA  ZENICI DREHER, SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, PARA QUE SEJA DISPONIBILIZADO O CARTÃO ALIMENTAÇÃO PARA ATENDIMENTO DOS USUÁRIOS DA ASSISTÊNCIA SOCIAL NO MUNICÍPIO DE CANOINHAS. COM A FINALIDADE DE GARANTIR O BENEFÍCIO EVENTUAL PRIORITARIAMENTE ÀS FAMÍLIAS COMPOSTAS POR CRIANÇAS, IDOSOS, PESSOA COM DEFICIÊNCIA, GESTANTE, NUTRIZ E ÀS FAMÍLIAS ENVOLVIDAS EM SITUAÇÃO DE VULNERABILIDADE E/OU CALAMIDADE PÚBLICA. ATRAVÉS DE CREDENCIAMENTO DE SUPERMERCADOS PARA O FORNECIMENTO DO CARTÃO ALIMENTAÇÃO, PRODUTOS ALIMENTÍCIOS E PRODUTOS DE HIGIENE PESSOAL E/OU DE LIMPEZA. ESTA PROPOSTA GARANTE O DIREITO DOS USUÁRIOS DO SUAS COM MAIS AUTONOMIA ALÉM DA ORGANIZAÇÃO QUE POSSA VALORIZAR O COMÉRCIO LOCAL.</t>
   </si>
   <si>
     <t>11448</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11448/ind_028.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11448/ind_028.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 028/2021 DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 															QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, QUE HAVENDO POSSIBILIDADE LEGAL, QUE SEJA ADQUIRIDO O QUANTO ANTES A VACINA CONTRA O COVID-19 PARA TODOS OS PROFISSIONAIS DA EDUCAÇÃO.																															JUSTIFICATIVA_x000D_
 	CONSIDERANDO O RETORNO DAS ATIVIDADES ESCOLARES E O CONTATO DIRETO COM OS ALUNOS QUE OS COLOCA EM RISCO CONSTANTE DE CONTÁGIO TAL MEDIDA É NECESSÁRIA.</t>
   </si>
   <si>
     <t>11449</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11449/ind_029.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11449/ind_029.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 029/2021 DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDOS NECESSÁRIOS PARA PROJETO DE PAVIMENTAÇÃO DA ESTRADA GERAL DO PARADO, UMA IMPORTANTE VIA QUE LIGA À VÁRIAS LOCALIDADES COMO CAPÃO DO ERVAL, TAUNAY, BOA VISTA, PAPUÃ, ENTRE OUTRAS._x000D_
 						JUSTIFICATIVA_x000D_
 	A REFERIDA ESTRADA TEM GRANDE FLUXO DE VEÍCULOS E PRINCIPALMENTE CAMINHÕES PARA ESCOAMENTO DA PRODUÇÃO E PRODUÇÃO DE SUÍNOS, AVIÁRIOS E VÁRIAS INDUSTRIAS CERÂMICAS DE PEQUENO E MÉDIO PORTE.</t>
   </si>
   <si>
     <t>11450</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11450/ind_030.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11450/ind_030.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 030/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, PARA QUE SEJA REALIZADA A REPINTURA DAS FAIXAS LATERIAS, FAIXAS CENTRAIS, LOMBADAS E FAIXAS DE PEDESTRES EM TODA A EXTENSÃO DA RUA TEODORO HUMENHUK._x000D_
 					JUSTIFICATIVA_x000D_
 															AS REFERIDAS FAIXAS SÃO EXTREMAMENTE IMPORTANTES PARA SEGURANÇA DE TODOS QUE TRANSITAM NESTA VIA, E CONSIDERANDO O DESGASTE DA SINALIZAÇÃO É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11451</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11451/ind_031.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11451/ind_031.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 031/2021, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR CÉLIO GALESKI, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, PARA DESTINAR UMA PLAINA TRASEIRA DE ARRASTA HIDRÁULICA, PARA ASSOCIAÇÃO DA COMUNIDADE DE ENTRE RIOS._x000D_
 						JUSTIFICATIVA_x000D_
 	UM PEDIDO DA ASSOCIAÇÃO POIS O EQUIPAMENTO IRÁ AUXILIAR OS AGRICULTORES DA REGIÃO.</t>
   </si>
   <si>
     <t>11452</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11452/ind_032.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11452/ind_032.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 32/2021 DE AUTORIA DOS EDIS WILLIAN GODOY, GILMAR M. DE SOUZA, SILMARA GONTAREK, MAURÍCIO ZIMMERMANN, OSMAR OLESKOVICZ E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, A POSSIBILIDADE DE MELHORIAS NAS ÁREA DE ESPORTE E LAZER COM QUADRA DE ESPORTE COM GRAMA SINTÉTICA, ACADEMIA AO AR LIVRE E  PARQUINHOS INFANTIS, NOS LOCAIS INDICADOS ABAIXO: ALTO DAS PALMEIRAS, COHAB II, PRAÇA JOÃO GROSSKOPF, DO BAIRRO ÁGUA VERDE,  PRAÇA ABRÃO MUSSI, NA RUA MAJOR VIEIRA, PRAÇA ATRÁS DO CEI LANDI NEPEL, QUADRA DO  DER, CRISTO REI, COHAB IV, MARCÍLIO DIAS, ALTO DO FRIGORÍFICO, PRAÇA DO BAIRRO CAMPO DA ÁGUA VERDE, PRAÇA DA RUA JOAQUIM DE PAULA VIEIRA, BAIRROS ALTO DA TIJUCA, BOA VISTA, PIEDADE E LOTEAMENTO SANTA CRUZ.</t>
   </si>
   <si>
     <t>11453</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11453/ind_033.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11453/ind_033.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 033/2021, DE AUTORIA DOS EDIS TATI CARVALHO, JULIANA MACIEL, MARCOS HOMER E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, PARA QUE SEJA REALIZADA A PINTURA DOS MEIOS FIOS, LOMBADAS E FAIXAS DE PEDESTRES EM TODA A EXTENSÃO DA RUA NAZIR CORDEIRO._x000D_
 					_x000D_
 JUSTIFICATIVA: AS REFERIDAS FAIXAS SÃO EXTREMAMENTE IMPORTANTES PARA SEGURANÇA DE TODOS QUE TRANSITAM NESTA VIA, E CONSIDERANDO O DESGASTE DA SINALIZAÇÃO É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11454</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11454/ind_034.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11454/ind_034.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 034/2021, DE AUTORIA DOS EDIS WILLIAN GODOY, GILMAR M. DE SOUZA, SILMARA GONTAREK, MAURÍCIO ZIMMERMANN, OSMAR OLESKOVICZ E WILMAR SUDOSKI, 	OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, A POSSIBILIDADE DE ADQUIRIR UM VEÍCULO PARA O PROCON.																													JUSTIFICATIVA: TAL SOLICITAÇÃO TEM O OBJETIVO DE AUXILIAR NO DESLOCAMENTO PARA A REALIZAÇÃO DOS SERVIÇOS.</t>
   </si>
   <si>
     <t>11455</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11455/ind_035.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11455/ind_035.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 035/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A COLOCAÇÃO DE TUBOS E CASCALHO NA RUA LADISLAU BABIRESKI, BAIRRO BOA VISTA._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRÁFEGO DAS VIAS.</t>
   </si>
   <si>
     <t>11456</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11456/ind_036.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11456/ind_036.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 036/2021, DE AUTORIA DOS EDIS WILLIAN GODOY E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A COLOCAÇÃO DE  CASCALHO NAS RUAS TRANSVERSAIS DA AVENIDA JÚLIO BUDANT NETO, ENTRE A AVENIDA DOS EXPEDICIONÁRIOS ATÉ O PORTAL._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRÁFEGO DAS VIAS.</t>
   </si>
   <si>
     <t>11457</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11457/ind_037.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11457/ind_037.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 037/ 2021 DE AUTORIA DOS EDIS WILLIAN GODOY, GILMAR M. DE SOUZA, ZENILDA LEMOS, TATI CARVALHO, JULIANA MACIEL, SILMARA GONTAREK, MARCOS HOMER, MAURÍCIO ZIMMERMANN, OSMAR OLESKOVICZ E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE, PARA QUE SEJA REALIZADO ESTUDOS PARA A IMPLANTAÇÃO DO PROJETO MOEDA VERDE NO MUNICÍPIO._x000D_
 						JUSTIFICATIVA_x000D_
 	 ALGUNS MUNICÍPIOS JÁ ADOTARAM ESSE PROJETO, QUE CONSISTE NA TROCA DOS MATERIAIS RECICLÁVEIS POR MOEDA PARA SEREM UTILIZADAS A PRINCIPIO NO MERCADO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>11458</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11458/ind_038.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11458/ind_038.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 038/2021 DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR MARIO RENATO ERZINGER, SECRETÁRIO MUNICIPAL DE HABITAÇÃO, PARA O MUNICÍPIO ADERIR O PROGRAMA CASA VERDE E AMARELA._x000D_
  				              JUSTIFICATIVA_x000D_
  O PROGRAMA POSSUI COMO FINALIDADE PROMOVER O DIREITO À MORADIA A FAMÍLIAS RESIDENTES EM ÁREAS URBANAS E RURAIS.</t>
   </si>
   <si>
     <t>11470</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11470/ind_039.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11470/ind_039.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 39/2021 DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
     QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, PARA QUE SEJA VERIFICADA A VIABILIDADE DE INSTALAR UM CONJUNTO SEMAFÓRICO AUXILIAR OU PARA PEDESTRES, NO SEMÁFORO EXISTENTE NA RUA BARÃO DO RIO BRANCO ESQUINA COM A RUA FRANCISCO DE PAULA PEREIRA._x000D_
  				              JUSTIFICATIVA_x000D_
 	OS PEDESTRES TEM DIFICULDADE DE VISUALIZAR SE O SINAL ESTÁ ABERTO,  EM RAZÃO DISSO PARA DAR  MAIOR SEGURANÇA AOS PEDESTRES E PARA EVITAR ACIDENTES TAL AÇÃO É NECESSÁRIA.</t>
   </si>
   <si>
     <t>11471</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11471/ind_040.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11471/ind_040.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 040/2021 DE AUTORIA DOS VEREADORES JULIANA MACIEL, TATI CARVALHO, ZENILDA LEMOS E MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, A INSTALAÇÃO DE FAIXAS ELEVADAS E SINALIZAÇÃO NA AVENIDA JÚLIO BUDANT NETO E RUA ALVINO VOIGT._x000D_
 					JUSTIFICATIVA_x000D_
 	DEVIDO O ASFALTO SER NOVO MUITOS MOTORISTAS ABUSAM DA VELOCIDADE NA PISTA, TRAZENDO PERIGO AOS PEDESTRES.</t>
   </si>
   <si>
     <t>11472</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11472/ind_041.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11472/ind_041.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 041/2021 DE AUTORIA DOS EDIS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E MARCOS HOMER, 	OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR CÉLIO GALESKI, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, A COLOCAÇÃO DE TUBOS NA LOCALIDADE DE RIO DOS PARDOS, PRÓXIMO AO RECANTO DO VEIO._x000D_
 					JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES, POIS A TEMPO QUE PRECISA DESSA TUBULAÇÃO NO LOCAL.</t>
   </si>
   <si>
     <t>11473</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11473/ind_042.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11473/ind_042.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 042/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA REALIZADA A COLOCAÇÃO DE       LÂMPADAS DE LED NA RUA RODOLFO EMÍLIO  HENGST, BAIRRO ALTO DA TIJUCA._x000D_
 						JUSTIFICATIVA_x000D_
 	A NOVA ILUMINAÇÃO TRAZ VÁRIOS BENEFÍCIOS A POPULAÇÃO, ALÉM DE PROPORCIONAR MENOR CONSUMO, TRAZ SEGURANÇA AOS PEDESTRES E MOTORISTAS.</t>
   </si>
   <si>
     <t>11474</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11474/ind_043.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11474/ind_043.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 043/2021 DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A POSSIBILIDADE DE INSTALAR ABRIGO DE PASSAGEIROS NOS PONTOS DE ÔNIBUS NAS LOCALIDADES DE SITIO DOS CORREIAS, CAMPO DOS BUENOS, CAMPO DOS PONTES, RIO DA AREIA DO MEIO E RIO PRETINHO, E AINDA, A MANUTENÇÃO NOS ABRIGOS JÁ EXISTENTES DO INTERIOR._x000D_
 						JUSTIFICATIVA_x000D_
 	PENSANDO NO BEM ESTAR DOS MORADORES É NECESSÁRIO ABRIGOS NESSES LOCAIS, POIS É GRANDE A DIFICULDADE  DOS MORADORES QUE DEPENDEM DO ÔNIBUS E NÃO TEM ONDE SE ABRIGAR PRINCIPALMENTE EM DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>11475</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11475/ind_044.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11475/ind_044.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 044/2021, DE AUTORIA DA VEREADORA JULIANA MACIEL, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL,  SECRETÁRIO MUNICIPAL DE EDUCAÇÃO (INTERINO), O RETORNO  DO PRÉ ESCOLAR NO CEI EMÍLIA FERREIRA, NO BAIRRO ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DAS MÃES QUE TEM QUE PERCORRER UM CAMINHO LONGO PARA LEVAR SEUS FILHOS PARA ESCOLA.</t>
   </si>
   <si>
     <t>11476</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11476/ind_045.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11476/ind_045.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 045/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, TATI CARVALHO, MARCOS HOMER E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDOS NECESSÁRIOS PARA PROJETO E EXECUÇÃO DE PAVIMENTAÇÃO NA RUA FRANCISCO DE PAULA PEREIRA, TRAVESSA BR 280 ATÉ A TRAVESSA JOÃO MULLER, BAIRRO BOA VISTA. _x000D_
 					JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO  AO INTENSO TRAFEGO DE VEICULOS.</t>
   </si>
   <si>
     <t>11477</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11477/ind_046.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11477/ind_046.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 046/2021, DE AUTORIA DO EDIL GILMAR M. DE SOUZA, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA REALIZADO ESTUDOS PARA O REBAIXAMENTO DA RUA  JOÃO LEANDRO GONÇALVES._x000D_
 						JUSTIFICATIVA_x000D_
 	EM RAZÃO DO GRANDE VOLUME DE ÁGUA QUE SE ACUMULA NESTA RUA O QUE TRAZ TRANSTORNOS AOS MORADORES É NECESSÁRIO PROVIDÊNCIAS, POIS NÃO HÁ POR ONDE A ÁGUA ESCOAR.</t>
   </si>
   <si>
     <t>11493</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11493/ind_047.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11493/ind_047.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 047/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 														QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, PARA QUE SEJA INSTALADA DUAS PLACAS DE PARE BEM COMO, A PINTURA DE SINALIZAÇÃO NO SOLO,  E A PINTURA DE FAIXAS DE PEDESTRES NA RUA ALFREDO MAYER ESQUINA COM A RUA ADOLFO BADING._x000D_
  				              JUSTIFICATIVA_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA DOS MORADORES QUE TRAFEGAM PELO LOCAL.</t>
   </si>
   <si>
     <t>11495</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11495/ind_048.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11495/ind_048.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 48/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS COM PATROLA E COLOCAÇÃO DE MATERIAL EM ALGUNS PONTOS CRÍTICOS NAS ESTRADAS DA LOCALIDADE DE SANTA EMÍDIA._x000D_
 						  JUSTIFICATIVA_x000D_
 DEVIDO AS PÉSSIMAS CONDIÇÕES DAS ESTRADAS E A FALTA DE MATERIAL É NECESSÁRIO COM URGÊNCIA OS DEVIDOS REPAROS.</t>
   </si>
   <si>
     <t>11497</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11497/ind_049.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11497/ind_049.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 049/2021 DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À SENHORA PRISCILA NOERNBERG, ASSESSORA DE IMPRENSA, PARA QUE SEJA REALIZADO UM LEVANTAMENTO DE QUANTAS INSTITUIÇÕES FILANTRÓPICAS LEGAIS EXISTE NO MUNICÍPIO, E QUE SEJA FEITA UMA CENTRAL DE INFORMAÇÃO NO SITE DA PREFEITURA, DISPONIBILIZANDO OS CONTATOS DESSAS INSTITUIÇÕES, E QUE TIPO DE DOAÇÕES ELAS RECEBEM, PARA QUE ASSIM QUEM QUEIRA AJUDAR, POSSA CONTRIBUIR COM AS MESMAS._x000D_
  				              JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA VISANDO AJUDAR NA RECEITA DESSAS ENTIDADES QUE MUITO CONTRIBUEM PARA O BEM ESTAR DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>11499</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11499/ind_050.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11499/ind_050.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 50/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO MELHORIAS NA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DO SENHOR PEDRO MASSANEIRO, NA LOCALIDADE DA SERRA DAS MORTES, REFERENTE AO PROJETO PORTEIRA ADENTRO._x000D_
 						JUSTIFICATIVA	_x000D_
 	SOLICITAÇÃO DOS MORADORES QUE NECESSITAM DE MELHORIAS DEVIDO AS PÉSSIMAS CONDIÇÕES DAS ESTRADAS E A FALTA DE MATERIAL.</t>
   </si>
   <si>
     <t>11501</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11501/ind_051.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11501/ind_051.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 051/2021 DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA CONSTRUÍDO DOIS BUEIROS, UM NA LOCALIDADE DO RIO DA ILHA, NA PROPRIEDADE DA FAMÍLIA DO SENHOR JOÃO SILVEIRA, OUTRO NA LOCALIDADE DO RIO DOS PARDOS, NA PROPRIEDADE DA FAMÍLIA DO SENHOR PAULO BIGAS, E TAMBÉM QUE SEJA CONSERTADO UM BUEIRO E COLOCADO MATERIAL NA LOCALIDADE DE PINHEIROS, NA  PROPRIEDADE DA FAMÍLIA DO SENHOR CÉZAR BIGAS, REFERENTE AO PROJETO PORTEIRA ADENTRO._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO É NECESSÁRIA DEVIDO O GRANDE ACUMULO DE ÁGUA, O QUE CAUSA TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>11503</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11503/ind_053.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11503/ind_053.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 053/2021 DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR DIOGO CARLOS SEIDEL,  SECRETÁRIO MUNICIPAL DE EDUCAÇÃO (INTERINO), A POSSIBILIDADE DE ADQUIRIR UM PARQUE INFANTIL  ECOLÓGICO COM ESTRUTURA DE MADEIRA E PLÁSTICO, CONTENDO GANGORRA, ESCORREGADOR, BALANÇOS E TÚNEL, PARA O CEI RURAL SANTA BÁRBARA, BEM COMO, QUE SEJA INSTALADO UM QUIOSQUE INFANTIL COM MESAS, BANCOS E COBERTURA E ARBORIZAÇÃO._x000D_
 						JUSTIFICATIVA	_x000D_
 	O PARQUINHO NA ESCOLA NÃO É APENAS UM LUGAR PARA BRINCAR,  IRÁ PROPORCIONAR ÀS CRIANÇAS UM ESPAÇO PARA O DESENVOLVIMENTO DAS HABILIDADES MOTORAS E SOCIAIS E É A HORA DO PARQUINHO UM DOS MOMENTOS MAIS ESPERADOS PELAS CRIANÇAS.</t>
   </si>
   <si>
     <t>11505</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11505/ind_054.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11505/ind_054.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 054/2021 DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA MELHORIAS COM PATROLA E COLOCAÇÃO DE MATERIAL NA ESTRADA DA  SERRA DAS MORTES ATÉ A DIVISA COM O MUNICÍPIO DE BELA VISTA DO TOLDO._x000D_
 						JUSTIFICATIVA	_x000D_
 	SOLICITAÇÃO DOS MORADORES,  DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA.</t>
   </si>
   <si>
     <t>11506</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11506/ind_055.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11506/ind_055.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 055 DE AUTORIA DOS EDIS MARCOS HOMER, TATI CARVALHO, JULIANA MACIEL E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR DIOGO CARLOS SEIDEL,  SECRETÁRIO MUNICIPAL DE EDUCAÇÃO (INTERINO), A PINTURA E REVITALIZAÇÃO DA EBM ALZIRINHA DA SILVA CORRÊA._x000D_
 						JUSTIFICATIVA	_x000D_
 	TEMOS QUE TER UM LOCAL MELHOR PARA NOSSAS CRIANÇAS, PROFESSORES E FUNCIONÁRIOS DA EDUCAÇÃO, PRECISAMOS VALORIZAR NOSSA ESCOLA, POR ISSO ESTA REVITALIZAÇÃO É IMPORTANTE, PARA UM MELHOR CONFORTO E SEGURANÇA PARA OS ALUNOS E FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>11527</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11527/ind_056.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11527/ind_056.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 056/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A COLOCAÇÃO DE TUBULAÇÃO NA RUA PEDRO BARBOSA MOREIRA, NA ALTURA DOS NÚMEROS 548 E 562, BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 						  JUSTIFICATIVA_x000D_
 TAL SOLICITAÇÃO SE FAZ NECESSÁRIA EM FACE DO MAU CHEIRO E DO  ESGOTO NESTE LOCAL, TORNANDO-SE UM PERIGO PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>11528</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11528/ind_057.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11528/ind_057.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 057/2021, DE AUTORIA DA VEREADORES SILMARA GONTAREK, 	A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, A CONSTRUÇÃO DE UM BUEIRO NA LOCALIDADE DE RIO DA AREIA DO MEIO, PRÓXIMO A IGREJA EVANGÉLICA E A PROPRIEDADE DA SENHORA VERÔNICA SOARES._x000D_
 						JUSTIFICATIVA	_x000D_
 	UMA SOLICITAÇÃO DOS MORADORES DEVIDO AO ACUMULO DAS ÁGUAS PLUVIAIS QUE CAUSAM TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>11529</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11529/ind_058.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11529/ind_058.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 058/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, SE POSSÍVEL ENCAMINHAR DUAS VIAGENS DE MATERIAL (CASCALHO) PARA O PAVILHÃO DA IGREJA DE BARRA MANSA._x000D_
 						JUSTIFICATIVA	_x000D_
 	UMA NECESSIDADE DA COMUNIDADE, PARA MELHORAR O  ACESSO AO PAVILHÃO DA IGREJA.</t>
   </si>
   <si>
     <t>11530</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11530/ind_059.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11530/ind_059.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 059/2021, DE AUTORIA DOS EDIS MAURÍCIO ZIMMERMANN E SILMARA GONTAREK, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR CÉLIO GALESKI, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL,   A DISPONIBILIZAÇÃO DE UM PÉ DE PATO PARA A ASSOCIAÇÃO DA COMUNIDADE DE ENTRE RIOS._x000D_
 						JUSTIFICATIVA_x000D_
 	UM PEDIDO DA ASSOCIAÇÃO POIS O EQUIPAMENTO IRÁ AUXILIAR OS AGRICULTORES DA REGIÃO.</t>
   </si>
   <si>
     <t>11531</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11531/ind_060.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11531/ind_060.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 060/2021 DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR CÉLIO GALESKI, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL,  O ATENDIMENTO AO SENHOR ALÍRIO KAUTZ, MORADOR DA LOCALIDADE DE RIO DOS PARDOS,  COM CESSÃO DE CARGAS DE CASCALHO, REFERENTE AO PROJETO PORTEIRA ADENTRO._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO SE JUSTIFICA DEVIDO A NECESSIDADE DO MATERIAL PARA MELHOR ATENDER OS MORADORES.</t>
   </si>
   <si>
     <t>11532</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11532/ind_061.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11532/ind_061.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 061/2021 DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, 	OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, VERIFICAR O CUMPRIMENTO DO DECRETO ESTADUAL N. 1218/2021 PELA   EMPRESA HIPER OFF LTDA  PRESTADORA DE SERVIÇOS DE ESTACIONAMENTO ROTATIVO, SOBRE O FUNCIONAMENTO DO COMÉRCIO DE RUA QUE TEM INICIO  ÀS 10H ATÉ ÀS 20H, SE A EMPRESA TAMBÉM IRÁ FUNCIONAR NOS MOLDES DO DECRETO._x000D_
 						JUSTIFICATIVA	_x000D_
 	COMO A EMPRESA É UMA PRESTADORA DE SERVIÇOS DEVE CUMPRIR O DECRETO E INICIAR SUAS ATIVIDADES NO HORÁRIO ESTIPULADO.</t>
   </si>
   <si>
     <t>11555</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11555/ind_062.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11555/ind_062.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 062/2021 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA  REALIZADO O REVESTIMENTO COM  CASCALHO EM TODAS AS RUAS DO DISTRITO DE MARCÍLIO DIAS._x000D_
 						JUSTIFICATIVA_x000D_
  	É GRANDE A NECESSIDADE DE MELHORIAS DAQUELAS RUAS POIS FORMOU-SE MUITAS VALETAS COM A EROSÃO E E COMO  EXISTE MATERIAL DISPONÍVEL E PRÓXIMO DO DISTRITO SOLICITO ESSAS MELHORIAS.</t>
   </si>
   <si>
     <t>11557</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11557/ind_063.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11557/ind_063.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 063/2021, DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA  REALIZADO O REVESTIMENTO COM  CASCALHO EM TODAS AS RUAS DO LOTEAMENTO SANTA CRUZ E JARDIM LAVRAMA._x000D_
 						JUSTIFICATIVA_x000D_
  	 É GRANDE A NECESSIDADE DE MELHORIAS DAQUELAS RUAS POIS FORMOU-SE MUITAS VALETAS COM A EROSÃO, CAUSANDO TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>11560</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11560/ind_065.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11560/ind_065.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 065/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A POSSIBILIDADE DE ELABORAR PROJETO DE PAVIMENTAÇÃO ASFÁLTICA, BEM COMO SUA EXECUÇÃO, NA RUA NAZIR CORDEIRO, FAURI DE LIMA E DA AVENIDA DOS EXPEDICIONÁRIOS ATÉ A RUA JÚLIO CORREIA DA COSTA._x000D_
 						JUSTIFICATIVA_x000D_
 	A PAVIMENTAÇÃO VAI BENEFICIAR MUITOS MORADORES ALÉM DE FACILITAR O TRÂNSITO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>11562</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11562/ind_066.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11562/ind_066.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 066/2021, DE AUTORIA DO EDIL MARCOS HOMER, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE,   O ESTUDO PARA A CONSTRUÇÃO DE RAMPAS DE ACESSO NO POSTO DE SAÚDE NA COMUNIDADE DE PAULA PEREIRA. _x000D_
 						JUSTIFICATIVA_x000D_
 	AS ADAPTAÇÕES SÃO NECESSÁRIAS POIS AS PESSOAS QUE FREQUENTAM A POSTO DE SAÚDE  PRECISAM DE SEGURANÇA E CONFORTO ENQUANTO ESTIVEREM USANDO O ESPAÇO.</t>
   </si>
   <si>
     <t>11563</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11563/ind_067.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11563/ind_067.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 067/2021 DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, QUE SE PROCEDA A ESTUDOS TÉCNICOS NECESSÁRIOS PARA QUE SEJA REALIZADA UMA MACRODRENAGEM NA BACIA QUE ENVOLVE O ALAGAMENTO DA RUA 12 DE SETEMBRO._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA CONSIDERANDO O GRANDE VOLUME  DE ÁGUA REPRESADA NESTE LOCAL CAUSANDO SÉRIOS TRANSTORNOS AOS MORADORES EM DIAS DE CHUVAS COM GRANDE PRECIPITAÇÃO.</t>
   </si>
   <si>
     <t>11564</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11564/ind_068.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11564/ind_068.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 068/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO SERVIÇO DE PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA REINOLDO HUBNER, BAIRRO PIEDADE._x000D_
 						JUSTIFICATIVA	_x000D_
 	DEVIDO AS PÉSSIMAS CONDIÇÕES DA VIA É NECESSÁRIO MELHORIAS.</t>
   </si>
   <si>
     <t>11565</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11565/ind_069.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11565/ind_069.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 069/202, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA CONCLUÍDA  A TUBULAÇÃO  NA RUA MIGUEL DARMORUS, AO LADO DA CASA  NÚMERO 196, BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA EM FACE DO MAU CHEIRO NO  LOCAL, TRAZENDO PROBLEMAS AOS MORADORES.</t>
   </si>
   <si>
     <t>11566</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11566/ind_070.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11566/ind_070.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 070/2021 DE AUTORIA DOS EDIS MARCO HOMER, JULIANA MACIEL, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, A SUBSTITUIÇÃO DO PAGAMENTO DO VALE TRANSPORTE VIA CARTÃO PRÉ-PAGO AOS SERVIDORES CONTEMPLADOS POR TAL BENEFÍCIO POR MEIO DA LEI 3842/2005, REGULAMENTADO PELO DECRETO Nº 143/2005 E DECRETO 79/2020, PARA QUE O PAGAMENTO SEJA EM ESPÉCIE JUNTO A REMUNERAÇÃO MENSAL ENQUANTO PERDURAR O ESTADO DE CALAMIDADE PÚBLICA QUE ASSOLA O MUNICÍPIO POR CONTA DO COVID-19, VISTO QUE,</t>
   </si>
   <si>
     <t>11567</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11567/ind_071.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11567/ind_071.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 071/2021, DE AUTORIA DO EDIS MARCOS HOMER, TATI CARVALHO, JULIANA MACIEL E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, O ESTUDO PARA A ABERTURA DE UM ACESSO ENTRE AS RUAS JOAQUIM DE PAULA VIEIRA E MARTA RANK UM E A BR 280, ATRAVÉS DO PASSEIO DA EMPRESA ALLICE ONE. 		       		       							_x000D_
 						JUSTIFICATIVA																					TAL  AÇÃO SE FAZ NECESSÁRIA  PARA GARANTIR UMA MELHOR ACESSIBILIDADE E SEGURANÇA AOS MORADORES.</t>
   </si>
   <si>
     <t>11568</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11568/ind_072.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11568/ind_072.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 072/2021, DE AUTORIA DOS EDIS MARCOS HOMER, JULIANA MACIEL, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  O ESTUDO PARA A PERMUTA QUE PERMITE A TRANSFERÊNCIA DA ESTRADA MUNICIPAL QUE DÁ ACESSO AO CEDUP VIDAL RAMOS. _x000D_
 						JUSTIFICATIVA																					TAL AÇÃO É NECESSÁRIA 	 PARA GARANTIR UMA MELHOR ACESSIBILIDADE E SEGURANÇA A INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>11569</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11569/ind_073.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11569/ind_073.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 073/2021 DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, REITERANDO PARA QUE SEJA REALIZADO SERVIÇO DE  PATROLAMENTO E COLOCAÇÃO DE MATERIAL NAS ESTRADAS  DE SANTA EMÍDIA._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES  POIS AS ESTRADAS ESTÃO INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>11570</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11570/ind_074.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11570/ind_074.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 074/2021, DE AUTORIA DOS EDIS OSMAR OLESKOVICZ, GILMAR M. DE SOUZA E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR FABIANO FREITAS, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, PARA QUE SE PROCEDA ESTUDOS E PROCEDIMENTOS LEGAIS PARA A REVERSÃO AO MUNICÍPIO DO TERRENO ONDE FUNCIONAVA A SEDE DA POLICIA CIVIL._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA DEVIDO AO MAL ESTADO DE CONSERVAÇÃO DA SEDE EU PERIGO QUE O ESPAÇO OFERECE AOS MORADORES.</t>
   </si>
   <si>
     <t>11589</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11589/ind_075.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11589/ind_075.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 075/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A POSSIBILIDADE DA  INSTALAÇÃO DE UM  ABRIGO DE PASSAGEIROS  NA LOCALIDADE DE RIO DOS PARDOS, DOIS ABRIGOS NA LOCALIDADE PINHEIROS, DOIS ABRIGOS NA LOCALIDADE DE SERRA DAS MORTES E UM ABRIGO NA LOCALIDADE DE ENTRE RIOS._x000D_
 						JUSTIFICATIVA_x000D_
 	PENSANDO NO BEM ESTAR DOS MORADORES É NECESSÁRIO ABRIGOS NESSES LOCAIS, POIS É GRANDE A DIFICULDADE  DOS MORADORES QUE DEPENDEM DO ÔNIBUS E NÃO TEM ONDE SE ABRIGAR PRINCIPALMENTE EM DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>11591</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11591/ind_076.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11591/ind_076.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 076/2021, DE AUTORIA DO EDIL GILMAR M. DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA  REALIZADA MELHORIAS NA ESTRADA DE CARAGUATÁ SENTIDO DISTRITO DE FELIPE SCHMIDT E NA ESTRADA DE SANTO ANTÔNIO À SANTA LEOCÁDIA,  E ONDE SURGIU OS CHAMADOS “BORRACHUDOS” QUE SEJA REVESTIDO COM CASCALHO._x000D_
 						JUSTIFICATIVA_x000D_
  	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA POIS AS PEDRAS QUE ESTÃO  NO LEITO DA ESTRADA ESTÃO TRAZENDO TRANSTORNOS AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>11594</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11594/ind_077.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11594/ind_077.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 77/2021, DE AUTORIA DOS EDIS MARCOS HOMER, JULIANA MACIEL, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR DIOGO CARLOS SEIDEL,  SECRETÁRIO MUNICIPAL DE EDUCAÇÃO (INTERINO), A IMPLANTAÇÃO DA NORMATIVA PARA O ZONEAMENTO ESCOLAR NA REDE MUNICIPAL DE EDUCAÇÃO CONFORME O MODELO EM ANEXO._x000D_
 						JUSTIFICATIVA	_x000D_
 TAL AÇÃO VISA ENTRE OUTROS  POSSIBILITAR MAIOR SEGURANÇA AOS ALUNOS, EVITANDO QUE OS MESMOS FAÇAM UM PERCURSO MAIOR QUE O NECESSÁRIO ATÉ A UNIDADE ESCOLAR.</t>
   </si>
   <si>
     <t>11596</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11596/ind_078.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11596/ind_078.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 078/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE,  PARA QUE SEJA DESIGNADO A EQUIPE DE PAISAGISMO, BEM COMO A DISPONIBILIDADE DE SUBSTRATO, GRAMA, FLORES E  PLANTAS PARA REALIZAR SERVIÇOS NO TREVO DA LOCALIDADE DE RIO DOS PARDOS._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO VISA O EMBELEZAMENTO DO LOCAL.</t>
   </si>
   <si>
     <t>11598</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11598/ind_079.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11598/ind_079.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 079/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE,  PARA QUE SEJA DESTINADAS QUINZE MUDAS DE ÁRVORES DE SOMBRA PARA O CEI SANTA BARBARA._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO SE FAZ NECESSÁRIA POIS AS ÁRVORES ALÉM DE EMBELEZAR TEM UM IMPORTANTE PAPEL NO EQUILÍBRIO TÉRMICO, REFRESCANDO ONDE QUER QUE ESTEJAM.</t>
   </si>
   <si>
     <t>11600</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11600/ind_080.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11600/ind_080.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 080/2021 DE AUTORIA DOS EDIS TATI CARVALHO, JULIANA MACIEL, MARCOS HOMER E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, A CRIAÇÃO DE UM CENTRO DE REFERÊNCIA PÓS COVID._x000D_
 						JUSTIFICATIVA	_x000D_
 TAL AÇÃO VISA ATENDER AS PESSOAS QUE TIVERAM SEQUELAS DA DOENÇA E PRECISAM DE ACOMPANHAMENTO MÉDICO.</t>
   </si>
   <si>
     <t>11607</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Marcos Homer, Mauricio Zimmermann</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11607/ind_081.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11607/ind_081.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 081/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 														QUE SOLICITAM AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E  AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, O ESTUDO PARA QUE SEJA INSTALADAS LOMBADAS NA RUA ANTÔNIO LILLER E NA RUA CIDADE DE JAÚ, BEM COMO, QUE SEJAM TOMADAS PROVIDÊNCIAS EM  RELAÇÃO A TUBULAÇÃO EXISTENTE NA RUA ANTONIO LILLER ESQUINA COM A RUA WILLIBALDO HOFFMAN._x000D_
  				              JUSTIFICATIVA_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA DOS MOTORISTAS E PEDESTRES, TENDO EM VISTA A VELOCIDADE QUE OS VEÍCULOS TRANSITAM PELAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>11608</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11608/ind_082.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11608/ind_082.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 082/2021, DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL,  SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO,   A REVISÃO E O AUMENTO DO PERCENTUAL DE INSALUBRIDADE PAGA AOS TÉCNICOS DE ENFERMAGEM DA UPA 24 HORAS, TENDO EM VISTA A TRANSFORMAÇÃO EM ENFERMARIA DEVIDO A COVID 19._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO VISA A VALORIZAÇÃO DESSES PROFISSIONAIS QUE ESTÃO NA LINHA DE FRENTE DO COMBATE À COVID-19, SE DEDICAM E COLOCAM SUAS PRÓPRIAS VIDAS EM RISCO PARA SALVAR A VIDA DO PRÓXIMO.</t>
   </si>
   <si>
     <t>11609</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11609/ind_083.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11609/ind_083.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 083/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO SERVIÇO DE  PATROLAMENTO E COLOCAÇÃO DE MATERIAL NAS ESTRADAS  DE SANTA EMÍDIA, PASSANDO PELAS PROPRIEDADES DO SENHOR ROBERTO ASTRISI, DO SENHOR ROGÉRIO MACIEL E DEMAIS MORADORES._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES  POIS AS ESTRADAS ESTÃO INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>11610</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11610/ind_084.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11610/ind_084.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 084/2021 DE AUTORIA DO EDIL WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NO BAIRRO CAMPO DA ÁGUA VERDE, PIEDADE E EM MARCÍLIO DIAS, TENDO EM VISTA QUE ESTÃO SENDO TROCADAS AS CÂMERAS CENTRAIS. SE FAZ NECESSÁRIO A APLICAÇÃO DAS CÂMERAS PARA MELHORIA E MAIOR ALCANCE DA SEGURANÇA PÚBLICA NESSE BAIRRO E DISTRITOS.																			JUSTIFICATIVA_x000D_
  	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA PARA OS MORADORES.</t>
   </si>
   <si>
     <t>11615</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11615/ind_085.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11615/ind_085.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 085/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA CONSTRUÍDO UM BUEIRO E REALIZADA A COLOCAÇÃO DE MATERIAL NA ESTRADA  DE ENTRE RIOS, PRÓXIMO A PROPRIEDADE DO SENHOR MÁRCIO MOURA._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA POIS QUANDO CHOVE A ÁGUA PERMANECE EMPOSSADA NO LEITO DA PISTA, DIFICULTANDO O TRÁFEGO DE VEÍCULOS E OS MORADORES  NECESSITAM DA ESTRADA EM CONDIÇÕES DE TRÁFEGO.</t>
   </si>
   <si>
     <t>11617</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11617/ind_086.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11617/ind_086.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 086/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A COLOCAÇÃO DE MATERIAL NA ESTRADA DE RIO DOS PARDOS, PRÓXIMO AS  PROPRIEDADES DO SENHOR HENRIQUE VIALESKI, DO SENHOR ROMILDO KAUTH E DEMAIS MORADORES._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO A DIFICULDADE DE TRANSITAR PELA VIA EM FUNÇÃO DAS PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>11618</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11618/ind_087.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11618/ind_087.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 087/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO SERVIÇO DE  PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA  DE BARRA MANSA, PASSANDO PELA PROPRIEDADE DO SENHOR ELISANDRO NIEDZIELSKI._x000D_
 						JUSTIFICATIVA_x000D_
 	DEVIDO AS PÉSSIMAS CONDIÇÕES DAS ESTRADAS E A DIFICULDADE DE TRÁFEGO DOS MORADORES É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11619</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11619/ofi_152.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11619/ofi_152.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 088/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O ALARGAMENTO DA ESTRADA  DO RIO DOS PARDOS, PASSANDO PELA FAMÍLIA ARTNER,  SAINDO PARA ENTRE RIOS. _x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO É NECESSÁRIO POIS A ESTRADA ESTÁ MUITO ESTREITA DIFICULTANDO A PASSAGEM DE VEÍCULOS MAIORES, PRINCIPALMENTE DOS ÔNIBUS.</t>
   </si>
   <si>
     <t>11620</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11620/ind_089.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11620/ind_089.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 089/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE,  A DISPONIBILIZAÇÃO DE TESTES RÁPIDOS PARA A TESTAGEM SEMANAL DOS FUNCIONÁRIOS DO COMÉRCIO,  TENDO EM VISTA A BAIXA DA TEMPERATURA E EM CONSEQUÊNCIA O AUMENTO DE CASOS DE COVID-19 E SINTOMAS GRIPAIS._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO VAI TRAZER SEGURANÇA PARA O EMPRESÁRIO, TRABALHADOR E CLIENTES.</t>
   </si>
   <si>
     <t>11621</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11621/ind_090.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11621/ind_090.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 090/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE,  ESTUDO DE VIABILIDADE E AQUISIÇÃO  DE UM TRITURADOR PARA MATERIAL ORGÂNICO A FIM DE TRANSFORMAR RESÍDUOS ORGÂNICOS COLETADOS PELA SECRETARIA EM ADUBO._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO  IRÁ PROMOVER A ECONOMIA DOS RECURSOS PÚBLICOS DO MUNICÍPIO, UMA VEZ QUE O DESCARTE DOS RESÍDUOS ORGÂNICOS GERA UM GRANDE CUSTO, ALÉM DE PREJUDICAR O MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>11622</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11622/ind_091.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11622/ind_091.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 091/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, A INSTALAÇÃO DE UM  PAINEL DIGITAL NO CENTRO DA CIDADE, COM RELÓGIO DIGITAL E MARCADOR DE TEMPERATURA, PODENDO COLOCAR IMPRESSÕES E INFORMAÇÕES DE INTERESSE PÚBLICO._x000D_
 						JUSTIFICATIVA_x000D_
 	O PAINEL IRÁ OFERECER À POPULAÇÃO UM SERVIÇO DE INFORMAÇÃO DE QUALIDADE E EM TEMPO REAL, ALÉM DE DEIXAR O LOCAL QUE FOR INSTALADO MAIS MODERNO E BONITO.</t>
   </si>
   <si>
     <t>11623</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11623/ind_092.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11623/ind_092.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 092/2021, DE AUTORIA DO EDIL OSMAR OLESKOVICZ, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, A INSTALAÇÃO DE UMA LOMBADA NA RUA EMÍLIO SCHOLTZ, PRÓXIMO AO NÚMERO 1873._x000D_
 						JUSTIFICATIVA_x000D_
 	O ABUSO DE VELOCIDADE É CONSTANTE PELOS MOTORISTAS QUE TRAFEGAM POR ESTA VIA TRAZENDO PERIGO AOS MORADORES.</t>
   </si>
   <si>
     <t>11624</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11624/ind_093.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11624/ind_093.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 093/2021, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA CONCLUÍDA  A COLOCAÇÃO DO ANTI-PÓ NO INICIO DA RUA WILLIBALDO HOFFMANN, PRÓXIMO AO CEMITÉRIO MUNICIPAL, RUA SEM SAÍDA.	_x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA POIS TODAS AS ETAPAS NECESSÁRIAS JÁ FORAM CONCLUÍDAS FALTANDO A COLOCAÇÃO DO ANTI-PÓ.</t>
   </si>
   <si>
     <t>11625</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11625/ind_094.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11625/ind_094.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 094/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, E AO  SENHOR  EMANUEL SILOCCHI, RESPONSÁVEL PELA EMPRESA HIPER OFF LTDA, A CRIAÇÃO DE VAGAS DE ESTACIONAMENTO PARA AS MOTOS, NA RUA  CAETANO COSTA, PRÓXIMO AO NÚMERO 355._x000D_
 						JUSTIFICATIVA_x000D_
 	CONSIDERANDO A GRANDE DEMANDA E A FALTA DE VAGAS  NO LOCAL, TAL MEDIDA É NECESSÁRIA.</t>
   </si>
   <si>
     <t>11626</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11626/ind_095.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11626/ind_095.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 095/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
  QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  A ADEQUAÇÃO DOS MEIOS FIOS E CALÇADAS NAS FAIXAS DE PEDESTRES DAS AVENIDAS RUBENS RIBEIRO DA SILVA E EXPEDICIONÁRIOS, RESPEITANDO AS NORMATIVAS BRASILEIRAS DE ACESSIBILIDADE. _x000D_
 						JUSTIFICATIVA	_x000D_
 TAL AÇÃO VISA ASSEGURAR A COMPLETA MOBILIDADE DOS USUÁRIOS.</t>
   </si>
   <si>
     <t>11627</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11627/ind_096.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11627/ind_096.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 096/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR DIOGO CARLOS SEIDEL,  SECRETÁRIO MUNICIPAL DE EDUCAÇÃO (INTERINO), ANÁLISE DE VIABILIDADE PARA CONSTRUÇÃO DE UM CENTRO DE EDUCAÇÃO INFANTIL NA LOCALIDADE DE PACIÊNCIA DOS NEVES._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL SOLICITAÇÃO VISA ATENDER A DEMANDA POR VAGAS NESTA LOCALIDADE.</t>
   </si>
   <si>
     <t>11628</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11628/ind_097.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11628/ind_097.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 097/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, PARA QUE SEJA INSTALADO DISPENSADOR DE SENHAS NA CENTRAL COVID, COM CORES DIFERENTES PARA PACIENTES POSITIVADOS COVID E PACIENTES A ESPERA DE CONSULTA._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO VISA MELHORAR A ORGANIZAÇÃO DA ESPERA E FACILITAR AOS PROFISSIONAIS A CHAMADA DOS PACIENTES.</t>
   </si>
   <si>
     <t>11629</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11629/ind_098.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11629/ind_098.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 098/2021, DE AUTORIA DO EDIL WILLIAN GODOY, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, PARA QUE DETERMINE AO SETOR COMPETENTE PARA REALIZAR MELHORIAS COMO LIMPEZA E PINTURA NA CICLOVIA DA RUA SAULO DE CARVALHO, NO BAIRRO JARDIM ESPERANÇA._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA POIS DESDE QUE FOI CONCLUÍDA NUNCA TEVE ALGUMA MELHORIA, E É BASTANTE UTILIZADA POR PEDESTRES E CICLISTAS.</t>
   </si>
   <si>
     <t>11630</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11630/ind_099.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11630/ind_099.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 099/2021, DE AUTORIA DOS EDIS WILLIAN GODOY E GILMAR M. DE SOUZA, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA PATROLADA E COLOCADO MATERIAL (CASCALHO) NA ESTRADA  NA LOCALIDADE DE SEREIA E MATÃO QUE LIGA A COMUNIDADE DE SANTA ROSA E BOA VISTA.												 _x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO A DIFICULDADE DE TRÁFEGO.</t>
   </si>
   <si>
     <t>11631</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11631/ind_100.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11631/ind_100.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 100/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA PATROLADA E CASCALHADA A ESTRADA DA SERRA DAS MORTES, PASSANDO PELA PROPRIEDADE DO SENHOR HENRIQUE DOBREFUOP, FAMÍLIA SCHICHINSKI E DEMAIS MORADORES._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA.</t>
   </si>
   <si>
     <t>11632</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11632/ind_101.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11632/ind_101.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 101/2021, DE AUTORIA DOS EDIS TATI CARVALHO, JULIANA MACIEL, MARCOS HOMER E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DAS RUAS FERMINO PACHECO DE MIRANDA LIMA, OTTO KOHLER, FRANCISCO ARTNER, FRANCISCO A. GONÇALVES,  ARTHUR OSCAR SPIES, BAIRRO ALTO DO FRIGORÍFICO._x000D_
 						JUSTIFICATIVA	_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DAS VIAS.</t>
   </si>
   <si>
     <t>11633</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11633/ind_102.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11633/ind_102.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 102/2021, DE AUTORIA DOS EDIS MARCOS HOMER, JULIANA MACIEL, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  O ESTUDO PARA A REURBANIZAÇÃO DA AVENIDA SENADOR IVO DE AQUINO, CONTEMPLANDO CALÇADAS E CICLOVIA._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO VISA A SEGURANÇA DOS CICLISTAS E PEDESTRES QUE UTILIZAM ESSA VIA.</t>
   </si>
   <si>
     <t>11634</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11634/ind_103.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11634/ind_103.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 103/2021, DE AUTORIA DOS EDIS MARCOS HOMER, JULIANA MACIEL, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE MEIO FIO NAS RUAS FRANCISCO BUENO DE OLIVEIRA E RUA MARIA MATILDE FUCK._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO VISA DELIMITAR A FRENTE DAS RESIDENCIAS EVITANDO ASSIM QUE AS PESSOAS ESTACIONEM  INDEVIDAMENTE.</t>
   </si>
   <si>
     <t>11635</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11635/ind_104.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11635/ind_104.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 104/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA MOLHADAS COM FREQUÊNCIA AS ESTRADAS DO PARADO  E ALARGAR A ESTRADA EM ALGUNS TRECHOS._x000D_
 						JUSTIFICATIVA_x000D_
 	 OS MORADORES E PROPRIETÁRIOS DE GRANJAS ESTÃO SOFRENDO MUITO COM A POEIRA DEVIDO AO GRANDE TRÁFEGO DE CAMINHÕES CARREGADOS.</t>
   </si>
   <si>
     <t>11650</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11650/ind_105.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11650/ind_105.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 105/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA REALIZADOS ESTUDOS PARA A IMPLANTAÇÃO DE UMA RÓTULA OU TREVO ALEMÃO NA RUA GUILHERME PRUST,  ESQUINA COM A AVENIDA DOS EXPEDICIONÁRIOS._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL AÇÃO SE FAZ NECESSÁRIA PARA EVITAR ACIDENTES, POIS O  FLUXO DE VEÍCULOS É INTENSO.</t>
   </si>
   <si>
     <t>11651</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11651/ind_106.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11651/ind_106.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 106/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA CONSTRUÍDA UM BOCA DE LOBO NA RUA ALFREDO PAUL, EM FRENTE A RESIDÊNCIA NÚMERO 820._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL AÇÃO SE FAZ NECESSÁRIA POIS SEM O DEVIDO ESCOAMENTO AS ÁGUAS DA CHUVA INUNDAM A RUA,  TRAZENDO TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>11652</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11652/ind_107.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11652/ind_107.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 107/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, A MANUTENÇÃO DA RUA KURT ÁLVARO ULIG,  ESQUINA COM BERNARDO OLSEN, RUA DONATÍLIO LASER, BAIRRO ALTO DA TIJUCA._x000D_
 						JUSTIFICATIVA	_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO A DIFICULDADE DE TRÁFEGO NAS VIAS.</t>
   </si>
   <si>
     <t>11653</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11653/ind_108.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11653/ind_108.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 108/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE REALIZE  A LIMPEZA DO SISTEMA DE DRENAGEM  DO CONJUNTO HABITACIONAL NOSSA SENHORA APARECIDA, NO BAIRRO PIEDADE._x000D_
 						JUSTIFICATIVA	_x000D_
 	 TAL AÇÃO É NECESSÁRIA VISTO QUE EM ÉPOCAS DE CHUVA OS BUEIROS ESTÃO ENTUPINDO E A ÁGUA ENTRANDO NAS RESIDÊNCIAS DO CONJUNTO HABITACIONAL NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>11654</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11654/ind_109.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11654/ind_109.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 109/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA PATROLADA E COLOCADO MATERIAL NA ESTRADA QUE LIGA A COOPERALFA ATÉ A ESTRADA GERAL DO PARADO._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA.</t>
   </si>
   <si>
     <t>11655</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11655/ind_110.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11655/ind_110.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 110/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA CONSTRUÍDO UM MATA-BURRO NA ESTRADA DA PROPRIEDADE DA SENHORA VITORIA MASSANEIRO E DEMAIS MORADORES NA LOCALIDADE DE RIO DOS PARDOS._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO A NECESSIDADE DO MATA-BURRO NO LOCAL.</t>
   </si>
   <si>
     <t>11664</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11664/ind_111.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11664/ind_111.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 111/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA CONCLUÍDA AS MELHORIAS COM PATROLA, CASCALHO E ROLO  NA RUA GIL COSTA, TRECHO ENTRE AS RUAS AGENOR FÁBIO GOMES E SÃO JOSÉ._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL AÇÃO SE FAZ NECESSÁRIA POIS AS DEMAIS RUAS RECEBERAM ESSA MELHORIA.</t>
   </si>
   <si>
     <t>11665</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11665/ind_112.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11665/ind_112.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 112/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA COBRADA DA EMPRESA RESPONSÁVEL, A INSTALAÇÃO DE PLACA DE PARE NA RUA ALFREDO MAYER ESQUINA COM A RUA ADOLFO BADING._x000D_
 						JUSTIFICATIVA_x000D_
 	 POR SER UMA OBRA NOVA É NECESSÁRIO QUE SE FAÇA UMA REVISÃO DE TODA A SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>11667</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11667/ind_113.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11667/ind_113.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 113/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O CONSERTO COM MASSA ASFÁLTICA DE UM BURACO NA RUA NAZIR CORDEIRO ESQUINA COM A AVENIDA DOS EXPEDICIONÁRIOS._x000D_
 						JUSTIFICATIVA_x000D_
 TAL AÇÃO É NECESSÁRIA POIS O BURACO É FUNDO E  TOMOU CONTA DA VIA, CAUSANDO TRANSTORNOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>11668</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11668/ind_114.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11668/ind_114.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 114/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O PATROLAMENTO E A COLOCAÇÃO DE MATERIAL NA ESTRADA GERAL DE SANTA EMÍDIA, PASSANDO PELO CAMPO  ATÉ A PROPRIEDADE DO SENHOR WILMAR FRIEDRICH E DEMAIS MORADORES._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES, POIS A ESTRADA ESTÁ EM PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>11671</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11671/ind_115.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11671/ind_115.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 115/2021, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO REPAROS COM CASCALHO NOS PONTOS CRÍTICOS DA ESTRADA DE BONETES, DESDE O ACESSO DENOMINADO DRANKA ATÉ O ANTIGO CASCALHEIRO._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRÁFEGO EM ALGUNS PONTOS DESTE TRECHO.</t>
   </si>
   <si>
     <t>11672</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11672/ind_116.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11672/ind_116.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 116/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA COLOCADA TUBULAÇÃO NA  RUA WALDOMIRO OLSEN, PRÓXIMO DO NÚMERO 1.556, APROXIMADAMENTE 70 METROS DE EXTENSÃO, BEM COMO,  QUE SEJA RESOLVIDO O VAZAMENTO DE ESGOTO NA RUA NO MESMO LOCAL._x000D_
 						JUSTIFICATIVA_x000D_
 SOLICITAÇÃO DOS MORADORES DEVIDO O MAU CHEIRO DO ESGOTO QUE ESCORRE NA RUA E NAS VALETAS.</t>
   </si>
   <si>
     <t>11674</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11674/ind_117.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11674/ind_117.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 117/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA REALIZADA MELHORIAS DA ILUMINAÇÃO PÚBLICA COM COLOCAÇÃO DE LÂMPADAS DE LED NAS RUAS ALFREDO MAYER, FREDERICO KOHLER E  NAS RUAS QUE FAZEM LIGAÇÃO COM A AVENIDA DOS EXPEDICIONÁRIOS._x000D_
 						JUSTIFICATIVA_x000D_
 	 A NOVA ILUMINAÇÃO TRAZ VÁRIOS BENEFÍCIOS A POPULAÇÃO, ALÉM DE PROPORCIONAR MENOR CONSUMO, TRAZ SEGURANÇA AOS PEDESTRES E MOTORISTAS.</t>
   </si>
   <si>
     <t>11713</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11713/ind_118.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11713/ind_118.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 118/2021, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA REALIZADA A REURBANIZAÇÃO DA AV. WENDELIN METZGER QUE LIGA O CENTRO DE CANOINHAS ATÉ A UNIVERSIDADE DO CONTESTADO – CAMPUS DE MARCÍLIO DIAS, OBJETIVANDO A MELHORIAS DAS CALÇADAS, DA CICLOVIA,  DA ILUMINAÇÃO, A ARBORIZAÇÃO E O JARDINAMENTO DA VIA.</t>
   </si>
   <si>
     <t>11714</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11714/ind_119.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11714/ind_119.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 119/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJAM REALIZADAS MELHORIAS E A RECUPERAÇÃO NO TRECHO QUE SE ENCONTRA AS RUAS: RUA SALLIM ZATTAR, RUA MAMEDE CADOR, RUA EURICO PAUL, RUA HERMENEGILDO GORALSKI, RUA ALVARES SOARES MACHADO, RUA BOLESLAU WOICHIECHOVSKI NO BAIRRO INDUSTRIAL I._x000D_
 							JUSTIFICATIVA_x000D_
 	SENHOR PRESIDENTE. SENHORES VEREADORES. É UMA SOLICITAÇÃO DOS MORADORES POIS QUANDO CHOVE OS MESMOS TEM DIFICULDADES PARA SAIR DE CASA.</t>
   </si>
   <si>
     <t>11715</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11715/ind_120.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11715/ind_120.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 120/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITA AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJAM REALIZADAS MELHORIAS NAS ESTRADAS DA LOCALIDADE DE RIO DOS PARDOS, ESPECIALMENTE NAS ÁREAS CENTRAIS PRÓXIMAS AO CEI SANTA BÁRBARA, AO POSTO DE SAÚDE MUNICIPAL, À FARMÁCIA NOSSA FARMA, AO MERCADO IARROCHESKI, À OFICINA E BORRACHARIA BARBOSA E DEMAIS ÁREAS COMERCIAS, BEM COMO PRÓXIMAS A DUAS QUADRA POLIESPORTIVAS._x000D_
 					   JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO É NECESSÁRIA DEVIDO A PRECARIEDADE DAS ESTRADAS MUNICIPAIS FRENTE A CIRCULAÇÃO PESSOA DE VEÍCULOS NAS ÁREAS QUE CONCENTRAM COMÉRCIOS LOCAIS E PRÉDIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>11716</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11716/ind_121.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11716/ind_121.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 121/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, PARA QUE O PODER EXECUTIVO TOME MEDIDAS MAIS EFETIVAS NO COMBATE AO COVID-19 EM CANOINHAS, DEVIDO A PROPORÇÃO DE CASOS COMPARADO AS CIDADES VIZINHAS.  COMO A REALIZAÇÃO DE TESTAGEM EM MASSA NA POPULAÇÃO CANOINHENSE, A DISPONILIZAÇÃO DE UM CANAL DE DENÚNCIA DE IRREGULARIDADES EM RELAÇÃO AO DESCUMPRIMENTO DAS NORMAS SANITÁRIAS VIGENTES, A DESINFECÇÃO COM REGULARIDADE DOS ESPAÇOS PÚBLICOS, ESPECIALMENTE ESCOLAS, CEI’S, UBS, UPA, POLICLÍNICA E RODOVIÁRIA, DETERMINAR A DESINFECÇÃO PERIÓDICA DE ESTABELECIMENTOS PRIVADOS DE GRANDE CIRCULAÇÃO DE PESSOAS COMO BANCOS, LOTÉRICAS, SUPERMERCADOS, IGREJAS E DEMAIS AMBIENTES</t>
   </si>
   <si>
     <t>11717</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11717/ind_122.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11717/ind_122.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 122/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA SEJAM REALIZADOS ESTUDOS PARA IMPLANTAÇÃO DE SANITÁRIOS NA PRAÇA MIGUEL PROCOPIAK._x000D_
         JUSTIFICATIVA	_x000D_
 	ESSA AÇÃO É NECESSÁRIA COMO MEDIDA SANITÁRIA DEVIDO A GRANDE CONTRAÇÃO DE PESSOAS NO LOCAL.</t>
   </si>
   <si>
     <t>11718</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11718/ind_123.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11718/ind_123.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 123/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 AO EXMO. SR. TENENTE CORONEL SILVANO SASINSKI, COMANDANTE DO 3º BATALHÃO DE POLÍCIA MILITAR DE SANTA CATARINA, SOLICITANDO A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA E MONITORAMENTE NA PRAÇA MIGUEL PROCOPIAK._x000D_
         JUSTIFICATIVA	_x000D_
 	ESSA AÇÃO É NECESSÁRIA PARA MELHORAR A SEGURANÇA DO LOCAL DEVIDO A GRANDE CIRCULAÇÃO DE PESSOAS.</t>
   </si>
   <si>
     <t>11719</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11719/ind_124.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11719/ind_124.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 124/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO SENHOR JEFERSON BITTENCOURT MD. SUPERVISOR DO DNIT/MAFRA, SOLICITANDO O ESTUDO PARA REMOÇÃO DO GUARD RAIL (MURETA DE PROTEÇÃO) NA BR 280 NO TRECHO PRÓXIMO AO EXTASE MOTEL, POIS IMPOSSIBILITA O ACESSO DOS PROPRIETÁRIOS DOS TERRENOS PRÓXIMOS._x000D_
         JUSTIFICATIVA	_x000D_
 	ESSA REMOÇÃO É NECESSÁRIA PARA MELHORAR A CIRCULAÇÃO E O ACESSO DOS PROPRIETÁRIOS QUE RESIDEM AS MARGENS DA BR 280.</t>
   </si>
   <si>
     <t>11720</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11720/ind._125_wilmar.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11720/ind._125_wilmar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 125/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, GILBERTO DOS PASSOS, E AO SENHOR EDMÍLSON VERKA, SECRETÁRIO DE OBRAS, SOLICITANDO PARA QUE SEJA COLOCADA A GRADE NA BOCA DE LOBO DA AV. DOS EXPEDICIONÁRIOS, CAMPO DA ÁGUA VERDE, EM FRENTE A CASA DA CIDADANIA E CONSEG._x000D_
 JUSTIFICATIVA_x000D_
 CONSIDERANDO O GRANDE MOVIMENTO DE PEDESTRES NO LOCAL E RISCO IMINENTE DE OCORRER ACIDENTES, É NECESSÁRIO AS DEVIDAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11733</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11733/ind._126_toda_edilidade.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11733/ind._126_toda_edilidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 126/2021, DE AUTORIA DE TODA A EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	INDICANDO AO EXMº SR. CARLOS MOISÉS DA SILVA, DD. GOVERNADOR DO ESTADO DE SANTA CATARINA, E AO EXMº SR. ANDRÉ MOTTA RIBEIRO, DD. SECRETÁRIO DE ESTADO DA SAÚDE, A INCLUSÃO NA LISTA DE PRIORIDADES PARA VACINAÇÃO DE TODAS AS GESTANTES E LACTANTES (SEM LIMITAÇÃO DE TEMPO DE AMAMENTAÇÃO) NO PLANO ESTADUAL DE IMUNIZAÇÃO CONTRA A COVID-19._x000D_
 JUSTIFICATIVA	_x000D_
 	POR CONTA DAS JUSTIFICATIVAS APRESENTADAS NO DOCUMENTO RECEBIDO PELAS VEREADORAS QUE ESTE SUBSCREVEM, ELABORADO POR UM GRUPO DE MÃES CANOINHENSES, QUE SOLICITAM APOIO AO MOVIMENTO “LACTANTES PELA VACINA – UMA VACINA PROTEGE 2”, A FIM DE PROTEGER MAIS VIDAS VULNERÁVEIS E QUE PRECISAM DE PRIORIDADE NA VACINAÇÃO.</t>
   </si>
   <si>
     <t>11735</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11735/ind._127_toda_edilidade.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11735/ind._127_toda_edilidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 127/2021, DE AUTORIA DE TODA A EDILIDADE, OS VEREADORES QUE ESTES SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	AO EXMº SR. JAIR MESSIAS BOLSONARO, DD. PRESIDENTE DA REPÚBLICA E AO EXMº SR. MARCELO ANTÔNIO CARTAXO QUEIROGA LOPES, DD. MINISTRO DE SAÚDE DO BRASIL, A INCLUSÃO NA LISTA DE PRIORIDADES PARA VACINAÇÃO DE TODAS AS GESTANTES E LACTANTES (SEM LIMITAÇÃO DE TEMPO DE AMAMENTAÇÃO) NO PLANO NACIONAL DE IMUNIZAÇÃO CONTRA A COVID-19._x000D_
 JUSTIFICATIVA	_x000D_
 	POR CONTA DAS JUSTIFICATIVAS APRESENTADAS NO DOCUMENTO RECEBIDO PELAS VEREADORAS QUE ESTE SUBSCREVEM, ELABORADO POR UM GRUPO DE MÃES CANOINHENSES, QUE SOLICITAM APOIO AO MOVIMENTO “LACTANTES PELA VACINA – UMA VACINA PROTEGE 2”, A FIM DE PROTEGER MAIS VIDAS VULNERÁVEIS E QUE PRECISAM DE PRIORIDADE NA VACINAÇÃO.</t>
   </si>
   <si>
     <t>11721</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11721/ind._128_juliana.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11721/ind._128_juliana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 128/2021, DE AUTORIA DA VEREADORA JULIANA MACIEL, A VEREADORA QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO_x000D_
 QUE SOLICITA AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, INCLUIR NO PLANO MUNICIPAL DE IMUNIZAÇÃO CONTRA A COVID-19, COMO PRIORIDADE PARA VACINAÇÃO JUNTAMENTE COM OS PORTADORES DE DEFICIÊNCIA PERMANENTE, TODOS OS AUTISTAS ACIMA DE 18 ANOS, COM FULCRO NAS LEIS FEDERAIS 13.146/2015 E 12.764/2012, QUE GARANTEM O STATUS DE VULNERÁVEL AO PORTADOR DE DEFICIÊNCIA EM SITUAÇÕES DE CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>11722</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11722/ind._129_willian.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11722/ind._129_willian.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 129/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, GILBERTO DOS PASSOS, PARA QUE SEJA REALIZADO UM CONVÉNIO COM O ESTADO PARA A REALIZAÇÃO DE MELHORIAS NA PISTA DE ATLETISMO DO COLÉGIO SANTA CRUZ, E A COLOCAÇÃO DE UMA ACADEMIA AO AR LIVRE._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 A PISTA DE ATLETISMO É MUITO USADA PELA COMUNIDADE, PORÉM NÃO TEM MANUTENÇÃO A ALGUM TEMPO. COM O CONVÊNIO O AMBIENTE PODERÁ SER USADO TANTO PELA COMUNIDADE QUANTO PELOS ALUNOS DO COLÉGIO. E A ACADEMIA AO AR LIVRE DA MESMA FORMA, É UMA SOLICITAÇÃO DA COMUNIDADE QUE UTILIZA OS BOSQUES DO COLÉGIO, E USAM NOS FINAIS DE SEMANA O AMBIENTE.</t>
   </si>
   <si>
     <t>11723</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 130/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, GILBERTO DOS PASSOS, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO PARA QUE SEJA COLOCADO ILUMINAÇÃO PÚBLICA NA ESTRADA GERAL DO SALTO DA ÁGUA VERDE, ENTRE AS PROPRIEDADES DO SENHOR CLEMENTE OLESKOVICZ ATÉ ÀS PROPRIEDADES DOS SENHORES DIMAS TRAPP E IVAN ARNOLDO._x000D_
 JUSTIFICATIVA_x000D_
 NOS ÚLTIMOS TEMPOS ESTÁ OCORRENDO MUITOS FURTOS E A AÇÃO DE CAÇADORES, A ILUMINAÇÃO LEVARÁ MAIS SEGURANÇA PARA OS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>11725</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11725/ind._132.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11725/ind._132.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 132/2021, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR AUGUSTINHO MACHADO, SECRETÁRIO MUNICIPAL DO MEIO AMBIENTE, SOLICITANDO PARA QUE SEJA REALIZADO A LIMPEZA DOS ENTULHOS QUE ESTÃO DEPOSITADOS AO LADO DO GRUPO ESCOLAR FREI FABIANO GADZINSKI._x000D_
 JUSTIFICATIVA_x000D_
 É NECESSÁRIO A RETIRADA DOS ENTULHOS POIS OS MESMOS ESTÃO OBSTRUINDO A PASSAGEM.</t>
   </si>
   <si>
     <t>11726</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11726/ind._134.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11726/ind._134.pdf</t>
   </si>
   <si>
     <t>INDICAÇÕES DE Nº 134/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO PARA QUE REALIZADO O ASFALTAMENTO NA RUA ANTÔNIO MORESCHI E NA RUA CLAUDIONOR GAISLER DA SILVEIRA, BAIRRO BOA VISTA, NAS PROXIMIDADES DA ESCOLA NEY PACHECO DE MIRANDA LIMA._x000D_
 JUSTIFICATIVA_x000D_
 O ASFALTAMENTO VAI MELHORAR AS CONDIÇÕES DE TRÁFEGO, CONTRIBUINDO COM A MELHOR QUALIDADE DE LOCOMOÇÃO DAS PESSOAS QUE TRANSITAM POR ESSA VIA, GERANDO QUALIDADE DE VIDA AOS MORADORES.</t>
   </si>
   <si>
     <t>11727</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11727/ind._136.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11727/ind._136.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 136/2021, DE AUTORIA DOS EDIS WILLIAN GODOY E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO DETRACAN, SOLICITANDO PROVIDENCIA NA RUA WALDOMIRO OLSEN , EM FRENTE AO CEI PEDRO BANDEIRA E EBM SEVERO DE ANDRADE, TENDO EM VISTA QUE OS VEÍCULOS TRAFEGAM EM ALTA VELOCIDADE NA REFERIDA VIA, PONDO EM RISCO A SEGURANÇA DOS PEDESTRES. INDICA A REALIZAÇÃO DE ESTUDO NO LOCAL, PARA VER A NECESSIDADE DE AUMENTAR A LOMBADA EXISTENTE, OU QUE SEJA COLOCADA MAIS UMA EM FRENTE AO CEI._x000D_
 JUSTIFICATIVA_x000D_
 NOS ANOS ANTERIORES OCORRERAM ALGUNS ACIDENTES POR CONTA DA VELOCIDADE DOS VEÍCULOS EM FRENTE AO CEI E A ESCOLA, ALGUMA AÇÃO TEM QUE SER TOMADA PARA QUE OS VEÍCULOS SEJAM OBRIGADOS A REDUZIR A VELOCIDADE NA PROXIMIDADE DO AMBIENTE ESCOLAR.</t>
   </si>
   <si>
     <t>11728</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11728/ind._137.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11728/ind._137.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 137/2021, DE AUTORIA DO EDIL MARCOS HOMER, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO._x000D_
 AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO DETRACAN, SOLICITANDO A ADOÇÃO DE PADRONIZAÇÃO DA SINALIZAÇÃO VIÁRIA HORIZONTAL, BEM COMO, SEJA DISPONIBILIZADO VAGAS NAS INSTITUIÇÕES DE ENSINO DO MUNICÍPIO, CONFORME MODELO EM ANEXO._x000D_
 JUSTIFICATIVA_x000D_
 AS SOLICITAÇÕES SÃO PERTINENTES E NECESSÁRIAS PARA FINS DE PADRONIZAÇÃO DAS VAGAS DE VEÍCULOS NAS ESCOLAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11729</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11729/ind._138.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11729/ind._138.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 138/2021, DE AUTORIA DO EDIL MARCOS HOMER, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO_x000D_
 AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LITZMEIER, SECRETARIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE SEJA REALIZADO O ESTUDO E A COLOCAÇÃO DE DUAS TRAVESSIAS ELEVADAS, UMA NA RUA SÃO JOSÉ PRÓXIMO AO CRUZAMENTO COM A RUA PAULO RITZMANN, E A OUTRA NA RUA FELIPE SCHMIDT PRÓXIMO A ESQUINA DA RUA JOÃO DA CRUZ KREILLING._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 TAL AÇÃO É NECESSÁRIA VISANDO OFERECER SEGURANÇA, DE FORMA DE MELHORAR A ACESSIBILIDADE, PROPORCIONANDO AOS MORADORES MAIOR VISIBILIDADE DAS TRAVESSIAS.</t>
   </si>
   <si>
     <t>11755</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11755/ind_139.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11755/ind_139.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 139/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA PATROLADA E COLOCADO MATERIAL NA ESTRADA DE RIO PRETINHO PASSANDO PELAS PROPRIEDADES DO SENHOR ADEMAR TIBES E DO SENHOR VALDECIR BEZERRA._x000D_
 					JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA.</t>
   </si>
   <si>
     <t>11756</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11756/ind_140.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11756/ind_140.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 140/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDOS NECESSÁRIOS PARA CONFECÇÃO DE PROJETO E EXECUÇÃO DE PAVIMENTAÇÃO OU CALÇAMENTO  NA RUA LICÍNIO ALCIDES CORNELSEN BAIRRO ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA PARA ATENDER MORADORES E TAMBÉM OS PAIS QUE TEM SEUS FILHOS ESTUDANDO NO CEI  EMÍLIA FERRERO, MUITO PROBLEMA COM PÓ  E EM DIAS DE CHUVA A ÁGUA FICA EMPOSSADA.</t>
   </si>
   <si>
     <t>11757</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11757/ind_141.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11757/ind_141.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 141/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, PARA QUE SEJA INSTALADA TORRE DE INTERNET NA PRAÇA MIGUEL PROCOPIAK, TENDO EM VISTA O GRANDE NÚMERO DE USUÁRIOS._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO É NECESSÁRIA PARA MELHOR  ATENDER  OS USUÁRIO DA PRAÇA.</t>
   </si>
   <si>
     <t>11758</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11758/ind_142.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11758/ind_142.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 142/2021, DE AUTORIA DE TODA A EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR DIOGO CARLOS SEIDEL,  SECRETÁRIO MUNICIPAL DE EDUCAÇÃO (INTERINO), PARA QUE CASO FOR ANTECIPADO O RECESSO ESCOLAR NA REDE ESTADUAL, QUE TAMBÉM O RECESSO DA REDE MUNICIPAL  SEJA REALIZADO SIMULTANEAMENTE._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO É NECESSÁRIA EM RAZÃO DA PARCERIA DO MUNICÍPIO E O ESTADO COM O TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>11759</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11759/ind_143.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11759/ind_143.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 143/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDOS NECESSÁRIOS PARA A INSTALAÇÃO DE ILUMINAÇÃO NO CAMPO DE FUTEBOL DE PINHEIROS._x000D_
 						JUSTIFICATIVA_x000D_
 	É UMA SOLICITAÇÃO DA COMUNIDADE,  COM A FINALIDADE DA PRÁTICA ESPORTIVA NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>11760</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11760/ind_144.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11760/ind_144.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 044/2021, DE AUTORIA DOS EDIS TATI CARVALHO, MARCOS HOMER, JULIANA MACIEL E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  UMA REUNIÃO ENTRE O CHEFE DO EXECUTIVO E O/OS REPRESENTANTES DOS MORADORES DO BAIRRO JARDIM ESPERANÇA, OS QUAIS DESEJAM A POSE DO PRÉDIO DO CONSELHO COMUNITÁRIO DE SEGURANÇA SITUADO RUA FRANCISCO CUBAS._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO VISA UM POSICIONAMENTO DO EXECUTIVO SOBRE O PRÉDIO.</t>
   </si>
   <si>
     <t>11763</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11763/ind_145.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11763/ind_145.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 145/2021, DE AUTORIA DOS EDIS MARCOS HOMER, JULIANA MACIEL, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
  QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  O ESTUDO PARA MELHORIAS NA PRAÇA DO CONSELHO COMUNITÁRIO DE SEGURANÇA DO BAIRRO JARDIM ESPERANÇA._x000D_
 						JUSTIFICATIVA	_x000D_
 TAL AÇÃO  É NECESSÁRIA PARA PROPORCIONAR  UMA ÁREA DE LAZER PARA AS FAMÍLIAS.</t>
   </si>
   <si>
     <t>11765</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11765/ind_146.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11765/ind_146.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 146/2021, DE AUTORIA DOS EDIS MARCOS HOMER, TATI CARVALHO, JULIANA MACIEL E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO (INTERINO), ESTUDOS PARA MELHORIAS E MANUTENÇÃO DO CEI MACHADO DE ASSIS, PRINCIPALMENTE EM RELAÇÃO AO PORTÃO QUE ESTÁ DETERIORADO._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO VISA O CONFORTO E SEGURANÇA PARA OS ALUNOS E FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>11799</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Mauricio Zimmermann, Tati Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11799/ind_147.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11799/ind_147.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 147/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDOS NECESSÁRIOS PARA CONFECÇÃO DE PROJETO E EXECUÇÃO DE PAVIMENTAÇÃO NA RUA KURT A. ULLIG, ENTRE AS RUAS GUILHERME GONCHOROVSKI E BERNARDO OLSEN,  BAIRRO ALTO DA TIJUCA._x000D_
 						JUSTIFICATIVA_x000D_
 	UMA SOLICITAÇÃO DOS MORADORES, CONFORME ABAIXO ASSINADO EM ANEXO, POR SE TRATAR DE UM TRECHO CURTO, VAI MELHOR MUITO A LOCOMOÇÃO E AS CONDIÇÕES DE TRÁFEGO DOS MORADORES.</t>
   </si>
   <si>
     <t>11800</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11800/ind_148.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11800/ind_148.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 148/2021, DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E  AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, O ESTUDO E IMPLANTAÇÃO DE TRAVESSIAS ELEVADAS NAS RUAS ALFREDO PAUL, PRÓXIMO PONTO DE ÔNIBUS._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO VISA A SEGURANÇA DOS PEDESTRES QUE UTILIZAM ESSA VIA.</t>
   </si>
   <si>
     <t>11801</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11801/ind_149.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11801/ind_149.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 149/2021, DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDO PARA A IMPLANTAÇÃO DE UM ABRIGO PARA PASSAGEIROS NA RUA TEREZA BREY PEROSSO,  PRÓXIMO AO NÚMERO 173._x000D_
 						JUSTIFICATIVA	_x000D_
 	É NECESSÁRIO UM ABRIGO NESTE LOCAL, POIS OS MORADORES NECESSITAM DE UM LUGAR PARA AGUARDAR O ÔNIBUS PRINCIPALMENTE NOS DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>11802</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11802/ind_150.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11802/ind_150.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 150/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDO PARA A IMPLANTAÇÃO DE UM ABRIGO PARA PASSAGEIROS NO PONTO DE ÔNIBUS NA LOCALIDADE DE RIO DA AREIA DO MEIO, PRÓXIMO A ESCOLA MARIA ISABEL DE LIMA CUBAS._x000D_
 						JUSTIFICATIVA	_x000D_
 	É NECESSÁRIO UM ABRIGO NESTE LOCAL, POIS OS MORADORES NECESSITAM DE UM LUGAR PARA AGUARDAR O ÔNIBUS PRINCIPALMENTE NOS DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>11803</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11803/ind_151.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11803/ind_151.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 151/2021 DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN,   UM ESTUDO PARA MELHORAR O TRÂNSITO E A SEGURANÇA DOS USUÁRIOS NO FINAL DA RUA BARÃO DO RIO BRANCO E INÍCIO DA RUA ÁLVARES SOARES MACHADO,  CRUZAMENTO COM A RUA EMÍLIO SCHOLTZ._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO VISA A SEGURANÇA DOS MOTORISTAS E PEDESTRES, POIS NESTE LOCAL  SE ENCONTRA A ESCOLA BÁSICA JOÃO JOSÉ DE SOUZA CABRAL, A ACADEMIA ESPAÇO LIVRE, A  ESCOLA KNN IDIOMAS E A CASA COLONIAL.</t>
   </si>
   <si>
     <t>11804</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11804/ind_152.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11804/ind_152.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 152/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR CÉLIO GALESKI, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA DISPONIBILIZADO MAQUINÁRIO PARA A ABERTURA DE TANQUES PARA O FORNECIMENTO DE ÁGUA NAS LOCALIDADES DE SERRA DAS MORTES, SANTA EMÍDIA E PINHEIROS, NAS PROPRIEDADES DOS SENHORES  DAVI BATISTA, SÍLVIO ROCHA, MODESTO KOGGE E DEMAIS MORADORES._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES QUE PRECISAM DO  MAQUINÁRIO PARA OBTER ÁGUA.</t>
   </si>
   <si>
     <t>11805</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11805/ind_153.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11805/ind_153.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 153/2021 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, À SENHORA ZENICI DREHER HERBST, SECRETÁRIA DE ASSISTÊNCIA SOCIAL E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO (INTERINO), ESTUDOS NECESSÁRIOS PARA A CONSTRUÇÃO  DE UM NOVO CRAS, AMPLO E MODERNO NO LOCAL ONDE HOJE SE ENCONTRA A CASA DA CIDADANIA E A COZINHA COMUNITÁRIA, NA AVENIDA DOS EXPEDICIONÁRIOS, E QUE A ESTRUTURA QUE SE ENCONTRA NA CASA DA CIDADANIA  SEJA TRANSFERIDA PARA O CRAS ATUAL._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA DEVIDO A ÓTIMA LOCALIZAÇÃO E PELO ESPAÇO QUE ÁREA OFERECE.</t>
   </si>
   <si>
     <t>11806</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11806/ind_154.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11806/ind_154.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 154/2021 DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA REALIZADO PROJETO E EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NO TRECHO DA RUA ANTÔNIO SALOMON,  ENTRE AS RUAS PAULA PEREIRA E ALOIS STUBER._x000D_
 						JUSTIFICATIVA_x000D_
 	NESSE TRECHO ESTÁ SEDIADO UMA EMPRESA DE TRANSPORTE DE MADEIRA E COM UM TRÂNSITO MUITO INTENSO PRODUZ UMA POEIRA QUASE INSUPORTÁVEL PARA OS MORADORES, POR ESSE MOTIVO REQUER URGÊNCIA DE PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>11807</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11807/ind_155.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11807/ind_155.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 155/2021 DE AUTORIA DO EDIL GILMAR M. DE SOUZA	                                                      , O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA A MANUTENÇÃO NA ESTRADA GERAL DA FARTURA E PACIÊNCIA DOS NEVES EM DIANTE, PRINCIPALMENTE COLOCANDO CASCALHO EM CIMA DAS PEDRAS GRANDES._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA POIS ESSAS PEDRAS QUE FORAM COLOCADAS ANTERIORMENTE ESTÃO TRAZENDO PREJUÍZOS AOS CONDUTORES DE VEÍCULOS.</t>
   </si>
   <si>
     <t>11808</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11808/ind_156.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11808/ind_156.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 156/2021 DE AUTORIA DO EDIL GILMAR M. DE SOUZA , O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA A MANUTENÇÃO COM COLOCAÇÃO DE CASCALHO NA ESTRADA ANTES DA PONTE DA PACIÊNCIA DOS NEVES, ÀS DIREITA, ATÉ A RESIDÊNCIA DO SENHOR ORLEI PEREIRA, E TAMBÉM NA ESTRADA  DE SANTO ANTÔNIO, PRÓXIMO A IGREJA E EM CIMA DE UM BUEIRO._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA COM MUITOS PONTOS CRÍTICOS.</t>
   </si>
   <si>
     <t>11809</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11809/ind_157.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11809/ind_157.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 157/2021 DE AUTORIA DO EDIL GILMAR M. DE SOUZA , O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE, A POSSIBILIDADE DE REALIZAR A RETIRADA DOS MATOS DO ARROIO MONJOLO (VALETÃO). _x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA POIS HÁ UM GRANDE ACÚMULO DE MATOS, O QUE ACABA DIFICULTANDO A PASSAGEM DE ÁGUA E CAUSAR FUTUROS ALAGAMENTOS.</t>
   </si>
   <si>
     <t>11810</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11810/ind_158.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11810/ind_158.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 158/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS COM PATROLA E COLOCAÇÃO DE MATERIAL NA ESTRADA DE CERRITO, PASSANDO O FRIGORIFICO FRIGOSSIL SAINDO PARA FARTURA. _x000D_
 						JUSTIFICATIVA _x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA.</t>
   </si>
   <si>
     <t>11811</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11811/ind_159.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11811/ind_159.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 159/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE,  A SUBSTITUIÇÃO EMERGENCIAL DA AMBULÂNCIA JUMPER, MARCA CITROEN, PLACA QHQ-8534, UTILIZADA PELO SAMU MUNICIPAL POR VEÍCULO EM PERFEITAS CONDIÇÕES DE USO PARA SEGURANÇA TANTO DOS PROFISSIONAIS, QUANTO DOS PACIENTES QUE UTILIZAM DESTA. _x000D_
 						JUSTIFICATIVA	_x000D_
 	O PEDIDO SE JUSTIFICA, VISTO QUE, A AMBULÂNCIA JUMPER, MARCA CITROEN, PLACA QHQ-8534, ENCONTRA-SE COM PROBLEMAS MECÂNICOS NA CAIXA DE DIREÇÃO, ALÉM DE ESTAR COM A PORTA TRASEIRA AMARRADA POR UMA CORDA.</t>
   </si>
   <si>
     <t>11812</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11812/ind_160.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11812/ind_160.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 160/2021 DE AUTORIA DO EDIL GILMAR M. DE SOUZA , O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA COLOCADO CASCALHO NA LOCALIDADE DE ENCRUZILHADA, PASSANDO O POSTO DA POLÍCIA RODOVIÁRIA FEDERAL ÀS DIREITA, TEM DUAS ENTRADAS QUE PRECISAM DE MATERIAL._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA PARA MELHORAR O ACESSO DOS MORADORES.</t>
   </si>
   <si>
     <t>11824</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11824/ind_161.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11824/ind_161.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 161/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDOS NECESSÁRIOS PARA CONFECÇÃO DE PROJETO E EXECUÇÃO DE PAVIMENTAÇÃO NA RUA ALFREDO KELNER, ENTRE AS RUAS  BERNARDO OLSEN E WERNER E. KELNER,  BAIRRO ALTO DA TIJUCA._x000D_
 						JUSTIFICATIVA_x000D_
 	UMA SOLICITAÇÃO DOS MORADORES, CONFORME ABAIXO ASSINADO EM ANEXO, POR SE TRATAR DE UM TRECHO CURTO, VAI MELHORAR MUITO A LOCOMOÇÃO E AS CONDIÇÕES DE TRÁFEGO DOS MORADORES.</t>
   </si>
   <si>
     <t>11826</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11826/ind_162.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11826/ind_162.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 162/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI,  O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO DA PLACA QUE NOMEIA O PARQUE DE EXPOSIÇÕES OURO VERDE JOSÉ JOÃO KLEMPOUZ, CONFORME LEI Nº 6.594 DE 29/042021._x000D_
 						JUSTIFICATIVA_x000D_
 	É NECESSÁRIA A COLOCAÇÃO DA PLACA PARA ENFATIZAR A HOMENAGEM FEITA AO SENHOR JOSÉ JOÃO KLEMPOUZ.</t>
   </si>
   <si>
     <t>11827</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11827/ind_163.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11827/ind_163.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 163/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO DA PLACA QUE NOMEIA O CENTRO DE CIDADANIA ALCIDES SCHUMACHER, CONFORME LEI Nº 6.601 DE 18/05/2021._x000D_
 						JUSTIFICATIVA_x000D_
 	É NECESSÁRIA A COLOCAÇÃO DA PLACA PARA ENFATIZAR A HOMENAGEM FEITA AO SENHOR  ALCIDES SCHUMACHER.</t>
   </si>
   <si>
     <t>11828</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11828/ind_164.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11828/ind_164.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 164/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA COLOCADA TUBULAÇÃO E FECHADA A LATERAL DAS LOMBADAS NA AVENIDA RUBENS RIBEIRO DA SILVA, PRINCIPALMENTE EM FRENTE A EMPRESA BREITHAUPT._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA TENDO EM VISTA O GRANDE NÚMERO DE ACIDENTES QUE OCORREM NO TRECHO, E A IMPRUDÊNCIA DOS MOTOCICLISTAS.</t>
   </si>
   <si>
     <t>11829</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11829/ind_165.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11829/ind_165.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 165/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA MELHORIAS NAS VIAS NA COLÔNIA FIGURA, NAS PROXIMIDADES DA RESIDÊNCIA DO SENHOR  ELIZEU BEREZANSKI._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRÁFEGO DAS VIAS.</t>
   </si>
   <si>
     <t>11830</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11830/ind_166.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11830/ind_166.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 166/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, ESTUDOS PARA A CANALIZAÇÃO (COLOCAÇÃO DE TUBOS) NO CÓRREGO QUE FICA ENTRE A SEDE DO AJAX E O CEI RODOLFO LINZMEIER, NO BAIRRO INDUSTRIAL I._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO É NECESSÁRIA POIS O MESMO ESTÁ RECEBENDO DETRITOS DE ODOR DESAGRADÁVEL QUE CAUSAM MAL ESTAR ENTRE OS ALUNOS E FUNCIONÁRIOS DA ESCOLA, BEM COMO FREQUENTADORES DO CLUBE.</t>
   </si>
   <si>
     <t>11831</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11831/ind_167.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11831/ind_167.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 167/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS NAS ESTRADAS DE ENTRE RIOS.   _x000D_
 						JUSTIFICATIVA _x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS  CONDIÇÕES DA ESTRADA.</t>
   </si>
   <si>
     <t>11832</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11832/ind_168.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11832/ind_168.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 168/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA A ABERTURA DA ESTRADA EM CAMPO DOS PONTES ATÉ A TORRE._x000D_
 						JUSTIFICATIVA _x000D_
 	TAL SOLICITAÇÃO VISA ATENDER OS MORADORES QUE NECESSITAM DESSA ABERTURA.</t>
   </si>
   <si>
     <t>11833</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11833/ind_169.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11833/ind_169.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 169/2021, DE AUTORIA DO EDIL GILMAR M. DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA REALIZADA A RECUPERAÇÃO COM TAPA BURACOS NA RUA RENEAU CUBAS E NA AVENIDA SENADOR IVO DE AQUINO, ALTO DO FRIGORÍFICO._x000D_
 		   			JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA DEVIDO AOS BURACOS QUE SE FORMARAM NAS VIAS CAUSANDO TRANSTORNOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>11834</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11834/ind_170.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11834/ind_170.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 170/2021, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO  DE MATERIAL NA ESTRADA DA ESTAÇÃO PACIÊNCIA PRÓXIMA AO TRILHO._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL AÇÃO SE FAZ NECESSÁRIA POIS MUITOS MORADORES ESTÃO UTILIZANDO ESSA ESTRADA PARA SE DESLOCAR ENTRE AS COMUNIDADES DE SANTA LEOCÁDIA E ESTAÇÃO PACIÊNCIA.</t>
   </si>
   <si>
     <t>11835</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11835/ind_171.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11835/ind_171.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 171/2021, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  A MANUTENÇÃO COM PATROLA E COLOCAÇÃO DE  MATERIAL NA ESTRADA À DIREITA APÓS PASSAR O RESTAURANTE GALPÃO MISSIONEIRO. _x000D_
 						JUSTIFICATIVA_x000D_
 	A MUITO TEMPO OS MORADORES VEM COBRANDO ESSA MANUTENÇÃO, DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA.</t>
   </si>
   <si>
     <t>11836</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11836/ind_172.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11836/ind_172.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 172/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  ESTUDOS PARA A CONSTRUÇÃO DE DOIS PORTAIS NAS ENTRADAS DA CIDADE, COM CARACTERÍSTICAS HISTÓRICAS DO CONTESTADO OU ÉTNICAS,  SENDO UM NA ENTRADA DA AVENIDA DOS EXPEDICIONÁRIOS E OUTRO NO TREVO DO  BAIRRO PIEDADE._x000D_
 						JUSTIFICATIVA_x000D_
 TAL AÇÃO VISA  VALORIZAR E EMBELEZAR MAIS A CIDADE.</t>
   </si>
   <si>
     <t>11837</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11837/ind_173.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11837/ind_173.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 173/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE, PARA QUE SEJA REALIZADA A SUBSTITUIÇÃO DOS ARBUSTOS PLANTADOS NOS CANTEIROS CENTRAIS DA AVENIDA RUBENS RIBEIRO DA SILVA POR FLORES DA ESTAÇÃO. _x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO É NECESSÁRIA VISTO QUE OS REFERIDOS ARBUSTOS ATRAPALHAM A VISIBILIDADE DOS MOTORISTAS QUE TRAFEGAM PELA VIA, POR VEZES ATÉ OCASIONANDO EM ACIDENTES DE TRÂNSITO.</t>
   </si>
   <si>
     <t>11838</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11838/ind_174.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11838/ind_174.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 174/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO DETRACAN, VERIFICAR A VIABILIDADE PARA IMPLEMENTAÇÃO DE LOMBADAS NA RUA GUILHERME GONCHOROWSKI,  NO TRECHO COM PAVIMENTAÇÃO ASFÁLTICA._x000D_
 						JUSTIFICATIVA	_x000D_
 	O ABUSO DE VELOCIDADE É CONSTANTE PELOS MOTORISTAS QUE TRAFEGAM POR ESTA VIA TRAZENDO PERIGO AOS MORADORES.</t>
   </si>
   <si>
     <t>11853</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11853/ind._175.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11853/ind._175.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 175/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, A POSSIBILIDADE DE DISPONIBILIZAR UMA SALA NA UNIDADE BÁSICA DE SAÚDE DE PINHEIROS PARA SER UTILIZADA PARA A PRÁTICA DE PILATES, COM EQUIPAMENTOS NECESSÁRIOS PARA A PRÁTICA.</t>
   </si>
   <si>
     <t>11854</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11854/ind._176.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11854/ind._176.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 176/2021, DE AUTORIA DE TODA A EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, A CONFECÇÃO DE PROJETO DE LEI OU A IMPLANTAÇÃO DE POLÍTICA PÚBLICA QUE DISPONIBILIZE ABSORVENTES HIGIÊNICOS A MULHERES E ADOLESCENTES DE BAIXA RENDA, NAS UNIDADES BÁSICAS DE SAÚDE  E ESCOLAS DA REDE MUNICIPAL DE ENSINO.															_x000D_
           JUSTIFICATIVA_x000D_
 	DIANTE DA RELEVÂNCIA DESTE PEDIDO, PEDIMOS QUE O EXECUTIVO AVALIE A PROPOSTA QUE VISA PROPICIAR MAIS SEGURANÇA ÀS MENINAS E ADOLESCENTES QUE FREQUENTAM A REDE MUNICIPAL DE ENSINO	.</t>
   </si>
   <si>
     <t>11855</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11855/ind._177.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11855/ind._177.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 177/2021, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 															QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, INCLUIR NO PLANO MUNICIPAL DE IMUNIZAÇÃO CONTRA A COVID-19, COMO PRIORIDADE PARA VACINAÇÃO OS FUNCIONÁRIOS QUE ATUAM NOS CRAS._x000D_
 					       JUSTIFICATIVA_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA PARA GARANTIR A SEGURANÇA DOS FUNCIONÁRIOS E TAMBÉM  DA POPULAÇÃO QUE NECESSITA DOS SERVIÇOS DO CRAS.</t>
   </si>
   <si>
     <t>11856</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11856/ind.178.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11856/ind.178.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 178/2021, DE AUTORIA DO EDIL PROFESSOR OSMAR, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 				              QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, ESTUDOS PARA CANALIZAÇÃO DO CÓRREGO QUE PASSA AO LADO DA ESCOLA FREI FABIANO GADZINSKI, NA RUA ADÃO TYSKA._x000D_
 					       JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA POIS O MESMO ESTÁ RECEBENDO DETRITOS DE ODOR DESAGRADÁVEL QUE CAUSAM MAL ESTAR ENTRE OS ALUNOS E FUNCIONÁRIOS DA ESCOLA.</t>
   </si>
   <si>
     <t>11857</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11857/ind._179.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11857/ind._179.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 179/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A COLOCAÇÃO DAS LAJOTAS SEXTAVADAS E DOS MEIOS FIOS DEPOSITADOS NAS RUAS JOAQUIM DE PAULA VIEIRA E EWALDO KREIS, OU A PAVIMENTAÇÃO OU ANTI PÓ._x000D_
 					       JUSTIFICATIVA_x000D_
 	AS LAJOTAS E OS MEIOS FIOS ESTÃO DEPOSITADOS NAS REFERIDAS RUAS À ALGUM TEMPO, ATRAPALHANDO O FLUXO DE VEÍCULOS, SENDO NECESSÁRIA A SUA COLOCAÇÃO.</t>
   </si>
   <si>
     <t>11858</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11858/ind._180.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11858/ind._180.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº180/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO DETRACAN, ESTUDO PARA A CONSTRUÇÃO DE TRAVESSIAS DE PEDESTRES NOS CANTEIROS DA AVENIDA RUBENS RIBEIRO DA SILVA._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO SE FAZ NECESSÁRIA POIS EXISTE UM DESNÍVEL ENTRE OS CANTEIROS E AS FAIXAS DE PEDESTRES, DIFICULTANDO A PASSAGEM PELA VIA.</t>
   </si>
   <si>
     <t>11859</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11859/ind._181.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11859/ind._181.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 181/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO DETRACAN, ESTUDO PARA A IMPLANTAÇÃO DE FAIXAS DE MOTOCICLETAS NOS SEMÁFOROS DE NOSSO MUNICÍPIO, A FAIXA CONSISTE EM UMA LINHA DEMARCADA PRÓXIMO A FAIXA DE PEDESTRES MELHORANDO O FLUXO DO TRÂNSITO._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL MEDIDA VISA AUMENTAR A SEGURANÇA E MELHORAR O FLUXO NO TRÂNSITO.</t>
   </si>
   <si>
     <t>11866</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11866/ind._182.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11866/ind._182.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 182/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DO MEIO AMBIENTE, A INSTALAÇÃO DE  LIXEIRAS EM ALGUMAS RUAS PRINCIPAIS DE BAIRROS E TAMBÉM NO CENTRO DO MUNICÍPIO.	_x000D_
 			      				                   JUSTIFICATIVA      _x000D_
      TAL INDICAÇÃO VISA MELHORAR O SISTEMA DE LIMPEZA E HIGIENE DAS RUAS DA CIDADE, EVITANDO QUE O LIXO SEJA JOGADO NO CHÃO, OCASIONANDO O ACÚMULO DESTE EM LOCAIS INDEVIDOS, O QUE PROPICIA O MAU CHEIRO.</t>
   </si>
   <si>
     <t>11867</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11867/ind._183.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11867/ind._183.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 183/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDO PARA A CONSTRUÇÃO DE UM CENTRO PÚBLICO DE DISTRIBUIÇÃO DE MERCADORIAS._x000D_
 						JUSTIFICATIVA	_x000D_
 	 TENDO EM VISTA O AUMENTO DO FLUXO DE VEÍCULOS, BEM COMO AS NOVAS REGRAS DE TRÂNSITO QUE TORNAM INEVITÁVEL A IMPLEMENTAÇÃO DE HORÁRIOS PARA CARGA E DESCARGA, E FUNDAMENTAL A CRIAÇÃO DE TAL.</t>
   </si>
   <si>
     <t>11868</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11868/ind._184.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11868/ind._184.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 184/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDO PARA A IMPLEMENTAÇÃO DE RAMPAS DE ACESSO NO CALÇADÃO DA RUA FRANCISCO DE PAULA PEREIRA EM FRENTE A FARMÁCIA VITAL._x000D_
 						JUSTIFICATIVA	_x000D_
 	 TAL AÇÃO É NECESSÁRIA POIS COM A REFORMA DO CALÇADÃO, O ACESSO A VÁRIOS ESTABELECIMENTOS FICOU COMPROMETIDO.</t>
   </si>
   <si>
     <t>11869</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11869/ind._185.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11869/ind._185.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 185/2021, DE AUTORIA DOS EDIS JULINA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO DETRACAN, RAMPA DE ACESSO OU REBAIXAMENTO DO MEIO FIO PARA FACILITAR O ACESSO DE CADEIRANTES E PESSOAS COM MOBILIDADE REDUZIDA EM FRENTE AS ENTRADAS DA APAE, NOS MOLDES DA LEGISLAÇÃO QUE REGULAMENTA A ACESSIBILIDADE, ALÉM DE CRIAR MAIS UMA VAGA DE ESTACIONAMENTO PRIVATIVA PARA PESSOAS COM DEFICIÊNCIA EM FRENTE A INSTITUIÇÃO.																														JUSTIFICATIVA	_x000D_
 	É NECESSÁRIA ESTAS MELHORIAS PARA DAR MAIOR ACESSIBILIDADE E MELHOR ATENDER AS PESSOAS QUE UTILIZAM DO ESPAÇO.</t>
   </si>
   <si>
     <t>11875</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11875/ind_186.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11875/ind_186.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 186/2021 DE AUTORIA DOS EDIS WILMAR SUDOSKI E MAURÍCIO ZIMMERMANN, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DO MEIO AMBIENTE, AO SENHOR CÉLIO GALESKI, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, E AO SENHOR DIOGO CARLOS SEIDEL,  SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO,  PARA QUE SEJA REALIZADA MELHORIAS NA ESTRADA DO SALTO DA ÁGUA VERDE, ENTRE A PROPRIEDADE DO SENHOR BRUNO SUDOSKI, TAMBÉM CONHECIDO COMO CAMPO DO BRUNO, ATÉ A PROPRIEDADE DO SENHOR AROLDO SUDOSKI, ESTRADA QUE LIGA O SALTO DA ÁGUA VERDE ATÉ A LOCALIDADE DE ARROIOS, É NECESSÁRIO AVALIAR AS ÁRVORES QUE ESTÃO OBSTRUINDO O TRÁFEGO DE COLHEITADEIRAS, CAMINHÕES E CAÇAMBAS,</t>
   </si>
   <si>
     <t>11878</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11878/ind_187.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11878/ind_187.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 187/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À SENHORA  ZENICI DREHER, SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, PARA QUE SEJA	REATIVADO O CONSELHO MUNICIPAL DO IDOSO, E TAMBÉM A ATUALIZAÇÃO DA LEGISLAÇÃO MUNICIPAL REFERENTE AO CONSELHO MUNICIPAL DO IDOSO E DO FUNDO MUNICIPAL DO IDOSO, TENDO EM VISTA O ISOLAMENTO RELACIONADO A PANDEMIA, É NECESSÁRIO UM CANAL DE DENÚNCIAS CONTRA OS MAUS TRATOS AOS IDOSOS.										       																							JUSTIFICATIVA_x000D_
 VISANDO ASSEGURAR OS DIREITOS DOS IDOSOS É NECESSÁRIO TAIS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11879</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11879/ind_188.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11879/ind_188.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 188/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, TATI CARVALHO, MARCOS HOMER E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS COM PATROLA E MATERIAL NA RUA NAZIR CORDEIRO, BAIRRO CAMPO DA ÁGUA VERDE.																										    JUSTIFICATIVA	_x000D_
 TAL SOLICITAÇÃO É NECESSÁRIA DEVIDO AS PÉSSIMAS CONDIÇÕES DA VIA.</t>
   </si>
   <si>
     <t>11880</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11880/ind_189.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11880/ind_189.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 189/2021, DE AUTORIA DOS EDIS WILLIAN GODOY, PROFESSOR OSMAR, WILMAR SUDOSKI E JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, PARA QUE SEJA ADQUIRIDO PELO MUNICÍPIO MAIS TESTES ANTÍGENO, TENDO EM VISTA QUE A MAIOR FATIA DE CASOS DE COVID NA ATUALIDADE SÃO JOVENS E PESSOAS DE MEIA IDADE, E QUE TRABALHAM E ESTUDAM, QUE POSSAM FAZER O TESTE E EM POUCOS MINUTOS POSSAM TER O RESULTADO, PARA QUE POSSAM VOLTAR ÀS ATIVIDADES OU IR DIRETO PARA O TRATAMENTO/QUARENTENA.																							    			JUSTIFICATIVA	_x000D_
 	TAL AÇÃO VISA DAR CELERIDADE NO TRATAMENTO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>11881</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11881/ind_190.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11881/ind_190.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 190/2021, DE AUTORIA DOS EDIS PROFESSOR OSMAR, WILLIAN GODOY, WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA REALIZADA MELHORIAS NO ASFALTO EM FRENTE A CENTRAL COVID, ASSIM COMO CALÇAMENTO, TENDO EM VISTA A MOVIMENTAÇÃO DE PESSOAS, E PRINCIPALMENTE DE CADEIRANTES, ENTRE O UPA, CENTRAL COVID E CENTRO MÉDICO DO HSCC.																		    												JUSTIFICATIVA	_x000D_
 TAL AÇÃO É NECESSÁRIA POIS O ACESSO ESTÁ PREJUDICADO  CAUSANDO TRANSTORNOS A POPULAÇÃO.</t>
   </si>
   <si>
     <t>11882</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11882/ind_191.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11882/ind_191.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 191/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
  QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A FISCALIZAÇÃO DA SINALIZAÇÃO PROVISÓRIA NAS OBRAS DE PAVIMENTAÇÃO NO MUNICÍPIO, PROPORCIONANDO UMA MELHOR SEGURANÇA E VISIBILIDADE DOS MORADORES, PEDESTRES E VEÍCULOS, QUE UTILIZAM ESSES TRECHOS._x000D_
 						JUSTIFICATIVA	_x000D_
 TAL AÇÃO É NECESSÁRIA POIS COM SINALIZAÇÃO ADEQUADA FICA GARANTIDA A SEGURANÇA DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>11883</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11883/ind_192.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11883/ind_192.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 192/2021, DE AUTORIA DOS EDIS GILMAR M. DE SOUZA, MAURÍCIO ZIMMERMANN, PROFESSOR OSMAR, SILMARA GONTAREK, WILMAR SUDOSKI E WILLIAN GODOY, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR FABIANO FREITAS, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, E AO SENHOR CÉLIO GALESKI, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL,  PARA QUE BUSQUEM PARCERIAS JUNTO AS EMPRESAS DE TELEFONIA PARA MELHORAR A CONECTIVIDADE DA INTERNET NO DISTRITO DE PINHEIROS.																			JUSTIFICATIVA																					A INTERNET HOJE É UMA FERRAMENTA MUITO IMPORTANTE PARA OS MAIS DIVERSOS FINS, PRINCIPALMENTE PARA ESTUDAR, OS NOSSOS ALUNOS PRECISAM DE UMA INTERNET DE QUALIDADE.</t>
   </si>
   <si>
     <t>11884</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11884/ind_193.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11884/ind_193.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 193/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO ESTUDOS PARA A COLOCAÇÃO DO ANTI-PÓ NAS RUAS ALVINO VOIGT E OTÁVIO FERREIRA DA SILVA, BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA _x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO O GRANDE FLUXO DE VEÍCULOS, POR SE TRATAR DE RUAS DE ACESSO À ESCOLAS E CEI.</t>
   </si>
   <si>
     <t>11885</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11885/ind_194.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11885/ind_194.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 194/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
         QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO DE UMA LOMBADA NA RUA EMÍLIO SCHOLTZ, ENTRE OS NÚMEROS 471 E 495,  E SE POSSÍVEL TAMBÉM A INSTALAÇÃO DE TAXÕES NA ESQUINA DAS RUAS EMÍLIO SCHOLTZ E FRANCISCO DE PAULA E SILVA._x000D_
  				              JUSTIFICATIVA_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA PORQUE HÁ RISCO EMINENTE DE ACIDENTES, SEGUNDO OS MORADORES, DEVIDO A ALTA VELOCIDADE EM QUE TRANSITAM OS VEÍCULOS, ESPECIALMENTE AQUELES QUE VEM SENTIDO CEMITÉRIO MUNICIPAL, ALÉM DISSO, HÁ UMA PRAÇA NAS PROXIMIDADES, ONDE PESSOAS IDOSAS FAZEM USO DA ACADEMIA AO AR LIVRE E CRIANÇAS BRINCAM DURANTE O DIA.</t>
   </si>
   <si>
     <t>11886</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11886/ind_195.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11886/ind_195.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 195/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NA RUA GERMANO RAABE, MARCÍLIO DIAS, CORTANDO O BARRANCO E RETIRANDO A VEGETAÇÃO EM FASE INICIAL QUE ESTÁ AO LADO DA VIA.											       									_x000D_
 JUSTIFICATIVA_x000D_
 A VIA É MUITO ESTREITA E TEM VEGETAÇÃO AO LADO DA PISTA,   COM ISTO DIFICULTA O TRÂNSITO COTIDIANO DE MÁQUINAS AGRÍCOLAS  E VEÍCULOS NO GERAL.</t>
   </si>
   <si>
     <t>11950</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11950/ind_196.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11950/ind_196.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 196/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  PARA QUE DETERMINE AO SETOR COMPETENTE A  LIMPEZA DOS BANHEIROS PÚBLICOS SITUADOS NA  PRAÇA LAURO MULLER._x000D_
 						JUSTIFICATIVA _x000D_
 	 TAL SOLICITAÇÃO SE FAZ NECESSÁRIA, POIS ESTES SE ENCONTRAM EM ESTADO DEPLORÁVEL E NECESSITA DE LIMPEZA CONSTANTE PARA O MELHOR USO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>11954</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11954/ind_198.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11954/ind_198.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 198/2021, DE AUTORIA DOS EDIS PROFESSOR OSMAR E MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO DE UMA LOMBOFAIXA NA RUA AGENOR FÁBIO GOMES, EM FRENTE DA ENTRADA DA ESCOLA IRMÃ MARIA FELÍCITAS. _x000D_
  				              JUSTIFICATIVA_x000D_
 TAL MEDIDA É NECESSÁRIA DEVIDO AO GRANDE FLUXO DE VEÍCULOS CIRCULANDO PELA VIA, COLOCANDO EM RISCO OS PEDESTRES PRINCIPALMENTE OS ALUNOS.</t>
   </si>
   <si>
     <t>11956</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11956/ind_199.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11956/ind_199.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 199/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO O CONSERTO DE UMA BOCA DE LOBO LOCALIZADA NO FINAL DA RUA GUILHERME PRUST, INÍCIO DA AVENIDA DOS EXPEDICIONÁRIOS._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL AÇÃO É NECESSÁRIA EM FACE DA POSSIBILIDADE DE OCORRER UM ACIDENTE NO LOCAL, POIS  A BOCA DE LOBO ENCONTRA-SE DANIFICADA.</t>
   </si>
   <si>
     <t>11957</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11957/ind_200.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11957/ind_200.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 200/2021, DE AUTORIA DOS EDIS WILMAR SUDOSKI E JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  PARA QUE SEJA REALIZADOS ESTUDOS PARA REVISÃO DA TUBULAÇÃO DAS RUAS CLEMENTE PROCOPIAK COM A ALINOR VIEIRA CORTE._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO VISA MELHORIAS PARA RESOLVER OS PROBLEMAS DE ALAGAMENTO EM DIAS DE CHUVA NESSAS RUAS.</t>
   </si>
   <si>
     <t>11981</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11981/ind._201.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11981/ind._201.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 201/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA TRANSFORMADA A QUADRA DE BOCHA DO BAIRRO COHAB I EM UMA QUADRA DE VÔLEI, TENDO EM VISTA A NÃO UTILIZAÇÃO DA QUADRA DE BOCHA E DEPRECIAÇÃO DA ESTRUTURA POR FALTA DE UTILIZAÇÃO._x000D_
 		       			JUSTIFICATIVA_x000D_
 SE FAZ IMPORTANTE TAL INDICAÇÃO POIS O MUNICÍPIO NÃO TEM QUADRAS DE VÔLEI DE AREIA NOS DEMAIS ESPAÇOS PÚBLICOS, E E ESTE ESPORTE VEM CRESCENDO, TENDO INCLUSIVE DIVERSAS EQUIPES ORGANIZADAS QUE DISPUTAM EM OUTROS MUNICÍPIOS REPRESENTANDO CANOINHAS. NÃO É CARO PARA REALIZAR ESSA MUDANÇA, E DARIA VIDA A ESTRUTURA JÁ APLICADA NO LOCAL.</t>
   </si>
   <si>
     <t>12018</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12018/ind._202.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12018/ind._202.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°202, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITA AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE, PARA QUE SEJA COLOCADA PLACA PARA NÃO JOGAR LIXO E NOTIFICAÇÃO OU LIMPEZA DO TERRENO AO LADO DO CEI RODOLFO LINZMEIER.</t>
   </si>
   <si>
     <t>12005</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12005/ind._203.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12005/ind._203.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 203/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS COM PATROLA E COLOCAÇÃO DE MATERIAL NA ESTRADA DE RIO DOS PARDOS À PINHEIROS, ATÉ A DIVISA DO MUNICÍPIO DE IRINEÓPOLIS, E TAMBÉM  NA ESTRADA DO ALTO DE PINHEIROS._x000D_
 						JUSTIFICATIVA _x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS  CONDIÇÕES DA ESTRADA E A DIFICULDADE DE TRÁFEGO.</t>
   </si>
   <si>
     <t>12006</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12006/ind._204.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12006/ind._204.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 204/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER E TATI CARVALHO, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  O ESTUDO PARA A IMPLANTAÇÃO DE UMA REDE DE TUBOS NA RUA JOAQUIM VIEIRA DE LIMA, NO SENTIDO RUA OTÁVIO TABALIPA._x000D_
 						JUSTIFICATIVA	_x000D_
 TAL PEDIDO VISA ATENDER A DEMANDA DOS MORADORES E AMORTIZAR OS CONSTANTES ALAGAMENTOS NA REGIÃO.</t>
   </si>
   <si>
     <t>12007</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12007/ind._205.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12007/ind._205.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 205/2021, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN,  PARA TRANSFORMAR A LOMBADA EM FRENTE AO BATALHÃO DE POLÍCIA MILITAR EM LOMBO FAIXA, NA RUA DUQUE DE CAXIAS._x000D_
 						JUSTIFICATIVA_x000D_
 _x000D_
  TAL AÇÃO É NECESSÁRIA VISTO QUE HÁ VÁRIAS ATIVIDADES COMERCIAIS, ACADEMIA E MUITOS PEDESTRES TRANSITAM NESSE TRECHO DA RUA DUQUE DE CAXIAS E PRECISAM CRUZAR A VIA.</t>
   </si>
   <si>
     <t>12008</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12008/ind._206.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12008/ind._206.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 206/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS NA RUA IRMÃ MARIA FELICITAS, COM COLOCAÇÃO DE TUBULAÇÃO E MELHORIA NA VIA, DA ESQUINA DA EMPRESA VEDAMAX, ATÉ O FINAL DA RUA SEM SAÍDA._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL AÇÃO É NECESSÁRIA POIS OS MORADORES DA VIA ESTÃO SOFRENDO COM O  MAU CHEIRO E ÁGUA ESCORRENDO NAS VALETAS E NA RUA.</t>
   </si>
   <si>
     <t>12009</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12009/ind_207.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12009/ind_207.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 207/2021, DE AUTORIA DO EDIL MARCOS HOMER, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO_x000D_
 QUE SOLICITA AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, ESTUDO PARA A DIMINUIÇÃO DO INTERVALO DA SEGUNDA DOSE DA VACINA COVID 19 ASTRAZENECA FIO CRUZ, CONFORME PROPOSTO NO PROGRAMA NACIONAL DE IMUNIZAÇÃO (PNI)._x000D_
 JUSTIFICATIVA_x000D_
 ESSA MEDIDA AJUDARÁ NO MELHOR CONTROLE DE DOSES, LOGÍSTICA DURANTE AS APLICAÇÕES.</t>
   </si>
   <si>
     <t>12010</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12010/ind_208.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12010/ind_208.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 208/2021, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA GERAL DE BONETES._x000D_
 _x000D_
 						JUSTIFICATIVA_x000D_
 _x000D_
 	A FALTA DE REPAROS ESTÁ CAUSANDO DIFICULDADES DE LOCOMOÇÃO AOS MORADORES.</t>
   </si>
   <si>
     <t>12011</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12011/ind_209.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12011/ind_209.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 209/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO DETRACAN, MELHORIAS NA SINALIZAÇÃO DO CRUZAMENTO DA RUA ALFREDO MAYER COM A RUA OTÁVIO TABALIPA, BEM COMO,  A COLOCAÇÃO DE UMA PROTEÇÃO NO DESVIO DA RUA._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL AÇÃO É NECESSÁRIA EM FACE DA POSSIBILIDADE DE OCORRER UM ACIDENTE NO LOCAL, POIS    OS MOTORISTAS DESAVISADOS NÃO PARAM NO CRUZAMENTO.</t>
   </si>
   <si>
     <t>12068</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12068/210_2021_wilmar_obras_colocacao_material_salto_da_agua_verde.odt</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12068/210_2021_wilmar_obras_colocacao_material_salto_da_agua_verde.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO N°210,  DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA A COLOCAÇÃO DE MATERIAL NA ESTRADA DO SALTO DA ÁGUA VERDE TRECHO DOO FRIGORÍFICO TODT ATÉ AS PROXIMIDADES DA RESIDÊNCIA DO SENHOR ELOIR PARAGUAI, APROXIMADAMENTE 500 METROS.</t>
   </si>
   <si>
     <t>12069</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12069/208_2021_zenilda__assistencia_social.odt</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12069/208_2021_zenilda__assistencia_social.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO N°208, ERRATA, SEGUINDO ASSIM A SEQUÊNCIA N°211, DE AUTORIA DAS VEREADORAS TATI CARVALHO, JULIANA MACIEL, ZENILDA LEMOS E DO EDIL MARCOS HOMER,OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À SENHORA  ZENICI DREHER, SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, PARA QUE SEJA INCORPORADO COMO ITEM DO AUXILIO FUNERAL SOCIAL O INVOLUCRO ABSORVEDOR E RETENTOR DE NECROCHORUME, POIS DE ACORDO COM A LEI Nº 6.191 DE 27/03/2018 QUE DISPÕE SOBRE A POLÍTICA DE ELIMINAÇÕES DAS CONTAMINAÇÕES NOS LENÇÓIS FREÁTICOS NOS CEMITÉRIOS MUNICIPAIS, ESSE ITEM É OBRIGATÁRIO DESDE O ANO DE 2018, NO ENTANTO NÃO FAZ PARTE DO AUXILIO FUNERAL SOCIAL.</t>
   </si>
   <si>
     <t>12070</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12070/209_2021_silmara_prefeito_academia_anta_gorda.odt</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12070/209_2021_silmara_prefeito_academia_anta_gorda.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO N°209, ERRATA, SEGUINDO ASSIM A SEQUÊNCIA N°212, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA LOCALIDADE DE ANTA GORDA, PARA ATENDER TAMBÉM AS COMUNIDADES VIZINHAS.</t>
   </si>
   <si>
     <t>12084</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12084/ind_213.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12084/ind_213.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 213/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS COM PATROLA E A COLOCAÇÃO DE MATERIAL NA RUA JOÃO CÉSAR DE ANDRADE ESQUINA COM A RUA OTÁVIO TABALIPA  E DEMAIS RUAS DO BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 _x000D_
 						JUSTIFICATIVA_x000D_
 _x000D_
 	 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRÁFEGO.</t>
   </si>
   <si>
     <t>12085</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12085/ind_214.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12085/ind_214.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 214/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS COM PATROLA E A COLOCAÇÃO DE MATERIAL NAS RUAS JORGE PAULO E MATHIAS MULLER  E DEMAIS RUAS DO BAIRRO PIEDADE._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA VIA E DA DIFICULDADE DE TRANSITAR PELAS MESMAS.</t>
   </si>
   <si>
     <t>12086</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12086/ind_215.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12086/ind_215.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 215/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  A COLOCAÇÃO DE CASCALHO E BRITA NAS RUAS IRMÃ MARIA ALBERTINA BISCHOF, ANTÔNIO GROSSKOPF, JOSÉ BAIL E DEMAIS RUAS DO BAIRRO ÁGUA VERDE.																										    							JUSTIFICATIVA	_x000D_
 	SOLICITAÇÃO  DOS MORADORES  DEVIDO AS PÉSSIMAS CONDIÇÕES DAS RUAS.</t>
   </si>
   <si>
     <t>12087</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12087/ind_216.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12087/ind_216.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 216/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA  QUE SEJA INSTALADA PLACA NO BRINQUEDO PARA CRIANÇAS ESPECIAIS NA PRAÇA LAURO MULLER, TENDO EM VISTA QUE A QUE TINHA FOI ARRANCADA, BEM COMO, MELHORIAS NAS LUMINÁRIAS CENTRAIS DO PARQUINHO INFANTIL._x000D_
 		       			JUSTIFICATIVA_x000D_
 	TAL AÇÃO VISA ASSEGURAR O MAU USO A DEGRADAÇÃO DO EQUIPAMENTO.</t>
   </si>
   <si>
     <t>12088</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12088/ind_217.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12088/ind_217.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 217/2021, DE AUTORIA DOS EDIS JULIANA MACIEL E MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A POSSIBILIDADE DE REALIZAR PROJETO PARA PAVIMENTAÇÃO ASFÁLTICA DA RUA LICÍNIO ALCIDES CORNELSEN, NO BAIRRO ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
 	A PAVIMENTAÇÃO VAI BENEFICIAR MUITOS MORADORES ALÉM DE FACILITAR O TRÂNSITO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>12089</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12089/ind_218.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12089/ind_218.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 218/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  PARA QUE SEJA REALIZADA A MANUTENÇÃO DAS CALÇADAS  DAS RUAS PAULA PEREIRA PRÓXIMO A PONTE, VER. GUILHERME PRUST E AV.  DOS EXPEDICIONÁRIOS PRÓXIMO A LOJA DOCE BOM E EM FRENTE AO VIA ATACADISTA._x000D_
 						JUSTIFICATIVA	_x000D_
 	 A MÁ CONSERVAÇÃO E A FALTA DE MANUTENÇÃO DAS CALÇADAS ESTÁ PREJUDICANDO A PASSAGEM DOS PEDESTRES, INCLUSIVE COM RISCOS DE ACIDENTES.</t>
   </si>
   <si>
     <t>12090</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12090/ind_219_2021.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12090/ind_219_2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 219/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO: QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE  ACADEMIA AO AR LIVRE NA RUA 12 DE SETEMBRO ESQUINA COM A RUA  JOAQUIM DE PAULA VIEIRA (ATRÁS DA DANI MASSAS) EM TERRENO DA PREFEITURA MUNICIPAL DE CANOINHAS. A ACADEMIA É HOJE UM BEM NO NOSSO MUNICÍPIO QUE VEM AJUDANDO MUITAS PESSOAS A CUIDAR MAIS E MELHOR DE SUA SAÚDE E A NECESSIDADE DA INSTALAÇÃO DA MESMA PARA ATENDER AS NECESSIDADES DOS MORADORES.</t>
   </si>
   <si>
     <t>12091</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Juliana Maciel</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12091/ind_220.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12091/ind_220.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 220/2021, DE AUTORIA DOS EDIS JULIANA MACIEL E WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE, PARA QUE SEJA REALIZADA A LIMPEZA DE UM  TERRENO NA RUA JOÃO CÉSAR DE ANDRADE, EM FRENTE A RESIDÊNCIA NÚMERO 160, BAIRRO CAMPO DA ÁGUA VERDE, BEM COMO, PARA QUE SEJA COLOCADA  PLACA PARA NÃO JOGAR LIXO E SE POSSÍVEL REALIZAR PARCERIA COM A SECRETARIA DE OBRAS PARA CEDER UMA MÁQUINA PARA LIMPEZA._x000D_
 		       			JUSTIFICATIVA_x000D_
 	PARA A SEGURANÇA DOS MORADORES QUE RESIDEM EM TORNO É NECESSÁRIO QUE SE TOME PROVIDENCIAS, POIS O REFERIDO TERRENO ESTÁ OFERENDO RISCOS DE FOCOS DE INSETOS E ANIMAIS PEÇONHENTOS.</t>
   </si>
   <si>
     <t>12092</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12092/ind_221.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12092/ind_221.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 221/2021, DE AUTORIA DO EDIL GILMAR M. DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA  QUE SEJA REALIZADA A  SUBSTITUIÇÃO DAS TAMPAS DAS  BOCAS DE LOBO QUE ESTÃO QUEBRADAS,  NA RUA RENEAU CUBAS._x000D_
 		       			JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA POIS A AUSÊNCIA DA TAMPA AUMENTA O RISCO DE ACIDENTES COM PEDESTRES PRINCIPALMENTE CRIANÇAS E IDOSOS.</t>
   </si>
   <si>
     <t>12093</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12093/ind_222.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12093/ind_222.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 222/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, 	A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A CONSTRUÇÃO DE NOVO  ABRIGO DE PASSAGEIROS  NA LOCALIDADE DE RIO DA AREIA DO MEIO, EM FRENTE A ESCOLA MARIA ISABEL DE LIMA CUBAS, E NA LOCALIDADE DE BARRA MANSA._x000D_
 						JUSTIFICATIVA _x000D_
 	TAL AÇÃO É NECESSÁRIA DEVIDO AS PÉSSIMAS CONDIÇÕES DO ABRIGO EXISTENTE NO LOCAL.</t>
   </si>
   <si>
     <t>12094</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12094/ind_223.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12094/ind_223.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 223/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  PARA QUE SEJA REALIZADO ESTUDO PARA DRENAGEM DA RUA OTTO FRIEDRICH, PRÓXIMO AO NÚMERO 1.040._x000D_
 		       			JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES QUE SOFREM DEVIDO O ACÚMULO DE ÁGUA NOS DIAS DE CHUVA, POIS O NÍVEL DA RUA FICA ACIMA DAS RESIDENCIAS.</t>
   </si>
   <si>
     <t>12125</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12125/ind_224.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12125/ind_224.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 224/2021, DE AUTORIA WILLIAN GODOY,  O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  E À SENHORA ELIANE CRISTINA KRULL, SECRETÁRIA DE EDUCAÇÃO, PARA QUE SEJA CORTADO O MORRO LATERAL AO MURO DA ESCOLA REINALDO KRUGER. _x000D_
 		       			JUSTIFICATIVA_x000D_
 	OS ALUNOS QUE VEM POR TRÁS DO COLÉGIO NÃO CONSEGUEM PASSAR PELA LATERAL DO MURO POR CONTA DA IRREGULARIDADE DO TERRENO, COM ISSO ACABAM TENDO QUE USAR A VIA, QUE É MUITO UTILIZADA POR MAQUINÁRIOS AGRÍCOLAS E VEÍCULOS EM GERAL, COMO O TRECHO EM QUESTÃO É UMA CURVA, GERA MUITO RISCO PARA ALUNOS E PEDESTRES NÃO TER ACOSTAMENTO E CALÇADA.</t>
   </si>
   <si>
     <t>12126</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12126/ind_225.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12126/ind_225.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 225/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA RECOLHIDO OS MATERIAIS INSERVÍVEIS NO PÁTIO DO MUSEU DE ARTES, E TAMBÉM QUE SEJA DADO PROVIDÊNCIAS A FOSSA QUE VEM AFUNDANDO COM O PASSAR DO TEMPO._x000D_
 		       			JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA POIS ALÉM DE PERIGOSO TORNA A ÁREA EXTERNA DO MUSEU COM ASPECTO DESLEIXADO.</t>
   </si>
   <si>
     <t>12127</t>
   </si>
   <si>
     <t>Willian Godoy, Tati Carvalho, Wilmar Sudoski, Zenilda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12127/ind_226.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12127/ind_226.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 226/2021, DE AUTORIA DOS EDIS WILLIAN GODOY, TATI CARVALHO, WILMAR SUDOSKI E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN,   ESTUDOS PARA A INSTALAÇÃO DE LOMBADAS NA RUA EPAMINONDAS RICARDO DA SILVA E NA AVENIDA DOS EXPEDICIONÁRIOS, ENTRE A AVENIDA JÚLIO BUDANT NETO E RUA THEODORO HUMENHUK._x000D_
 		       			JUSTIFICATIVA_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA DOS MOTORISTAS E PEDESTRES, TENDO EM VISTA A VELOCIDADE QUE OS VEÍCULOS TRANSITAM PELAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>12128</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12128/ind_227.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12128/ind_227.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 227/2021, DE AUTORIA DA VEREADORA TATI CARVALHO, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN,   PARA EXECUTAR MELHORIAS NA SINALIZAÇÃO VIÁRIA HORIZONTAL (PINTURA “PARE”) NA ROTATÓRIA PRÓXIMA AO CEMITÉRIO MUNICIPAL DE CANOINHAS, NO ENTRONCAMENTO DAS RUAS DUQUE DE CAXIAS, AGENOR FÁBIO GOMES, LOURENÇO WRUBLEVSKI E EMÍLIO SCHOLTZ._x000D_
 		       			JUSTIFICATIVA_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA DOS MOTORISTAS E PEDESTRES, TENDO EM VISTA O INTENSO TRAFEGO DE VEÍCULOS NESTE LOCAL.</t>
   </si>
   <si>
     <t>12129</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12129/ind_228.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12129/ind_228.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 228/2021, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA  A LIMPEZA DE UMA BOCA DE LOBO NA RUA RUA JOSÉ BOITEUX, PRÓXIMO DO  NÚMERO 226._x000D_
 		       			JUSTIFICATIVA_x000D_
 DEVIDO AO ACÚMULO DE LIXO E ENTULHO, A BOCA DE LOBO ESTÁ ENTUPIDA, IMPEDINDO ASSIM O ESCOAMENTO DAS ÁGUAS. TAL FATO ESTÁ TRAZENDO TRANSTORNOS AOS MORADORES QUE RESIDEM PRÓXIMOS À MESMA.</t>
   </si>
   <si>
     <t>12144</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12144/ind_229.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12144/ind_229.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 229/2021, DE AUTORIA DOS EDIS MARCOS HOMER, JULIANA MACIEL, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  ESTUDO PARA IMPLANTAÇÃO DE UMA TRAVESSIA ELEVADA NA AVENIDA SENADOR IVO DE AQUINO PRÓXIMO AO NUMERO 1237, DANDO ACESSO AO PONTO DE ÔNIBUS. _x000D_
 						JUSTIFICATIVA	_x000D_
 	ESSA TRAVESSIA TRARÁ MAIS SEGURANÇA AOS MORADORES, AOS USUÁRIOS DE TRANSPORTE COLETIVO, BEM COMO AOS COLABORADORES DA EMPRESA PIF PAF (APROXIMADAMENTE 1000 FUNCIONÁRIOS).</t>
   </si>
   <si>
     <t>12145</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12145/ind_230.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12145/ind_230.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 230/2021, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA AUMENTAR UM BUEIRO NA LOCALIDADE DE CACHOEIRA, PRÓXIMO A PROPRIEDADE DO SENHOR BERNARDO SCHIMITBERGER, NA ESTRADA GERAL. _x000D_
 		       			JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA POIS A TUBULAÇÃO ESTÁ DESCOBERTA  TORNANDO  A PASSAGEM ESTREITA E PERIGOSA E COMO NO LOCAL HÁ UM  TRÁFEGO DIÁRIO DE CAMINHÕES SE FAZ NECESSÁRIO ESSE CONSERTO.</t>
   </si>
   <si>
     <t>12146</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12146/ind_231.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12146/ind_231.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 231/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO SERVIÇO DE  PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA  DE RIO PRETINHO, TRECHO DA SC 120 SAINDO PARA A BR 280._x000D_
 						JUSTIFICATIVA_x000D_
 	DEVIDO AS  PÉSSIMAS CONDIÇÕES  DO TRECHO CITADO, É NECESSÁRIO COM URGÊNCIA OS REPAROS.</t>
   </si>
   <si>
     <t>12147</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12147/ind_232.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12147/ind_232.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 232/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A COLOCAÇÃO DE MATERIAL NA ESTRADA  DA LOCALIDADE DE CAMPO DOS PONTES._x000D_
 						JUSTIFICATIVA_x000D_
 	DEVIDO AS  PÉSSIMAS CONDIÇÕES DA ESTRADA O ÔNIBUS ESCOLAR NÃO CONSEGUE CHEGAR PARA PEGAR OS ALUNOS.</t>
   </si>
   <si>
     <t>12149</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12149/ind_233.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12149/ind_233.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 233/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDOS PARA A REVITALIZAÇÃO DO LOCAL ONDE SE ENCONTRA O MONUMENTO ALUSIVO AO MARCO ZERO DE CANOINHAS, NA AVENIDA DOS EXPEDICIONÁRIOS, PODENDO SER REALIZADA ATRAVÉS DA LEI Nº 4.649/10. _x000D_
 		       			JUSTIFICATIVA_x000D_
 	É MUITO IMPORTANTE A REVITALIZAÇÃO DESTE LOCAL PARA DAR MAIOR DESTAQUE AO MONUMENTO.</t>
   </si>
   <si>
     <t>12150</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12150/ind_234.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12150/ind_234.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 234/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, ESTUDO PARA QUE SEJA MELHORADA A DRENAGEM DA RUA  FRANCISCO ARTNER,  NO ALTO DO FRIGORÍFICO. _x000D_
 		       			JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA TENDO EM VISTA AS EROSÕES FORMADAS PELAS CHUVAS, MESMO COM O CASCALHAMENTO DA REGIÃO AINDA ESTÃO COM PROBLEMAS DE EROSÃO.</t>
   </si>
   <si>
     <t>12151</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12151/ind_235.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12151/ind_235.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 235/2021, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  O CONSERTO DE  UMA BOCA DE LOBO NA RUA JOÃO MULLER,  PARTE ASFALTADA QUASE ESQUINA COM BR 280._x000D_
 		       			JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES EM VIRTUDE DO RISCO DE ACIDENTES ENVOLVENDO PRINCIPALMENTE CRIANÇAS E IDOSOS QUE ALI CIRCULAM.</t>
   </si>
   <si>
     <t>12152</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12152/ind_236.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12152/ind_236.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 236/2021, DE AUTORIA DO EDIL PROFESSOR OSMAR OLESKOVICZ, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDOS PARA QUE EM PARCERIA COM OS PROPRIETÁRIOS SEJA REALIZADA A CONFECÇÃO DE CALÇADAS OU PASSEIO NA RUA MAJOR VIEIRA, NO TRECHO ENTRE A FARMÁCIA ROCHA E A RÓTULA, NO BAIRRO ALTO DAS PALMEIRAS._x000D_
 		       			JUSTIFICATIVA_x000D_
 	É UMA VIA  MUITO PERIGOSA PARA OS PEDESTRES QUE CIRCULAM NESTE TRECHO, POIS NÃO EXISTE CALÇADAS EM AMBOS OS LADOS E OS PEDESTRES ANDAM PELA PISTA.</t>
   </si>
   <si>
     <t>12153</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12153/ind_237.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12153/ind_237.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 237/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NA RUA VIRGÍLIO TREVISANI, BAIRRO JARDIM ESPERANÇA._x000D_
 		       			JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA TENDO EM VISTA AS EROSÕES FORMADAS PELAS CHUVAS.</t>
   </si>
   <si>
     <t>12154</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12154/ind_238.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12154/ind_238.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 238/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, O PATROLAMENTO E COLOCAÇÃO DE PEDRAS NA RUA GERMANO RAAB, CONTINUAÇÃO DA RUA ROBERTO LINZMEIER,  MARCÍLIO DIAS._x000D_
 		       			JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA VIA.</t>
   </si>
   <si>
     <t>12172</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12172/ind_239.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12172/ind_239.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 239/2021, DE AUTORIA DO EDIL GILMAR M. DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A RECUPERAÇÃO COM TAPA BURACOS NA RUA RUI BARBOSA, EM FRENTE AO ATACADO BOM DIA,  NA RUA BERNARDO OLSEN,  PRÓXIMO A UNIDADE BÁSICA DE SAÚDE E NA RUA 3 DE MAIO, PRÓXIMO A IMOBILIÁRIA CUBAS._x000D_
 		   			JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA DEVIDO AOS BURACOS QUE SE FORMARAM NAS VIAS CAUSANDO TRANSTORNOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>12173</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12173/ind_240.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12173/ind_240.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 240/2021, DE INDICAÇÃO DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS COM PATROLA E A COLOCAÇÃO DE MATERIAL NA RUAS DO BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL AÇÃO É NECESSÁRIA TENDO EM VISTA OS BURACOS FORMADOS PELAS CHUVAS.</t>
   </si>
   <si>
     <t>12174</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12174/ind_241.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12174/ind_241.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 241/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO SERVIÇO DE  PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA DE ALTO DOS PINHEIROS PASSANDO PELA PROPRIEDADE DO SENHOR GILSON DOS SANTOS._x000D_
 						JUSTIFICATIVA_x000D_
 	DEVIDO AS  PÉSSIMAS CONDIÇÕES  DO TRECHO CITADO, É NECESSÁRIO COM URGÊNCIA OS REPAROS.</t>
   </si>
   <si>
     <t>12175</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12175/ind_242.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12175/ind_242.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 242/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NAS RUA VALÉRIO VACHINSKI E FLÁVIO HAENSCH,  BAIRRO BOA VISTA E NA RUA ERASMO SCHMIDT, BAIRRO ALTO DA TIJUCA. _x000D_
 		       			JUSTIFICATIVA_x000D_
 	ANTES DAS CHUVAS AS RUAS JÁ ESTAVAM CARECENDO DE MELHORIAS, COM AS FORTES CHUVAS A SITUAÇÃO FICOU AINDA MAIS CRÍTICA.</t>
   </si>
   <si>
     <t>12176</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12176/ind_243.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12176/ind_243.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 243/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDOS NECESSÁRIOS PARA A CONFECÇÃO DE PROJETO PARA A IMPLANTAÇÃO DE UMA CICLOVIA NA RUA CAETANO COSTA, COM INÍCIO NA PONTE DO RIO ÁGUA VERDE ATÉ A RUA CORONEL ALBUQUERQUE._x000D_
 		   			JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO TEM COMO OBJETIVO PROPORCIONAR MAIS SEGURANÇA NO TRÂNSITO DE PEDESTRES E CICLISTAS EM NOSSO MUNICÍPIO, POSSIBILITANDO A POPULAÇÃO PRATICAR ATIVIDADES FÍSICAS DE FORMA SEGURA.</t>
   </si>
   <si>
     <t>12177</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12177/ind_244.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12177/ind_244.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 244/2021, DE AUTORIA DOS EDIS MARCOS HOMER, JULIANA MACIEL, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE,  A MANUTENÇÃO DOS MEIO FIOS E CANTEIRO CENTRAL (ROÇADA) DA ESTRADA GERAL DO CAMPO DE TRIGO, MARCÍLIO DIAS, NO TRECHO ENTRE O CEDUP VIDAL RAMOS E A UNC CAMPUS MARCÍLIO DIAS._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA DEVIDO O ACÚMULO DE MATO PREJUDICANDO A TRAFEGABILIDADE COM SEGURANÇA, OFERECENDO RISCO DE ACIDENTES.</t>
   </si>
   <si>
     <t>12186</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12186/ind_245.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12186/ind_245.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 245/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA REALIZADA A INSTALAÇÃO DE LUMINÁRIAS E LÂMPADAS EM SEIS POSTES,  ENTRE O COLÉGIO AGRÍCOLA ATÉ A UNC._x000D_
 		   			JUSTIFICATIVA_x000D_
 	VISANDO PROPORCIONAR MAIOR SEGURANÇA, JÁ QUE A LUMINOSIDADE NO PERÍODO NOTURNO CONTRIBUI PARA INIBIR AS AÇÕES DE VÂNDALOS E CRIMINOSOS.</t>
   </si>
   <si>
     <t>12187</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12187/ind_246.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12187/ind_246.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 246/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS COM A COLOCAÇÃO DE CASCALHO NA  ESTRADA	DE ENCRUZILHADA, DEPOIS DA IGREJA NOSSA SENHORA DOS REMÉDIOS, PRIMEIRA ESTRADA.															   																	 JUSTIFICATIVA	_x000D_
 TAL SOLICITAÇÃO É NECESSÁRIA DEVIDO AS PÉSSIMAS CONDIÇÕES DA VIA.</t>
   </si>
   <si>
     <t>12188</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12188/ind_247.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12188/ind_247.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 247/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO SERVIÇO DE  PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA GERAL DE SANTA EMÍDIA ATÉ O TRECHO DA SERRA QUE LIGA SANTA EMÍDIA À RIO BONITO._x000D_
 						JUSTIFICATIVA_x000D_
 	DEVIDO AS  PÉSSIMAS CONDIÇÕES  DO TRECHO CITADO, É NECESSÁRIO COM URGÊNCIA OS REPAROS.</t>
   </si>
   <si>
     <t>12189</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12189/ind_248.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12189/ind_248.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 248/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE,  A LIMPEZA DA RUA ANDRÉ PANGRATZ.																																 	JUSTIFICATIVA	_x000D_
 	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA POIS A MESMA ENCONTRA-SE COM UM GRANDE ACÚMULO DE DETRITOS, PRINCIPALMENTE PRÓXIMO AOS MEIO FIOS.</t>
   </si>
   <si>
     <t>12215</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12215/ind_249.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12215/ind_249.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 249/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO DE UMA LOMBADA NA RUA  RUA RODOLFO SCHEIDE, NA COHAB IV._x000D_
  				              JUSTIFICATIVA_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA PORQUE HÁ RISCO EMINENTE DE ACIDENTES, SEGUNDO OS MORADORES, DEVIDO A ALTA VELOCIDADE EM QUE TRANSITAM OS VEÍCULOS.</t>
   </si>
   <si>
     <t>12216</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12216/ind_250.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12216/ind_250.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 250/2021, DE AUTORIA DOS VEREADORES TATI CARVALHO, JULIANA MACIEL, MARCOS HOMER E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, PARA QUE DETERMINE AS SECRETARIAS COMPETENTES AS SEGUINTES SOLICITAÇÕES APRESENTADAS PELOS MORADORES DO DISTRITO DE MARCÍLIO DIAS, ATRAVÉS DO GABINETE MÓVEL:  			     1- O INVESTIMENTO NA AQUISIÇÃO DE CÂMERAS DE MONITORAMENTO A SEREM IMPLEMENTADAS EM PONTOS ESTRATÉGICOS DA LOCALIDADE; 								      2- A AMPLIAÇÃO DO HORÁRIO DE ATENDIMENTO DA UNIDADE DE SAÚDE DO DISTRITO DE MARCÍLIO DIAS TAMBÉM PARA O PERÍODO VESPERTINO, ALÉM DISSO, DISPONIBILIZE DENTISTA E AO MENOS MAIS UM MÉDICO PARA REALIZAÇÃO DOS ATENDIMENTOS;						    3- A PAVIMENTAÇÃO ASFÁLTICA DO TRECHO ENTRE O BAR DO CORINGA E A IGREJA SÃO BERNARDO, VISTO QUE O CALÇAMENTO ESTÁ EM PÉSSIMAS CONDIÇÕES DE USO; 				     4- A REALIZAÇÃ</t>
   </si>
   <si>
     <t>12217</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12217/ind_251.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12217/ind_251.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 251/2021, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO UM CONSERTO EM UM BUEIRO NA ESTRADA DA LOCALIDADE DE ENTRE RIOS, PRÓXIMO AO CAMPO DO CRUZEIRO, E A RESIDÊNCIA DO SENHOR CLEITON DE SOUZA._x000D_
 		       			JUSTIFICATIVA_x000D_
 	O REFERIDO BUEIRO ESTÁ QUEBRADO, CAUSANDO PERIGO.</t>
   </si>
   <si>
     <t>12218</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12218/ind_252.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12218/ind_252.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 252/2021, DE AUTORIA DOS EDIS WILLIAN GODOY, PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS COM MATERIAL E ESTUDO PARA APLICAÇÃO DE TUBULAÇÃO NA RUA JORGE PAULO, BAIRRO PIEDADE.																			 							JUSTIFICATIVA	_x000D_
 	 TENDO EM VISTA QUE A VIA É MUITO ESTREITA, EM TEMPOS DE CHUVA COM A EROSÃO FICA DIFÍCIL O TRÂNSITO DE VEÍCULOS É NECESSÁRIO MELHORIAS.</t>
   </si>
   <si>
     <t>12220</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12220/ind_253.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12220/ind_253.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 253/2021, DE AUTORIA DOS EDIS WILLIAN GODOY E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, MELHORIAS NA ILUMINAÇÃO NA CANCHA DE LAÇO COMPRIDO NO PARQUE DE EXPOSIÇÕES OURO VERDE JOSÉ JOÃO KLEMPOUZ.																 						JUSTIFICATIVA	_x000D_
 	TAL AÇÃO SE FAZ NECESSÁRIO PORQUE A CANCHA ATRAI ATLETAS DE TODA REGIÃO,  OS EVENTOS QUE OCORREM NA CANCHA AUXILIAM NO DESENVOLVIMENTO ECONÔMICO, TURISMO E NA CULTURA DE CANOINHAS, ALÉM DE SER UTILIZADA POR INÚMEROS CANOINHENSES COMO ÁREA DE RECREAÇÃO, SENDO AMPLAMENTE USADO NOS FINAIS DE SEMANA E PRINCIPALMENTE A NOITE PARA TREINO.</t>
   </si>
   <si>
     <t>12231</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12231/ind_254.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12231/ind_254.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 254/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A COLOCAÇÃO DE MATERIAL NA ESTRADA DA LOCALIDADE DE BARRA MANSA, EM FRENTE AO BAR DA MARLI._x000D_
 						JUSTIFICATIVA_x000D_
 FOI FEITO UM BUEIRO NO LOCAL E COM A CHUVA FICOU DIFÍCIL O ACESSO,  PRECISA URGENTE DA COLOCAÇÃO DE MATERIAL POIS OS CARROS PEQUENOS ESTÃO ENCALHANDO.</t>
   </si>
   <si>
     <t>12253</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12253/ind_255.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12253/ind_255.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 255/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NA ESTRUTURA DA RUA ERASMO SCHMIDT JR, BAIRRO ALTO DA TIJUCA. _x000D_
 		       			JUSTIFICATIVA_x000D_
 A VIA PRECISA DE MANUTENÇÃO DEVIDO AOS BURACOS, EROSÃO EM ALGUNS PONTOS E FALTA DE BUEIROS PARA O ESCOAMENTO DAS ÁGUAS.</t>
   </si>
   <si>
     <t>12245</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12245/ind_256.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12245/ind_256.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 256/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A POSSIBILIDADE DE ELABORAR PROJETO DE PAVIMENTAÇÃO ASFÁLTICA, BEM COMO SUA EXECUÇÃO PARA A RUA ERASMO SCHMIDT JR, BAIRRO ALTO DA TIJUCA. _x000D_
 		       			JUSTIFICATIVA_x000D_
 	A  PAVIMENTAÇÃO ASFÁLTICA DA VIA É DE SUMA IMPORTÂNCIA PARA OS MORADORES E DEMAIS USUÁRIOS, GERANDO QUALIDADE DE VIDA E OPORTUNIZANDO  MELHOR TRAFEGABILIDADE DE VEÍCULOS E, PRINCIPALMENTE PEDESTRES.</t>
   </si>
   <si>
     <t>12254</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12254/ind_257.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12254/ind_257.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 257/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS COM PATROLA E  COLOCAÇÃO DE MATERIAL NA ESTRADA DO SALTO DA ÁGUA VERDE TRECHO DO FRIGORÍFICO TODT ATÉ A PROPRIEDADE DO SENHOR ELOIR PARAGUAI._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL AÇÃO É NECESSÁRIA  POIS OS MORADORES TEM DIFICULDADE DE ACESSO DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA.</t>
   </si>
   <si>
     <t>12255</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12255/ind_258.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12255/ind_258.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 258/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS NA ENTRADA  DA BR 280 KM 263,40, TRECHO PEQUENO, NAS PROXIMIDADES DA PROPRIEDADE DO SENHOR JUCELINO._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL AÇÃO É NECESSÁRIA  POIS OS MORADORES TEM DIFICULDADE DE ACESSO DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA.</t>
   </si>
   <si>
     <t>12256</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12256/ind_259.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12256/ind_259.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 259/2021, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS COM PATROLAMENTO E COLOCAÇÃO DE MATERIAL NAS RUAS OTÁVIO XAVIER RAUEN E EMÍLIO WENDT,  NO BAIRRO ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL AÇÃO É NECESSÁRIA  POIS OS MORADORES TEM DIFICULDADE DE ACESSO DEVIDO AS PÉSSIMAS CONDIÇÕES DAS VIAS.</t>
   </si>
   <si>
     <t>12257</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12257/ind_260.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12257/ind_260.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 260/2021, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS COM PATROLAMENTO E COLOCAÇÃO DE MATERIAL NAS RUAS DO BAIRRO PIEDADE, PRINCIPALMENTE NA RUA EMÍDIO FERREIRA DE SOUZA._x000D_
 						JUSTIFICATIVA_x000D_
 DEVIDO A SITUAÇÃO PRECÁRIA QUE SE ENCONTRA AS VIAS E A DIFICULDADE DE TRÁFEGO DOS MORADORES É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12258</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12258/ind_261.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12258/ind_261.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 261/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, O CORTE LATERAL DAS LOMBADAS PRÓXIMO AO POSTO POLICIAL E ESCOLA GERTRUDES MULLER.																			    						                     _x000D_
                                            JUSTIFICATIVA	_x000D_
 TAL SOLICITAÇÃO É NECESSÁRIA POIS AS MESMAS ACUMULAM ÁGUA E CAUSAM RISCOS AOS USUÁRIOS DA VIA.</t>
   </si>
   <si>
     <t>12259</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12259/ind_262.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12259/ind_262.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 262/2021, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA A COLOCAÇÃO DE MATERIAL NA ESTRADA DE FELIPE SCHMIDT, A CHAMADA ESTRADA DOS TOQUINHOS, ASSIM COMO  A ESTRADA  QUE VAI ATÉ AS GRANJAS DOS SENHORES MARCOS E MARCELO FIGURA._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA POIS O ÔNIBUS ESTÁ TENDO QUE DAR UMA VOLTA DE QUASE UMA HORA PARA CONTORNAR, DEVIDO AS PÉSSIMAS CONDIÇÕES, SENDO QUE COM POUCAS VIAGENS RESOLVE O PROBLEMA.</t>
   </si>
   <si>
     <t>12260</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12260/ind_263.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12260/ind_263.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 263/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, A INSTALAÇÃO DE UMA  FAIXA ELEVADA NA RUA EMÍLIO SCHOLTZ, EM FRENTE DO NÚMERO 935._x000D_
 						JUSTIFICATIVA_x000D_
 TAL AÇÃO É NECESSÁRIA PARA ASSEGURAR O TRÂNSITO DE PEDESTRES UMA VEZ QUE TRATA-SE DE ÁREA ESCOLAR.</t>
   </si>
   <si>
     <t>12261</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12261/ind_264.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12261/ind_264.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 264/2021, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA A  CONSTRUÇÃO UM BUEIRO NA ESTRADA DOS SCHOLZE, ESTRADA QUE LIGA O RIO DA AREIA DE BAIXO A VALINHOS._x000D_
 						JUSTIFICATIVA_x000D_
 UMA SOLICITAÇÃO DOS MORADORES DEVIDO AO ACUMULO DAS ÁGUAS PLUVIAIS QUE CAUSAM TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>12262</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12262/ind_265.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12262/ind_265.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 265/2021, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA A COLOCAÇÃO DE MATERIAL E PATROLAMENTO NA ESTRADA  DA SANTA EMÍDIA, QUE LIGA AO MUNICÍPIO DE BELA VISTA DO TOLDO._x000D_
 						JUSTIFICATIVA_x000D_
 DEVIDO AS CHUVAS E AO MOVIMENTO DE VEÍCULOS, ESTA ESTRADA NECESSITA DE REPAROS POIS OS MORADORES  ESTÃO COM DIFICULDADE DE LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>12268</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12268/ind_266.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12268/ind_266.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 266/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS COM PATROLA E MATERIAL NA RUA WIGANDO WIESE, COHAB II._x000D_
 						JUSTIFICATIVA_x000D_
 	 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA VIA.</t>
   </si>
   <si>
     <t>12269</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12269/ind_267.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12269/ind_267.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 267/2021, DE AUTORIA DOS EDIS ZENILDA LEMOS, TATI CARVALHO, JULIANA MACIEL E MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NA RUA DORIVAL ROSA DO NASCIMENTO,  CASA 3, BAIRRO PIEDADE._x000D_
 					                   JUSTIFICATIVA	_x000D_
 DEVIDO AS PÉSSIMAS CONDIÇÕES DA VIA É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12270</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12270/ind_268.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12270/ind_268.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 268/2021, DE AUTORIA DO EDIL EVERTON RANTHUM, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA A LIMPEZA DAS VALETAS NA AVENIDA WENDELIN METZGER, PRÓXIMA A RESIDÊNCIA DO SENHOR EDSON SCHROEDER._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO VISA ATENDER O PEDIDO DOS MORADORES, POIS AS VALETAS ENCONTRAM-SE COM MUITO MATO E LIXO CAUSANDO  MAU CHEIRO DEVIDO AS CONDIÇÕES DO LOCAL, BEM COMO IMPEDE O ESCOAMENTO DE ÁGUA NOS DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>12271</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12271/ind_269.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12271/ind_269.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 269/2021, DE AUTORIA DO EDIL EVERTON RANTHUM, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE,  PARA QUE SEJA REALIZADA A ROÇADA NA CICLOVIA DA AVENIDA WENDELIN METZGER._x000D_
 						JUSTIFICATIVA_x000D_
 TAL SOLICITAÇÃO SE FAZ NECESSÁRIA DEVIDO O ACÚMULO DE MATO PREJUDICANDO A PASSAGEM  DOS CICLISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>12276</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12276/ind_270.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12276/ind_270.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 270/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO DE UMA LOMBADA NA RUA JOÃO MARIA DOS SANTOS,  EM FRENTE AO NÚMERO 440, BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 						       JUSTIFICATIVA	_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA PORQUE SEGUNDO OS MORADORES HÁ RISCO IMINENTE DE ACIDENTES,  DEVIDO A ALTA VELOCIDADE EM QUE TRANSITAM OS VEÍCULOS.</t>
   </si>
   <si>
     <t>12277</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12277/ind_271.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12277/ind_271.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 271/2021, DE AUTORIA DO EDIL EVERTON RANTHUM, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A INSTALAÇÃO DE UM PARQUINHO INFANTIL, UMA QUADRA DE GRAMA SINTÉTICA E UM ACADEMIA AO AR LIVRE NO COMPLEXO TURÍSTICO E CULTURAL DE MARCÍLIO DIAS._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO  VISA PROPORCIONAR A POPULAÇÃO E TURISTAS QUE VISITAM O COMPLEXO MAIS  ATIVIDADES DE LAZER.</t>
   </si>
   <si>
     <t>12278</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12278/ind_272.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12278/ind_272.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 272/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  O CONSERTO COM MASSA ASFÁLTICA  DAS LATERAIS DA RUA JOÃO TOMACHITZ, PRÓXIMO AO NÚMERO 826._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL MEDIDA É NECESSÁRIA DEVIDO A EROSÃO CAUSADA PELAS CHUVAS ONDE CAUSOU MUITOS BURACOS, CAUSANDO TRANSTORNOS AOS  MORADORES.</t>
   </si>
   <si>
     <t>12297</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12297/ind_273.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12297/ind_273.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 273/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, EM PARCERIA COM O COLETIVO SANTA CRUZ, ESTUDO TÉCNICO PARA A CRIAÇÃO DE UMA LINHA DE ÔNIBUS  PARA A  ESTAÇÃO DE MARCÍLIO DIAS E  A IMPLANTAÇÃO DE UM ABRIGO PARA PASSAGEIROS QUE COMBINE COM A ESTRUTURA DA ESTAÇÃO._x000D_
 		       			JUSTIFICATIVA_x000D_
 	CONFORME DISCUTIDO NA ÚLTIMA REUNIÃO DO CONSELHO MUNICIPAL DE PATRIMÔNIO NATURAL, HISTÓRICO, ARTÍSTICO E CULTURAL – COMPHAC,  DEVIDO AOS EVENTOS REALIZADOS E AO CRONOGRAMA DE AÇÕES COM AS NOVAS INSTALAÇÕES, SE FAZ NECESSÁRIO PARA FOMENTAR A VISITA DE TODA POPULAÇÃO ATÉ O LOCAL.</t>
   </si>
   <si>
     <t>12298</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12298/ind_274.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12298/ind_274.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 274/2021, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, ESTUDO PARA A IMPLANTAÇÃO DE UM ABRIGO PARA PASSAGEIROS NA RUA MARECHAL FLORIANO, EM FRENTE À ANTIGA LANCHONETE NOVO PONTO._x000D_
 		       			JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO SE FAZ NECESSÁRIA POIS MUITAS PESSOAS AGUARDAM O TRANSPORTE NESTE LOCAL E EM DIAS DE CHUVA NÃO TEM ONDE SE ABRIGAR.</t>
   </si>
   <si>
     <t>12299</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12299/ind_275.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12299/ind_275.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 275/2021, DE AUTORIA DO EDIL MAURÍCIO ZIMMERMANN, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA A RECUPERAÇÃO DE UM BUEIRO E A ABERTURA DE VALETAS NA ESTRADA DE ENTRE RIOS, PRÓXIMO A FAMÍLIA BREDUN._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA POIS O TRAFEGO ESTÁ COMPROMETIDO, DIFICULTANDO A PASSAGEM.</t>
   </si>
   <si>
     <t>12300</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12300/ind_276.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12300/ind_276.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 276/2021, DE AUTORIA DO EDIL MARCOS HOMER, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, A TRANSFERÊNCIA DA VAGA DE CARGA E DESCARGA NA RUA VIDAL RAMOS, DO NÚMERO 741 PARA O NÚMERO 725. _x000D_
 						JUSTIFICATIVA	_x000D_
 DEVIDO A PRESENÇA DE SALAS COMERCIAIS NO LOCAL SE FAZ NECESSÁRIO A TRANSFERÊNCIA DESTA.</t>
   </si>
   <si>
     <t>12301</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12301/ind_277.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12301/ind_277.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 277, DE AUTORIA DOS EDIS MARCOS HOMER, JULIANA MACIEL, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  ESTUDO PARA O REPERFILAMENTO TOTAL OU PARCIAL DA RUA WOLFF FILHO._x000D_
 						JUSTIFICATIVA	_x000D_
 TAL AÇÃO É NECESSÁRIA  POIS  A MESMA POSSUI INÚMEROS BURACOS E DESNÍVEIS.</t>
   </si>
   <si>
     <t>12302</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12302/ind_278.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12302/ind_278.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 278/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO SERVIÇO DE  PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA  DA LOCALIDADE DE RIO DA AREIA SAINDO PARA A BR E NA ESTRADA DA FAMÍLIA ARTNER._x000D_
 						JUSTIFICATIVA_x000D_
 	DEVIDO AS PÉSSIMAS CONDIÇÕES DA ESTRADA E A DIFICULDADE DE TRÁFEGO DOS MORADORES É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12303</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12303/ind_279.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12303/ind_279.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 279/2021. DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO ESTUDO DO QUE É NECESSÁRIO PARA COLOCAÇÃO DE TUBULAÇÃO, E CONSERTO DA TUBULAÇÃO EXISTENTE EM TODA VIA DA RUA FERES COURY, CAMPO DA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA PARA ATENDER A POPULAÇÃO E MELHORAR A QUALIDADE DE VIDA DOS MORADORES.</t>
   </si>
   <si>
     <t>12304</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12304/ind_280.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12304/ind_280.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 280/2021, DE AUTORIA DOS EDIS WILMAR SUDOSKI E JULIANA MACIEL, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DO MEIO AMBIENTE, PARA QUE REALIZE DE MANEIRA EMERGENCIAL, A PODA DAS FOLHAGENS QUE FICAM NO CANTEIRO CENTRAL DA RUA MAJOR VIEIRA, TRECHO ENTRE AS RUAS BARÃO DO RIO BRANCO E KURT MENDES, NA REGIÃO CENTRAL DE CANOINHAS. OUTRA SUGESTÃO, A FIM DE SOLUCIONAR DE VEZ O PROBLEMA, É A DE SUBSTITUIR AS FOLHAGENS HOJE EXISTENTES POR FLORES DE PEQUENO PORTE. ALÉM DE EMBELEZAR O LOCAL, A TROCA DAS PLANTAS TRARIA MAIS SEGURANÇA AOS TRANSEUNTES, JÁ QUE ESTA VIA É UMA DAS MAIS MOVIMENTADAS DA CIDADE POR SERVIR DE LIGAÇÃO ENTRE O CENTRO E O BAIRRO ALTO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>12305</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12305/ind_281.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12305/ind_281.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 281/2021, DE AUTORIA DOS EDIS, TATI CARVALHO, JULIANA MACIEL, MARCOS HOMER E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA MELHORIA NA ESTRADA QUE DA ACESSO A LOCALIDADE DE  SANTA IDÊ._x000D_
 						JUSTIFICATIVA	_x000D_
 TAL AÇÃO É NECESSÁRIA  VISTO A PÉSSIMA CONDIÇÃO DA VIA.</t>
   </si>
   <si>
     <t>12310</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12310/ind_282.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12310/ind_282.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 282/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO SERVIÇO DE  PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA ESTRADA QUE LIGA RIO DOS PARDOS, PINHEIROS E ALTO DOS PINHEIROS._x000D_
 						JUSTIFICATIVA_x000D_
 	DEVIDO AS  PÉSSIMAS CONDIÇÕES  DO TRECHO CITADO, É NECESSÁRIO COM URGÊNCIA OS REPAROS.</t>
   </si>
   <si>
     <t>12311</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12311/ind_283.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12311/ind_283.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 283/2021, DE AUTORIA DOS EDIS MARCOS HOMER, TATI CARVALHO, JULIANA MACIEL E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO DETRACAN,  O ESTUDO PARA A IMPLANTAÇÃO DE SINALIZAÇÃO INDICATIVA DE PONTO TURÍSTICO, NO TRAJETO CENTRO/ESTAÇÃO DE MARCÍLIO DIAS, BEM COMO DE ROTA CICLÍSTICA._x000D_
 						JUSTIFICATIVA	_x000D_
 TAL MEDIDA SE FAZ NECESSÁRIO PARA FOMENTAR A VISITA DE TODA POPULAÇÃO ATÉ O LOCAL.</t>
   </si>
   <si>
     <t>12312</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12312/ind_284.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12312/ind_284.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 284/2021, DE AUTORIA DOS EDIS MARCOS HOMER, JULIANA MACIEL, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, A IMPLANTAÇÃO DE UMA CAIXA COLETORA (BOCA DE LOBO) NA RUA OTÁVIO TABALIPA, EM FRENTE AO NÚMERO 1.140._x000D_
 						JUSTIFICATIVA	_x000D_
 TAL MEDIDA É NECESSÁRIA  POIS NESSE TRECHO A ÁGUA ADENTRA AS CASAS EM CHUVAS DE GRANDE PORTE.</t>
   </si>
   <si>
     <t>12313</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12313/ind_285.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12313/ind_285.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 285/2021, DE AUTORIA DO EDIL GILMAR M. DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO O NIVELAMENTO E A COLOCAÇÃO DE MATERIAL NA SERVIDÃO JOSÉ HAAS LEMOS, APROXIMADAMENTE 200 METROS,  BAIRRO ALTO DA TIJUCA._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA PARA ATENDER OS MORADORES.</t>
   </si>
   <si>
     <t>12381</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12381/ind_286.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12381/ind_286.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 286/2021, DE AUTORIA DO EDIL GILMAR M. DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO MELHORIAS COM PATROLA  NA RUA WIEGANDO WIESE, PRÓXIMO A ERVATEIRA BONETES, BAIRRO ÁGUA VERDE.				_x000D_
 						JUSTIFICATIVA_x000D_
 	TAL MEDIDA É NECESSÁRIA DEVIDO A EROSÃO CAUSADA PELAS CHUVAS ONDE CAUSOU UMA VALETA NA VIA, CAUSANDO TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>12384</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12384/ind_287.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12384/ind_287.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 287/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO MUNICIPAL DO MEIO AMBIENTE, PARA NOTIFICAR O PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA MAJOR VIEIRA, AO LADO DA COOPERATIVA CRESOL, PARA QUE REALIZE A LIMPEZA._x000D_
 						JUSTIFICATIVA_x000D_
 	POR SE TRATAR DE UMA ÁREA CENTRAL  E PARA A SEGURANÇA DOS MORADORES  E DOS CLIENTES DA CRESOL, BEM COMO PARA OS  PEDESTRES QUE PASSAM PELO TERRENO É NECESSÁRIO PROVIDENCIAS.</t>
   </si>
   <si>
     <t>12385</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12385/ind_288.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12385/ind_288.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 288/2021, DE AUTORIA DO EDIL GILMAR M. DE SOUZA, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO MELHORIAS COM PATROLA  E COLOCAÇÃO DE MATERIAL NA RUAS  OTÁVIO  XAVIER RAUER E EMÍLIO WENDT, BAIRRO ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
 	DEVIDO AS PÉSSIMAS CONDIÇÕES DAS VIAS E POR SE TRATAR DE UMA ÁREA ESCOLAR É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12386</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12386/ind_289.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12386/ind_289.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 289/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  ESTUDO  PARA O REPERFILAMENTO DA RUA CURITIBANOS NO TRECHO SITUADO ENTRE AS RUAS FELIPE SCHMIDT E RUA GETÚLIO VARGAS. _x000D_
 						JUSTIFICATIVA	_x000D_
 	 O MESMO ENCONTRA-SE EM PÉSSIMAS CONDIÇÕES, DIFICULTANDO O TRÂNSITO  DE VEÍCULOS DE PEQUENO E MÉDIO PORTE.</t>
   </si>
   <si>
     <t>12387</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12387/ind_290.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12387/ind_290.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 290/2021, DE AUTORIA DOS EDIS MARCOS HOMER, JULIANA MACIEL, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O CONSERTO COM MASSA ASFÁLTICA DE UM BURACO QUE SE FORMOU NO PAVIMENTO ASFÁLTICO NA  RUA WIEGANDO WIESE, PRÓXIMO DO NÚMERO 101,  COHAB LL. _x000D_
 						JUSTIFICATIVA	_x000D_
 	APÓS O RECENTE PERÍODO DE CHUVAS ESSE SURGIU, VINDO A CAUSAR RISCOS AOS PEDESTRES E MOTORISTAS.</t>
   </si>
   <si>
     <t>12388</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12388/ind_291.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12388/ind_291.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 291/2021, DE AUTORIA DO EDIL MAURICIO ZIMMERMANN, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO O PATROLAMENTO E A COLOCAÇÃO DE MATERIAL  NA RUA IRMÃ MARIA ALBERTINA BISCHOF, BAIRRO ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA VIA.</t>
   </si>
   <si>
     <t>12395</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12395/ind_292.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12395/ind_292.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 292/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, QUE INICIE OS ESTUDOS PARA ABRIR LICITAÇÃO PARA CASTRAÇÃO EM MASSA, COM OS RECURSOS  DESTINADO PELO DEPUTADO VALDIR COBALCHINI._x000D_
 						JUSTIFICATIVA	_x000D_
 COM OS RECURSOS DESTINADOS PARA A CASTRAÇÃO DE ANIMAIS É NECESSÁRIO A ABERTURA DE LICITAÇÃO PARA DIMINUIR A DEMANDA DOS ANIMAIS QUE NECESSITAM DESSE PROCEDIMENTO.</t>
   </si>
   <si>
     <t>12396</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12396/ind_293.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12396/ind_293.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 293/2021, DE AUTORIA DOS EDIS WILMAR SUDOSKI E PROFESSOR OSMAR, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO MELHORIAS COM PATROLA  E COLOCAÇÃO DE MATERIAL NA RUAS  MATHIAS MULLER, MARTIN FRANTZ FILHO, ALÍPIO MARTINS, PRÓXIMO DO CAMPO ESTRELA AZUL, BAIRRO PIEDADE._x000D_
 						JUSTIFICATIVA_x000D_
 DEVIDO AS PÉSSIMAS CONDIÇÕES DAS VIAS E A DIFICULDADE DE TRÁFEGO DOS MORADORES É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12410</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12410/ind_294.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12410/ind_294.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº294/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A MANUTENÇÃO NA RUA GUSTAVO BRANDES, BAIRRO JARDIM ESPERANÇA E SE POSSÍVEL A IMPLANTAÇÃO DO SISTEMA ANTI PÓ ANTI PÓ._x000D_
 						JUSTIFICATIVA	_x000D_
 	SOLICITAÇÃO DOS MORADORES QUE ENCONTRAM DIFICULDADES NO DESLOCAMENTO DA MESMA.</t>
   </si>
   <si>
     <t>12411</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12411/ind_295.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12411/ind_295.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 295/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  MELHORIAS NAS RUAS  NAS PROXIMIDADES DA RAIA, ENTRE OS FUNDOS DA CHÁCARA DO MOKVA ATÉ O MERCADO PEG E PAG E A RUA MIGUEL DARMORUS._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL MEDIDA É NECESSÁRIA  POIS AS RUAS ESTÃO COM MUITOS BURACOS, DIFICULTANDO O TRÁFEGO.</t>
   </si>
   <si>
     <t>12412</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12412/ind_296.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12412/ind_296.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 296/2021, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN,   A PINTURA DE FAIXAS DE PEDESTRES  EM FRENTE AO CEI ANTÔNIO DE SOUZA COSTA, RUA ADÃO TYSKA._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL MEDIDA IRÁ MELHORAR A MOBILIDADE URBANA E A SEGURANÇA DOS ALUNOS.</t>
   </si>
   <si>
     <t>12413</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12413/ind_297.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12413/ind_297.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 297/2021, DE AUTORIA DO EDIL PROFESSOR OSMAR, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS EM FRENTE À ESCOLA FREI FABIANO GADZINSKI._x000D_
 						JUSTIFICATIVA_x000D_
 	É NECESSÁRIO DEVIDO O GRANDE NÚMERO DE PESSOAS  PRINCIPALMENTE OS ALUNOS, QUE NECESSITAM DE UM  LOCAL ADEQUADO PARA AGUARDAR O TRANSPORTE.</t>
   </si>
   <si>
     <t>12414</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12414/ind_298.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12414/ind_298.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 298/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO DETRACAN, A INSTALAÇÃO DE UMA LOMBADA NA RUA FRANCISCO DE PAULA PEREIRA, EM FRENTE AO NÚMERO 2019, BAIRRO ALTO DAS PALMEIRAS. _x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA PORQUE, SEGUNDO OS MORADORES, HÁ RISCO IMINENTE DE ACIDENTES, DEVIDO A ALTA VELOCIDADE EM QUE TRANSITAM OS VEÍCULOS.</t>
   </si>
   <si>
     <t>12415</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12415/ind_299.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12415/ind_299.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 299/2021, DE AUTORIA DOS EDIS JULIANA MACIEL, MARCOS HOMER, TATI CARVALHO E ZENILDA LEMOS, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,   PARA QUE SEJA REALIZADO A COLOCAÇÃO DE MATERIAL E MOTO NIVELAMENTO NA RUA OTÁVIO TABALIPA, ENTRE A RUA ALFREDO MAYER À RUA ADOLFO BADING, NA RUA FRANCISCO MAIEVSKI E NA RUA BOLESLAU KWIECEM._x000D_
 						JUSTIFICATIVA	_x000D_
 	 DEVIDO AS PÉSSIMAS CONDIÇÕES DAS VIAS E A DIFICULDADE DE TRÁFEGO DOS MORADORES É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12416</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12416/ind_300.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12416/ind_300.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 300/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO SERVIÇO DE  PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA ALVINO VOLKMANN,  PRÓXIMO DO NÚMERO 378, BAIRRO ALTO DA TIJUCA._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA VIA.</t>
   </si>
   <si>
     <t>12429</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12429/ind_301.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12429/ind_301.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 301/2021, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  MELHORIAS COM PATROLA E COLOCAÇÃO DE MATERIAL NAS RUAS  NO ENTORNO DA ESCOLA JOSÉ GROSSKOPF, BAIRRO ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL MEDIDA É NECESSÁRIA  POIS AS RUAS ESTÃO EM PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>12431</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12431/ind_302.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12431/ind_302.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 302/2021, DE AUTORIA DO EDIL WILLIAN GODOY, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO MUNICIPAL DE OBRAS,  MELHORIAS COM PATROLA E COLOCAÇÃO DE MATERIAL NA RUA VIRGÍLIO TREVISANI  E RUAS DA REGIÃO, BAIRRO JARDIM ESPERANÇA._x000D_
 						JUSTIFICATIVA_x000D_
 TAL MEDIDA É NECESSÁRIA  POIS AS RUAS ESTÃO EM PÉSSIMAS CONDIÇÕES DEVIDO A EROSÃO.</t>
   </si>
   <si>
     <t>12433</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12433/ind_303.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12433/ind_303.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 303/2021, DE AUTORIA DA VEREADORA SILMARA GONTAREK, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE, PARA QUE SEJA REALIZADA A LIMPEZA DO TREVO DO RIO DOS PARDOS E DO POSTO DE SAÚDE DE PINHEIROS E DE RIO DA AREIA._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA POIS O MATO ESTÁ MUITO ALTO, TRAZENDO PERIGO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -13545,68 +13545,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11373/pelo_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12132/plc_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12148/plc_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12280/plc_03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11359/pl_01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11360/pl_02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11361/pl_03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11362/pl_04.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11363/pl05.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11364/pl_06.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11365/pl_07.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11366/pl_08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11367/pl_09.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11368/pl_10.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11369/pl_11.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11370/pl_12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11371/pl_13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11372/pl_14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11383/pl_15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11384/pl_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11400/pl_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11401/pl_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11402/pl_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11403/pl_20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11404/pl_21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11405/pl_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11406/pl_23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11418/pl24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11439/pl_25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11440/pl_26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11459/pl_27.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11469/pl_28.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11478/pl_29.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11516/pl302021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11517/pl_31.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11518/pl32.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11533/pl_33.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11534/pl_34.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11535/pl_35.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11536/pl_36.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11537/pl_37.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11538/pl_38.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11539/pl_39.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11540/pl_40.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11541/pl_41.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11542/pl_42.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11543/pl_43.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11544/pl_44.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11545/pl_45.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11546/pl_46.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11547/pl_47.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11548/pl_48.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11549/pl_49.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11550/pl_50.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11551/pl_51.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11552/pl_52.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11553/pl53.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11554/pl54.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11571/pl_55.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11611/pl_56.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11612/pl_57.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11644/pl_58.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11645/pl_59.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11646/pl_60.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11647/pl_61.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11648/pl_62.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11649/pl_63.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11656/pl_64.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11734/pl_65.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11813/pl_66.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11814/pl_67.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11821/pl_68.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11839/pl_69.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11840/pl_90.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11841/pl_71.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11848/pl_72.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11870/pl_73.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11939/pl_74.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11940/pl_75.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11972/pl_76.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11998/pl_77.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12012/pl_78.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12013/pl_79.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12014/pl_80.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12015/pl_81.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12016/pl_82.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12017/pl_83.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12071/pl_84.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12072/pl_85.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12073/pl_86.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12074/pl_87.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12095/projeto_de_lei_88_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12096/pl_89.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12097/pl_90.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12098/pl_91.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12099/pl_92.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12131/pl_93.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12133/pl_94.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12134/pl_95.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12178/pl96.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12190/pl_97.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12191/pl_98.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12192/pl_99.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12193/pl_100.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12194/pl_101.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12195/pl_102.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12196/pl_103.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12197/pl_104.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12198/pl_105.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12199/pl_106.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12219/pl_107.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12230/pl_108.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12232/pl_109.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12233/projeto_de_lei_110.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12243/pl_111.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12264/pl_112.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12265/pl_113.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12266/pl_114.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12267/pl_115.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12272/pl_116.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12279/pl_117.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12281/pl_118.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12306/pl_119.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12307/pl_120.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12331/pl_121.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12342/pl_122.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12397/pl_123.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12398/pl_124.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12400/pl_125.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12419/pl_126.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11460/pr_01.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11461/pr_02.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12282/pr_03.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12399/plresolucao04.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11572/pd_01.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11374/req_001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11375/req_002.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11376/req_003.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11377/req_004.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11378/req_005.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11379/req_006.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11380/req_007.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11385/req_008.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11386/req_009.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11387/req_010.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11388/req_011.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11399/req_012.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11390/req_013.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11391/req_014.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11393/req_015.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11417/req_016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11419/req_017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11420/req_018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11407/req_019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11409/req_020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11410/req_021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11411/req_022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11422/req_023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11423/req_024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11424/req_025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11425/req_026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11426/req_027.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11427/req_028.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11441/req_029.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11442/req_030.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11443/req_031.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11444/req_032.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11445/req_033.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11446/req_034.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11447/req_035.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11462/req_036.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11463/req_037.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11464/req_038.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11465/req_039.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11466/req_040.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11467/req_041.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11468/req_042.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11479/req_043.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11480/req_044.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11481/req_045.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11482/req_046.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11483/req_047.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11484/req_048.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11485/req_049.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11486/req_050.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11487/req_051.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11488/req_052.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11489/req_053.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11490/req_054.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11491/req_055.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11492/req_056.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11494/req_057.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11496/req_058.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11498/req_059.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11515/req_060.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11500/req_061.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11504/req_062.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11507/req_063.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11508/req_064.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11509/req_065.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11510/req_066.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11511/req_067.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11512/req_068.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11513/req_069.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11514/req_070.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11519/req_071.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11520/req_072.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11521/req_073.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11522/req_074.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11523/req_075.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11524/req_076.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11525/req_077.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11526/req_078.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11556/req_079.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11558/req_080.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11561/req_081.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11573/req_082.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11574/req_083.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11575/req_084.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11576/req_085.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11577/req_086.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11578/req_087.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11579/req_088.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11580/req_089.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11581/req_090.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11582/req_091.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11583/req_092.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11584/req_093.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11585/req_094.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11586/req_095.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11587/req_096.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11588/req_097.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11590/req_098.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11592/req_099.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11593/req_100.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11595/req_101.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11597/req_102.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11599/req_103.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11601/req_104.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11602/req_105.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11603/req_106.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11604/req_107.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11605/req_108.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11606/req_109.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11613/req_110.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11614/req_111.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11616/req_112.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11636/req_113.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11637/req_114.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11638/req_115.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11639/req_116.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11640/req_117.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11641/req_118.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11642/req_119.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11643/req_120.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11657/req_121.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11658/req_122.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11659/req_123.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11660/req_124.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11661/req_125.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11662/req_126.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11663/req_127.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11666/req_128.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11669/req_129.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11670/req_130.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11673/req_131.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11675/req_132.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11676/req_133.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11677/req_134.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11678/req_135.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11679/req_136.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11680/req_137.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11681/req_138.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11682/req_139.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11683/req_140.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11684/req_141.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11685/req_142.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11686/req_143.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11687/req_144.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11688/req_145.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11689/req_146.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11690/req_147.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11691/req_148.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11692/req_149.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11693/req_150.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11694/req_151.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11695/req_152.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11696/req_153.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11697/req_154.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11698/req_155.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11699/req_156.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11700/req_157.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11701/req_158.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11702/req_159.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11703/req_160.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11704/req_161.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11705/req_162.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11706/req_163.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11707/req_164.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11708/req_165.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11709/req_166.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11710/req_167.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11711/req_168.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11712/req_169.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11736/req._170_toda_edilidade.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11737/req.171_toda_edilidade.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11732/req._172_willian.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11744/req_173.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11745/req_174.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11746/req_175.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11747/req_176.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11748/req_177.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11749/req_178.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11750/req_179.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11751/req_180.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11752/req_181.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11753/req_182.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11754/req_183.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11761/req_184.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11762/req_185.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11764/req_186.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11766/req_187.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11767/req_188.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11768/req_189.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11769/req_190.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11770/req_191.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11771/req_192.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11772/req_193.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11773/req_194.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11774/req_195.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11775/req_196.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11776/req_197.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11777/req_198.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11778/req_199.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11779/req_200.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11780/req_201.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11781/req_202.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11782/req_203.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11783/req_204.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11784/req_205.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11785/req_206.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11786/req_207.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11787/req_208.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11788/req_209.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11789/req_210.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11790/req_211.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11791/req_212.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11796/req_213.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11739/req._214.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11740/req._215.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11730/req._170_toda_edilidade.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11731/req.217.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11741/req._218.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11742/req._219.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11743/req._220.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11792/req_221.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11793/req_222.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11794/req_223.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11795/req_224.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11797/req_225.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11798/req_226.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11815/req_227.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11816/req_228.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11817/req_229.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11818/req_230.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11819/req_231.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11820/req_232.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11822/req_233.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11823/req_234.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11825/req_235.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11842/req._236.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11843/req._237.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11844/req._238.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11850/req._239.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11851/req._240.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11852/req._241.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11845/req._242.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11846/req._243.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11849/req._244.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11847/req._245.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11863/req._246.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11860/req._247.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11861/req._248.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11862/req._249.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11864/req._250.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11865/req._251.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11890/req_252.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11891/req_253.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11892/req_254.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11893/req_255.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11894/req_256.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11895/req_257.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11896/req_258.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11871/req_259.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11897/req_260.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11872/req_261.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11898/req_262.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11899/req_263.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11900/req_264.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11901/req_265.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11902/req_266.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11903/req_267.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11904/req_268.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11905/req_269.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11906/req_270.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11907/req_271.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11908/req_272.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11909/req_273.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11910/req_274.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11911/req_275.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11912/req_276.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11913/req_277.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11914/req_278.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11915/req_279.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11916/req_280.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11917/req_281.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11918/req_282.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11919/req_283.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11920/req_284.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11921/req_285.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11922/req_286.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11923/req_287.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11924/req_288.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11925/req_289.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11926/req_290.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11927/req_291.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11928/req_292.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11929/req_293.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11930/req_294.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11931/req_295.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11932/req_296.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11933/req_297.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11934/req_298.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11935/req_299.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11936/req_300.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11937/req_301.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11938/req_302.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11873/req_303.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11874/req_304.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11876/req_305.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11877/req_306.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11887/req_307.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11888/req_308.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11889/req_309.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11961/req_310.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11962/req_311.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11963/req_312.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11964/req_313.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11965/req_314.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11966/req_315.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11967/req_316.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11968/req_317.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11969/req_318.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11970/req_319.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11971/req_320.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11942/req_321.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11941/req_322.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11943/req_323.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11944/req_324.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11945/req_325.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11946/req_326.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11947/req_327.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11948/req_328.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11949/req_329.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11952/req_330.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11953/req_331.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11955/req_332.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11958/req_333.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11959/req_334.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11960/req_335.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11973/req.336.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11974/req._337.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11975/req._338.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11976/req._339.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11977/req._340.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11978/req._341.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11979/req._342.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11980/req._343.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11982/req._344.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11983/req._345.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11984/req._346.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11985/req._347.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11986/req._348.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11987/req._349.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11988/req.350.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11989/req._351.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11990/req._352.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11991/req.353.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11992/req._354.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11993/req._355.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12003/req.356.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11994/req.357.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11995/req._358.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11996/req._359.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12001/req.360.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12002/req.361.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12000/req._362.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11999/req._363.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11997/req.364.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12019/req.401.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12020/req.402.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12021/req.403.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12022/req.404.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12023/req.405.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12024/req_406.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12025/req.407._pdf.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12029/req_408.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12026/req_409_.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12027/req_410.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12028/req_411.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12075/req_412.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12076/req_413.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12077/req_414.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12078/req_415.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12079/req_416.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12080/req_417.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12081/req_418.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12082/req_419.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12083/req_420.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12109/req_421.ofi_514_pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12110/req_422.ofi_515_pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12111/req_421.ofi_514_pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12112/req_424.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12113/req_425.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12114/req_426.ofi_519.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12115/req_427.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12116/req_428.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12117/req_429.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12118/req_430.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12119/req_431.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12120/req_432.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12121/req_433.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12122/req_434.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12130/req_435.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12123/req_436.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12124/req_437.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12105/req_438.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12101/req_439.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12106/req_440.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12107/req_441.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12100/req_442.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12102/req_443.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12103/req_444.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12104/req_445.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12108/req_446.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12135/requerimento_447.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12136/req_448.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12137/req_449.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12138/req_450.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12139/req_451.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12140/req_452.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12141/req_453.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12142/req_454.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12143/req_455.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12168/req_456.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12155/req_457.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12156/req_458.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12157/req_459.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12158/req_460.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12159/req_461.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12160/req_462.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12161/req_463.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12162/req_464.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12163/req_465.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12164/req_466.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12165/req_467.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12166/req_468.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12167/req_469.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12169/req_470.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12170/req_471.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12171/req_472.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12179/req_473.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12180/req_474.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12181/req_475.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12182/req_476.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12183/req_477.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12184/req_478.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12185/req_479.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12200/req_480.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12201/req_481.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12202/req_482.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12203/req_483.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12204/req_484.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12205/req_485.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12206/req_486.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12207/req_487.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12208/req_488.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12209/req_489.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12210/req_490.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12211/req_491.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12212/req_492.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12213/req_493.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12214/req_494.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12221/req_495.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12222/req_496.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12223/req_497.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12224/req_498.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12225/req_499.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12226/req_500.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12227/req_501.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12228/req_502.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12229/req_503.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12234/req_504.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12244/req_505.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12235/req_506.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12236/req_507.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12237/req_508.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12238/req_509.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12239/req_510.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12240/req_511.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12241/req_512.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12242/req_513.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12247/req_514.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12246/req_515.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12248/req_516.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12249/ofi_615.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12250/req_518.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12251/req_519.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12252/req_520.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12263/req_521.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12273/req_522.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12274/req_523.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12275/req_524.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12283/req_525.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12284/req_526.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12285/req_527.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12286/req_528.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12287/req_529.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12288/req_530.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12289/req_531.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12290/req_532.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12291/req_533.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12292/req_534.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12293/req_535.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12294/req_536.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12295/req_537.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12296/req_538.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12308/req_539.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12309/req_540.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12343/req_541.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12314/req_542.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12315/req_543.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12369/req_544.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12367/req_546.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12366/req_546.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12364/req_547.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12362/req_548.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12361/req_549.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12360/req_550.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12358/req_551.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12356/req_552.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12355/req_553.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12353/req_554.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12352/req_555.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12351/req_556.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12350/req_557.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12349/req_558.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12348/req_559.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12347/req_560.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12346/req_561.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12345/req_562.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12344/req_563.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12354/req_564.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12357/req_565.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12359/req_566.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12363/req_567.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12365/req_568.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12368/req_569.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12370/req_570.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12371/req_571.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12372/req_572.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12373/req_573.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12374/req_574.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12375/req_575.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12376/req_577.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12377/req_578.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12378/req_579.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12380/req_580.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12379/req_581.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12382/req_582.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12383/req_583.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12334/req_584.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12333/req_585.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12332/req_586.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12330/req_587.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12329/req_588.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12328/req_589.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12327/req_590.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12326/req_591.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12325/req_592.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12324/req_593.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12323/req_594.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12322/req_595.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12321/req_596.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12320/req_597.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12319/req_598.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12318/req_599.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12317/req_600.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12316/req_601.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12341/req_602.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12338/req_603.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12336/req_604.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12337/req_605.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12340/req_606.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12335/req_607.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12339/req_608.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12389/req_609.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12390/req_610.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12391/req_611.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12392/req_612.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12393/req_613.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12394/req_614.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12401/req_615.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12402/req_616.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12403/req_617.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12404/req_618.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12405/req_619.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12406/requerimento_620.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12417/req_621.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12418/req_622.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12420/req_623.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12421/req_624.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12422/req_625.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12423/req_626.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12424/req_627.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12425/req_628.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12426/req_629.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12427/req_630.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12428/req_631.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12430/req_632.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12432/req_633.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12434/req_534.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12435/req_635.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12437/req_636.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12440/req_638.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12442/req_639.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12444/req_640.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12446/req_641.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12448/req_642.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12468/req_643.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12467/req_644.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12466/req_645.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12465/req_646.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12464/req_647.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12463/req_648.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12462/req_649.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12461/req_650.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12460/req_651.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12459/req_652.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12457/req_653.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12455/req_654.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12453/req_655.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12451/req_656.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12449/req_657.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12447/req_658.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12445/req_659.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12443/req_660.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12441/req_661.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12438/req_662.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12436/req_663.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12450/req_664.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12452/req_665.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12454/req_666.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12456/req_667.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12458/req_668.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11381/ind_001.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11382/ind_002.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11389/ind_003.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11392/ind_004.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11394/ind_005.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11395/ind_006.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11396/ind_007.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11397/ind_008.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11398/ind_009.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11408/ind_010.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11412/ind_011.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11413/ind_012.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11414/ind_013.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11415/ind_014.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11416/ind_015.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11421/ind_016.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11428/ind_017.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11429/ind_018.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11430/ind_019.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11431/ind_020.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11432/ind_021.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11433/ind_022.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11434/ind_023.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11435/ind_024.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11436/ind_025.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11437/ind_026.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11438/ind_027.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11448/ind_028.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11449/ind_029.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11450/ind_030.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11451/ind_031.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11452/ind_032.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11453/ind_033.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11454/ind_034.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11455/ind_035.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11456/ind_036.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11457/ind_037.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11458/ind_038.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11470/ind_039.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11471/ind_040.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11472/ind_041.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11473/ind_042.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11474/ind_043.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11475/ind_044.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11476/ind_045.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11477/ind_046.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11493/ind_047.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11495/ind_048.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11497/ind_049.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11499/ind_050.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11501/ind_051.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11503/ind_053.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11505/ind_054.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11506/ind_055.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11527/ind_056.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11528/ind_057.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11529/ind_058.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11530/ind_059.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11531/ind_060.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11532/ind_061.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11555/ind_062.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11557/ind_063.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11560/ind_065.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11562/ind_066.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11563/ind_067.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11564/ind_068.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11565/ind_069.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11566/ind_070.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11567/ind_071.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11568/ind_072.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11569/ind_073.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11570/ind_074.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11589/ind_075.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11591/ind_076.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11594/ind_077.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11596/ind_078.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11598/ind_079.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11600/ind_080.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11607/ind_081.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11608/ind_082.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11609/ind_083.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11610/ind_084.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11615/ind_085.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11617/ind_086.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11618/ind_087.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11619/ofi_152.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11620/ind_089.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11621/ind_090.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11622/ind_091.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11623/ind_092.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11624/ind_093.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11625/ind_094.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11626/ind_095.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11627/ind_096.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11628/ind_097.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11629/ind_098.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11630/ind_099.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11631/ind_100.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11632/ind_101.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11633/ind_102.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11634/ind_103.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11635/ind_104.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11650/ind_105.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11651/ind_106.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11652/ind_107.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11653/ind_108.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11654/ind_109.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11655/ind_110.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11664/ind_111.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11665/ind_112.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11667/ind_113.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11668/ind_114.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11671/ind_115.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11672/ind_116.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11674/ind_117.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11713/ind_118.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11714/ind_119.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11715/ind_120.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11716/ind_121.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11717/ind_122.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11718/ind_123.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11719/ind_124.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11720/ind._125_wilmar.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11733/ind._126_toda_edilidade.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11735/ind._127_toda_edilidade.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11721/ind._128_juliana.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11722/ind._129_willian.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11725/ind._132.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11726/ind._134.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11727/ind._136.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11728/ind._137.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11729/ind._138.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11755/ind_139.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11756/ind_140.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11757/ind_141.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11758/ind_142.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11759/ind_143.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11760/ind_144.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11763/ind_145.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11765/ind_146.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11799/ind_147.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11800/ind_148.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11801/ind_149.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11802/ind_150.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11803/ind_151.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11804/ind_152.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11805/ind_153.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11806/ind_154.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11807/ind_155.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11808/ind_156.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11809/ind_157.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11810/ind_158.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11811/ind_159.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11812/ind_160.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11824/ind_161.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11826/ind_162.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11827/ind_163.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11828/ind_164.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11829/ind_165.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11830/ind_166.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11831/ind_167.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11832/ind_168.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11833/ind_169.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11834/ind_170.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11835/ind_171.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11836/ind_172.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11837/ind_173.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11838/ind_174.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11853/ind._175.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11854/ind._176.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11855/ind._177.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11856/ind.178.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11857/ind._179.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11858/ind._180.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11859/ind._181.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11866/ind._182.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11867/ind._183.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11868/ind._184.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11869/ind._185.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11875/ind_186.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11878/ind_187.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11879/ind_188.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11880/ind_189.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11881/ind_190.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11882/ind_191.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11883/ind_192.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11884/ind_193.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11885/ind_194.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11886/ind_195.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11950/ind_196.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11954/ind_198.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11956/ind_199.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11957/ind_200.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11981/ind._201.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12018/ind._202.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12005/ind._203.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12006/ind._204.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12007/ind._205.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12008/ind._206.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12009/ind_207.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12010/ind_208.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12011/ind_209.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12068/210_2021_wilmar_obras_colocacao_material_salto_da_agua_verde.odt" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12069/208_2021_zenilda__assistencia_social.odt" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12070/209_2021_silmara_prefeito_academia_anta_gorda.odt" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12084/ind_213.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12085/ind_214.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12086/ind_215.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12087/ind_216.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12088/ind_217.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12089/ind_218.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12090/ind_219_2021.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12091/ind_220.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12092/ind_221.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12093/ind_222.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12094/ind_223.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12125/ind_224.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12126/ind_225.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12127/ind_226.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12128/ind_227.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12129/ind_228.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12144/ind_229.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12145/ind_230.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12146/ind_231.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12147/ind_232.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12149/ind_233.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12150/ind_234.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12151/ind_235.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12152/ind_236.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12153/ind_237.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12154/ind_238.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12172/ind_239.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12173/ind_240.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12174/ind_241.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12175/ind_242.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12176/ind_243.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12177/ind_244.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12186/ind_245.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12187/ind_246.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12188/ind_247.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12189/ind_248.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12215/ind_249.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12216/ind_250.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12217/ind_251.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12218/ind_252.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12220/ind_253.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12231/ind_254.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12253/ind_255.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12245/ind_256.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12254/ind_257.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12255/ind_258.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12256/ind_259.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12257/ind_260.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12258/ind_261.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12259/ind_262.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12260/ind_263.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12261/ind_264.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12262/ind_265.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12268/ind_266.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12269/ind_267.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12270/ind_268.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12271/ind_269.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12276/ind_270.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12277/ind_271.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12278/ind_272.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12297/ind_273.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12298/ind_274.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12299/ind_275.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12300/ind_276.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12301/ind_277.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12302/ind_278.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12303/ind_279.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12304/ind_280.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12305/ind_281.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12310/ind_282.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12311/ind_283.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12312/ind_284.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12313/ind_285.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12381/ind_286.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12384/ind_287.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12385/ind_288.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12386/ind_289.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12387/ind_290.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12388/ind_291.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12395/ind_292.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12396/ind_293.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12410/ind_294.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12411/ind_295.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12412/ind_296.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12413/ind_297.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12414/ind_298.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12415/ind_299.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12416/ind_300.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12429/ind_301.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12431/ind_302.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12433/ind_303.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11373/pelo_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12132/plc_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12148/plc_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12280/plc_03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11359/pl_01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11360/pl_02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11361/pl_03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11362/pl_04.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11363/pl05.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11364/pl_06.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11365/pl_07.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11366/pl_08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11367/pl_09.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11368/pl_10.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11369/pl_11.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11370/pl_12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11371/pl_13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11372/pl_14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11383/pl_15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11384/pl_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11400/pl_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11401/pl_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11402/pl_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11403/pl_20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11404/pl_21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11405/pl_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11406/pl_23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11418/pl24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11439/pl_25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11440/pl_26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11459/pl_27.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11469/pl_28.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11478/pl_29.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11516/pl302021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11517/pl_31.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11518/pl32.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11533/pl_33.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11534/pl_34.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11535/pl_35.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11536/pl_36.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11537/pl_37.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11538/pl_38.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11539/pl_39.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11540/pl_40.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11541/pl_41.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11542/pl_42.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11543/pl_43.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11544/pl_44.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11545/pl_45.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11546/pl_46.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11547/pl_47.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11548/pl_48.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11549/pl_49.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11550/pl_50.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11551/pl_51.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11552/pl_52.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11553/pl53.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11554/pl54.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11571/pl_55.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11611/pl_56.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11612/pl_57.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11644/pl_58.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11645/pl_59.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11646/pl_60.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11647/pl_61.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11648/pl_62.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11649/pl_63.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11656/pl_64.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11734/pl_65.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11813/pl_66.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11814/pl_67.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11821/pl_68.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11839/pl_69.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11840/pl_90.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11841/pl_71.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11848/pl_72.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11870/pl_73.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11939/pl_74.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11940/pl_75.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11972/pl_76.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11998/pl_77.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12012/pl_78.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12013/pl_79.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12014/pl_80.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12015/pl_81.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12016/pl_82.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12017/pl_83.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12071/pl_84.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12072/pl_85.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12073/pl_86.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12074/pl_87.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12095/projeto_de_lei_88_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12096/pl_89.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12097/pl_90.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12098/pl_91.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12099/pl_92.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12131/pl_93.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12133/pl_94.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12134/pl_95.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12178/pl96.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12190/pl_97.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12191/pl_98.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12192/pl_99.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12193/pl_100.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12194/pl_101.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12195/pl_102.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12196/pl_103.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12197/pl_104.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12198/pl_105.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12199/pl_106.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12219/pl_107.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12230/pl_108.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12232/pl_109.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12233/projeto_de_lei_110.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12243/pl_111.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12264/pl_112.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12265/pl_113.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12266/pl_114.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12267/pl_115.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12272/pl_116.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12279/pl_117.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12281/pl_118.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12306/pl_119.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12307/pl_120.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12331/pl_121.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12342/pl_122.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12397/pl_123.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12398/pl_124.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12400/pl_125.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12419/pl_126.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11460/pr_01.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11461/pr_02.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12282/pr_03.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12399/plresolucao04.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11572/pd_01.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11374/req_001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11375/req_002.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11376/req_003.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11377/req_004.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11378/req_005.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11379/req_006.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11380/req_007.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11385/req_008.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11386/req_009.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11387/req_010.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11388/req_011.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11399/req_012.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11390/req_013.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11391/req_014.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11393/req_015.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11417/req_016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11419/req_017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11420/req_018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11407/req_019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11409/req_020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11410/req_021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11411/req_022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11422/req_023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11423/req_024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11424/req_025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11425/req_026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11426/req_027.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11427/req_028.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11441/req_029.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11442/req_030.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11443/req_031.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11444/req_032.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11445/req_033.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11446/req_034.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11447/req_035.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11462/req_036.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11463/req_037.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11464/req_038.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11465/req_039.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11466/req_040.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11467/req_041.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11468/req_042.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11479/req_043.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11480/req_044.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11481/req_045.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11482/req_046.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11483/req_047.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11484/req_048.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11485/req_049.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11486/req_050.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11487/req_051.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11488/req_052.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11489/req_053.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11490/req_054.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11491/req_055.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11492/req_056.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11494/req_057.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11496/req_058.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11498/req_059.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11515/req_060.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11500/req_061.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11504/req_062.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11507/req_063.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11508/req_064.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11509/req_065.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11510/req_066.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11511/req_067.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11512/req_068.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11513/req_069.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11514/req_070.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11519/req_071.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11520/req_072.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11521/req_073.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11522/req_074.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11523/req_075.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11524/req_076.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11525/req_077.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11526/req_078.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11556/req_079.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11558/req_080.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11561/req_081.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11573/req_082.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11574/req_083.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11575/req_084.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11576/req_085.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11577/req_086.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11578/req_087.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11579/req_088.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11580/req_089.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11581/req_090.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11582/req_091.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11583/req_092.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11584/req_093.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11585/req_094.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11586/req_095.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11587/req_096.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11588/req_097.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11590/req_098.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11592/req_099.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11593/req_100.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11595/req_101.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11597/req_102.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11599/req_103.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11601/req_104.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11602/req_105.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11603/req_106.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11604/req_107.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11605/req_108.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11606/req_109.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11613/req_110.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11614/req_111.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11616/req_112.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11636/req_113.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11637/req_114.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11638/req_115.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11639/req_116.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11640/req_117.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11641/req_118.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11642/req_119.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11643/req_120.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11657/req_121.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11658/req_122.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11659/req_123.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11660/req_124.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11661/req_125.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11662/req_126.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11663/req_127.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11666/req_128.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11669/req_129.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11670/req_130.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11673/req_131.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11675/req_132.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11676/req_133.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11677/req_134.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11678/req_135.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11679/req_136.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11680/req_137.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11681/req_138.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11682/req_139.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11683/req_140.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11684/req_141.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11685/req_142.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11686/req_143.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11687/req_144.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11688/req_145.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11689/req_146.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11690/req_147.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11691/req_148.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11692/req_149.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11693/req_150.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11694/req_151.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11695/req_152.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11696/req_153.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11697/req_154.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11698/req_155.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11699/req_156.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11700/req_157.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11701/req_158.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11702/req_159.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11703/req_160.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11704/req_161.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11705/req_162.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11706/req_163.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11707/req_164.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11708/req_165.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11709/req_166.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11710/req_167.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11711/req_168.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11712/req_169.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11736/req._170_toda_edilidade.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11737/req.171_toda_edilidade.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11732/req._172_willian.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11744/req_173.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11745/req_174.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11746/req_175.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11747/req_176.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11748/req_177.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11749/req_178.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11750/req_179.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11751/req_180.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11752/req_181.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11753/req_182.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11754/req_183.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11761/req_184.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11762/req_185.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11764/req_186.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11766/req_187.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11767/req_188.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11768/req_189.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11769/req_190.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11770/req_191.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11771/req_192.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11772/req_193.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11773/req_194.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11774/req_195.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11775/req_196.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11776/req_197.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11777/req_198.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11778/req_199.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11779/req_200.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11780/req_201.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11781/req_202.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11782/req_203.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11783/req_204.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11784/req_205.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11785/req_206.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11786/req_207.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11787/req_208.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11788/req_209.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11789/req_210.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11790/req_211.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11791/req_212.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11796/req_213.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11739/req._214.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11740/req._215.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11730/req._170_toda_edilidade.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11731/req.217.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11741/req._218.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11742/req._219.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11743/req._220.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11792/req_221.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11793/req_222.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11794/req_223.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11795/req_224.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11797/req_225.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11798/req_226.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11815/req_227.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11816/req_228.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11817/req_229.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11818/req_230.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11819/req_231.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11820/req_232.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11822/req_233.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11823/req_234.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11825/req_235.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11842/req._236.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11843/req._237.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11844/req._238.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11850/req._239.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11851/req._240.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11852/req._241.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11845/req._242.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11846/req._243.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11849/req._244.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11847/req._245.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11863/req._246.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11860/req._247.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11861/req._248.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11862/req._249.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11864/req._250.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11865/req._251.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11890/req_252.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11891/req_253.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11892/req_254.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11893/req_255.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11894/req_256.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11895/req_257.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11896/req_258.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11871/req_259.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11897/req_260.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11872/req_261.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11898/req_262.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11899/req_263.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11900/req_264.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11901/req_265.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11902/req_266.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11903/req_267.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11904/req_268.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11905/req_269.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11906/req_270.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11907/req_271.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11908/req_272.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11909/req_273.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11910/req_274.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11911/req_275.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11912/req_276.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11913/req_277.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11914/req_278.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11915/req_279.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11916/req_280.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11917/req_281.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11918/req_282.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11919/req_283.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11920/req_284.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11921/req_285.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11922/req_286.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11923/req_287.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11924/req_288.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11925/req_289.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11926/req_290.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11927/req_291.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11928/req_292.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11929/req_293.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11930/req_294.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11931/req_295.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11932/req_296.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11933/req_297.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11934/req_298.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11935/req_299.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11936/req_300.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11937/req_301.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11938/req_302.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11873/req_303.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11874/req_304.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11876/req_305.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11877/req_306.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11887/req_307.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11888/req_308.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11889/req_309.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11961/req_310.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11962/req_311.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11963/req_312.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11964/req_313.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11965/req_314.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11966/req_315.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11967/req_316.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11968/req_317.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11969/req_318.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11970/req_319.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11971/req_320.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11942/req_321.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11941/req_322.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11943/req_323.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11944/req_324.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11945/req_325.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11946/req_326.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11947/req_327.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11948/req_328.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11949/req_329.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11952/req_330.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11953/req_331.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11955/req_332.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11958/req_333.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11959/req_334.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11960/req_335.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11973/req.336.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11974/req._337.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11975/req._338.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11976/req._339.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11977/req._340.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11978/req._341.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11979/req._342.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11980/req._343.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11982/req._344.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11983/req._345.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11984/req._346.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11985/req._347.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11986/req._348.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11987/req._349.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11988/req.350.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11989/req._351.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11990/req._352.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11991/req.353.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11992/req._354.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11993/req._355.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12003/req.356.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11994/req.357.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11995/req._358.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11996/req._359.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12001/req.360.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12002/req.361.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12000/req._362.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11999/req._363.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11997/req.364.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12019/req.401.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12020/req.402.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12021/req.403.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12022/req.404.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12023/req.405.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12024/req_406.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12025/req.407._pdf.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12029/req_408.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12026/req_409_.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12027/req_410.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12028/req_411.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12075/req_412.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12076/req_413.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12077/req_414.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12078/req_415.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12079/req_416.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12080/req_417.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12081/req_418.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12082/req_419.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12083/req_420.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12109/req_421.ofi_514_pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12110/req_422.ofi_515_pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12111/req_421.ofi_514_pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12112/req_424.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12113/req_425.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12114/req_426.ofi_519.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12115/req_427.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12116/req_428.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12117/req_429.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12118/req_430.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12119/req_431.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12120/req_432.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12121/req_433.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12122/req_434.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12130/req_435.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12123/req_436.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12124/req_437.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12105/req_438.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12101/req_439.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12106/req_440.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12107/req_441.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12100/req_442.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12102/req_443.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12103/req_444.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12104/req_445.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12108/req_446.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12135/requerimento_447.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12136/req_448.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12137/req_449.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12138/req_450.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12139/req_451.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12140/req_452.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12141/req_453.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12142/req_454.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12143/req_455.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12168/req_456.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12155/req_457.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12156/req_458.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12157/req_459.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12158/req_460.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12159/req_461.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12160/req_462.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12161/req_463.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12162/req_464.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12163/req_465.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12164/req_466.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12165/req_467.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12166/req_468.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12167/req_469.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12169/req_470.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12170/req_471.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12171/req_472.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12179/req_473.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12180/req_474.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12181/req_475.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12182/req_476.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12183/req_477.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12184/req_478.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12185/req_479.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12200/req_480.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12201/req_481.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12202/req_482.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12203/req_483.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12204/req_484.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12205/req_485.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12206/req_486.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12207/req_487.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12208/req_488.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12209/req_489.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12210/req_490.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12211/req_491.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12212/req_492.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12213/req_493.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12214/req_494.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12221/req_495.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12222/req_496.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12223/req_497.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12224/req_498.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12225/req_499.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12226/req_500.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12227/req_501.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12228/req_502.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12229/req_503.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12234/req_504.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12244/req_505.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12235/req_506.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12236/req_507.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12237/req_508.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12238/req_509.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12239/req_510.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12240/req_511.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12241/req_512.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12242/req_513.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12247/req_514.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12246/req_515.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12248/req_516.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12249/ofi_615.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12250/req_518.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12251/req_519.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12252/req_520.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12263/req_521.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12273/req_522.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12274/req_523.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12275/req_524.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12283/req_525.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12284/req_526.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12285/req_527.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12286/req_528.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12287/req_529.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12288/req_530.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12289/req_531.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12290/req_532.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12291/req_533.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12292/req_534.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12293/req_535.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12294/req_536.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12295/req_537.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12296/req_538.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12308/req_539.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12309/req_540.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12343/req_541.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12314/req_542.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12315/req_543.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12369/req_544.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12367/req_546.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12366/req_546.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12364/req_547.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12362/req_548.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12361/req_549.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12360/req_550.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12358/req_551.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12356/req_552.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12355/req_553.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12353/req_554.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12352/req_555.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12351/req_556.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12350/req_557.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12349/req_558.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12348/req_559.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12347/req_560.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12346/req_561.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12345/req_562.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12344/req_563.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12354/req_564.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12357/req_565.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12359/req_566.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12363/req_567.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12365/req_568.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12368/req_569.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12370/req_570.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12371/req_571.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12372/req_572.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12373/req_573.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12374/req_574.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12375/req_575.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12376/req_577.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12377/req_578.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12378/req_579.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12380/req_580.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12379/req_581.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12382/req_582.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12383/req_583.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12334/req_584.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12333/req_585.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12332/req_586.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12330/req_587.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12329/req_588.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12328/req_589.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12327/req_590.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12326/req_591.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12325/req_592.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12324/req_593.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12323/req_594.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12322/req_595.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12321/req_596.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12320/req_597.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12319/req_598.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12318/req_599.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12317/req_600.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12316/req_601.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12341/req_602.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12338/req_603.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12336/req_604.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12337/req_605.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12340/req_606.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12335/req_607.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12339/req_608.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12389/req_609.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12390/req_610.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12391/req_611.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12392/req_612.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12393/req_613.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12394/req_614.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12401/req_615.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12402/req_616.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12403/req_617.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12404/req_618.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12405/req_619.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12406/requerimento_620.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12417/req_621.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12418/req_622.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12420/req_623.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12421/req_624.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12422/req_625.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12423/req_626.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12424/req_627.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12425/req_628.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12426/req_629.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12427/req_630.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12428/req_631.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12430/req_632.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12432/req_633.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12434/req_534.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12435/req_635.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12437/req_636.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12440/req_638.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12442/req_639.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12444/req_640.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12446/req_641.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12448/req_642.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12468/req_643.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12467/req_644.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12466/req_645.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12465/req_646.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12464/req_647.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12463/req_648.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12462/req_649.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12461/req_650.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12460/req_651.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12459/req_652.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12457/req_653.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12455/req_654.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12453/req_655.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12451/req_656.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12449/req_657.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12447/req_658.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12445/req_659.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12443/req_660.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12441/req_661.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12438/req_662.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12436/req_663.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12450/req_664.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12452/req_665.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12454/req_666.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12456/req_667.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12458/req_668.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11381/ind_001.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11382/ind_002.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11389/ind_003.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11392/ind_004.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11394/ind_005.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11395/ind_006.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11396/ind_007.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11397/ind_008.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11398/ind_009.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11408/ind_010.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11412/ind_011.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11413/ind_012.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11414/ind_013.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11415/ind_014.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11416/ind_015.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11421/ind_016.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11428/ind_017.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11429/ind_018.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11430/ind_019.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11431/ind_020.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11432/ind_021.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11433/ind_022.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11434/ind_023.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11435/ind_024.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11436/ind_025.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11437/ind_026.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11438/ind_027.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11448/ind_028.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11449/ind_029.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11450/ind_030.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11451/ind_031.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11452/ind_032.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11453/ind_033.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11454/ind_034.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11455/ind_035.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11456/ind_036.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11457/ind_037.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11458/ind_038.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11470/ind_039.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11471/ind_040.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11472/ind_041.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11473/ind_042.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11474/ind_043.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11475/ind_044.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11476/ind_045.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11477/ind_046.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11493/ind_047.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11495/ind_048.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11497/ind_049.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11499/ind_050.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11501/ind_051.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11503/ind_053.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11505/ind_054.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11506/ind_055.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11527/ind_056.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11528/ind_057.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11529/ind_058.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11530/ind_059.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11531/ind_060.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11532/ind_061.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11555/ind_062.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11557/ind_063.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11560/ind_065.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11562/ind_066.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11563/ind_067.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11564/ind_068.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11565/ind_069.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11566/ind_070.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11567/ind_071.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11568/ind_072.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11569/ind_073.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11570/ind_074.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11589/ind_075.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11591/ind_076.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11594/ind_077.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11596/ind_078.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11598/ind_079.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11600/ind_080.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11607/ind_081.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11608/ind_082.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11609/ind_083.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11610/ind_084.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11615/ind_085.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11617/ind_086.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11618/ind_087.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11619/ofi_152.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11620/ind_089.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11621/ind_090.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11622/ind_091.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11623/ind_092.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11624/ind_093.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11625/ind_094.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11626/ind_095.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11627/ind_096.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11628/ind_097.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11629/ind_098.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11630/ind_099.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11631/ind_100.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11632/ind_101.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11633/ind_102.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11634/ind_103.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11635/ind_104.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11650/ind_105.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11651/ind_106.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11652/ind_107.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11653/ind_108.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11654/ind_109.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11655/ind_110.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11664/ind_111.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11665/ind_112.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11667/ind_113.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11668/ind_114.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11671/ind_115.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11672/ind_116.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11674/ind_117.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11713/ind_118.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11714/ind_119.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11715/ind_120.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11716/ind_121.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11717/ind_122.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11718/ind_123.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11719/ind_124.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11720/ind._125_wilmar.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11733/ind._126_toda_edilidade.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11735/ind._127_toda_edilidade.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11721/ind._128_juliana.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11722/ind._129_willian.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11725/ind._132.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11726/ind._134.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11727/ind._136.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11728/ind._137.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11729/ind._138.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11755/ind_139.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11756/ind_140.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11757/ind_141.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11758/ind_142.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11759/ind_143.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11760/ind_144.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11763/ind_145.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11765/ind_146.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11799/ind_147.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11800/ind_148.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11801/ind_149.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11802/ind_150.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11803/ind_151.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11804/ind_152.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11805/ind_153.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11806/ind_154.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11807/ind_155.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11808/ind_156.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11809/ind_157.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11810/ind_158.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11811/ind_159.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11812/ind_160.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11824/ind_161.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11826/ind_162.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11827/ind_163.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11828/ind_164.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11829/ind_165.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11830/ind_166.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11831/ind_167.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11832/ind_168.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11833/ind_169.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11834/ind_170.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11835/ind_171.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11836/ind_172.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11837/ind_173.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11838/ind_174.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11853/ind._175.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11854/ind._176.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11855/ind._177.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11856/ind.178.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11857/ind._179.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11858/ind._180.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11859/ind._181.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11866/ind._182.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11867/ind._183.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11868/ind._184.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11869/ind._185.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11875/ind_186.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11878/ind_187.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11879/ind_188.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11880/ind_189.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11881/ind_190.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11882/ind_191.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11883/ind_192.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11884/ind_193.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11885/ind_194.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11886/ind_195.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11950/ind_196.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11954/ind_198.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11956/ind_199.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11957/ind_200.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/11981/ind._201.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12018/ind._202.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12005/ind._203.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12006/ind._204.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12007/ind._205.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12008/ind._206.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12009/ind_207.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12010/ind_208.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12011/ind_209.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12068/210_2021_wilmar_obras_colocacao_material_salto_da_agua_verde.odt" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12069/208_2021_zenilda__assistencia_social.odt" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12070/209_2021_silmara_prefeito_academia_anta_gorda.odt" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12084/ind_213.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12085/ind_214.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12086/ind_215.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12087/ind_216.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12088/ind_217.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12089/ind_218.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12090/ind_219_2021.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12091/ind_220.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12092/ind_221.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12093/ind_222.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12094/ind_223.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12125/ind_224.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12126/ind_225.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12127/ind_226.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12128/ind_227.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12129/ind_228.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12144/ind_229.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12145/ind_230.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12146/ind_231.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12147/ind_232.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12149/ind_233.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12150/ind_234.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12151/ind_235.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12152/ind_236.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12153/ind_237.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12154/ind_238.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12172/ind_239.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12173/ind_240.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12174/ind_241.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12175/ind_242.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12176/ind_243.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12177/ind_244.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12186/ind_245.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12187/ind_246.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12188/ind_247.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12189/ind_248.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12215/ind_249.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12216/ind_250.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12217/ind_251.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12218/ind_252.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12220/ind_253.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12231/ind_254.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12253/ind_255.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12245/ind_256.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12254/ind_257.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12255/ind_258.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12256/ind_259.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12257/ind_260.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12258/ind_261.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12259/ind_262.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12260/ind_263.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12261/ind_264.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12262/ind_265.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12268/ind_266.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12269/ind_267.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12270/ind_268.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12271/ind_269.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12276/ind_270.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12277/ind_271.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12278/ind_272.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12297/ind_273.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12298/ind_274.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12299/ind_275.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12300/ind_276.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12301/ind_277.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12302/ind_278.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12303/ind_279.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12304/ind_280.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12305/ind_281.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12310/ind_282.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12311/ind_283.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12312/ind_284.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12313/ind_285.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12381/ind_286.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12384/ind_287.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12385/ind_288.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12386/ind_289.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12387/ind_290.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12388/ind_291.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12395/ind_292.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12396/ind_293.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12410/ind_294.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12411/ind_295.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12412/ind_296.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12413/ind_297.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12414/ind_298.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12415/ind_299.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12416/ind_300.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12429/ind_301.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12431/ind_302.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2021/12433/ind_303.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="148.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>