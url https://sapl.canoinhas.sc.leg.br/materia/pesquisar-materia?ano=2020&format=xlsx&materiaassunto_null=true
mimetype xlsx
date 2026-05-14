--- v0 (2026-03-01)
+++ v1 (2026-05-14)
@@ -54,14148 +54,14148 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10744</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Coronel Mário</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10744/plc_01_sub.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10744/plc_01_sub.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 01/2020 QUE "ALTERA A LEI COMPLEMENTAR Nº. 22, DE 16/01/2008, PARA TRATAR DA RESERVA DE FAIXA NON EDIFICANDI CONFORME A LEI FEDERAL Nº. 13.913, DE 25/11/2019"</t>
   </si>
   <si>
     <t>10217</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10217/pl_01.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10217/pl_01.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 01/2020 QUE "CONCEDE REPOSIÇÃO SALARIAL E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10218</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10218/pl_02.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10218/pl_02.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 02/2020 QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10222</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Glinski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10222/projeto03.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10222/projeto03.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 03/2020 QUE "CONCEDE ALVARÁ PROVISÓRIO DE TÁXI".</t>
   </si>
   <si>
     <t>10251</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10251/pl_04.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10251/pl_04.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 04/2020 QUE "DISPÕE SOBRE A CRIAÇÃO DO COMDEMA – CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10285</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10285/pl_05.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10285/pl_05.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 05/2020 que “Dispõe sobre a permissão de uso de bem público e dá outras providências"</t>
   </si>
   <si>
     <t>10326</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10326/pl_06_E9wQndv.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10326/pl_06_E9wQndv.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 06/2020 QUE "DISPÕE SOBRE A PERMISSÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>10327</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10327/pl_07.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10327/pl_07.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 07/2020 QUE “DISPÕE SOBRE A PERMISSÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10339</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10339/pl_08.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10339/pl_08.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 08/2020 QUE "“AUTORIZA O CHEFE DO PODER EXECUTIVO A REALIZAR, MEDIANTE PROCEDIMENTO LICITATÓRIO, CONCESSÃO DE USO DE BEM IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10376</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10376/pl_09_UzLe9DA.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10376/pl_09_UzLe9DA.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 09/2020 QUE " AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR TERRENOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10377</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10377/pl_10.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10377/pl_10.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 10/2020 QUE “AUTORIZA O USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10378</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10378/pl11.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10378/pl11.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 11/2020 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR, MEDIANTE PROCESSO LICITATÓRIO, BEM IMÓVEL DE PROPRIEDADE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>10379</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10379/pl_12_WZXXVP8.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10379/pl_12_WZXXVP8.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 12/2020 QUE "CRIA CARGOS E EMPREGOS PÚBLICOS NO QUADRO DE PESSOAL DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>10464</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10464/pl_13_LIHAzCZ.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10464/pl_13_LIHAzCZ.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º “AUTORIZA O MUNICÍPIO DE CANOINHAS A FIRMAR CONVÊNIO E REPASSAR VALORES AO CORPO DE BOMBEIROS DE CANOINHAS, ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10465</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10465/pl_14.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10465/pl_14.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 14/2020 QUE "“AUTORIZA A FIRMAR CONVÊNIO COM O ESTADO DE SANTA CATARINA, POR MEIO DA POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10466</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10466/pl_15.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10466/pl_15.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 15/2020 QUE "AUTORIZA A FUNDAÇÃO MUNICIPAL DE ESPORTE E LAZER A COBRAR PELA INSCRIÇÃO DA 16º CORRIDA RÚSTICA DO DIA DO TRABALHADOR DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10524</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10524/pl_16.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10524/pl_16.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 16/2020 QUE "AUTORIZA A DOAÇÃO DE ALIMENTOS PERECÍVEIS E SEMI PERECÍVEIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>10538</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10538/pl_117.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10538/pl_117.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº 17/2020 QUE "AUTORIZA A CESSÃO DE USO DE VEÍCULO À POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>10539</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10539/pl_118.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10539/pl_118.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 18/2020 QUE “CRIA O CARGO DE DIRETOR DE BENEFÍCIOS VINCULADO AO INSTITUTO CANOINHENSE DE PREVIDÊNCIA – ICPREV E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>10540</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10540/pl_19.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10540/pl_19.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 19/2020 QUE “AUTORIZA A FIRMAR TERMO DE COOPERAÇÃO TÉCNICA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>10541</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10541/pl_20.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10541/pl_20.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 20/2020 QUE “ABRE CRÉDITO ADICONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>10542</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10542/pl_21.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10542/pl_21.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 21/2020 QUE “ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS".</t>
   </si>
   <si>
     <t>10543</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10543/pl_22.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10543/pl_22.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 22/2020 QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER O USO DE BEM IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>10544</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10544/pl_23.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10544/pl_23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 23/2020 QUE “ABRE CRÉDITO ADICIONAL ATRAVÉS DO EXCESSO DE ARRECADAÇÃO”.</t>
   </si>
   <si>
     <t>10564</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10564/pl_24.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10564/pl_24.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 24/2020 QUE "ABRE CRÉDITO ADICIONAL ATRAVÉS DO EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>10620</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Paulinho Basilio</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10620/pl_25.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10620/pl_25.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 25/2020 que "Revoga a Lei Municipal nº 3.217, de 16/11/2000".</t>
   </si>
   <si>
     <t>10651</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Gilmar Martins</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10651/pl_26.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10651/pl_26.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 26/2020 QUE "DENOMINA SERVIDÃO PAULO ADOLAR WAGNER".</t>
   </si>
   <si>
     <t>10652</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10652/pl_27.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10652/pl_27.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 27/2020 QUE "ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS".</t>
   </si>
   <si>
     <t>10653</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10653/pl_28.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10653/pl_28.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 28/2020, QUE "AUTORIZA A CESSÃO DE USO DE VEÍCULOS À POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>10691</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10691/pl_29.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10691/pl_29.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 29/2020 que “AUTORIZA A FIRMAR TERMO DE PARCERIA E A EFETUAR REPASSE FINANCEIRO À ASSOCIAÇÃO DOS PACIENTES ONCOLÓGICOS DA REGIÃO DE CANOINHAS – APOCA E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10696</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Norma Pereira</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10696/pl_30.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10696/pl_30.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 30/2020 que "Concede alvará provisório de táxi"</t>
   </si>
   <si>
     <t>10697</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10697/pl_31.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10697/pl_31.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 31/202 que "Denomina Servidão Jovino Pereira"</t>
   </si>
   <si>
     <t>10723</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10723/pl_32.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10723/pl_32.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE Nº 32/2020 "ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS."</t>
   </si>
   <si>
     <t>10742</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10742/pl_33.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10742/pl_33.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 33/2020 QUE, “INSTITUI O MÊS “MAIO LARANJA”, DEDICADO AO COMBATE AO ABUSO E A EXPLORAÇÃO SEXUAL EM CRIANÇAS E ADOLESCENTES.”</t>
   </si>
   <si>
     <t>10743</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10743/pl_34.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10743/pl_34.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 34/2020 QUE “AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO PARA REPASSE DE VALORES ORIUNDOS DE EMENDA PARLAMENTAR AO HOSPITAL SANTA CRUZ DE CANOINHAS, ABRE CRÉDITO ADICIONAL ATRAVÉS DO EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>10745</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10745/projeto_abono_servidores_da_saude_2-2-5.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10745/projeto_abono_servidores_da_saude_2-2-5.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 35/2020 QUE “AUTORIZA O MUNICÍPIO A CONCEDER ABONO EXTRAORDINÁRIO AOS SERVIDORES DA SAÚDE DESTACADOS PARA DESEMPENHO DE SUAS FUNÇÕES JUNTO AO CENTRO DE TRIAGEM DO COVID-19 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>10746</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10746/abre_credito_adicional-2-6.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10746/abre_credito_adicional-2-6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 36/2020 QUE “ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>10747</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10747/abre_credito_adicional_atraves_do_excesso_de_a_KldTj3W.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10747/abre_credito_adicional_atraves_do_excesso_de_a_KldTj3W.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº 37/2020 QUE “ABRE CRÉDITO ADICIONAL ATRAVÉS DO EXCESSO DE ARRECADAÇÃO”</t>
   </si>
   <si>
     <t>10750</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10750/pl_38.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10750/pl_38.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 38/2020 que "Concede alvará provisório de táxi"</t>
   </si>
   <si>
     <t>10775</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10775/pl39.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10775/pl39.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 39/2020 QUE "ABRE CRÉDITO ADICIONAL ATRAVÉS DO EXCESSO DE ARRECADAÇÃO"</t>
   </si>
   <si>
     <t>10777</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Telma Bley</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10777/biografia.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10777/biografia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 40/2020 que "Denomina Rua Julia Rodrigues Ferreira"</t>
   </si>
   <si>
     <t>10778</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10778/pl_41_iMe7CLQ.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10778/pl_41_iMe7CLQ.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 41/2020 QUE "“AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO PARA REPASSE DE VALORES DESTINADOS AO COMBATE A COVID-19, AO HOSPITAL SANTA CRUZ DE CANOINHAS E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10804</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10804/pl_42_RVupr8k.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10804/pl_42_RVupr8k.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 42/2020 QUE "“ABRE CRÉDITO ADICIONAL ATRAVÉS DO EXCESSO DE ARRECADAÇÃO”.</t>
   </si>
   <si>
     <t>10821</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10821/pl_43_BA1t7LA.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10821/pl_43_BA1t7LA.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 43/2020 QUE "ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS"</t>
   </si>
   <si>
     <t>10822</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10822/pl_44.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10822/pl_44.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 44/2020 QUE "AUTORIZA A FIRMAR TERMO DE PARCERIA E A EFETUAR REPASSE FINANCEIRO À ASSOCIAÇÃO CANOINHENSE DE DEFICIENTES – ACD E ADOTA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>10856</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10856/pl_45.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10856/pl_45.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 45/2020 “ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS ”.</t>
   </si>
   <si>
     <t>10857</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10857/pl_46.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10857/pl_46.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 46/2020 QUE "ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS"._x000D_
 ”</t>
   </si>
   <si>
     <t>10861</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10861/pl_47.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10861/pl_47.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 47/2020 QUE DISPÕE SOBRE A VERIFICAÇÃO DO RENDIMENTO ESCOLAR PREVISTA NA LEI Nº 4.851, DE 14 DE NOVEMBRO DE 2011, NO PERÍODO DA PANDEMIA DO CORONAVÍRUS (COVID-19) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10862</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10862/pl_48.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10862/pl_48.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 48/2020 QUE "DISPÕE SOBRE A POLÍTICA MUNICIPAL DE INCENTIVO AO ALEITAMENTO MATERNO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>10891</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10891/pl_49.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10891/pl_49.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 49/2020 QUE "ESTABELECE NORMAS PARA A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA ATUAÇÃO JUNTO À SECRETARIA MUNICIPAL DE SAÚDE NO PERÍODO DA PANDEMIA DO CORONAVÍRUS (COVID-19) E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>10895</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10895/pl_50.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10895/pl_50.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 50/2020 QUE "ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>10896</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10896/pl_51.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10896/pl_51.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 51/2020 QUE "ALTERA DISPOSITIVOS DA LEI Nº 6.430, DE 17/10/2019, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>10897</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Paulinho Basilio, Camila Lima, Coronel Mário, Gilmar Martins, Norma Pereira, Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10897/pl_52.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10897/pl_52.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 52/2020 QUE “DENOMINA RUA LUDOVICO GLINSKI”</t>
   </si>
   <si>
     <t>10898</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Camila Lima, Coronel Mário, Gilmar Martins, Norma Pereira, Paulinho Basilio, Telma Bley, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10898/pl_53.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10898/pl_53.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 53/2020 QUE “DENOMINA RUA MARIA GOSS GLINSKI”</t>
   </si>
   <si>
     <t>10899</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Norma Pereira, Camila Lima, Coronel Mário, Gilmar Martins, Paulinho Basilio, Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10899/pl_54.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10899/pl_54.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 54/2020 QUE “DENOMINA RUA CELSINHO GLINSKI”</t>
   </si>
   <si>
     <t>10900</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10900/pl_55.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10900/pl_55.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 55/2020 QUE "ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>10921</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10921/pl56.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10921/pl56.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 56/2020 QUE "DEMONINA VIA PÚBLICA DE EUNICE DALLA BARBA FUCK”</t>
   </si>
   <si>
     <t>10987</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10987/pl57.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10987/pl57.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 57/2020 QUE "CONCEDE ALVARÁ PROVISÓRIO DE TÁXI"</t>
   </si>
   <si>
     <t>10988</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10988/pl_58.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10988/pl_58.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 58/2020 QUE “ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10989</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10989/pl_59.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10989/pl_59.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 59/2020 QUE “ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA UTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10990</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10990/pl_60.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10990/pl_60.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 60/2020 QUE "“ALTERA A LEI MUNICIPAL Nº. 2.991, DE 25 DE SETEMBRO DE 1998”.</t>
   </si>
   <si>
     <t>11016</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11016/pl_61.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11016/pl_61.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 61/2020 QUE "“AUTORIZA A FIRMAR CONVÊNIO COM O ESTADO DE SANTA CATARINA, POR MEIO DAS POLÍCIAS MILITAR, AMBIENTAL MILITAR E CIVIL DO ESTADO DE SANTA CATARINA, ABRE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11017</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11017/pl_62.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11017/pl_62.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 62/2020 QUE "ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS"</t>
   </si>
   <si>
     <t>11036</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11036/pl_63.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11036/pl_63.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 63/2020 “ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS”.</t>
   </si>
   <si>
     <t>11041</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t xml:space="preserve">Wilmar Sudoski, Paulo Glinski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11041/pl_64.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11041/pl_64.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 64/2020 QUE "DENOMINA CENTRO DE CIDADANIA ALCIDES SCHUMACHER"</t>
   </si>
   <si>
     <t>11052</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11052/pl_65.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11052/pl_65.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 65/2020 QUE “AUTORIZA A PERMISSÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11074</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11074/pl_66.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11074/pl_66.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 66/2020 QUE "AUTORIZA A CESSÃO DE USO DE BEM MÓVEL AO CORPO DE BOMBEIROS MILITAR DO ESTADO DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11075</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11075/pl_67.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11075/pl_67.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 67/2020 QUE “AUTORIZA A CESSÃO DE USO DE BEM MÓVEL AO CORPO DE BOMBEIROS MILITAR DO ESTADO DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11079</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11079/pl_68.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11079/pl_68.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 68/2020 QUE “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2021 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11080</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11080/pl_69.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11080/pl_69.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 69/2020 QUE “ABRE CRÉDITO ADICIONAL ATRAVÉS DO EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11085</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11085/pl_70.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11085/pl_70.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 70/2020 que "Denomina Travessa de Luiz de Paula e Silva"</t>
   </si>
   <si>
     <t>11109</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11109/pl_71.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11109/pl_71.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 71/2020 que "Dispõe a obrigatoriedade de a empresa contratada pela administração pública municipal apresentar relação contendo o nome de todos os sócios"</t>
   </si>
   <si>
     <t>11174</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11174/pl_72.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11174/pl_72.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 72/2020 que "Acresce disposição à Lei n.º 3.872, de 14/09/2005"</t>
   </si>
   <si>
     <t>11191</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Norma Pereira, Coronel Mário</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11191/pl_73.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11191/pl_73.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 73/2020 QUE “DEFINE A VISÃO MONOCULAR COMO DEFICIÊNCIA VISUAL NO ÂMBITO DO MUNICÍPIO DE CANOINHAS”</t>
   </si>
   <si>
     <t>11205</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11205/pl_74.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11205/pl_74.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 74/2020 QUE “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CANOINHAS PARA O EXERCÍCIO DE 2021”</t>
   </si>
   <si>
     <t>11223</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11223/pl_75.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11223/pl_75.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 75/2020 QUE “AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO PARA REPASSE DE VALORES ORIUNDOS DE EMENDA PARLAMENTAR AO HOSPITAL SANTA CRUZ DE CANOINHAS, ABRE CRÉDITO ADICIONAL ATRAVÉS DO EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11233</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11233/pl_76.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11233/pl_76.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 76/2020 QUE "AUTORIZA A CESSÃO DE USO DE VEÍCULO À POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11257</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11257/pl_77.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11257/pl_77.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 77/2020 QUE “AUTORIZA A PERMISSÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11258</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11258/pl_78.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11258/pl_78.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 78/2020 QUE “ALTERA A LEI MUNICIPAL Nº. 6.526, DE 08 DE JULHO DE 2020”.</t>
   </si>
   <si>
     <t>11282</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11282/pl_79.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11282/pl_79.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 79/2020 QUE “ABRE CRÉDITO ADICIONAL ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>11288</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11288/pl_80.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11288/pl_80.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 80/2020 que "Concede Alvará provisório de táxi"</t>
   </si>
   <si>
     <t>11298</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Gilmar Martins</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11298/pl_81.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11298/pl_81.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI N.º 81/2020 QUE “CONCEDE ALVARÁ PROVISÓRIO DE TAXI"</t>
   </si>
   <si>
     <t>11299</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11299/pl_82.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11299/pl_82.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 82/2020 QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER ISENÇÃO DE TRIBUTOS COMO PRÊMIO NA CAMPANHA DA DECORAÇÃONATALINA DE CANOINHAS”.</t>
   </si>
   <si>
     <t>11307</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t xml:space="preserve">Wilmar Sudoski, Célio Galeski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11307/pl_83.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11307/pl_83.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 83/2020 que "Denomina Servidão de Alzira Navrochi Melnechenko"</t>
   </si>
   <si>
     <t>11320</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11320/pl_84.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11320/pl_84.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 84/2020 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DESAPROPRIAR POR INTERESSE PÚBLICO, COM ÔNUS FINANCEIRO PARA O MUNICÍPIO, O IMÓVEL DE MATRÍCULA N. 42.611 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>11326</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11326/pl_85.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11326/pl_85.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 85/2020 QUE "AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL AO HOSPITAL SANTA CRUZ DE CANOINHAS E ADOTA OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>11327</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11327/pl_86.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11327/pl_86.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 86/2020 QUE "ESTABELECE NORMAS PARA A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA ATUAÇÃO JUNTO À SECRETARIA MUNICIPAL DE SAÚDE NO PERÍODO DA PANDEMIA DO CORONAVÍRUS (COVID-19) E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>11337</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11337/pl_87.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11337/pl_87.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 87/2020 QUE "“DISPÕE SOBRE A DESAFETAÇÃO DE BEM PÚBLICO”.</t>
   </si>
   <si>
     <t>11338</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11338/pl_88.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11338/pl_88.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 88/2020 que "Altera a Lei n.º 4.721, de 11/04/2011"</t>
   </si>
   <si>
     <t>11339</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Paulinho Basilio, Norma Pereira</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11339/pl89.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11339/pl89.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 89/2020 QUE “DECLARA DE UTILIDADE PÚBLICA  A ASSOCIAÇÃO DE PAIS E AMIGOS DO AUTISTA DE CANOINHAS ”</t>
   </si>
   <si>
     <t>11357</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Paulo Glinski , Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11357/pl_90.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11357/pl_90.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 90 que "Denomina Vias Públicas"</t>
   </si>
   <si>
     <t>10219</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Paulinho Basilio, Camila Lima, Norma Pereira, Telma Bley</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10219/pr_01_9oeIj4d.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10219/pr_01_9oeIj4d.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n.º 01/2020 que "Concede Título de Cidadão Benemérito a Jefferson Schroeder"</t>
   </si>
   <si>
     <t>10220</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10220/pr_02.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10220/pr_02.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n.º 02/2020 que "Dispõe sobre a criação do Projeto "Câmara no Bairro"</t>
   </si>
   <si>
     <t>10221</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10221/pr_03.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10221/pr_03.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n.º 03/2019 que "Regulamenta a fase interna do Sistema Centralizado de Compras/Contratações no âmbito do Poder Legislativo Municipal"</t>
   </si>
   <si>
     <t>10286</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10286/pr_04.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10286/pr_04.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 04/2020 que "Institui a Ouvidoria da Câmara Municipal de Canoinhas e dispõe sobre suas atribuições e estrutura administrativa"</t>
   </si>
   <si>
     <t>10537</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10537/pr_05.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10537/pr_05.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 05/2020 que "Concede o Título de Amigo de Canoinhas à Universidade do Contestado - Unc"</t>
   </si>
   <si>
     <t>10776</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10776/pr_06.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10776/pr_06.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº. 6/2020 que "Concede o Título de Amigo de Canoinhas a Associação Comercial e Industrial de Canoinhas - ACIC"</t>
   </si>
   <si>
     <t>11108</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11108/pr_07.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11108/pr_07.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n.º 07/2020 que "Concede Título de Cidadã Benemérita a Adair Dittrich"</t>
   </si>
   <si>
     <t>10380</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projetos de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissao de Financas, Orcamento e Fiscalizacao</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10380/pdl_n01.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10380/pdl_n01.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n.º 01/2020 que "Aprova as contas de 2018"</t>
   </si>
   <si>
     <t>10268</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10268/req_001.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10268/req_001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR OSMAR OLESKOVICZ, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, SOLICITANDO A POSSIBILIDADE DE REABRIR A ESCOLA DA LOCALIDADE DE ENCRUZILHADA, VISTO QUE AS CRIANÇAS DA COMUNIDADE TEM QUE PERCORRER UMA DISTANCIA MUITO GRANDE PARA CHEGAR NA ESCOLA MAIS PRÓXIMA.</t>
   </si>
   <si>
     <t>10267</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10267/req_002.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10267/req_002.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE ENCAMINHE A ESTA CASA LEGISLATIVA, CÓPIA DO PROJETO ORIGINAL DE PAVIMENTAÇÃO DA RUA FRANCISCO DE PAULA E SILVA.</t>
   </si>
   <si>
     <t>10223</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10223/req_003.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10223/req_003.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA ÂNGELA AMIN, DEPUTADA FEDERAL, MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10224</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10224/req_004.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10224/req_004.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 004/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CARLOS CHIODINI, DEPUTADO FEDERAL,  MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10225</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10225/req_005.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10225/req_005.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 005/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10226</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10226/req_006.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10226/req_006.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 006/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA CAROLINE DE TONI, DEPUTADA FEDERAL,  MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10227</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10227/req_007.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10227/req_007.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 007/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CELSO MALDANER, DEPUTADO FEDERAL,  MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10228</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10228/req_008.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10228/req_008.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 008/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CORONEL ARMANDO, DEPUTADO FEDERAL,  MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10229</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10229/req_009.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10229/req_009.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 009/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DANIEL FREITAS, DEPUTADO FEDERAL,  MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10230</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10230/req_010.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10230/req_010.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 010/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DARCI DE MATOS, DEPUTADO FEDERAL,  MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10231</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10231/req_011.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10231/req_011.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 011/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL,  MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10232</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10232/req_012.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10232/req_012.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 012/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA GEOVÂNIA DE SÁ, DEPUTADA FEDERAL,  MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10233</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10233/req_013.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10233/req_013.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 013/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILSON MARQUES, DEPUTADO FEDERAL,  MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10234</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10234/req_014.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10234/req_014.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 014/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10235</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10235/req_015.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10235/req_015.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 015/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR PEDRO UCZAI, DEPUTADO FEDERAL, MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10236</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10236/req_016.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10236/req_016.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 016/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROGÉRIO PENINHA MENDONÇA, DEPUTADO FEDERAL, MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10237</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10237/req_017.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10237/req_017.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 017/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RICARDO GUIDI, DEPUTADO FEDERAL, MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10238</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10238/req_018.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10238/req_018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 018/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10239</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10239/req_019.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10239/req_019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 019/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DÁRIO BERGER, SENADOR DA REPÚBLICA, MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10253</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10253/req_020.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10253/req_020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 020/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ESPERIDIÃO AMIN, SENADOR DA REPÚBLICA, MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10240</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10240/req_021.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10240/req_021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 021/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JORGINHO MELLO, SENADOR DA REPÚBLICA, MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10241</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Camila Lima, Célio Galeski , Coronel Mário, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Telma Bley, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10241/req_022.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10241/req_022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 022/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA CONCEDIDA “MOÇÃO DE PARABENIZAÇÃO”, AO  PADRE VALMOR DE DEUS,  PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE, DURANTE OS ANOS QUE ESTEVE À FRENTE DA PARÓQUIA SANTA CRUZ DE CANOINHAS E QUE AGORA DESEMPENHARÁ SUAS FUNÇÕES NA PARÓQUIA NOSSA SENHORA DAS VITÓRIAS, NO MUNICÍPIO DE PORTO UNIÃO. QUE DEUS O ABENÇOE NESTA NOVA MISSÃO.</t>
   </si>
   <si>
     <t>10242</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10242/req_023.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10242/req_023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 023/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA CONCEDIDA “MOÇÃO DE PARABENIZAÇÃO”, AO   PADRE ROGÉRIO INÁCIO ESMERALDINO, PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE, DURANTE OS ANOS QUE ESTEVE À FRENTE DA PARÓQUIA SANTA CRUZ DE CANOINHAS E QUE AGORA DESEMPENHARÁ SUAS FUNÇÕES NA PARÓQUIA NOSSA SENHORA DAS VITÓRIAS, NO MUNICÍPIO DE PORTO UNIÃO. QUE DEUS O ABENÇOE NESTA NOVA MISSÃO.</t>
   </si>
   <si>
     <t>10243</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10243/req_024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10243/req_024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 024/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  PADRE VALCIR BARONCHELLO, NOVO PÁROCO,  DESEJANDO BOAS VINDAS AO MUNICÍPIO DE CANOINHAS, E NÃO PODERÍAMOS DEIXAR DE MANIFESTAR A NOSSA ALEGRIA E ESPERANÇA AO RECEBÊ-LO EM NOSSA CIDADE  ONDE DESEMPENHARÁ SUAS FUNÇÕES PAROQUIAIS NOS PRÓXIMOS ANOS. O SENHOR FOI CONVOCADO PELO BISPO, E ATENDEU AO CHAMADO DE ABRAÇAR SUA NOVA MISSÃO E INSTIGADO EM SUA VOCAÇÃO MISSIONÁRIA COMO SACERDOTE, ACEITANDO ASSUMIR OS DESAFIOS DESTA NOVA COMUNIDADE QUE TAMBÉM O ABRAÇA. NOSSOS CORAÇÕES ESTÃO ABERTOS, COMO O CORAÇÃO DE JESUS PARA RECEBÊ-LO COMO NOSSO NOVO PÁROCO.</t>
   </si>
   <si>
     <t>10244</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10244/req_025.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10244/req_025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 025/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  PADRE LUDOVINO LABAS, DESEJANDO BOAS VINDAS AO MUNICÍPIO DE CANOINHAS, E NÃO PODERÍAMOS DEIXAR DE MANIFESTAR A NOSSA ALEGRIA E ESPERANÇA AO RECEBÊ-LO EM NOSSA CIDADE  ONDE DESEMPENHARÁ SUAS FUNÇÕES PAROQUIAIS NOS PRÓXIMOS ANOS.</t>
   </si>
   <si>
     <t>10245</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10245/req_026.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10245/req_026.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 026/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  PADRE MIGUEL DOBRYCHTOP,  DESEJANDO BOAS VINDAS AO MUNICÍPIO DE CANOINHAS, E NÃO PODERÍAMOS DEIXAR DE MANIFESTAR A NOSSA ALEGRIA E ESPERANÇA AO RECEBÊ-LO EM NOSSA CIDADE  ONDE DESEMPENHARÁ SUAS FUNÇÕES PAROQUIAIS NOS PRÓXIMOS ANOS.</t>
   </si>
   <si>
     <t>10246</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10246/req_027.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10246/req_027.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 027/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  PADRE ANTONIO ZAGO,  DESEJANDO BOAS VINDAS AO MUNICÍPIO DE CANOINHAS, E NÃO PODERÍAMOS DEIXAR DE MANIFESTAR A NOSSA ALEGRIA E ESPERANÇA AO RECEBÊ-LO EM NOSSA CIDADE  ONDE DESEMPENHARÁ SUAS FUNÇÕES PAROQUIAIS NOS PRÓXIMOS ANOS.</t>
   </si>
   <si>
     <t>10266</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10266/req_028.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10266/req_028.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 028/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR LUIZ ALCEU WITT JUNIOR, DIRETOR DO DETRACAN,  SOLICITANDO QUE SEJAM CONSTRUÍDOS REDUTORES DE VELOCIDADE NA RUA FRANCISCO DE PAULA E SILVA, RECÉM-PAVIMENTADA E REITERAR SOLICITAÇÃO PARA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA SÃO JOSÉ, CONFORME INDICAÇÃO JÁ ENCAMINHADA.</t>
   </si>
   <si>
     <t>10265</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10265/req_029.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10265/req_029.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 029/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  SOLICITANDO AS SEGUINTES INFORMAÇÕES:					                _x000D_
 A) QUAL FOI O VALOR ARRECADADO COM A MAJORAÇÃO DA CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA, DESDE O INÍCIO DA COBRANÇA DOS NOVOS VALORES, (ABRIL 2019), CONFORME LEI COMPLEMENTAR Nº68/2019?							      _x000D_
 B) QUAL FOI O VALOR GASTO EM CUSTEIO DE TODO O SISTEMA DE ILUMINAÇÃO PÚBLICA E QUAL FOI O VALOR INVESTIDO NA AQUISIÇÃO DE NOVOS EQUIPAMENTOS APÓS A COBRANÇA DOS NOVOS VALORES DA CONTRIBUIÇÃO? 										        	       C) QUANTOS CONJUNTOS FORAM INSTALADOS E QUAIS AS RUAS FORAM CONTEMPLADAS NA SUBSTITUIÇÃO DOS NOVOS CONJUNTOS?</t>
   </si>
   <si>
     <t>10264</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10264/req_030.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10264/req_030.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 030/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REITERANDO QUE SEJAM ADOTADAS PROVIDÊNCIAS PARA QUE SEJA FEITA A REFORMA E A DEVIDA DESTINAÇÃO DA EDIFICAÇÃO LOCALIZADA NA RUA ERNA SCHUMACHER, ESQUINA COM A RUA FRANCISCO ERVÉCIO CUBAS, NO BAIRRO COHAB 4. NO LOCAL FUNCIONAVA UMA CRECHE E DEPOIS ABRIGOU UM CENTRO COMUNITÁRIO E HOJE SE ENCONTRA ABANDONADA, NECESSITANDO URGENTE DE REFORMA E DESTINAÇÃO DO LOCAL A FIM DE SE EVITAR AÇÕES CONSTANTES DE VÂNDALOS.</t>
   </si>
   <si>
     <t>10263</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10263/req_031.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10263/req_031.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 031/2020 DE AUTORIA DO EDIL CORONEL MARIO, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO    AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE SEJAM ADOTADAS PROVIDÊNCIAS, PARA QUE SEJAM SUBSTITUÍDOS 07 CONJUNTOS DE ILUMINAÇÃO PÚBLICA DA RUA LOURENÇO WRUBLEVSKI, ENTRE AS RUAS DUQUE DE CAXIAS E ANTÔNIO LILLLER. TAMBÉM REITERAR A SOLICITAÇÃO PARA QUE SEJAM INSTALADAS DUAS FAIXAS COM ELEVAÇÃO NA SUA EXTENSÃO. TAL SOLICITAÇÃO JUSTIFICA-SE PARA A MELHORIA DA SEGURANÇA DOS FREQUENTADORES DAS CASAS MORTUÁRIAS EXISTENTES NO LOCAL E O CEMITÉRIO MUNICIPAL, QUE É ALVO DE CONSTANTES AÇÕES DE VÂNDALOS.</t>
   </si>
   <si>
     <t>10247</t>
   </si>
   <si>
     <t>Coronel Mário, Camila Lima, Célio Galeski , Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10247/req_032.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10247/req_032.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 032/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR  ORILDO SEVERGNINI, PREFEITO MUNICIPAL DE MAJOR VIEIRA, CUMPRIMENTANDO-O POR TER ASSUMIDO A VICE PRESIDÊNCIA DA FEDERAÇÃO CATARINENSE DE MUNICÍPIOS (FECAM).</t>
   </si>
   <si>
     <t>10262</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10262/req_033.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10262/req_033.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 033/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E  AO SENHOR MARCELO TEODOROVICZ, ADMINISTRADOR DO TERMINAL RODOVIÁRIO MUNICIPAL OSMÁRIO DAVET, REITERANDO REQUERIMENTO JÁ ENCAMINHADO, SOLICITANDO QUE SEJAM PROCEDIDAS REFORMAS URGENTES NO TERMINAL, REVITALIZAÇÃO DAS CALÇADAS DE SEU ENTORNO, ENTRE OUTRAS. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS O TERMINAL RODOVIÁRIO É UM CARTÃO DE VISITAS DO MUNICÍPIO, SENDO NECESSÁRIAS REFORMAS URGENTES.</t>
   </si>
   <si>
     <t>10261</t>
   </si>
   <si>
     <t>Norma Pereira, Camila Lima, Célio Galeski , Coronel Mário, Gilmar Martins, Paulinho Basilio, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10261/req_034.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10261/req_034.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 034/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR WILLIAN GODOY, ASSESSOR DA JUVENTUDE, PARABENIZANDO PELA ORGANIZAÇÃO DA 4ª EDIÇÃO DO SUNSET, REALIZADO NO DIA 02 DE FEVEREIRO, NA PRAÇA MIGUEL PROCOPIAK, UM BELÍSSIMO EVENTO QUE ATRAIU UM PÚBLICO EXPRESSIVO.</t>
   </si>
   <si>
     <t>10260</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10260/req_035.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10260/req_035.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 035/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, COM A AMPLIAÇÃO DO SISTEMA DE  VIDEOMONITORAMENTO NO MUNICÍPIO, SOLICITO A POSSIBILIDADE DA INSTALAÇÃO DE CÂMERAS DE SEGURANÇA EM PONTOS ESTRATÉGICOS NOS BAIRROS CAMPO DA ÁGUA VERDE, ÁGUA VERDE, PIEDADE, ALTO DA TIJUCA E JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>10248</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10248/req_036.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10248/req_036.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 036/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR TENENTE CORONEL SILVANO SASINSKI, COMANDANTE DO 3º BPM, COM A AMPLIAÇÃO DO SISTEMA DE  VIDEOMONITORAMENTO NO MUNICÍPIO, SOLICITO A POSSIBILIDADE DA INSTALAÇÃO DE CÂMERAS DE SEGURANÇA EM PONTOS ESTRATÉGICOS NOS BAIRROS CAMPO DA ÁGUA VERDE, ÁGUA VERDE, PIEDADE, ALTO DA TIJUCA E JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>10249</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10249/req_037.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10249/req_037.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 037/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR RUI ORESTES KUCHNIR, DELEGADO REGIONAL, COM A AMPLIAÇÃO DO SISTEMA DE  VIDEOMONITORAMENTO NO MUNICÍPIO, SOLICITO A POSSIBILIDADE DA INSTALAÇÃO DE CÂMERAS DE SEGURANÇA EM PONTOS ESTRATÉGICOS NOS BAIRROS CAMPO DA ÁGUA VERDE, ÁGUA VERDE, PIEDADE, ALTO DA TIJUCA E JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>10250</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10250/req_038.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10250/req_038.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 038/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA INÁCIA SOARES GURTINSKI , DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10252</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10252/req_039.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10252/req_039.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 039/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA CANDINHA ZALESKI DE CARVALHO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10259</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10259/req_040.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10259/req_040.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 040/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO OFÍCIO AO DEPUTADO FEDERAL,  FELIPE FRANCISCHINI, PRESIDENTE DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA E DE CIDADANIA,  MANIFESTANDO APOIO PELA APROVAÇÃO DA PEC 45/2019, DE AUTORIA DO DEPUTADO BALEIA ROSSI, APRESENTADA EM 03 DE ABRIL DE 2019, QUE ALTERA O SISTEMA TRIBUTÁRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10257</t>
   </si>
   <si>
     <t>Paulinho Basilio, Camila Lima, Célio Galeski , Coronel Mário, Gilmar Martins, Norma Pereira, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10257/req_041.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10257/req_041.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 041/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, EXPONDO E SOLICITANDO O QUE SEGUE: 				CONSIDERANDO QUE EM 29 DE AGOSTO DE 2018, FOI SANCIONADA PELO CHEFE DO PODER EXECUTIVO A LEI Nº 6.262, QUE “INSTITUI A OBRIGATORIEDADE DE QUE CADA UNIDADE ESCOLAR DA REDE MUNICIPAL DE ENSINO DE CANOINHAS TENHA UM FUNCIONÁRIO OU PROFESSOR HABILITADO EM CURSO DE PROCEDIMENTOS EM PRIMEIROS SOCORROS E INSTITUI O SELO LUCAS BEGALLI ZAMORA”;		CONSIDERANDO QUE OS PRIMEIROS SOCORROS  PRESTADOS DE IMEDIATO AS VÍTIMAS DE ACIDENTES SÃO PRIMORDIAIS PARA SALVAR UMA VIDA, ALÉM DE PROTEGER AS VÍTIMAS DE MAIORES DANOS ATÉ A CHEGADA DOS PROFISSIONAIS DE SAÚDE ESPECIALIZADOS.</t>
   </si>
   <si>
     <t>10276</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10276/req_042.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10276/req_042.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 042/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR MAJOR ÁTILA MEDEIROS SARTE, COMANDANTE  DO 9º BATALHÃO E BOMBEIROS MILITAR, SOLICITANDO INFORMAR SE EXISTE A POSSIBILIDADE  DO CORPO DE BOMBEIROS APLICAR GRATUITAMENTE O CURSO TEÓRICO PRATICO DE PROCEDIMENTOS EM PRIMEIROS SOCORROS AOS FUNCIONÁRIOS E PROFESSORES A SEREM HABILITADOS, CONFORME A LEI Nº 6.262, QUE “INSTITUI A OBRIGATORIEDADE DE QUE CADA UNIDADE ESCOLAR DA REDE MUNICIPAL DE ENSINO DE CANOINHAS TENHA UM FUNCIONÁRIO OU PROFESSOR HABILITADO EM CURSO DE PROCEDIMENTOS EM PRIMEIROS SOCORROS E INSTITUI O SELO LUCAS BEGALLI ZAMORA”, BEM COMO, MINISTRAR O CURSO PARA OS USUÁRIOS DA MATERNIDADE DO HOSPITAL SANTA CRUZ.</t>
   </si>
   <si>
     <t>10258</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10258/req_043.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10258/req_043.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 043/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR REINALDO DE LIMA JÚNIOR, PRESIDENTE DO HOSPITAL SANTA CRUZ, SOLICITANDO INFORMAR SE EXISTE INTERESSE DO HOSPITAL SANTA CRUZ EM FIRMAR PARCERIA COM O CORPO DE BOMBEIROS PARA MINISTRAR GRATUITAMENTE O CURSO TEÓRICO PRATICO DE PROCEDIMENTOS EM PRIMEIROS SOCORROS PARA USUÁRIOS DA MATERNIDADE DO HOSPITAL SANTA CRUZ.</t>
   </si>
   <si>
     <t>10256</t>
   </si>
   <si>
     <t>Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10256/req_044.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10256/req_044.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 044/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À EQUIPE DA KNN IDIOMAS, RECÉM INSTALADA NO MUNICÍPIO DE CANOINHAS, SITO A RUA BARÃO DO RIO BRANCO Nº10, BAIRRO TRICOLIN, CUMPRIMENTANDO PELA INAUGURAÇÃO NESTE SÁBADO DIA 02 DE FEVEREIRO DE 2020 E AGRADECENDO  POR TEREM ESCOLHIDO O  NOSSO MUNICÍPIO PARA SEU DOMICÍLIO, PARA OFERTA DE OPORTUNIDADES DE EMPREGOS E PRESTAÇÃO DE SERVIÇOS EDUCACIONAIS. INICIALMENTE 20 CONTRATAÇÕES ENTRE PROFESSORES DE INGLÊS, RECEPCIONISTAS, CONSULTOR COMERCIAL, DENTRE OUTROS. NOSSOS AGRADECIMENTOS.</t>
   </si>
   <si>
     <t>10271</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10271/req_045.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10271/req_045.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 045/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, 	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA SIMONE GERUZA SUDOSKI MUNHOZ, PRESIDENTE DA APAE, EXPONDO E SOLICITANDO O QUE SEGUE: 			CONSIDERANDO A LEI FEDERAL Nº 13.977 DE 08 DE JANEIRO DE 2020, QUE INSTITUI A CARTEIRA  DE IDENTIFICAÇÃO  DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (CIPTEA) A LEI ESTADUAL Nº 17.754 DE 10 DE JULHO DE 2019, QUE INSTITUI A REFERIDA CARTEIRA NO ÂMBITO DO ESTADO DE SANTA CATARINA, DECRETO Nº 436 PUBLICADO DIA 27/01/2020, COM VISTAS DE GARANTIR ATENÇÃO INTEGRAL, PRONTO ATENDIMENTO E PRIORIDADE NO ATENDIMENTO E NO ACESSO AOS SERVIÇOS PÚBLICOS PRIVADOS EM ESPECIAL NAS ÁREAS DA SAÚDE, EDUCAÇÃO E ASSISTÊNCIA SOCIAL, ALÉM DA GRATUIDADE NO TRANSPORTE INTERMUNICIPAL.</t>
   </si>
   <si>
     <t>10280</t>
   </si>
   <si>
     <t>Zenici Dreher, Norma Pereira</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10280/req_046.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10280/req_046.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 046/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, AS VEREADORAS QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR PAULINHO BASILIO, PRESIDENTE DA CÂMARA DE VEREADORES, SOLICITANDO QUE SEJA ORGANIZADA UMA CAMINHADA  NO DIA 02 DE ABRIL, DIA  MUNDIAL DE  CONSCIENTIZAÇÃO DO AUTISMO, PARA SENSIBILIZAÇÃO DAS PESSOAS, ENVOLVENDO FAMILIARES, SERVIDORES PÚBLICOS, PRINCIPALMENTE DA SAÚDE, EDUCAÇÃO E ASSISTÊNCIA SOCIAL, AUTORIDADES, EMPRESÁRIOS, COMERCIANTES, ENTIDADES GOVERNAMENTAIS E NÃO GOVERNAMENTAIS, COM RELAÇÃO AO SIMBOLO MUNDIAL DA CONSCIENTIZAÇÃO  DO TRANSTORNO DO ESPECTRO AUTISTA E GARANTIA DA ATENÇÃO INTEGRAL, PRONTO ATENDIMENTO E PRIORIDADE NO ATENDIMENTO E NO ACESSO AOS SERVIÇOS PÚBLICOS E PRIVADOS.</t>
   </si>
   <si>
     <t>10255</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10255/req_047.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10255/req_047.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 047/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, DIRETOR DO DETRACAN,  EXPONDO E SOLICITANDO O QUE SEGUE: CONSIDERANDO A LEI FEDERAL Nº13.977 DE 08 DE JANEIRO DE 2020, QUE INSTITUI A CARTEIRA  DE IDENTIFICAÇÃO  DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (CIPTEA) E LEI ESTADUAL Nº 17.754 DE 10 DE JULHO DE 2019, QUE INSTITUI A REFERIDA CARTEIRA NO ÂMBITO DO ESTADO DE SANTA CATARINA, COM VISTAS DE GARANTIR ATENÇÃO INTEGRAL, PRONTO ATENDIMENTO E PRIORIDADE NO ATENDIMENTO E NO ACESSO AOS SERVIÇOS PÚBLICOS PRIVADOS EM ESPECIAL NAS ÁREAS DA SAÚDE, EDUCAÇÃO E ASSISTÊNCIA SOCIAL, ALÉM DA GRATUIDADE NO TRANSPORTE INTERMUNICIPAL.</t>
   </si>
   <si>
     <t>10278</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10278/req_048.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10278/req_048.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 048/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À  SENHORA JULIANA MACIEL,  COORDENADORA DO PROCON,  EXPONDO E SOLICITANDO O QUE SEGUE: CONSIDERANDO A LEI FEDERAL Nº13.977 DE 08 DE JANEIRO DE 2020, QUE INSTITUI A CARTEIRA  DE IDENTIFICAÇÃO  DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (CIPTEA) E LEI ESTADUAL Nº 17.754 DE 10 DE JULHO DE 2019, QUE INSTITUI A REFERIDA CARTEIRA NO ÂMBITO DO ESTADO DE SANTA CATARINA, COM VISTAS DE GARANTIR ATENÇÃO INTEGRAL, PRONTO ATENDIMENTO E PRIORIDADE NO ATENDIMENTO E NO ACESSO AOS SERVIÇOS PÚBLICOS PRIVADOS EM ESPECIAL NAS ÁREAS DA SAÚDE, EDUCAÇÃO E ASSISTÊNCIA SOCIAL, ALÉM DA GRATUIDADE NO TRANSPORTE INTERMUNICIPAL.</t>
   </si>
   <si>
     <t>10254</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10254/req_049.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10254/req_049.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 049/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NILTON DE SÁ JUNIOR,  GERENTE DE ENERGIA, GÁS E TRANSPORTE,  EXPONDO E SOLICITANDO O QUE SEGUE: CONSIDERANDO A LEI FEDERAL Nº13.977 DE 08 DE JANEIRO DE 2020, QUE INSTITUI A CARTEIRA  DE IDENTIFICAÇÃO  DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (CIPTEA) E LEI ESTADUAL Nº 17.754 DE 10 DE JULHO DE 2019, QUE INSTITUI A REFERIDA CARTEIRA NO ÂMBITO DO ESTADO DE SANTA CATARINA, COM VISTAS DE GARANTIR ATENÇÃO INTEGRAL, PRONTO ATENDIMENTO E PRIORIDADE NO ATENDIMENTO E NO ACESSO AOS SERVIÇOS PÚBLICOS PRIVADOS EM ESPECIAL NAS ÁREAS DA SAÚDE, EDUCAÇÃO E ASSISTÊNCIA SOCIAL, ALÉM DA GRATUIDADE NO TRANSPORTE INTERMUNICIPAL.</t>
   </si>
   <si>
     <t>10309</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10309/req_050.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10309/req_050.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 052/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR PAULINHO BASILIO, PRESIDENTE DA CÂMARA DE VEREADORES, SOLICITANDO QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO DO MUNICÍPIO DE CANOINHAS, SOLICITANDO A POSSIBILIDADE DE UM MEMBRO DO PODER LEGISLATIVO, PREFERENCIALMENTE VEREADOR, POSSA COMPOR A COMISSÃO QUE FOI INSTITUÍDA PARA FISCALIZAR AS OBRAS DE PAVIMENTAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10308</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10308/req_051.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10308/req_051.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 073/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR PAULINHO BASILIO, PRESIDENTE DA CÂMARA DE VEREADORES, SOLICITANDO QUE SEJA  PROCEDIDO UM LEVANTAMENTO PELA ASSESSORIA DESTE PODER LEGISLATIVO, DE QUANTOS PROJETOS DE LEIS FORAM APROVADOS E SANCIONADOS PELO PODER EXECUTIVO, NOS ANOS DE 2017, 2018 E 2019, QUE NECESSITAVAM DE REGULAMENTAÇÃO E QUE AINDA NÃO FORAM REGULAMENTADOS.</t>
   </si>
   <si>
     <t>10307</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10307/req_052.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10307/req_052.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 052/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS,    PREFEITO MUNICIPAL,  E AO SENHOR EDISON KUROLI, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, SOLICITANDO QUE SEJA DESENCADEADA UMA OPERAÇÃO EM CONJUNTO COM INSTITUIÇÕES AFINS, PARA FISCALIZAR POSSÍVEIS MAUS TRATOS A ANIMAIS QUE SÃO UTILIZADOS PARA COLETA DE MATERIAL RECICLÁVEL, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>10306</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10306/req_053.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10306/req_053.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 053/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR REINALDO DE LIMA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10305</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10305/req_054.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10305/req_054.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 054/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JEAN DANIEL NERIS BARBOSA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10304</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10304/req_055.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10304/req_055.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 055/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  O SENHOR  RENATO MAIA DE FARIA, PROMOTOR DE JUSTIÇA, REPRESENTANDO O MINISTÉRIO PÚBLICO DE SANTA CATARINA, EM PROPOR O CONVÊNIO PARA CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA “CONSTRÓI CANOINHAS”, QUE TEM O PROPÓSITO DE AMPLIAR OS BENEFÍCIOS PROPORCIONADOS PELA PENA  ALTERNATIVA DE PRESTAÇÃO DE SERVIÇOS À COMUNIDADE E, PARALELAMENTE, PROMOVER CONDIÇÕES DE TRABALHO PARA DETENTOS DA UNIDADE PRISIONAL AVANÇADA DE CANOINHAS.</t>
   </si>
   <si>
     <t>10303</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10303/req_056.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10303/req_056.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 056/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  O SENHOR  FERNANDO CURI, JUIZ SUBSTITUTO DA VARA DE EXECUÇÕES PENAIS, REPRESENTANDO O PODER JUDICIÁRIO DO ESTADO DE SANTA CATARINA, PELA PARTICIPAÇÃO E COOPERAÇÃO NO CONVÊNIO PARA CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA “CONSTRÓI CANOINHAS”, QUE TEM O PROPÓSITO DE AMPLIAR OS BENEFÍCIOS PROPORCIONADOS PELA PENA  ALTERNATIVA DE PRESTAÇÃO DE SERVIÇOS À COMUNIDADE E, PARALELAMENTE, PROMOVER CONDIÇÕES DE TRABALHO PARA DETENTOS DA UNIDADE PRISIONAL AVANÇADA DE CANOINHAS.</t>
   </si>
   <si>
     <t>10302</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10302/req_057.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10302/req_057.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 057/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  A SENHORA LILIANE MIDORI YSHIBA MICHELS, JUÍZA DE DIREITO DIRETORA DO FORO, REPRESENTANDO O PODER JUDICIÁRIO DO ESTADO DE SANTA CATARINA, PELA PARTICIPAÇÃO E COOPERAÇÃO NO CONVÊNIO PARA CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA “CONSTRÓI CANOINHAS”, QUE TEM O PROPÓSITO DE AMPLIAR OS BENEFÍCIOS PROPORCIONADOS PELA PENA  ALTERNATIVA DE PRESTAÇÃO DE SERVIÇOS À COMUNIDADE E, PARALELAMENTE, PROMOVER CONDIÇÕES DE TRABALHO PARA DETENTOS DA UNIDADE PRISIONAL AVANÇADA DE CANOINHAS.</t>
   </si>
   <si>
     <t>10301</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10301/req_058.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10301/req_058.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 058/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  O SENHOR GILBERTO DOS PASSOS, REPRESENTANDO O MUNICÍPIO DE CANOINHAS, PELA PARTICIPAÇÃO E COOPERAÇÃO NO CONVÊNIO PARA CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA “CONSTRÓI CANOINHAS”, QUE TEM O PROPÓSITO DE AMPLIAR OS BENEFÍCIOS PROPORCIONADOS PELA PENA  ALTERNATIVA DE PRESTAÇÃO DE SERVIÇOS À COMUNIDADE E, PARALELAMENTE, PROMOVER CONDIÇÕES DE TRABALHO PARA DETENTOS DA UNIDADE PRISIONAL AVANÇADA DE CANOINHAS.</t>
   </si>
   <si>
     <t>10300</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10300/req_059.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10300/req_059.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 059/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  O SENHOR ALEXANDER MARCELO COSTA, REPRESENTANDO A UNIDADE PRISIONAL AVANÇADA DE CANOINHAS, PELA PARTICIPAÇÃO E COOPERAÇÃO NO CONVÊNIO PARA CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA “CONSTRÓI CANOINHAS”, QUE TEM O PROPÓSITO DE AMPLIAR OS BENEFÍCIOS PROPORCIONADOS PELA PENA  ALTERNATIVA DE PRESTAÇÃO DE SERVIÇOS À COMUNIDADE E, PARALELAMENTE, PROMOVER CONDIÇÕES DE TRABALHO PARA DETENTOS DA UNIDADE PRISIONAL AVANÇADA DE CANOINHAS.</t>
   </si>
   <si>
     <t>10299</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10299/req_061.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10299/req_061.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 061/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA,	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  A SENHORA SANDRA MARA ZACKO, REPRESENTANDO O CONSELHO DA COMUNIDADE, PELA PARTICIPAÇÃO E COOPERAÇÃO NO CONVÊNIO PARA CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA “CONSTRÓI CANOINHAS”, QUE TEM O PROPÓSITO DE AMPLIAR OS BENEFÍCIOS PROPORCIONADOS PELA PENA  ALTERNATIVA DE PRESTAÇÃO DE SERVIÇOS À COMUNIDADE E, PARALELAMENTE, PROMOVER CONDIÇÕES DE TRABALHO PARA DETENTOS DA UNIDADE PRISIONAL AVANÇADA DE CANOINHAS.</t>
   </si>
   <si>
     <t>10298</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10298/req_062.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10298/req_062.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 062/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  O SENHOR TENENTE CORONEL SILVANO SASINSKI, REPRESENTANDO O 3° BPM, PELA PARTICIPAÇÃO E COOPERAÇÃO NO CONVÊNIO PARA CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA “CONSTRÓI CANOINHAS”, QUE TEM O PROPÓSITO DE AMPLIAR OS BENEFÍCIOS PROPORCIONADOS PELA PENA  ALTERNATIVA DE PRESTAÇÃO DE SERVIÇOS À COMUNIDADE E, PARALELAMENTE, PROMOVER CONDIÇÕES DE TRABALHO PARA DETENTOS DA UNIDADE PRISIONAL AVANÇADA DE CANOINHAS.</t>
   </si>
   <si>
     <t>10297</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10297/req_063.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10297/req_063.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 063/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  O SENHOR MAJOR ÁTILA MEDEIROS SARTE, REPRESENTANDO O 9° BATALHÃO DE BOMBEIROS MILITAR,  PELA PARTICIPAÇÃO E COOPERAÇÃO NO CONVÊNIO PARA CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA “CONSTRÓI CANOINHAS”, QUE TEM O PROPÓSITO DE AMPLIAR OS BENEFÍCIOS PROPORCIONADOS PELA PENA  ALTERNATIVA DE PRESTAÇÃO DE SERVIÇOS À COMUNIDADE E, PARALELAMENTE, PROMOVER CONDIÇÕES DE TRABALHO PARA DETENTOS DA UNIDADE PRISIONAL AVANÇADA DE CANOINHAS.</t>
   </si>
   <si>
     <t>10296</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10296/req_064.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10296/req_064.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 064/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  O SENHOR RUI ORESTES KUCHNIR, REPRESENTANDO A 22ª DELEGACIA REGIONAL DE POLÍCIA CIVIL,   PELA PARTICIPAÇÃO E COOPERAÇÃO NO CONVÊNIO PARA CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA “CONSTRÓI CANOINHAS”, QUE TEM O PROPÓSITO DE AMPLIAR OS BENEFÍCIOS PROPORCIONADOS PELA PENA  ALTERNATIVA DE PRESTAÇÃO DE SERVIÇOS À COMUNIDADE E, PARALELAMENTE, PROMOVER CONDIÇÕES DE TRABALHO PARA DETENTOS DA UNIDADE PRISIONAL AVANÇADA DE CANOINHAS.</t>
   </si>
   <si>
     <t>10295</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10295/req_065.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10295/req_065.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 065/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  O SENHOR ISRAEL DIAS DOS SANTOS, REPRESENTANDO A ORDEM DOS ADVOGADOS DO BRASIL – SUBSEÇÃO DE CANOINHAS, PELA PARTICIPAÇÃO E COOPERAÇÃO NO CONVÊNIO PARA CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA “CONSTRÓI CANOINHAS”, QUE TEM O PROPÓSITO DE AMPLIAR OS BENEFÍCIOS PROPORCIONADOS PELA PENA  ALTERNATIVA DE PRESTAÇÃO DE SERVIÇOS À COMUNIDADE E, PARALELAMENTE, PROMOVER CONDIÇÕES DE TRABALHO PARA DETENTOS DA UNIDADE PRISIONAL AVANÇADA DE CANOINHAS.</t>
   </si>
   <si>
     <t>10294</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10294/req_066.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10294/req_066.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 066/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA,	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  A SENHORA LUCIANA CRISTINA DA COSTA, PROFESSORA DO CURSO DE EDIFICAÇÕES,  REPRESENTANDO O IFSC CAMPUS CANOINHAS, PELA PARTICIPAÇÃO E COOPERAÇÃO NO CONVÊNIO PARA CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA “CONSTRÓI CANOINHAS”, QUE TEM O PROPÓSITO DE AMPLIAR OS BENEFÍCIOS PROPORCIONADOS PELA PENA  ALTERNATIVA DE PRESTAÇÃO DE SERVIÇOS À COMUNIDADE E, PARALELAMENTE, PROMOVER CONDIÇÕES DE TRABALHO PARA DETENTOS DA UNIDADE PRISIONAL AVANÇADA DE CANOINHAS.</t>
   </si>
   <si>
     <t>10293</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10293/req_067.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10293/req_067.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 067/2020 DE AUTORIA DO EDIL CORONEL MARIO, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, EM CONFORMIDADE COM O ART. 26, INCISO XXI, DA LEI ORGÂNICA DO MUNICÍPIO DE CANOINHAS, SOLICITANDO AS SEGUINTES INFORMAÇÕES QUANTO AO BRITADOR MUNICIPAL DA LOCALIDADE DO RIO DO PINHO:												CONSIDERANDO QUE O BRITADOR SE ENCONTRA DANIFICADO, EXISTE PREVISÃO PARA VOLTAR À OPERAÇÃO DE BRITAGEM?									CONSIDERANDO QUE FOI REALIZADA RECENTEMENTE A MANUTENÇÃO DO REFERIDO EQUIPAMENTO, COM CUSTO APROXIMADO DE R$70.000,00, EXISTE TERMO DE GARANTIA DO SERVIÇO, POR PARTE DA EMPRESA PARA QUE SEJA REALIZADO NOVO CONSERTO?</t>
   </si>
   <si>
     <t>10292</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10292/req_068.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10292/req_068.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 068/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR  RENATO MAIA DEFARIA, PROMOTOR RESPONSÁVEL PELA MORALIDADE ADMINISTRATIVA, EXPONDO E SOLICITANDO O QUE SEGUE:	CONSIDERANDO QUE “UNINDO FORÇAS” É UM DOS PROGRAMAS QUE FAZEM PARTE DO PLANO GERAL DE ATUAÇÃO DO MINISTÉRIO PÚBLICO DE SANTA CATARINA, BIÊNIO 2020/2021, QUE TEM DENTRE SEUS OBJETIVOS FORTALECER AS UNIDADES DE CONTROLE INTERNO DOS MUNICÍPIOS DO ESTADO; (FONTE: MPSC.MP.BR), ACESSO EM 10/02/2020;					CONSIDERANDO A NECESSIDADE DE ESTIMULAR E QUALIFICAR A ESTRUTURAÇÃO E FUNCIONAMENTO DAS UNIDADES DE CONTROLE INTERNO DAS PREFEITURAS CATARINENSES, CITO LEI COMPLEMENTAR Nº 63/2018, DE 03 DE AGOSTO DE 2018, QUE REGULAMENTA A COMUNICAÇÃO DE CONTROLE INTERNO, PREVISTO NO PARÁGRAFO 2º DA LEI ORGÂNICA DO MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10291</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10291/req_069.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10291/req_069.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 069/2020 DE AUTORIA DO EDIL CORONEL MARIO, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, EXPONDO E SOLICITANDO O QUE SEGUE:				CONSIDERANDO QUE “UNINDO FORÇAS” É UM DOS PROGRAMAS QUE FAZEM PARTE DO PLANO GERAL DE ATUAÇÃO DO MINISTÉRIO PÚBLICO DE SANTA CATARINA, BIÊNIO 2020/2021, QUE TEM DENTRE SEUS OBJETIVOS FORTALECER AS UNIDADES DE CONTROLE INTERNO DOS MUNICÍPIOS DO ESTADO; (FONTE: MPSC. MP. BR), ACESSO EM 10/02/2020;						CONSIDERANDO A NECESSIDADE DE ESTIMULAR E QUALIFICAR A ESTRUTURAÇÃO E FUNCIONAMENTO DAS UNIDADES DE CONTROLE INTERNO DAS PREFEITURAS CATARINENSES, CITO LEI COMPLEMENTAR Nº 63/2018, DE 03 DE AGOSTO DE 2018, QUE REGULAMENTA A COMUNICAÇÃO DE CONTROLE INTERNO, PREVISTO NO PARÁGRAFO 2º DA LEI ORGÂNICA DO MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10290</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10290/req_070.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10290/req_070.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 070/2020 DE AUTORIA DO EDIL CORONEL MARIO, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, EXPONDO E SOLICITANDO O QUE SEGUE:				CONSIDERANDO QUE NO DIA 19 DE ABRIL DE 2018, FOI SANCIONADA A LEI 6217/2018, QUE AUTORIZOU O CHEFE DO PODER EXECUTIVO, A INSTITUIR O FUNDO MUNICIPAL DE RECUPERAÇÃO DE BENS LESADOS, QUE TEVE POR OBJETIVO, AUXILIAR NA REPARAÇÃO E PREVENÇÃO DE DANOS CAUSADOS A COLETIVIDADE, COMO, POR EXEMPLO, AO MEIO AMBIENTE, AO CONSUMIDOR E AO PATRIMÔNIO.											CONSIDERANDO QUE ESTA POSSIBILIDADE OCORREU A PARTIR DE QUE O CONSELHO DO MINISTÉRIO PÚBLICO, ESTABELECEU A POSSIBILIDADE DE DESTINAR 50% DO VALOR DAS MEDIDAS DE COMPENSAÇÃO INDENIZATÓRIA AO FUNDO MUNICIPAL DO LOCAL ONDE O DANO TENHA OCORRIDO;</t>
   </si>
   <si>
     <t>10289</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10289/req_071.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10289/req_071.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 071/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR HELTON DE SOUZA ZEFERINO, SECRETÁRIO DE ESTADO DA SAÚDE, SOLICITANDO  INFORMAÇÕES SOBRE O TERMO DE COOPERAÇÃO PARA CESSÃO DO LABORATÓRIO DE ENTOMOLOGIA, SITUADO NA ANTIGA ESCOLA DE PRODUÇÃO, QUASE EM FRENTE IGREJA APARECIDA, AO MUNICÍPIO DE CANOINHAS. O ESPAÇO PODERIA SER COMPARTILHADO PARA QUE  O MUNICÍPIO INICIE A IMPLANTAÇÃO DO LABORATÓRIO MUNICIPAL DE ENTOMOLOGIA, BEM COMO PARA REALIZAÇÃO DE OUTRAS AÇÕES NO ÂMBITO DA ZOONOSES (VIGILÂNCIA DA RAIVA, FEBRE AMARELA, ANIMAIS PEÇONHENTOS, ETC). CONSIDERANDO MANIFESTAÇÃO DE INTERESSE POR PARTE DO MUNICÍPIO EM 2018, MANIFESTAÇÃO DE INTERESSE DA EQUIPE DA SECRETARIA DE ESTADO DA SAÚDE EM MAIO DE 2018, PORÉM ATÉ O MOMENTO A OBRA ENCONTRA-SE EM DESUSO E NÃO FOI DADO CONTINUIDADE À PROPOSTA QUE É DE INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>10288</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10288/req_072.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10288/req_072.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 072/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E A SENHORA BIANCA NEPPEL,  PROCURADORA DO MUNICÍPIO, SOLICITANDO INFORMAR QUAL O CRITÉRIO UTILIZADO PARA O SANCIONAMENTO DO PROJETO DE LEI Nº 98/2017, QUE  "INSTITUI A PESQUISA DE SATISFAÇÃO DOS USUÁRIOS DOS SERVIÇOS PÚBLICOS PRESTADOS POR TODAS AS UNIDADES DE SAÚDE DO MUNICÍPIO DE CANOINHAS E ESTABELECE OUTRAS PROVIDENCIAS,  E O VETO PARCIAL DO PROJETO DE LEI Nº 133/2017, QUE INSTITUI A PESQUISA DE SATISFAÇÃO DOS USUÁRIOS DOS SERVIÇOS PÚBLICOS PRESTADOS PELA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>10287</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10287/req_073.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10287/req_073.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 073/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 REQUERIMENTO DE VOTO DE PESAR	_x000D_
 QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ROBERTO PORTELLA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10347</t>
   </si>
   <si>
     <t>Paulinho Basilio, Camila Lima, Telma Bley</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10347/req_074.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10347/req_074.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 074/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR VALDIR COBALCHINI, DEPUTADO ESTADUAL,  SOLICITANDO RECURSOS ATRAVÉS DE EMENDA PARLAMENTAR NO VALOR DE R$200.000, 00 (DUZENTOS MIL REAIS)  DESTINADOS  AO HOSPITAL SANTA CRUZ DE CANOINHAS.</t>
   </si>
   <si>
     <t>10346</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10346/req_075.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10346/req_075.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 075/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE SEJA ENVIADO A ESTA CASA DE LEIS, CÓPIA DOS CONTRATOS FIRMADOS ENTRE O MUNICÍPIO E AS EMPRESAS RESPONSÁVEIS PELAS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA,  DE TODAS AS RUAS QUE ESTÃO EM ANDAMENTO.</t>
   </si>
   <si>
     <t>10345</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10345/req_076.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10345/req_076.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 076/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, 	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO AS SEGUINTES INFORMAÇÕES SOBRE A RUA GUILHERME GONCHOROVSKI: 											     _x000D_
 A)  SE HÁ PROJETO DE CONTINUAÇÃO DA PAVIMENTAÇÃO, DRENAGEM, CALÇADAS E  CICLOVIA? CASO POSITIVO ENVIAR CÓPIA;	                								      B) QUANTOS METROS JÁ FORAM PAVIMENTADOS, QUAL O VALOR JÁ INVESTIDO E QUAL O CUSTO TOTAL DO PROJETO?												      C) QUAL O VALOR RECEBIDO DE EMENDAS PARLAMENTARES OU OUTROS PARA PAVIMENTAÇÃO DESTA RUA?  													      D) SE HÁ PROJETO DE REVITALIZAÇÃO DA ILUMINAÇÃO PÚBLICA E SE HÁ PREVISÃO DE EXECUÇÃO.</t>
   </si>
   <si>
     <t>10344</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10344/req_077.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10344/req_077.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 077/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE SE PROCEDA A ESTUDOS NECESSÁRIOS PARA AQUISIÇÃO E OU DESTINAÇÃO DE ÁREA PARA INSTALAÇÃO DE FUTURO CEMITÉRIO MUNICIPAL.					TAL SOLICITAÇÃO JUSTIFICA-SE, POIS O CEMITÉRIO MUNICIPAL ESTÁ COM A SUA CAPACIDADE DE SEPULTAMENTOS PRATICAMENTE ESGOTADA, SENDO QUE ESTÁ SENDO UTILIZADAS VIAS INTERNAS DE ACESSO AOS TÚMULOS PARA A CONSTRUÇÃO DE NOVAS GAVETAS, FATO QUE ESTÁ CAUSANDO DESCONFORTO POR PARTE DE PESSOAS DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>10343</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10343/req_078.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10343/req_078.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 078/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS,  SOLICITANDO INFORMAR A PRODUÇÃO DO BRITADOR MÓVEL, REFERENTE AO VOLUME DO MATERIAL CASCALHO, QUE ESTÁ SENDO RETIRADO DO STAND DE TIRO QUE ESTÁ SOB ADMINISTRAÇÃO DA POLÍCIA MILITAR NA LOCALIDADE DE SALSEIRO.</t>
   </si>
   <si>
     <t>10341</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10341/req_079.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10341/req_079.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 079/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR  GILBERTO DOS PASSOS,    PREFEITO MUNICIPAL, E AO SENHOR EDISON KUROLI, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL,  SOLICITANDO QUE SEJAM PROCEDIDOS OS ESTUDOS E MEDIDAS NECESSÁRIAS, PARA QUE OS SERVIÇOS DE INSPEÇÃO DE SAÚDE MUNICIPAL, (SIM), EM CONSORCIO COM A AMPLANORTE, ATRAVÉS DE ADESÃO AO SISBI-POA, REGULAMENTEM A COMERCIALIZAÇÃO DE PRODUTOS DE ORIGEM ANIMAL, POSSIBILITANDO QUE OS SERVIÇOS DE INSPEÇÃO DE SAÚDE MUNICIPAL, (SIM), POSSAM ALCANÇAR A EQUIVALÊNCIA COM O SERVIÇO DE INSPEÇÃO FEDERAL (SIF). TAL MEDIDA ESTÁ PREVISTA NO DECRETO 10032 DE 01/10/2019, DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>10340</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10340/req_080.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10340/req_080.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 080/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR WELLINGTON BIELECKI, PRESIDENTE DA AMPLANORTE, SOLICITANDO QUE SEJAM PROCEDIDOS OS ESTUDOS E MEDIDAS NECESSÁRIAS, PARA QUE OS SERVIÇOS DE INSPEÇÃO DE SAÚDE MUNICIPAL, (SIM), EM CONSORCIO COM A AMPLANORTE, ATRAVÉS DE ADESÃO AO SISBI-POA, REGULAMENTEM A COMERCIALIZAÇÃO DE PRODUTOS DE ORIGEM ANIMAL, POSSIBILITANDO QUE OS SERVIÇOS DE INSPEÇÃO DE SAÚDE MUNICIPAL, (SIM), POSSAM ALCANÇAR A EQUIVALÊNCIA COM O SERVIÇO DE INSPEÇÃO FEDERAL (SIF). TAL MEDIDA ESTÁ PREVISTA NO DECRETO 10032 DE 01/10/2019, DO GOVERNO FEDERAL. CASO SEJA ADOTADA, IRÁ TER UM EFEITO MUITO POSITIVO, PRINCIPALMENTE PARA OS PEQUENOS PRODUTORES RURAIS DE CANOINHAS E REGIÃO, POIS FACILITARÁ A COMERCIALIZAÇÃO E A MELHORA DA QUALIDADE DOS PRODUTOS DE ORIGEM ANIMAL, CONTRIBUINDO PARA O DESENVOLVIMENTO LOCAL E REGIONAL.</t>
   </si>
   <si>
     <t>10338</t>
   </si>
   <si>
     <t>Telma Bley</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10338/req_081.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10338/req_081.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 081/2020 DE AUTORIA DA VEREADORA TELMA BLEY, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HILÁRIO KATH, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SOLICITANDO  QUE PROCEDA EM CARÁTER EMERGENCIAL A LIMPEZA DOS MATOS QUE ESTÃO NOS MEIOS FIOS DAS RUAS DO CONJUNTO HABITACIONAL NOSSA SENHORA APARECIDA, NO BAIRRO PIEDADE. PARA INICIAREM A REVITALIZAÇÃO DO ASFALTO DETERIORADO PELA  MÁ QUALIDADE DA OBRA, SERÁ NECESSÁRIA ESTA AÇÃO IMEDIATA.</t>
   </si>
   <si>
     <t>10337</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10337/req_082.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10337/req_082.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 082/2020 DE AUTORIA DA VEREADORA TELMA BLEY,	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HILÁRIO KATH, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SOLICITANDO  QUE PROCEDA UMA ROÇADA GERAL NOS MATOS QUE ESTÃO NOS TERRENOS BALDIOS E QUE FAZEM PARTE DA ÁREA ONDE PASSA O CABEAMENTO DA SUBESTAÇÃO NO CONJUNTO HABITACIONAL NOSSA SENHORA APARECIDA, NO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>10336</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10336/req_083.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10336/req_083.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 083/2020 DE AUTORIA DA VEREADORA TELMA BLEY, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HILÁRIO KATH, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SOLICITANDO  QUE PROCEDA UMA LIMPEZA NOS LIXOS ESPALHADOS PELO BARRANCOS E TERRENOS DO CONJUNTO HABITACIONAL NOSSA SENHORA APARECIDA, NO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>10335</t>
   </si>
   <si>
     <t>Paulo Glinski , Camila Lima, Célio Galeski , Coronel Mário, Gilmar Martins, Norma Pereira, Paulinho Basilio, Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10335/req_084.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10335/req_084.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 084/2020 DE AUTORIA DO EDIL PAULO GLINSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR SIDNEI NOVACK, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10334</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10334/req_087.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10334/req_087.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 085/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA THEREZINHA SELEME, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10333</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10333/req_086.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10333/req_086.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 086/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA SUELEN IRIAS DE FREITAS DURAU, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10332</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10332/req_087.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10332/req_087.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 087/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO CÓPIA DO PROJETO DE PAVIMENTAÇÃO DA RUA OTTO FRIEDRICH, BAIRRO SOSSEGO,  ENTRE AS RUAS ROBERTO EHLKE E ÁLVARO SOARES MACHADO, NA EXTENSÃO DE 668, 36 METROS DE  EXTENSÃO.</t>
   </si>
   <si>
     <t>10331</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10331/req_088.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10331/req_088.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 088/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS,  SOLICITANDO AS SEGUINTES INFORMAÇÕES SOBRE A MÁQUINA EXTRUSORA PARA FAZER MEIO-FIO:         _x000D_
 A) QUAL FOI O CUSTO PARA A COMPRA?								      _x000D_
 B) QUAL O TEMPO DA DURABILIDADE DO MEIO FIO PRODUZIDO POR ELA? 				      _x000D_
 C) SE EXISTE UM PLANEJAMENTO DAS RUAS QUE SERÃO FEITOS OS MEIOS-FIOS?			      _x000D_
 D) SERÁ CONSTRUÍDO MEIO-FIO NAS RUAS SEM DRENAGEM?					     _x000D_
 E) SE EXISTE MÃO DE OBRA QUALIFICADA DENTRO DA SECRETARIA DE OBRAS PARA O ACOMPANHAMENTO DA EXECUÇÃO DO MEIO-FIO?						    	       _x000D_
 F) QUEM FARÁ A MANUTENÇÃO DO EQUIPAMENTO?</t>
   </si>
   <si>
     <t>10374</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10374/req_089.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10374/req_089.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 089/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À EMPRESA UNIVALE INSUMOS AGRÍCOLAS E MATERIAIS PARA CONSTRUÇÃO, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE 100 M³ (CEM METROS CÚBICOS) DE CASCALHO, CITADO NA LEI Nº 6.469 DE 19/12/2019, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10373</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10373/req_090.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10373/req_090.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 090/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À EMPRESA KUCHLER E KOHLER LTDA, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE 120 M³ (CENTO E VINTE METROS CÚBICOS)  DE CASCALHO, 75 (SETENTA E CINCO) UNIDADES DE TUBOS DE CONCRETO COM DIÂMETRO DE 400 MM, 3 (TRÊS) HORAS/MÁQUINA DE RETROESCAVADEIRA, CITADO NA LEI Nº 6.465 DE 16/12/2019, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10372</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10372/req_091.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10372/req_091.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 091/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO PARQUE AQUÁTICO CANOAS LTDA ME, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE 90 M³ (NOVENTA METROS CÚBICOS) DE BRITA GRADUADA,  CITADO NA LEI Nº 6.457 DE 04/12/2019, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10371</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10371/req_092.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10371/req_092.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 092/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À LINDONOR CAETANO LAVAÇÃO, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE 30 M³ (TRINTA METROS CÚBICOS) DE BRITA GRADUADA,  CITADO NA LEI Nº 6.456 DE 04/12/2019, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10370</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10370/req_093.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10370/req_093.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 093/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO FRIGORÍFICO FRIGOSSIL, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE 40 M³ (QUARENTA METROS CÚBICOS) DE BRITA GRADUADA,  CITADO NA LEI Nº 6.454 DE 04/12/2019, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10369</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10369/req_094.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10369/req_094.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 094/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SÍTIO ESMERALDA, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE 4 (QUATRO) HORAS DE RETROESCAVADEIRA, 2 (DUAS) HORAS DE ROLO COMPRESSOR, 8 (OITO) TONELADAS DE LASCÃO PEQUENO E 70 (SETENTA) TONELADAS DE CASCALHO,  CITADO NA LEI Nº 6.446 DE 14/11/2019, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10368</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10368/req_095.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10368/req_095.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 095/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À TPL TRANSPORTES EIRELI, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE 300 M³ (TREZENTOS METROS CÚBICOS) DE BRITA GRADUADA,  CITADO NA LEI Nº 6.443 DE 07/11/2019, E 300 M³ DE PEDRA BRITADA E 04 (QUATRO) HORAS DE PATROLA, CITADO NA LEI Nº 6.054 DE 12/07/2017, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10366</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10366/req_096.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10366/req_096.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 096/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À MADEIREIRA KRUGER LTDA, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE 20 (VINTE) HORAS DE MOTONIVELADORA, 10 (DEZ) HORAS DE RETROESCAVADEIRA, 5 (CINCO) HORAS DE CAÇAMBA E 300M³ (TREZENTOS METROS CÚBICOS) DE CASCALHO, CITADO NA LEI Nº 6.414 DE 19/09/2019, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10364</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10364/req_097.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10364/req_097.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 097/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À  SBE MÁQUINAS AGRÍCOLAS E  PEÇAS LTDA, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE 7 (SETE) HORAS DE MOTONIVELADORA, 7 (SETE) HORAS DE RETROESCAVADEIRA, 3 (TRÊS) HORAS DE CAÇAMBA, 300 M³ (TREZENTOS METROS CÚBICOS) DE TERRA E 150 M³ (CENTO E CINQUENTA METROS CÚBICOS) DE PEDRA BRITADA, CITADO NA LEI Nº 6.413 DE 19/09/2019, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10362</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10362/req_098.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10362/req_098.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 098/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À RJ COMÉRCIO DE MADEIRAS, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE  50 M³ (CINQUENTA METROS CÚBICOS) DE CASCALHO, CITADO NA LEI Nº 6.412 DE 19/09/2019, E 120 METROS CÚBICOS DE CASCALHO, CITADO NA LEI Nº 6.038 DE 08/06/2017, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10361</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10361/req_099.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10361/req_099.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 099/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À ENERGIA MADEIRAS INDUSTRIAL E COMERCIAL LTDA, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE  360,00M³ (TREZENTOS E SESSENTA METROS CÚBICOS) DE CASCALHO, CITADO NA LEI Nº 6.409 DE 11/09/2019,  FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10359</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10359/req_100.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10359/req_100.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 100/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À FRICASA ALIMENTOS S/A, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE  40,00M³ (QUARENTA METROS CÚBICOS) DE CASCALHO, 100M³ (CEM METROS CÚBICOS) DE BRITA GRADUADA E 6 HORAS DE SERVIÇO DE RETROESCAVADEIRA,  CITADO NA LEI Nº 6.386 DE 28/06/2019,  FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10357</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10357/req_101.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10357/req_101.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 101/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À FRIGOTOTI ABATEDOURO LTDA, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE  100 (CEM) HORAS DE SERVIÇO DE ESCAVADEIRA HIDRÁULICA, 30 (TRINTA) HORAS DE SERVIÇO DE TRATOR ESTEIRA, 24 (VINTE E QUATRO) HORAS DE SERVIÇO DE CAMINHÃO BASCULANTE, CITADO NA LEI Nº 6.363 DE 17/04/2019, E  100,00M³ (CEM METROS CÚBICOS) DE BICA CORRIDA, 5 (CINCO) HORAS DE SERVIÇO DE RETROESCAVADEIRA E 2 (DUAS) HORAS DE SERVIÇO DE MOTONIVELADORA,  CITADO NA LEI Nº 6.272 DE 27/09/2018, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10356</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10356/req_102.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10356/req_102.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 102/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À INDUSTRIA DE  ERVA MATE YACUY, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE  1.500,00M³ (UM MIL E QUINHENTOS METROS CÚBICOS) DE PEDRA BICA CORRIDA, 120 (CENTO E VINTE) PEÇAS DE TUBOS 1.500MM, 90 (NOVENTA) PEÇAS DE TUBOS 600MM, 180 (CENTO E OITENTA METROS) DE MEIO FIO, 3 (TRÊS) CAIXAS COLETORAS DE ÁGUA E 30H (TRINTA HORAS) DE SERVIÇO DE ESCAVADEIRA HIDRÁULICA,  CITADO NA LEI Nº 6.341 DE 13/03/2019, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10355</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10355/req_103.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10355/req_103.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 103/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À BIG SAFRA S/A, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE  300,00M³ (TREZENTOS METROS CÚBICOS) DE MATERIAL BRITADO PARA REVESTIMENTO,  CITADO NA LEI Nº 6.315 DE 18/12/2018, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10354</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10354/req_104.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10354/req_104.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 104/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À  AGRO FLORESTAL ARISTIDES MALLON  LTDA, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE  126,00M³ (CENTO E VINTE E SEIS METROS CÚBICOS) DE CASCALHO, CITADO NA LEI Nº 6.251 DE 18/07/2018, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10353</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10353/req_105.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10353/req_105.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 105/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  FRIGORÍFICO E CASA DE CARNES CATARINENSE  LTDA, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE  50 (CINQUENTA) HORAS DE SERVIÇO DE MÁQUINA ESCAVADEIRA HIDRÁULICA, CITADO NA LEI Nº 6.249 DE 18/07/2018, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10352</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10352/req_106.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10352/req_106.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 106/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À TRANSPORTADORA SCHLUKAT LTDA, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE  528,00M³ (QUINHENTOS E VINTE E OITO METROS CÚBICOS) DE PEDRA BRITADA, 04 (QUATRO) HORAS DE SERVIÇO DE MÁQUINA MOTONIVELADORA E 04 (QUATRO) HORAS DE SERVIÇO DO ROLO COMPRESSOR,  CITADO NA LEI Nº 6.246 DE 06/07/2018, E  528,00M³ (QUINHENTOS E VINTE E OITO METROS CÚBICOS) DE CASCALHO, 04 (QUATRO) HORAS DE SERVIÇO DE MÁQUINA MOTONIVELADORA E 04 (QUATRO) HORAS DE SERVIÇO DO ROLO COMPRESSOR,  CITADO NA LEI Nº 6.213 DE 08/05/2018, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10351</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10351/req_107.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10351/req_107.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 107/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À  ERVATEIRA ZIPPERER LTDA, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE  348,79M³ (TREZENTOS E QUARENTA E OITO METROS E SETENTA E NOVE CENTÍMETROS CÚBICOS) DE CASCALHO, 18 (DEZOITO) HORAS DE SERVIÇO DE ESCAVADEIRA HIDRÁULICA, 18 (DEZOITO) HORAS DE SERVIÇO DE CAMINHÃO BASCULANTE, 18 (DEZOITO) HORAS DE SERVIÇO DE MÁQUINA MOTONIVELADORA E 06 (SEIS) HORAS DE SERVIÇO DE ROLO COMPRESSOR,  CITADO NA LEI Nº 6.214 DE 08/05/2018, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10350</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10350/req_108.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10350/req_108.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 108/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SUPERMERCADO EUGÊNIO STEIDEL  LTDA, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE 100M³ (CEM METROS CÚBICOS) DE MATERIAL BRITADO, 02 (DUAS) HORAS DE SERVIÇO DE MÁQUINA MOTONIVELADORA E 03 (TRÊS) HORAS DE SERVIÇO DO ROLO COMPRESSOR,  CITADO NA LEI Nº 6.195 DE 05/04/2018, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10349</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10349/req_109.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10349/req_109.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 109/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À MP SERVICE LTDA, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE 200M3 DE CASCALHO,  CITADO NA LEI Nº 6.042 DE 30/06/2017, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10348</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10348/req_110.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10348/req_110.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 110/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À  BRASNILE INDUSTRIAL LTDA, SOLICITANDO INFORMAR SE O INCENTIVO DA CESSÃO DE  1.450,00M³ (UM MIL QUATROCENTOS E CINQUENTA METROS CÚBICOS) DE PEDRA BRITADA N° 4 (RACHÃO) E 1.500,00M³ (UM MIL E QUINHENTOS METROS CÚBICOS) DE PEDRA BRITADA GRADUADA, CITADO NA LEI Nº 6.311 DE 12/12/2018, FOI CUMPRIDO EM SUA TOTALIDADE.</t>
   </si>
   <si>
     <t>10330</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10330/req_111.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10330/req_111.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 111/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO REPAROS NO ASFALTO DA RUA LOACIR MUNIZ, BAIRRO ÁGUA VERDE, PRINCIPALMENTE NO INÍCIO E FINAL DA RUA, POIS APRESENTA MUITOS BURACOS CONFORME APRESENTADO EM FOTOS, E FAZ COM QUE OS MOTORISTAS NECESSITEM DESVIAR SAINDO NA CONTRAMÃO PODENDO OCASIONAR ACIDENTES.</t>
   </si>
   <si>
     <t>10329</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t xml:space="preserve">Célio Galeski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10329/req_112.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10329/req_112.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 112/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO ENCAMINHAR CÓPIA DO CONTRATO ENTRE O MUNICÍPIO E A EMPRESA ADMINISTRADORA DO CEMITÉRIO MUNICIPAL DE CANOINHAS.</t>
   </si>
   <si>
     <t>10375</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Coronel Mário, Camila Lima, Norma Pereira, Paulinho Basilio</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10375/req_113.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10375/req_113.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 113/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, REITERANDO REQUERIMENTO Nº 1079/2019, ASSINADO POR TODA EDILIDADE, REQUERENDO INFORMAÇÕES COMPLEMENTARES, SE O PROCEDIMENTO ADMINISTRATIVO, INSTAURADO PARA APURAR “EM TESE” INDÍCIOS DE IRREGULARIDADES POR PARTE DA EMPRESA PROGRESSO AMBIENTAL JÁ FOI CONCLUÍDO. EM CASO AFIRMATIVO SOLICITAMOS UMA CÓPIA DO PARECER CONCLUSIVO DA COMISSÃO.</t>
   </si>
   <si>
     <t>10328</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10328/req_114.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10328/req_114.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 114/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR  GILBERTO DOS PASSOS,    PREFEITO MUNICIPAL,  E AO SENHOR OSMAR OLESKOVICZ, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAR SE O MUNICÍPIO DE CANOINHAS ADERIU OU NÃO AO PROGRAMA NACIONAL DE ESCOLAS CÍVICO MILITARES.											TAL SOLICITAÇÃO JUSTIFICA-SE, POIS CONFORME RESPOSTA DO REQUERIMENTO 875/2019, DE 29 DE OUTUBRO DE 2019, FOI INFORMADO QUE A SECRETARIA MUNICIPAL DE EDUCAÇÃO ESTAVA VERIFICANDO OS ENCAMINHAMENTOS LEGAIS PARA A ADESÃO AO PROGRAMA.</t>
   </si>
   <si>
     <t>10342</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10342/req_115.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10342/req_115.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 115/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LEOPOLDO SIMAS,  DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10427</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Paulinho Basilio, Coronel Mário, Gilmar Martins, Norma Pereira, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10427/req_116.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10427/req_116.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 116/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO O MÉDICO  DR. VAGNER MARCOLIN TRAUTWEIN, POR TER ASSUMIDO A COORDENAÇÃO DO CURSO DE MEDICINA DA UNIVERSIDADE DO CONTESTADO, CAMPUS DE MAFRA, QUE INTEGRA A ESCOLA DE MEDICINA. ESTA COORDENAÇÃO É MUITO IMPORTANTE PARA CANOINHAS E REGIÃO VISTO QUE, A FORMAÇÃO DE PROFISSIONAIS MÉDICOS É NECESSÁRIA. É UM GRANDE DESAFIO MAS O MÉDICO DR. VAGNER MARCOLIN TRAUTWEIN É ESPECIALISTA, POSSUI VASTA EXPERIÊNCIA NA ÁREA PÚBLICA E PRIVADA E CONHECE MUITO SOBRE MEDICINA E ÁREAS DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>10426</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10426/req_117.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10426/req_117.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 117/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA ANA HELENA PROCOPIAK, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10425</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10425/req_118.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10425/req_118.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 118/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA ANA SILVIA MAYER DA SILVA, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10424</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10424/req_119.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10424/req_119.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 119/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA BEATRIZ FERREIRA BUDANT, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10423</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10423/req_120.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10423/req_120.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 120/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA BERNADETE FREITAS SELEME, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10422</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10422/req_121.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10422/req_121.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 121/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA CÉLIA CRISTINA THEODOROVITZ, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10421</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10421/req_122.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10421/req_122.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 122/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,	 OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA CYNTHIA BASTOS KAMMRADT, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10420</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10420/req_123.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10420/req_123.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 123/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA ELAIR KRAPP, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10419</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10419/req_124.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10419/req_124.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 124/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA ELONA MARIA BALLOCK FUCK, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10418</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10418/req_125.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10418/req_125.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 125/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA HAYDEE CARVALHO DE OLIVEIRA, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10417</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10417/req_126.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10417/req_126.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 126/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA LIRIA TEREZINHA GREIPEL SCHUMACHER, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10416</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10416/req_127.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10416/req_127.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 127/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA MARIA CRISTINA ASSIS PROCOPIAK, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10415</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10415/req_128.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10415/req_128.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 128/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA MARIA DO HORTO NAGANO, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10414</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10414/req_129.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10414/req_129.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 129/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA OLINDA SCHROEDER KRZESINSKI, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10413</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10413/req_130_JMa5Tz2.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10413/req_130_JMa5Tz2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 130/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA REGINA CELI SCHRAMM SELEME, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10412</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10412/req_131.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10412/req_131.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 131/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	 OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA REGINA MAYER, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10411</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10411/req_132.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10411/req_132.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 132/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA ROSÉLIS MARIA SCHRAMM CRESTANI, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10410</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10410/req_133.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10410/req_133.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 133/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA SALOMEA BOJARSKI, POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10409</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10409/req_134_QoGZVPJ.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10409/req_134_QoGZVPJ.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 134/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	 OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA IRMA AUGUSTA BLOSFELD – (PRIMEIRA ENFERMEIRA), POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10447</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10447/req_135.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10447/req_135.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 135/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA TÉRCIA CONSUELO DE OLIVEIRA TELLES – (PRIMEIRA MÉDICA), POR SUA CONTRIBUIÇÃO COMO PIONEIRA JUNTO A REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS.</t>
   </si>
   <si>
     <t>10408</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10408/req_136_EYkK2Fk.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10408/req_136_EYkK2Fk.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 136/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”,  À TODAS AS COLABORADORAS DA REDE FEMININA DE COMBATE AO CÂNCER DE CANOINHAS POR OCASIÃO DOS 35 ANOS DA INSTITUIÇÃO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10446</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10446/req_137.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10446/req_137.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 137/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO A POSSIBILIDADE DE INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS PROXIMIDADES DO PORTAL DE CANOINHAS. VISTO QUE RECENTEMENTE, O COMÉRCIO DAQUELA REGIÃO ESTÁ SENDO VÍTIMA DE FURTOS E PEQUENOS ASSALTOS.</t>
   </si>
   <si>
     <t>10407</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10407/req_138.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10407/req_138.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 138/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR TENENTE CORONEL SILVANO SASINSKI, COMANDANTE DO 3º BPM, SOLICITANDO A POSSIBILIDADE DE INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS PROXIMIDADES DO PORTAL DE CANOINHAS. VISTO QUE RECENTEMENTE, O COMÉRCIO DAQUELA REGIÃO ESTÁ SENDO VÍTIMA DE FURTOS E PEQUENOS ASSALTOS.</t>
   </si>
   <si>
     <t>10406</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10406/req_139.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10406/req_139.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 139/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,  	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR RUI ORESTES KUCHNIR, DELEGADO REGIONAL DE POLÍCIA,  SOLICITANDO A POSSIBILIDADE DE INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS PROXIMIDADES DO PORTAL DE CANOINHAS. VISTO QUE RECENTEMENTE, O COMÉRCIO DAQUELA REGIÃO ESTÁ SENDO VÍTIMA DE FURTOS E PEQUENOS ASSALTOS.</t>
   </si>
   <si>
     <t>10445</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10445/req_140.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10445/req_140.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 140/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO A POSSIBILIDADE DE INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA TIMÓTEO BOJARSKI, LOCALIZADA NA RUA SÃO JOSÉ, ENTRONCAMENTO COM AS RUAS JOAQUIM DE PAULA VIEIRA E EWALDO KREIS, BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>10444</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10444/req_141.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10444/req_141.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 141/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, EM RAZÃO DE OFÍCIO ENCAMINHADO A ESTA CASA PELA EMPRESA PROGRESSO AMBIENTAL, SOLICITO INFORMAR  POR QUE A DECISÃO DE RESCISÃO UNILATERAL, A QUAL DETERMINOU A SUSPENSÃO DOS CONTRATOS 109/2019 E 114/2019, FOI ASSINADA PELO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E PELA PROCURADORA GERAL DO MUNICÍPIO. IGUALMENTE, SE HÁ CONSISTÊNCIA NESSA DECISÃO OU A COMPETÊNCIA PARA TAL CABIA AO CHEFE DO PODE EXECUTIVO. OUTROSSIM, SEJA ENCAMINHADA CÓPIA DA PORTARIA QUE DETERMINOU A INSTAURAÇÃO DO PROCEDIMENTO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>10443</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10443/req_142.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10443/req_142.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 142/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, DIRETOR DO DETRACAN, SOLICITANDO INFORMAR SE HOUVE ALGUMA TRATATIVA DE CONVÊNIO COM A POLICIA MILITAR PARA AUXILIAR NA FISCALIZAÇÃO DA LEI Nº  6.397 DE 22/08/2019, QUE  “PROÍBE O EMPREGO DE VEÍCULOS DE TRAÇÃO ANIMAL, A CONDUÇÃO DE ANIMAIS COM CARGA E O TRÂNSITO MONTADO NA ÁREA URBANA DO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>10405</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10405/req_143.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10405/req_143.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 143/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR TENENTE CORONEL SILVANO SASINSKI, COMANDANTE DO 3º BPM, SOLICITANDO INFORMAR SE EXISTE A POSSIBILIDADE DA REALIZAÇÃO DE UM CONVÊNIO COM A PREFEITURA PARA A FISCALIZAÇÃO DA LEI Nº  6.397 DE 22/08/2019, QUE  “PROÍBE O EMPREGO DE VEÍCULOS DE TRAÇÃO ANIMAL, A CONDUÇÃO DE ANIMAIS COM CARGA E O TRÂNSITO MONTADO NA ÁREA URBANA DO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>10404</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Norma Pereira, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10404/req_144.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10404/req_144.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 144/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA, SOLICITANDO INFORMAR A ESSA CASA LEIS, QUAL A PREVISÃO PARA O INICIO DAS OBRAS DE IMPLANTAÇÃO DA DISTRIBUIÇÃO DE GÁS NATURAL NOS MUNICÍPIOS DE CANOINHAS, TRÊS BARRAS E DEMAIS DO PLANALTO NORTE DO ESTADO DE SANTA CATARINA.											SABEDORES QUE A COMPANHIA, TEM INVESTIDO NA INTERIORIZAÇÃO DO INSUMO ATRAVÉS DE VÁRIOS PROJETOS, PORÉM, A PREVISÃO É DE QUE A CHEGADA DA REDE PRINCIPAL À CANOINHAS E REGIÃO OCORRA, APENAS A PARTIR DE 2024.</t>
   </si>
   <si>
     <t>10403</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10403/req_145.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10403/req_145.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 145/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA MARIA ELISA DA SILVEIRA DE CARO, SECRETÁRIA DE ESTADO DO DESENVOLVIMENTO SOCIAL, SOLICITANDO INFORMAR A ESSA CASA LEIS, QUAL A PREVISÃO PARA O INICIO DAS OBRAS DE IMPLANTAÇÃO DA DISTRIBUIÇÃO DE GÁS NATURAL NOS MUNICÍPIOS DE CANOINHAS, TRÊS BARRAS E DEMAIS DO PLANALTO NORTE DO ESTADO DE SANTA CATARINA.								SABEDORES QUE A COMPANHIA, TEM INVESTIDO NA INTERIORIZAÇÃO DO INSUMO ATRAVÉS DE VÁRIOS PROJETOS, PORÉM, A PREVISÃO É DE QUE A CHEGADA DA REDE PRINCIPAL À CANOINHAS E REGIÃO OCORRA, APENAS A PARTIR DE 2024.</t>
   </si>
   <si>
     <t>10402</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10402/req_146.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10402/req_146.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 146/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR WILLIAN ANDERSON LEHMKUHL,  DIRETOR PRESIDENTE DA COMPANHIA DE GÁS DE SANTA CATARINA - SCGÁS, SOLICITANDO INFORMAR A ESSA CASA LEIS, QUAL A PREVISÃO PARA O INICIO DAS OBRAS DE IMPLANTAÇÃO DA DISTRIBUIÇÃO DE GÁS NATURAL NOS MUNICÍPIOS DE CANOINHAS, TRÊS BARRAS E DEMAIS DO PLANALTO NORTE DO ESTADO DE SANTA CATARINA.						SABEDORES QUE A COMPANHIA, TEM INVESTIDO NA INTERIORIZAÇÃO DO INSUMO ATRAVÉS DE VÁRIOS PROJETOS, PORÉM, A PREVISÃO É DE QUE A CHEGADA DA REDE PRINCIPAL À CANOINHAS E REGIÃO OCORRA, APENAS A PARTIR DE 2024.</t>
   </si>
   <si>
     <t>10401</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10401/req_147.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10401/req_147.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 147/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MARCOS VIEIRA,   DEPUTADO ESTADUAL, SOLICITANDO INFORMAR A ESSA CASA LEIS, QUAL A PREVISÃO PARA O INICIO DAS OBRAS DE IMPLANTAÇÃO DA DISTRIBUIÇÃO DE GÁS NATURAL NOS MUNICÍPIOS DE CANOINHAS, TRÊS BARRAS E DEMAIS DO PLANALTO NORTE DO ESTADO DE SANTA CATARINA.		SABEDORES QUE A COMPANHIA, TEM INVESTIDO NA INTERIORIZAÇÃO DO INSUMO ATRAVÉS DE VÁRIOS PROJETOS, PORÉM, A PREVISÃO É DE QUE A CHEGADA DA REDE PRINCIPAL À CANOINHAS E REGIÃO OCORRA, APENAS A PARTIR DE 2024.</t>
   </si>
   <si>
     <t>10442</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10442/req_148.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10442/req_148.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 148/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HILÁRIO KATH, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE,  SOLICITANDO PROVIDÊNCIAS NO TOCANTE AOS POMBOS QUE POVOAM A PRAÇA OSVALDO DE OLIVEIRA, POIS ESTÁ SENDO CONSIDERADO UM GRAVE PROBLEMA AMBIENTAL URBANO.	ALÉM DOS ASPECTOS RELATIVOS À SUJEIRA, PRINCIPALMENTE ATRAVÉS DO ACÚMULO DE FEZES, ESTAS AVES TEM A POTENCIALIDADE DE TRANSMITIR APROXIMADAMENTE 50 TIPOS DE DOENÇAS, PIOLHOS ENTRE OUTRAS, AO HOMEM E TAMBÉM AOS ANIMAIS DOMÉSTICOS. 		TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EM QUE PESE À DIFICULDADE DE ENCAMINHAMENTOS REFERENTE AO CONTROLE POPULACIONAL DESTAS AVES QUE NÃO PODEM SER ABATIDAS, SÃO NECESSÁRIAS MEDIDAS TÉCNICAS POR EMPRESAS DE CONTROLE DE BICHOS URBANOS, PARA MINIMIZAR O PROBLEMA.</t>
   </si>
   <si>
     <t>10441</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10441/req_149.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10441/req_149.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 149/2020 DE AUTORIA DO EDIL CORONEL MARIO, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HILÁRIO KATH, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE,  SOLICITANDO INFORMAR QUAIS AS MEDIDAS ESTRATÉGICAS E LEGAIS, SERÃO ADOTADAS PELO PODER EXECUTIVO, PARA FISCALIZAR O CUMPRIMENTO DA LEI 6.397/2019, REGULAMENTADA PELO DECRETO LEI 262/2019, QUE DISPÕE SOBRE A PROIBIÇÃO DE EMPREGO DE VEÍCULOS DE TRAÇÃO ANIMAL. 	TAL SOLICITAÇÃO JUSTIFICA-SE, POIS O PRAZO DA REGULAMENTAÇÃO JÁ ENCERROU E PARA A EFETIVIDADE DO CUMPRIMENTO DA LEI, É NECESSÁRIA A ADOÇÃO DE MEDIDAS ESTRATÉGICAS PARA MINIMIZAR OS IMPACTOS SOCIAIS DECORRENTES DE TAIS MEDIDAS.</t>
   </si>
   <si>
     <t>10400</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Coronel Mário, Norma Pereira</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10400/req_150.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10400/req_150.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 150/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DÁRIO BERGER, SENADOR DA REPÚBLICA, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.					TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10399</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10399/req_151.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10399/req_151.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 151/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ESPERIDIÃO AMIN, SENADOR DA REPÚBLICA, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.				TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10398</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10398/req_152.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10398/req_152.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 152/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JORGINHO MELLO, SENADOR DA REPÚBLICA, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.					TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10397</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10397/req_153.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10397/req_153.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 153/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA ÂNGELA AMIN, DEPUTADA FEDERAL,  SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.							TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10396</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10396/req_154.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10396/req_154.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 154/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CARLOS CHIODINI, DEPUTADO FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.							TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10395</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10395/req_155.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10395/req_155.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 155/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.							TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10394</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10394/req_156.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10394/req_156.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 156/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA CAROLINE DE TONI, DEPUTADA FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.							TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10393</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10393/req_157.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10393/req_157.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 157/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CELSO MALDANER, DEPUTADO FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.					TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10392</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10392/req_158.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10392/req_158.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 158/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CORONEL ARMANDO, DEPUTADO FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.					TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10391</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10391/req_159.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10391/req_159.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 159/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DANIEL FREITAS, DEPUTADO FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.							TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10390</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10390/req_160.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10390/req_160.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 160/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DARCI DE MATOS, DEPUTADO FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.							TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10389</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10389/req_161.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10389/req_161.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 161/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.					TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10388</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10388/req_162.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10388/req_162.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 162/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA GEOVÂNIA DE SÁ, DEPUTADA FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.							TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10387</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10387/req_163.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10387/req_163.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 163/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILSON MARQUES, DEPUTADO FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.							TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10386</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10386/req_164.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10386/req_164.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 164/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.							TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10385</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10385/req_165.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10385/req_165.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 165/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR PEDRO UCZAI, DEPUTADO FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.							TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10384</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10384/req_166.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10384/req_166.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 166/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROGÉRIO PENINHA MENDONÇA, DEPUTADO FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.				TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10383</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10383/req_167.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10383/req_167.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 167/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RICARDO GUIDI, DEPUTADO FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.							TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10382</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10382/req_168.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10382/req_168.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 168/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, SOLICITANDO QUE VOTEM PELA MANUTENÇÃO AO VETO DO ARTIGO 52 DO PL 51/2019 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO), QUE GARANTE AO PODER EXECUTIVO FEDERAL, DEFINIR OS 30 BILHÕES DO ORÇAMENTO DE 2020.							TAL PROPOSIÇÃO JUSTIFICA-SE, POIS É UMA ASPIRAÇÃO PARCELA SIGNIFICATIVA DA COMUNIDADE. CASO SEJA REJEITADO O VETO PELO CONGRESSO NACIONAL, O PLANO FISCAL DO GOVERNO FEDERAL PODERÁ SER INVIABILIZADO PARA SE CUMPRIR A LEI ORÇAMENTÁRIA ANUAL DESTE ANO.</t>
   </si>
   <si>
     <t>10381</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Norma Pereira, Coronel Mário, Gilmar Martins, Paulinho Basilio, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10381/req_169.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10381/req_169.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 169/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA NAIR VIEIRA BISCAIA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10440</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Camila Lima, Coronel Mário, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Telma Bley, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10440/req_170.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10440/req_170.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 170/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO  PARABENIZANDO OS INTEGRANTES DA EQUIPE DO CLUBE DE BOLÃO SANTA CRUZ DE CANOINHAS, PELA HONROSA CONQUISTA DE VICE CAMPEÃO,  DA 10ª TAÇA SANTA CATARINA DE BOLÃO 23 MASCULINO DE 2020. ESTE CAMPEONATO FOI REALIZADO PELA FEDERAÇÃO CATARINENSE DE BOLÃO 23, NA SOCIEDADE GLÓRIA DE JOINVILLE, QUE CONTOU COM A PARTICIPAÇÃO DE 16 EQUIPES DO ESTADO DE SANTA CATARINA. TAL CONQUISTA ENCHE DE ORGULHO TODOS OS CANOINHENSES. PARABÉNS.</t>
   </si>
   <si>
     <t>10439</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10439/req_171.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10439/req_171.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 171/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO A POSSIBILIDADE DE ESTUDO PARA CRIAÇÃO DE UM CENTRO DE REFERÊNCIA PARA O ATENDIMENTO MULTIDISCIPLINAR À PESSOA COM DEFICIÊNCIA, VISANDO A AMPLIAÇÃO DAS AÇÕES DESENVOLVIDAS PELO MUNICÍPIO DE CANOINHAS PARA O MOMENTO DA CONSTATAÇÃO DA DEFICIÊNCIA ATÉ SUA INSERÇÃO NA REDE ESCOLAR, PROMOVENDO UM PROCESSO DE INCLUSÃO SOCIAL MAIS AMPLO PARA A CRIANÇA E DISPONIBILIZANDO ORIENTAÇÃO E ACOMPANHAMENTO PARA PAIS E FAMILIARES.								EM ANEXO AO REQUERIMENTO, SEGUE MODELO DE PROJETO JÁ ELABORADO PARA A IMPLEMENTAÇÃO DE UM CENTRO DE REFERENCIA EM ATENDIMENTO ESPECIAL.</t>
   </si>
   <si>
     <t>10438</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10438/req_172.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10438/req_172.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 172/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, 	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”,  AO SENHOR CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA, PELA  INICIATIVA DA ASSEMBLEIA LEGISLATIVA DE SANTA CATARINA, POR INTERMÉDIO DA COMISSÃO DE FINANÇAS E TRIBUTAÇÃO, DE DISPONIBILIZAR EMENDA NO TOTAL DE R$ 20 MILHÕES PARA A ÁREA DA SAÚDE, INVESTIDOS NOS MUNICÍPIOS POR MEIO DOS CONSÓRCIOS INTERMUNICIPAIS.			     	A AÇÃO, QUE POR EMENDA COLETIVA DE TODOS OS DEPUTADOS ESTADUAIS, CONCEDEU O REFERIDO VALOR A SER DIVIDIDO ENTRE OS CONSÓRCIOS INTERMUNICIPAIS LEGALMENTE CONSTITUÍDOS DA ÁREA DA SAÚDE NA INTENÇÃO DE SEREM INVESTIDOS NOS MUNICÍPIOS CATARINENSES EM SERVIÇOS DE MÉDIA E ALTA COMPLEXIDADE.</t>
   </si>
   <si>
     <t>10437</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10437/req_173.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10437/req_173.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 173/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”,  AO SENHOR JÚLIO GARCIA, PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DE SANTA CATARINA, PELA  INICIATIVA DA ASSEMBLEIA LEGISLATIVA DE SANTA CATARINA, POR INTERMÉDIO DA COMISSÃO DE FINANÇAS E TRIBUTAÇÃO, DE DISPONIBILIZAR EMENDA NO TOTAL DE R$ 20 MILHÕES PARA A ÁREA DA SAÚDE, INVESTIDOS NOS MUNICÍPIOS POR MEIO DOS CONSÓRCIOS INTERMUNICIPAIS.			A AÇÃO, QUE POR EMENDA COLETIVA DE TODOS OS DEPUTADOS ESTADUAIS, CONCEDEU O REFERIDO VALOR A SER DIVIDIDO ENTRE OS CONSÓRCIOS INTERMUNICIPAIS LEGALMENTE CONSTITUÍDOS DA ÁREA DA SAÚDE NA INTENÇÃO DE SEREM INVESTIDOS NOS MUNICÍPIOS CATARINENSES EM SERVIÇOS DE MÉDIA E ALTA COMPLEXIDADE.</t>
   </si>
   <si>
     <t>10436</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10436/req_174.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10436/req_174.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 174/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”,  AO SENHOR DEPUTADO ESTADUAL MARCOS VIEIRA, PRESIDENTE DA COMISSÃO DE FINANÇAS E TRIBUTAÇÃO DA ASSEMBLEIA LEGISLATIVA DE SANTA CATARINA, PELA  INICIATIVA DA ASSEMBLEIA LEGISLATIVA DE SANTA CATARINA, POR INTERMÉDIO DA COMISSÃO DE FINANÇAS E TRIBUTAÇÃO, DE DISPONIBILIZAR EMENDA NO TOTAL DE R$ 20 MILHÕES PARA A ÁREA DA SAÚDE, INVESTIDOS NOS MUNICÍPIOS POR MEIO DOS CONSÓRCIOS INTERMUNICIPAIS.							A AÇÃO, QUE POR EMENDA COLETIVA DE TODOS OS DEPUTADOS ESTADUAIS, CONCEDEU O REFERIDO VALOR A SER DIVIDIDO ENTRE OS CONSÓRCIOS INTERMUNICIPAIS LEGALMENTE CONSTITUÍDOS DA ÁREA DA SAÚDE NA INTENÇÃO DE SEREM INVESTIDOS NOS MUNICÍPIOS CATARINENSES EM SERVIÇOS DE MÉDIA E ALTA COMPLEXIDADE.</t>
   </si>
   <si>
     <t>10435</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10435/req_175.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10435/req_175.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 175/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, 	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”,  AO SENHOR  HELTON DE SOUZA ZEFERINO, SECRETÁRIO DE ESTADO DA SAÚDE DE SANTA CATARINA, POR INTERMÉDIO DA COMISSÃO DE FINANÇAS E TRIBUTAÇÃO, DE DISPONIBILIZAR EMENDA NO TOTAL DE R$ 20 MILHÕES PARA A ÁREA DA SAÚDE, INVESTIDOS NOS MUNICÍPIOS POR MEIO DOS CONSÓRCIOS INTERMUNICIPAIS.										A AÇÃO, QUE POR EMENDA COLETIVA DE TODOS OS DEPUTADOS ESTADUAIS, CONCEDEU O REFERIDO VALOR A SER DIVIDIDO ENTRE OS CONSÓRCIOS INTERMUNICIPAIS LEGALMENTE CONSTITUÍDOS DA ÁREA DA SAÚDE NA INTENÇÃO DE SEREM INVESTIDOS NOS MUNICÍPIOS CATARINENSES EM SERVIÇOS DE MÉDIA E ALTA COMPLEXIDADE.</t>
   </si>
   <si>
     <t>10434</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10434/req_176.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10434/req_176.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 176/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, 	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  QUE, ATRAVÉS DO DEPARTAMENTO COMPETENTE, INFORME A ESTA CASA DE LEIS, AS SEGUINTES INFORMAÇÕES SOBRE A ARRECADAÇÃO COM MULTAS DE TRÂNSITO APLICADAS PELA POLICIA MILITAR, NO MUNICÍPIO DE CANOINHAS:						      A) QUANTAS MULTAS FORAM APLICADAS, BEM COMO TIPOS DE INFRAÇÃO, MÊS A MÊS, NOS ÚLTIMOS 12 MESES?												     B) QUAL O VALOR ARRECADADO ATRAVÉS DA APLICAÇÃO DESTAS MULTAS?				      C) QUAL O PERCENTUAL QUE É DESTINADO AO MUNICÍPIO? E					     D) COMO E ONDE ESTÃO SENDO APLICADOS ESSES RECURSOS?						O PEDIDO SE JUSTIFICA EM RAZÃO DO NÚMERO DE RECLAMAÇÕES DE CIDADÃOS E COMO FORMA DE ESTUDAR E SUGERIR MEDIDAS QUE GARANTAM A SEGURANÇA NO TRÂNSITO, SEMPRE COM RESPEITO AO CIDADÃO.</t>
   </si>
   <si>
     <t>10433</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10433/req_177.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10433/req_177.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 177/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ELENICE  MORAES PODGURSKI, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10432</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10432/req_178.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10432/req_178.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 178/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARGARETE APARECIDA QUADROS GONÇALVES, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10431</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Coronel Mário, Camila Lima, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10431/req_179.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10431/req_179.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 179/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARTA MATHIAS DA SILVEIRA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10430</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10430/req_180.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10430/req_180.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 180/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA CLARESTINA WINSCH PLACHEK, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10429</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10429/req_181.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10429/req_181.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 181/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, 	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  CONSELHO TUTELAR DE CANOINHAS E TÉCNICO DE SEGURANÇA DO TRABALHO DO MUNICÍPIO, SOLICITANDO INFORMAÇÕES SE O CONSELHO TUTELAR TRABALHA EM REGIME DE PLANTÃO, QUAIS PROFISSIONAIS COMPÕE A EQUIPE DE PLANTÃO ALÉM DO/AS CONSELHEIROS/AS E MOTORISTAS, SE TODOS RECEBEM OS MESMOS BENEFÍCIOS A EXEMPLO ADICIONAL NOTURNO, INSALUBRIDADE E/OU PERICULOSIDADE E CÓPIAS DOS REFERIDOS LAUDOS SOBRE ESTA MATÉRIA PARA APROFUNDAMENTO DE ESTUDOS SOBRE DIREITOS DOS TRABALHADORES, APLICABILIDADE DE LEGISLAÇÕES FEDERAIS E POSSÍVEL REGULAMENTAÇÃO NO ÂMBITO DO MUNICÍPIO. TRATA-SE DE UM ÓRGÃO DO MUNICÍPIO QUE TEM COMO PRINCIPAL FUNÇÃO ZELAR PELOS DIREITOS DAS CRIANÇAS E ADOLESCENTES ALÉM DE PRESTAR ACONSELHAMENTO AOS PAIS E RESPONSÁVEIS EM QUALQUER DIA E HORÁRIO DA SEMANA EM QUE FOREM ACIONADOS.</t>
   </si>
   <si>
     <t>10428</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10428/req_182.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10428/req_182.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 182/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MARCOS BUDANT, PRESIDENTE DO COMDE, SOLICITANDO ESPAÇO NA REUNIÃO ORDINÁRIA PARA FALAR SOBRE AUTISMO: IDENTIFICAR PARA GARANTIR ACESSO AOS DIREITOS COM PRIORIDADE E SOBRE A CAMINHADA DA CONSCIENTIZAÇÃO DO AUTISMO, QUE SERÁ REALIZADA EM ABRIL DESTE ANO POR SE TRATAR DE ÓRGÃO FISCALIZADOR DAS POLÍTICAS DA PESSOA COM DEFICIÊNCIA E DE PROTEÇÃO DOS DIREITOS DA PESSOA COM TRASTORNO DO ESPECTRO AUTISTA.</t>
   </si>
   <si>
     <t>10523</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10523/req_183.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10523/req_183.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 183/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ADA FARACO DE LUCA, DEPUTADA ESTADUAL,  MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10522</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10522/req_184.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10522/req_184.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 184/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ALTAIR SILVA, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10521</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10521/req_185.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10521/req_185.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 185/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ANA CAROLINE CAMPAGNOLO, DEPUTADA ESTADUAL,  MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10520</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10520/req_186.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10520/req_186.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 186/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ANA PAULA DA SILVA, DEPUTADA ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10519</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10519/req_187.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10519/req_187.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 187/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR BRUNO SOUZA, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10518</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10518/req_188.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10518/req_188.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 188/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CORONEL ONIR MOCELLIN, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10517</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10517/req_189.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10517/req_189.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 189/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ANNA CAROLINA CRISTOFOLINI MARTINS, DEPUTADA ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10516</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10516/req_190.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10516/req_190.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 190/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FABIANO DA LUZ, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10515</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10515/req_191.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10515/req_191.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 191/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,  OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FELIPE ESTEVÃO, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10514</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10514/req_192.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10514/req_192.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 192/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FERNANDO KRELLING, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10513</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10513/req_193.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10513/req_193.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 193/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ISMAEL DOS SANTOS, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10512</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10512/req_194.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10512/req_194.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 194/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR IVAN NAATZ, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10511</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10511/req_195.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10511/req_195.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 195/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JAIR MIOTTO, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10510</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10510/req_196.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10510/req_196.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 196/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JERRY COMPER,  DEPUTADO ESTADUAL,  MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10509</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10509/req_197.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10509/req_197.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 197/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JESSÉ LOPES,  DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10508</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10508/req_198.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10508/req_198.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 198/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JOÃO AMIN, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10507</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10507/req_199.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10507/req_199.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 199/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JOSÉ MILTON SCHEFFER,  DEPUTADO ESTADUAL,  MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10506</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10506/req_200.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10506/req_200.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 200/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JÚLIO GARCIA, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10505</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10505/req_201.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10505/req_201.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 201/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR KENNEDY NUNES, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10504</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10504/req_202.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10504/req_202.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 202/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR LAÉRCIO SCHUSTER,  DEPUTADO ESTADUAL,  MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10503</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10503/req_203.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10503/req_203.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 203/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA LUCIANE CARMINATTI, DEPUTADA ESTADUAL,  MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10502</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10502/req_204.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10502/req_204.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 204/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR LUIZ FERNANDO CARDOSO, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10501</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10501/req_205.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10501/req_205.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 205/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MARCIUS MACHADO, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10500</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10500/req_206.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10500/req_206.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 206/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,  OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MARCOS VIEIRA, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10499</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10499/req_207.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10499/req_207.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 207/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA MARLENE FENGLER, DEPUTADA ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10498</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10498/req_208.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10498/req_208.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 208/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MAURÍCIO ESKUDLARK, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10497</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10497/req_209.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10497/req_209.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 209/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MAURO DE NADAL, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10496</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10496/req_210.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10496/req_210.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 210/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ULISSES GABRIEL, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10495</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10495/req_211.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10495/req_211.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 211/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MOACIR SOPELSA, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10494</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10494/req_212.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10494/req_212.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 212/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NAZARENO MARTINS, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10493</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10493/req_213.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10493/req_213.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 213/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NEODI SARETTA, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10492</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10492/req_214.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10492/req_214.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 214/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NILSO BERLANDA, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10491</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10491/req_215.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10491/req_215.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 215/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RICARDO ALBA, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10490</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10490/req_216.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10490/req_216.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 216/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RODRIGO MINOTTO, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10489</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10489/req_217.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10489/req_217.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 217/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROMILDO TITON, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10488</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10488/req_218.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10488/req_218.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 218/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CARLOS HENRIQUE DE LIMA, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10487</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10487/req_219.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10487/req_219.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 219/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SÉRGIO MOTTA, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10486</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10486/req_220.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10486/req_220.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 220/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR VALDIR COBALCHINI, DEPUTADO ESTADUAL,  MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES.</t>
   </si>
   <si>
     <t>10485</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10485/req_221.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10485/req_221.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 221/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR VOLNEI WEBER, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10484</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10484/req_222.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10484/req_222.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 222/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CARLITO MERSS, DEPUTADO ESTADUAL, MANIFESTANDO APOIO AO PROJETO DE LEI 0461.4/2019, QUE DISPÕE SOBRE O DIAGNÓSTICO E TRATAMENTO DA PESSOA COM CÂNCER NO ESTADO DE SANTA CATARINA, QUE PREVÊ INÍCIO DO TRATAMENTO DO CÂNCER EM  NO MÁXIMO 30 DIAS E GARANTE AUXÍLIO JURÍDICO, SOCIAL E PSICOLÓGICO AOS PACIENTES, DE AUTORIA DO DEPUTADO VALDIR COBALCHINI.</t>
   </si>
   <si>
     <t>10470</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10470/req_223.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10470/req_223.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 223/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO AS SENHORAS MARILDA WOITEXEN, NOEMI JARSCHEL E BEATRIZ MELO, PELA ORGANIZAÇÃO DA 15ª FEIRA DE ARTESANATO E CAFÉ, REALIZADA DIA 07 E 08 DE MARÇO, EXTENSIVO A TODOS OS COLABORADORES.</t>
   </si>
   <si>
     <t>10469</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10469/req_229.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10469/req_229.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 224/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À  SENHORA JULIANA MACIEL,  COORDENADORA DO PROCON, CONVIDANDO A COORDENADORA PARA FAZER USO DA TRIBUNA DA CÂMARA MUNICIPAL DE VEREADORES,  PARA FALAR SOBRE A ATUAÇÃO DO ÓRGÃO PERANTE A RESTITUIÇÃO DA CELESC AOS CONSUMIDORES RURAIS QUE TIVERAM ALTERAÇÃO NAS SUAS UNIDADES CONSUMIDORAS, ALTERADA DE TARIFÁRIO RURAL PARA COMERCIAL.</t>
   </si>
   <si>
     <t>10483</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Coronel Mário, Camila Lima, Norma Pereira</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10483/req_225.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10483/req_225.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 225/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR PAULO KOERICH, PRESIDENTE DO COLEGIADO DE SEGURANÇA PÚBLICA DO ESTADO DE SANTA CATARINA, SOLICITANDO A POSSIBILIDADE DE CONVOCAÇÃO DOS CANDIDATOS APROVADOS EM CONCURSO PÚBLICO REMANESCENTE, PARA INTEGRAREM NOVAS TURMAS DE CURSOS DE FORMAÇÃO DE SOLDADOS DA POLICIA MILITAR DE SANTA CATARINA, CONSIDERANDO A DEFASAGEM DE EFETIVO DA PMSC.</t>
   </si>
   <si>
     <t>10471</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10471/req_226.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10471/req_226.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 226/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CORONEL PM CARLOS ALBERTO DE ARAÚJO GOMES JÚNIOR, COMANDANTE GERAL DA POLÍCIA MILITAR DE SANTA CATARINA, SOLICITANDO A POSSIBILIDADE DE CONVOCAÇÃO DOS CANDIDATOS APROVADOS EM CONCURSO PÚBLICO REMANESCENTE, PARA INTEGRAREM NOVAS TURMAS DE CURSOS DE FORMAÇÃO DE SOLDADOS DA POLICIA MILITAR DE SANTA CATARINA, CONSIDERANDO A DEFASAGEM DE EFETIVO DA PMSC.</t>
   </si>
   <si>
     <t>10482</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10482/req_227.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10482/req_227.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 227/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR OSMAR OLESKOVICZ, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, SOLICITANDO QUE SEJAM PROCEDIDOS ESTUDOS NECESSÁRIOS, PARA VERIFICAR SE EXISTE A POSSIBILIDADE LEGAL, PARA A CONCESSÃO DO MESMO REAJUSTE QUE FORAM CONCEDIDOS AOS PROFISSIONAIS DE CARREIRA DO MAGISTÉRIO, PARA OS DEMAIS INTEGRANTES DO QUADRO DA SECRETARIA DE EDUCAÇÃO, PRINCIPALMENTE MERENDEIRAS E FAXINEIRAS.</t>
   </si>
   <si>
     <t>10468</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10468/req_228.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10468/req_228.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 228/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA VERGINIA TEODORA DE JESUS ZAN, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10467</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10467/req_229.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10467/req_229.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 229/2020 DE AUTORIA DO EDIL CORONEL MARIO, 	OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ADAIR CLARA FERRARI KNORECK, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10463</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10463/req_230.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10463/req_230.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 230/2020 DE AUTORIA DO EDIL CORONEL MARIO, 	OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LUIZ VALDIR VIEIRA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10462</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10462/req_231.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10462/req_231.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 231/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR WALDOMIRO KUCHLER, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10461</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10461/req_232.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10461/req_232.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 232/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA REGULAMENTADO O HORÁRIO DE SOBREAVISO DOS CONSELHEIROS TUTELARES NA FORMA DE DECRETO, PREVISTO NA LEI Nº5.529 DE 23/03/2015. OUTROSSIM, TAMBÉM SUGERIMOS A ELABORAÇÃO DE UM PROJETO QUE AUTORIZA A CONCESSÃO DE SOBREAVISO REMUNERADO NA FORMA DE ANTE PROJETO QUE ENVIAMOS EM ANEXO.</t>
   </si>
   <si>
     <t>10460</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10460/req_233.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10460/req_233.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 233/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA PROVIDENCIADO O LAUDO TÉCNICO DAS CONDIÇÕES DO AMBIENTE DE TRABALHO DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE CANOINHAS ( LTCAT).</t>
   </si>
   <si>
     <t>10481</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10481/req_234.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10481/req_234.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 234/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO  SENHOR HILÁRIO KATH, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO INFORMAR SE HÁ PROJETO/ESTUDOS EM ANDAMENTO PARA DESASSOREAMENTO E LIMPEZA DO ARROIO MONJOLO E MARGENS DOS RIOS CANOINHAS E ÁGUA VERDE, PRINCIPALMENTE NAS PARTES DAS REGIÕES QUE CONTORNAM NOSSO MUNICÍPIO, BEM COMO PROVIDENCIAR A RETIRADA DO MATO NA RUA JOSÉ BOITEUX, EM TODA A SUA EXTENSÃO E DE AMBOS OS LADOS.</t>
   </si>
   <si>
     <t>10480</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10480/req_235.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10480/req_235.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 235/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO  SENHOR HILÁRIO KATH, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SOLICITANDO INFORMAR SE HÁ PROJETO/ESTUDOS PARA QUE SE MANTENHA UMA EQUIPE PERMANENTE CUIDANDO DA LIMPEZA, MANUTENÇÃO E ROÇADAS NOS ACOSTAMENTOS DA ESTRADA DE MARCÍLIO DIAS E RUA BERNARDO OLSEN.</t>
   </si>
   <si>
     <t>10478</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10478/req_236.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10478/req_236.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 236/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR OSMAR OLESKOVICZ, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, SOLICITANDO QUE SEJAM ADOTADAS EM CONFORMIDADE COM A LEGISLAÇÃO VIGENTE, MEDIDAS NECESSÁRIAS, PARA INCLUSÃO DE “EDUCAÇÃO FINANCEIRA”, NOS CURRÍCULOS DA EDUCAÇÃO INFANTIL E FUNDAMENTAL DO MUNICÍPIO, CONFORME PREVISTO NAS NORMAS DA BASE NACIONAL COMUM CURRICULAR, QUE PREVÊ QUE ATÉ 2020, AS ESCOLAS BRASILEIRAS DEVEM ESTAR ADAPTADAS ÀS NOVAS NORMAS.											JUSTIFICO A SOLICITAÇÃO, POIS A EDUCAÇÃO FINANCEIRA ESTÁ ENTRE OS TEMAS QUE SÃO DE EXTREMA IMPORTÂNCIA PARA O SER HUMANO E PRECISAM SER DESENVOLVIDOS, MAIS CEDO, PROMOVENDO UMA MUDANÇA CULTURAL REFERENTE AO TEMA.</t>
   </si>
   <si>
     <t>10477</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10477/req_237.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10477/req_237.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 237/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR LUIZ ALCEU WITT JUNIOR, DIRETOR DO DETRACAN, SOLICITANDO INFORMAR SE É ATRIBUIÇÃO  DOS AGENTES DE TRÂNSITO, AUXILIAR A POLÍCIA MILITAR NA SINALIZAÇÃO DO TRÂNSITO EM CASO DE ACIDENTES.</t>
   </si>
   <si>
     <t>10476</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t xml:space="preserve">Paulinho Basilio, Célio Galeski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10476/req_238.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10476/req_238.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 238/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAÇÕES SE HÁ PROJETO PARA PAVIMENTAÇÃO DA RUA 12 DE SETEMBRO, CASO NÃO EXISTA PROJETO, SOLICITO A  POSSIBILIDADE DE ELABORAR, BEM COMO SUA EXECUÇÃO.</t>
   </si>
   <si>
     <t>10479</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10479/req_239.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10479/req_239.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 239/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO, SOLICITANDO QUE SEJAM ADOTADAS EM CONFORMIDADE COM A LEGISLAÇÃO VIGENTE, MEDIDAS PARA A CONTRATAÇÃO JUNTO AO SEBRAE,  DO PLANO DE DESENVOLVIMENTO INTEGRADO DE TURISMO SUSTENTÁVEL, QUE TEM POR OBJETIVO NORTEAR O DESENVOLVIMENTO DO TURISMO NO MUNICÍPIO DE FORMA INTEGRADA E SUSTENTÁVEL, ASSOCIADO A VALORIZAÇÃO CULTURAL, A PRESERVAÇÃO AMBIENTAL E A PARTICIPAÇÃO COMUNITÁRIA, TENDO COMO RESULTADO FINAL A GERAÇÃO DE EMPREGO E RENDA NO MUNICÍPIO, CONFORME PROPOSTA EM ANEXO.</t>
   </si>
   <si>
     <t>10557</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10557/req_240.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10557/req_240.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 240/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE,  SOLICITANDO INFORMAR SE ESTÃO SENDO TOMADAS PROVIDENCIAS SOBRE O ENFRENTAMENTO DO NOVO CORONAVÍRUS COMO:</t>
   </si>
   <si>
     <t>10556</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10556/req_241.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10556/req_241.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 241/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À SENHORA ADALGIZA MARA SCHUTZ MAZIERO, DIRETORA DA EEB IRMÃ MARIA FELÍCITAS, POR TER ACEITO O DESAFIO DE PARTICIPAR DO PROGRAMA PARLAMENTO JOVEM, PROMOVIDO PELA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SANTA CATARINA - ALESC, QUE EM 2019, FORAM REALIZADAS DUAS EDIÇÕES, TENDO POR OBJETIVO A PROMOÇÃO DOS CIDADÃOS, EM ESPECIAL DOS JOVENS AO PARLAMENTO CATARINENSE.									NA OPORTUNIDADE, DOIS DOS PROJETOS APRESENTADOS, FORAM ACATADOS PELA DEPUTADA LUCIANE CARMINATTI, SENDO:</t>
   </si>
   <si>
     <t>10555</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10555/req_242.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10555/req_242.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 242/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO PROFESSOR REGINALDO MARQUES, COORDENADOR DA EQUIPE, POR TER ACEITO O DESAFIO DE PARTICIPAR DO PROGRAMA PARLAMENTO JOVEM, PROMOVIDO PELA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SANTA CATARINA - ALESC, QUE EM 2019, FORAM REALIZADAS DUAS EDIÇÕES, TENDO POR OBJETIVO A PROMOÇÃO DOS CIDADÃOS, EM ESPECIAL DOS JOVENS AO PARLAMENTO CATARINENSE.													NA OPORTUNIDADE, DOIS DOS PROJETOS APRESENTADOS, FORAM ACATADOS PELA DEPUTADA LUCIANE CARMINATTI, SENDO:</t>
   </si>
   <si>
     <t>10554</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10554/req_243.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10554/req_243.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 243/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, A ALUNA RHANYA DOS SANTOS FERNANDES, POR TER ACEITO O DESAFIO DE PARTICIPAR DO PROGRAMA PARLAMENTO JOVEM, PROMOVIDO PELA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SANTA CATARINA - ALESC, QUE EM 2019, FORAM REALIZADAS DUAS EDIÇÕES, TENDO POR OBJETIVO A PROMOÇÃO DOS CIDADÃOS, EM ESPECIAL DOS JOVENS AO PARLAMENTO CATARINENSE.					NA OPORTUNIDADE, DOIS DOS PROJETOS APRESENTADOS, FORAM ACATADOS PELA DEPUTADA LUCIANE CARMINATTI, SENDO:</t>
   </si>
   <si>
     <t>10553</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10553/req_244.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10553/req_244.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 244/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, A ALUNA AGATHA KOCH, POR TER ACEITO O DESAFIO DE PARTICIPAR DO PROGRAMA PARLAMENTO JOVEM, PROMOVIDO PELA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SANTA CATARINA - ALESC, QUE EM 2019, FORAM REALIZADAS DUAS EDIÇÕES, TENDO POR OBJETIVO A PROMOÇÃO DOS CIDADÃOS, EM ESPECIAL DOS JOVENS AO PARLAMENTO CATARINENSE.					   		NA OPORTUNIDADE, DOIS DOS PROJETOS APRESENTADOS, FORAM ACATADOS PELA DEPUTADA LUCIANE CARMINATTI, SENDO:</t>
   </si>
   <si>
     <t>10552</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10552/req_245.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10552/req_245.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 245/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, A ALUNA ANA CLAUDIA WZOREK, POR TER ACEITO O DESAFIO DE PARTICIPAR DO PROGRAMA PARLAMENTO JOVEM, PROMOVIDO PELA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SANTA CATARINA - ALESC, QUE EM 2019, FORAM REALIZADAS DUAS EDIÇÕES, TENDO POR OBJETIVO A PROMOÇÃO DOS CIDADÃOS, EM ESPECIAL DOS JOVENS AO PARLAMENTO CATARINENSE.					NA OPORTUNIDADE, DOIS DOS PROJETOS APRESENTADOS, FORAM ACATADOS PELA DEPUTADA LUCIANE CARMINATTI, SENDO:									    A) UM PEDIDO DE INFORMAÇÃO FOI ACATADO PELA DEPUTADA E SERÁ DIRECIONADO AO SECRETÁRIO DA AGRICULTURA E DESENVOLVIMENTO RURAL, VERSANDO A RESPEITO DE PROJETO DE VIDA PARA OS JOVENS DO MEIO RURAL, TENDO POR OBJETIVO ESTIMULAR A PERMANÊNCIA DOS JOVENS NO CAMPO E REDUZIR O ÊXODO RURAL, ATRAVÉS DE INCENTIVOS COMO CONCESSÃO DE FINANCIAMENTOS PARA AQUISIÇÃO</t>
   </si>
   <si>
     <t>10551</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10551/req_246.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10551/req_246.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 246/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, A ALUNA ANA LUISA LILLER, POR TER ACEITO O DESAFIO DE PARTICIPAR DO PROGRAMA PARLAMENTO JOVEM, PROMOVIDO PELA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SANTA CATARINA - ALESC, QUE EM 2019, FORAM REALIZADAS DUAS EDIÇÕES, TENDO POR OBJETIVO A PROMOÇÃO DOS CIDADÃOS, EM ESPECIAL DOS JOVENS AO PARLAMENTO CATARINENSE.					     		NA OPORTUNIDADE, DOIS DOS PROJETOS APRESENTADOS, FORAM ACATADOS PELA DEPUTADA LUCIANE CARMINATTI, SENDO:</t>
   </si>
   <si>
     <t>10550</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10550/req_247.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10550/req_247.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 247/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, A ALUNA CAROLINE BECKER, POR TER ACEITO O DESAFIO DE PARTICIPAR DO PROGRAMA PARLAMENTO JOVEM, PROMOVIDO PELA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SANTA CATARINA - ALESC, QUE EM 2019, FORAM REALIZADAS DUAS EDIÇÕES, TENDO POR OBJETIVO A PROMOÇÃO DOS CIDADÃOS, EM ESPECIAL DOS JOVENS AO PARLAMENTO CATARINENSE.					     		NA OPORTUNIDADE, DOIS DOS PROJETOS APRESENTADOS, FORAM ACATADOS PELA DEPUTADA LUCIANE CARMINATTI, SENDO:</t>
   </si>
   <si>
     <t>10549</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10549/req_248.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10549/req_248.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 248/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, A ALUNA MONIQUE TADRA DOS SANTOS, POR TER ACEITO O DESAFIO DE PARTICIPAR DO PROGRAMA PARLAMENTO JOVEM, PROMOVIDO PELA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SANTA CATARINA - ALESC, QUE EM 2019, FORAM REALIZADAS DUAS EDIÇÕES, TENDO POR OBJETIVO A PROMOÇÃO DOS CIDADÃOS, EM ESPECIAL DOS JOVENS AO PARLAMENTO CATARINENSE.					NA OPORTUNIDADE, DOIS DOS PROJETOS APRESENTADOS, FORAM ACATADOS PELA DEPUTADA LUCIANE CARMINATTI, SENDO:									    A) UM PEDIDO DE INFORMAÇÃO FOI ACATADO PELA DEPUTADA E SERÁ DIRECIONADO AO SECRETÁRIO DA AGRICULTURA E DESENVOLVIMENTO RURAL, VERSANDO A RESPEITO DE PROJETO DE VIDA PARA OS JOVENS DO MEIO RURAL, TENDO POR OBJETIVO ESTIMULAR A PERMANÊNCIA DOS JOVENS NO CAMPO E REDUZIR O ÊXODO RURAL, ATRAVÉS DE INCENTIVOS COMO CONCESSÃO DE FINANCIAMENTOS PARA AQUI</t>
   </si>
   <si>
     <t>10548</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10548/req_249.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10548/req_249.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 249/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, A ALUNA PAULA LIZ, POR TER ACEITO O DESAFIO DE PARTICIPAR DO PROGRAMA PARLAMENTO JOVEM, PROMOVIDO PELA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SANTA CATARINA - ALESC, QUE EM 2019, FORAM REALIZADAS DUAS EDIÇÕES, TENDO POR OBJETIVO A PROMOÇÃO DOS CIDADÃOS, EM ESPECIAL DOS JOVENS AO PARLAMENTO CATARINENSE.							NA OPORTUNIDADE, DOIS DOS PROJETOS APRESENTADOS, FORAM ACATADOS PELA DEPUTADA LUCIANE CARMINATTI, SENDO:</t>
   </si>
   <si>
     <t>10547</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10547/req_250.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10547/req_250.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 250/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FABIANO DA LUZ, DEPUTADO ESTADUAL,  SOLICITANDO O PARECER FAVORÁVEL AO PROJETO DE LEI QUE INSTITUI O PROGRAMA JOVEM AGRICULTOR NO ESTADO DE SANTA CATARINA, APRESENTADO PELOS PROFESSORES E ALUNOS DA ESCOLA DE EDUCAÇÃO BÁSICA IRMÃ MARIA FELICITAS, ATRAVÉS DO PROGRAMA PARLAMENTO JOVEM DA ALESC E ACATADO PELA DEPUTADA LUCIANE CARMINATTI.</t>
   </si>
   <si>
     <t>10546</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10546/req_251.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10546/req_251.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 251/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR REINALDO DE LIMA JÚNIOR, PRESIDENTE DO HOSPITAL SANTA CRUZ,   SOLICITANDO INFORMAR SOBRE O ANDAMENTO DO INQUÉRITO CIVIL DEFLAGRADO PELO MINISTÉRIO PÚBLICO DE SANTA CATARINA A FIM DE APURAR A REGULARIDADE NO REPASSE DE RECURSOS PÚBLICOS AO HOSPITAL SANTA CRUZ  PELO MUNICÍPIO DE CANOINHAS, E CONVIDA VOSSA SENHORIA PARA FAZER USO DA TRIBUNA PARA MAIORES ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>10545</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Norma Pereira, Camila Lima, Célio Galeski , Coronel Mário, Gilmar Martins, Paulinho Basilio, Paulo Glinski , Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10545/req_252.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10545/req_252.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 252/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR RAFAEL OLESCOWICZ, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10536</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10536/req_253.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10536/req_253.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 253/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JORGE JAMIL GABARDO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10535</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10535/req_254.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10535/req_254.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 254/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA HELENA ZAINCZ KOGE, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10526</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Coronel Mário, Camila Lima, Célio Galeski , Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10526/req_255.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10526/req_255.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 255/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR  AFONSO JULCI KLEIN, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10525</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10525/req_256.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10525/req_256.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 256/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO RENATO MAIA DE FARIA, PROMOTOR DE JUSTIÇA, REPRESENTANTE DO MINISTÉRIO PÚBLICO DE SANTA CATARINA, SOLICITANDO INFORMAR SOBRE O ANDAMENTO DO INQUÉRITO CIVIL DEFLAGRADO PELO MINISTÉRIO PÚBLICO DE SANTA CATARINA A FIM DE APURAR A REGULARIDADE NO REPASSE DE RECURSOS PÚBLICOS AO HOSPITAL SANTA CRUZ  PELO MUNICÍPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>10558</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10558/req_257.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10558/req_257.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 257/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA SOLANGE SPRANDEL DA SILVA, REITORA DA UNIVERSIDADE DO CONTESTADO, SOLICITANDO A POSSIBILIDADE DE REALIZAR UM ESTUDO SOBRE DEMOGRAFIA E DESENVOLVIMENTO REGIONAL, TANTO A NÍVEL MUNICIPAL, COMO ESTADUAL E NACIONAL, UMA VEZ QUE O DIAGNÓSTICO DEMOGRÁFICO É FUNDAMENTAL PARA A IMPLEMENTAÇÃO DE POLÍTICAS PÚBLICAS DE FORMA ADEQUADA, MELHORANDO A VIDA DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>10559</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10559/req_258.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10559/req_258.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 258/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, 	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À SENHORA FABIANA LUDKA, DIRETORA DO CAMPUS UNC CANOINHAS, SOLICITANDO A POSSIBILIDADE DE REALIZAR UM ESTUDO SOBRE DEMOGRAFIA E DESENVOLVIMENTO REGIONAL, TANTO A NÍVEL MUNICIPAL, COMO ESTADUAL E NACIONAL, UMA VEZ QUE O DIAGNÓSTICO DEMOGRÁFICO É FUNDAMENTAL PARA A IMPLEMENTAÇÃO DE POLÍTICAS PÚBLICAS DE FORMA ADEQUADA, MELHORANDO A VIDA DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>10560</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 259/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, 	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO PROFESSOR ALEXANDRE TOMPOROSKI, COORDENADOR DO CURSO DE MESTRADO EM DESENVOLVIMENTO REGIONAL (PMDR), SOLICITANDO A POSSIBILIDADE DE REALIZAR UM ESTUDO SOBRE DEMOGRAFIA E DESENVOLVIMENTO REGIONAL, TANTO A NÍVEL MUNICIPAL, COMO ESTADUAL E NACIONAL, UMA VEZ QUE O DIAGNÓSTICO DEMOGRÁFICO É FUNDAMENTAL PARA A IMPLEMENTAÇÃO DE POLÍTICAS PÚBLICAS DE FORMA ADEQUADA, MELHORANDO A VIDA DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>10534</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10534/req_260.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10534/req_260.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 260/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR EDMILSON VERKA, SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO,  SOLICITANDO QUE GESTIONEM JUNTO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA E TRANSPORTES, DNIT, PROJETO E EXECUÇÃO DE MARGINAIS NA BR 280, INICIANDO NAS PROXIMIDADES DA IGREJA DA ENCRUZILHADA ATÉ A ENTRADA PARA O MUNICÍPIO DE BELA VISTA DO TOLDO.</t>
   </si>
   <si>
     <t>10533</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10533/req_261.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10533/req_261.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 261/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RONALDO CARIONI BARBOSA, SUPERINTENDENTE DO DNIT, SOLICITANDO PROVIDENCIAR A LIMPEZA E ROÇADA DOS CANTEIROS E ACOSTAMENTOS DA BR 280, PRINCIPALMENTE NO TRECHO COMPREENDIDO ENTRE A PONTE DO RIO CANOINHAS E A ENTRADA PARA O MUNICÍPIO DE BELA VISTA DO TOLDO.</t>
   </si>
   <si>
     <t>10532</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Zenici Dreher, Célio Galeski , Coronel Mário, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10532/req_262.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10532/req_262.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 262/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM  QUE SEJA ENCAMINHADO OFÍCIO AO DR. ANTÔNIO MAURO RODRIGUES DE AGUIAR, MÉDICO ORTOPEDISTA, EX-DEPUTADO ESTADUAL, PARA AGRADECER E PARABENIZAR PELA AÇÃO GRANDIOSA REALIZADA NO ÚLTIMO ANO DE SEU MANDATO ENQUANTO DEPUTADO ESTADUAL, ATRAVÉS DE INDICAÇÃO DE EMENDAS IMPOSITIVAS AO MUNICÍPIO DE CANOINHAS QUE POSSIBILITARÃO INVESTIMENTOS EM OBRAS DA SAÚDE, EDUCAÇÃO E INFRAESTRUTURA, ASSIM COMO PARA CUSTEIO DE SERVIÇOS PARA A POPULAÇÃO CANOINHENSE.</t>
   </si>
   <si>
     <t>10531</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10531/req_263.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10531/req_263.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 263/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITA  QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO O SENHOR NILSON COCHASK, SECRETÁRIO DE OBRAS, E A EQUIPE DESTA SECRETARIA, PELO TRABALHO DE EXCELÊNCIA QUE ESTÁ SENDO REALIZADO NA RUA ARTUR BURGARDT, ASSIM COMO NAS DEMAIS RUAS DO MUNICÍPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>10530</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10530/req_264.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10530/req_264.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 264/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR  ALFREDO LANG SCULTETUS, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10529</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10529/req_265.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10529/req_265.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 265/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR  MARCIANO NOGATH, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10528</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10528/req_266.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10528/req_266.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 266/2020 DE AUTORIA DO EDIL CORONEL MARIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA CARMEM KNUPPEL JARCHEL, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10527</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Zenici Dreher, Camila Lima, Célio Galeski , Coronel Mário, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10527/req_267.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10527/req_267.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 267/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  SOLICITAM  QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DARCI DE MATOS, DEPUTADO FEDERAL, PARA AGRADECER E PARABENIZAR PELA  INDICAÇÃO DE EMENDA IMPOSITIVA AO MUNICÍPIO DE CANOINHAS PARA A AMPLIAÇÃO E REFORMA DE UNIDADE DE SAÚDE NO MUNICÍPIO DE CANOINHAS NO VALOR DE  R$196.420,80.</t>
   </si>
   <si>
     <t>10748</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Célio Galeski , Camila Lima, Coronel Mário, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10748/req_268.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10748/req_268.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 268/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA,  SOLICITANDO  PARA QUE REABRA A COMPRA DE FUMO O QUANTO ANTES, POIS OS NOSSOS AGRICULTORES ESTÃO ENCONTRANDO MUITAS DIFICULDADES COM OS COMPROMISSOS ASSUMIDOS E QUE ESTÃO VENCENDO NESSE MOMENTO.</t>
   </si>
   <si>
     <t>10569</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10569/req_269.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10569/req_269.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 269/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, À  ESCOLA BÁSICA ALMIRANTE BARROSO, QUE COMEMORA HOJE SEUS 100 ANOS DE HISTÓRIA NA EDUCAÇÃO DO POVO DE CANOINHAS. PARABÉNS A TODOS, PROFESSORES E ALUNOS, FUNCIONÁRIOS E DIRETORES, DE TODOS OS TEMPOS,  POR TEREM FEITO A DIFERENÇA NESTE ESPAÇO DE CONSTRUÇÃO.	_x000D_
 				BREVE HISTÓRICO_x000D_
 _x000D_
 _x000D_
 	ESTE TRADICIONAL EDUCANDÁRIO, INICIOU SUAS ATIVIDADES EM 31 DE MARÇO DE 1920 ONDE FORAM INAUGURADAS AS ESCOLAS REUNIDAS DA VILA DE CANOINHAS, FUNDADAS PELO  GOVERNADOR HERCÍLIO LUZ.				_x000D_
 	EM 19 DE JANEIRO DE 1927 O GOVERNADOR ADOLFO KONDER, PASSOU À ESCOLA A DENOMINAÇÃO DE GRUPO, DANDO O NOME DE ANA CIDADE, EM HOMENAGEM A SRA. ANA CIDADE, PROFESSORA QUE TRABALHOU 30 ANOS EM PROL DA INSTRUÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>10749</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10749/req_270.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10749/req_270.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 270/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO DEPUTADO RODRIGO MAIA, PRESIDENTE DA CÂMARA DOS DEPUTADOS, SOLICITANDO ALTERAÇÃO ORÇAMENTÁRIA PARA ALOCAÇÃO DO FUNDO ELEITORAL PARA O COMBATE AO CORONA VÍRUS.</t>
   </si>
   <si>
     <t>10568</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10568/req_271.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10568/req_271.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 271/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA JANETE TEREZINHA MACHADO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10567</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10567/req_272.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10567/req_272.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 272/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR EMILIANO KLUSKA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10566</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10566/req_273.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10566/req_273.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 273/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ALTEMIR CORDEIRO, GERENTE-EXECUTIVO DO INSS EM JOINVILLE-SC, SOLICITANDO QUE ESCLAREÇA DÚVIDAS QUANTO À EXIGÊNCIA ADOTADA POR ALGUMAS INSTITUIÇÕES FINANCEIRAS, COMO A EXIGÊNCIA DE CARTÃO DO BENEFÍCIO PARA LEVANTAR VALORES DISPONIBILIZADOS A TÍTULO DE CRÉDITOS DE APOSENTADORIA OU OUTROS BENEFÍCIOS, INCLUSIVE QUANDO DO PRIMEIRO PAGAMENTO, OU SEJA, QUANDO O BENEFÍCIO É CONCEDIDO. AO QUE SE TEM CONHECIMENTO, O SEGURADO PODE RECUSAR ESSE PROCEDIMENTO E EXIGIR SEU DIREITO DE RECEBER DIRETO NO CAIXA, APRESENTANDO UM DOCUMENTO DE IDENTIFICAÇÃO COM FOTO. CONSULTANDO O SITE DA PREVIDÊNCIA SOCIAL, OBSERVA-SE, RESTRIÇÃO APENAS A OBRIGATORIEDADE DE ABERTURA DE CONTA PARA RECEBIMENTO DO BENEFÍCIO.</t>
   </si>
   <si>
     <t>10565</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10565/req_274.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10565/req_274.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 274/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSÉ ANDRÉ MUEHLBAUER, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10619</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10619/req_275.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10619/req_275.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 275/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR HELTON DE SOUZA ZEFERINO, SECRETÁRIO DE ESTADO DA SAÚDE, SOLICITANDO A VIABILIDADE DE AQUISIÇÃO DE UM ELEVADOR MACA LEITO E MACA PASSAGEIRO DE DIMENSÕES NECESSÁRIAS PARA ATENDER ÀS NECESSIDADES DO HOSPITAL SANTA CRUZ DE CANOINHAS, DENTRO DOS PADRÕES EXIGIDOS EM LEI, UMA VEZ QUE AS RAMPAS SÃO ÍNGREMES E O HOSPITAL NÃO POSSUI MAQUEIROS E MUITO MENOS DISPONIBILIDADE FINANCEIRA PARA TAL. PARA O TRANSPORTE DE MACAS, A NORMA NBR 14712 INDICA CABINAS DE DIMENSÕES INTERNAS DE NO MÍNIMO 1,20M DE LARGURA POR 2,20M DE COMPRIMENTO, COM PORTAS DE 1,10M, OBRIGATORIAMENTE. QUANDO FOR PREVISTO O TRANSPORTE DO PACIENTE NO PRÓPRIO LEITO, A CABINA DEVE TER NO MÍNIMO 1,50M X 2,20M E PORTAS DE 1,20M, OBRIGATORIAMENTE.</t>
   </si>
   <si>
     <t>10618</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10618/req_276.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10618/req_276.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 276/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR HELTON DE SOUZA ZEFERINO, SECRETÁRIO DE ESTADO DA SAÚDE, SOLICITANDO A POSSIBILIDADE DE AQUISIÇÃO DE CADEIRAS/EQUIPAMENTOS DE HEMODIÁLISE PARA A UTI DO HOSPITAL SANTA CRUZ DE CANOINHAS, BEM COMO SEJA FORMALIZADO CONVÊNIO COM O GOVERNO ESTADUAL OU FEDERAL PARA QUE SEJA DISPONIBILIZADO VALOR MENSAL PARA CUSTEAR EQUIPE TÉCNICA COMPOSTA POR PROFISSIONAIS HABILITADOS A ATENDER ESTE NOVO SETOR, COMO ENFERMEIROS, TÉCNICOS E NEFROLOGISTA.</t>
   </si>
   <si>
     <t>10617</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10617/req_277.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10617/req_277.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 277/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR AMÉRICO BRASÍLIO PONTAROLO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10616</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10616/req_279.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10616/req_279.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 278/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ADOLAR RANK, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10615</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10615/req_279.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10615/req_279.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 279/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO  DO JOVEM LUÍS FELIPE FERREIRA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10614</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10614/req_280.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10614/req_280.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 280/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LAURO DOBROCHINSKI, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10613</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10613/req_281.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10613/req_281.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 281/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MAURO RENEAU BOLMANN, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10612</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10612/req_282.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10612/req_282.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 282/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ELFRIDA KNUPPEL, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10611</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10611/req_283.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10611/req_283.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 283/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MARIO GASTÃO RODRIGUES, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10610</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10610/req_284.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10610/req_284.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 284/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, CIENTES DE QUE O COVID-19 ASSOLA NÃO SOMENTE O ESTADO DE SANTA CATARINA, MAS TODO O PAÍS, VIVEMOS UM MOMENTO SINGULAR NA HISTÓRIA. DE QUALQUER FORMA, HÁ NECESSIDADE DE A ADMINISTRAÇÃO PÚBLICA ENCONTRAR O EQUILÍBRIO ENTRE A PROTEÇÃO À VIDA E A ESFERA ECONÔMICA, A FIM DE QUE, NÃO OCORRAM PREJUÍZOS DEVASTADORES À POPULAÇÃO CANOINHENSE. ANALISANDO A SITUAÇÃO ATUAL QUE PAIRA O MUNICÍPIO, E AINDA, COM FULCRO NA LEI FEDERAL Nº 13.979/2020, DECRETO ESTADUAL Nº 515/2020, Nº 525/2020 E Nº 535/2020, DECRETO MUNICIPAL Nº 57/2020, Nº 64/2020, Nº 65/2020, Nº 66/2020, CONSIDERANDO AINDA A PRORROGAÇÃO DO DECRETO ESTADUAL Nº 525/2020, SOLICITAMOS O QUE SEGUE: RELATIVO A ECONOMIA MUNICIPAL</t>
   </si>
   <si>
     <t>10609</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10609/req_285.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10609/req_285.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 285/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA,  EM RAZÃO DAS MEDIDAS DE ABRANDAMENTO DA RESTRIÇÃO DE ISOLAMENTO SOCIAL, CONSIDERANDO A PORTARIA Nº 223 EDITADA PELA SECRETARIA DA SAÚDE DE SANTA CATARINA, A QUAL POSSIBILITOU A RETOMADA DAS ATIVIDADES, EM ESPECIAL, DOS TRABALHADORES AUTÔNOMOS.</t>
   </si>
   <si>
     <t>10608</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10608/req_286.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10608/req_286.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 286/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR  REINALDO DE LIMA JÚNIOR, PRESIDENTE DO HOSPITAL SANTA CRUZ, CIENTES DE QUE O COVID-19 ASSOLA NÃO SOMENTE O ESTADO DE SANTA CATARINA, MAS TODO O PAÍS, VIVEMOS UM MOMENTO SINGULAR NA HISTÓRIA. DE QUALQUER FORMA, HÁ NECESSIDADE DE A ADMINISTRAÇÃO PÚBLICA ENCONTRAR O EQUILÍBRIO ENTRE A PROTEÇÃO À VIDA E A ESFERA ECONÔMICA, A FIM DE QUE, NÃO OCORRAM PREJUÍZOS DEVASTADORES À POPULAÇÃO CANOINHENSE. ANALISANDO A SITUAÇÃO ATUAL QUE PAIRA O MUNICÍPIO, E AINDA, COM FULCRO NA LEI FEDERAL Nº 13.979/2020, DECRETO ESTADUAL Nº 515/2020, Nº 525/2020 E Nº 535/2020, DECRETO MUNICIPAL Nº 57/2020, Nº 64/2020, Nº 65/2020, Nº 66/2020, CONSIDERANDO AINDA A PRORROGAÇÃO DO DECRETO ESTADUAL Nº 525/2020, SOLICITAMOS O QUE SEGUE:</t>
   </si>
   <si>
     <t>10607</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10607/req_287.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10607/req_287.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 287/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA ÂNGELA AMIN, DEPUTADA FEDERAL,  SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10606</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10606/req_288.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10606/req_288.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 288/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CARLOS CHIODINI, DEPUTADO FEDERAL, SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE  MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10605</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10605/req_289.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10605/req_289.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 289/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10604</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10604/req_290.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10604/req_290.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 290/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA CAROLINE DE TONI, DEPUTADA FEDERAL,  SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.			A MEI – MICROEMPRESA INDIVIDUAL ESTÁ SENDO UMA DAS MODALIDADES EMPRESARIAIS MAIS AFETADAS PELAS MEDIDAS DE CONTENÇÃO POPULACIONAL PARA COMBATE DA COVID-19. SÃO SALÕES DE BELEZA, BARES, RESTAURANTES, MERCEARIAS, ETC., QUE TIVERAM SEU FATURAMENTO REDUZIDO DRASTICAMENTE E AINDA MANTÉM O CUSTO FIXO DA FOLHA DE</t>
   </si>
   <si>
     <t>10603</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10603/req_291.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10603/req_291.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 291/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CELSO MALDANER, DEPUTADO FEDERAL, SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10602</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10602/req_292.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10602/req_292.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 292/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CORONEL ARMANDO,  DEPUTADO FEDERAL, SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10601</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10601/req_293.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10601/req_293.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 293/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR DANIEL FREITAS, DEPUTADO FEDERAL, SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10600</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10600/req_294.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10600/req_294.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 294/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR DARCI DE MATOS, DEPUTADO FEDERAL, SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10599</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10599/req_295.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10599/req_295.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 295/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL, SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10598</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10598/296_2020__norma_deputada_geovania_apoio_a_mp.odt</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10598/296_2020__norma_deputada_geovania_apoio_a_mp.odt</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 296/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA GEOVÂNIA DE SÁ, DEPUTADA FEDERAL, SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10597</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10597/req_297.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10597/req_297.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 297/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILSON MARQUES, DEPUTADO FEDERAL, SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10596</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10596/req_298.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10596/req_298.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 298/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10595</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10595/req_299.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10595/req_299.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 299/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR PEDRO UCZAI, DEPUTADO FEDERAL, SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10594</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10594/req_300.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10594/req_300.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 300/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR ROGÉRIO PENINHA MENDONÇA, DEPUTADO FEDERAL, SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10593</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10593/req_301.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10593/req_301.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 301/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR RICARDO GUIDI, DEPUTADO FEDERAL, SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10592</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10592/req_302.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10592/req_302.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 302/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, SOLICITANDO APOIO À EMENDA APRESENTADA PELA  DEPUTADA FEDERAL ROSE MODESTO, MS, EM QUE SOLICITA A INCLUSÃO DE MICROEMPRESAS NO PROGRAMA EMERGENCIAL DE SUPORTE A EMPREGOS.  ESTA EMENDA ALTERA OS ARTIGOS 1º E 2º DA MP Nº 944/2020. A INTENÇÃO DA DEPUTADA É ASSEGURAR QUE OS CERCA DE 10 MILHÕES DE MICROEMPREENDEDORES INDIVIDUAIS (MEIS) NO PAÍS TENHAM ACESSO AOS 34 BILHÕES DO PROGRAMA. A MP,  DEVE SER VOTADA NA CÂMARA FEDERAL NOS PRÓXIMOS DIAS.</t>
   </si>
   <si>
     <t>10591</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10591/req_303.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10591/req_303.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 303/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE SEJA CONTRATADA A CONFECÇÃO DE PROJETO EXECUTIVO PARA PAVIMENTAÇÃO DA RUA FRANCISCO DE ASSIS COSTA, BAIRRO CAMPO DA ÁGUA VERDE.</t>
   </si>
   <si>
     <t>10590</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10590/req_304.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10590/req_304.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 304/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR  ALCIDES SCHUMACHER, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10589</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10589/req_305.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10589/req_305.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 305/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM  QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DARCI DE MATOS, DEPUTADO FEDERAL, AGRADECENDO OS RECURSOS REPASSADOS NO VALOR DE  R$300.000,00 (TREZENTOS MIL REAIS) DESTINADOS À SAÚDE DO MUNICÍPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>10630</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10630/req_306.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10630/req_306.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 306/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA,  INDAGANDO QUAIS AS MEDIDAS ADOTADAS COM AS EMPRESAS QUE POSSUEM CONTRATOS DE DEMANDA DE ENERGIA ELÉTRICA E QUE NO PERÍODO DE ISOLAMENTO SOCIAL FORAM IMPEDIDAS DE DESEMPENHAR SUAS ATIVIDADES, TOTAL E/OU PARCIALMENTE. 												NO CASO DOS CONTRATOS DE DEMANDA, O CONSUMIDOR OBRIGA-SE A PAGAR À DISTRIBUIDORA O VALOR CONTRATADO, AINDA QUE DEIXE DE UTILIZÁ-LA, TOTAL OU PARCIALMENTE, ISTO A PARTIR DA DATA FIXADA PARA INÍCIO DO FORNECIMENTO DA ENERGIA, DE ACORDO COM AS NORMAS ESTABELECIDAS PELA ANEEL.</t>
   </si>
   <si>
     <t>10629</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10629/req_307.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10629/req_307.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 307/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  AO SENHOR CLEICIO POLETO MARTINS, PRESIDENTE DA CELESC,  INDAGANDO QUAIS AS MEDIDAS ADOTADAS COM A EMPRESAS QUE POSSUEM CONTRATOS DE DEMANDA DE ENERGIA ELÉTRICA E QUE NO PERÍODO DE ISOLAMENTO SOCIAL FORAM IMPEDIDAS DE DESEMPENHAR SUAS ATIVIDADES, TOTAL E/OU PARCIALMENTE. 						NO CASO DOS CONTRATOS DE DEMANDA, O CONSUMIDOR OBRIGA-SE A PAGAR À DISTRIBUIDORA O VALOR CONTRATADO, AINDA QUE DEIXE DE UTILIZÁ-LA, TOTAL OU PARCIALMENTE, ISTO A PARTIR DA DATA FIXADA PARA INÍCIO DO FORNECIMENTO DA ENERGIA, DE ACORDO COM AS NORMAS ESTABELECIDAS PELA ANEEL.</t>
   </si>
   <si>
     <t>10588</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10588/req_308.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10588/req_308.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 308/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, 	OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA ÂNGELA AMIN, DEPUTADA FEDERAL,  SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10587</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10587/req_309.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10587/req_309.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 309/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CARLOS CHIODINI, DEPUTADO FEDERAL, SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10586</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10586/req_310.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10586/req_310.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 310/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL,  SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10584</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10584/req_311.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10584/req_311.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 311/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA CAROLINE DE TONI, DEPUTADA FEDERAL,  SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10583</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10583/req_312.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10583/req_312.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 312/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CELSO MALDANER, DEPUTADO FEDERAL, SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10582</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10582/req_313.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10582/req_313.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 313/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CORONEL ARMANDO, DEPUTADO FEDERAL, SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10581</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10581/req_314.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10581/req_314.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 314/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR DANIEL FREITAS, DEPUTADO FEDERAL, SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10580</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10580/req_315.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10580/req_315.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 315/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR DARCI DE MATOS, DEPUTADO FEDERAL, SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10579</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10579/req_316.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10579/req_316.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 316/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL, SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10578</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10578/req_317.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10578/req_317.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 317/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA GEOVÂNIA DE SÁ, DEPUTADA FEDERAL,  SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10577</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10577/req_318.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10577/req_318.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 318/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILSON MARQUES, DEPUTADO FEDERAL, SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10576</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10576/req_319.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10576/req_319.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 319/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10575</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10575/req_320.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10575/req_320.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 321/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR PEDRO UCZAI, DEPUTADO FEDERAL, SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10574</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Camila Lima, Célio Galeski , Coronel Mário, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10574/req_321.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10574/req_321.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 321/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR ROGÉRIO PENINHA MENDONÇA, DEPUTADO FEDERAL, SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10573</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10573/req_322.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10573/req_322.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 322/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR RICARDO GUIDI, DEPUTADO FEDERAL, SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10572</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10572/req_323.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10572/req_323.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 323/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, SOLICITANDO A APROVAÇÃO DO PROJETO DE LEI Nº 1282/2020 DE AUTORIA DO SENADOR JORGINHO MELLO, QUE INSTITUI O PROGRAMA NACIONAL DE APOIO AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE – PRONAMPE PARA O DESENVOLVIMENTO E FORTALECIMENTO DOS PEQUENOS NEGÓCIOS.</t>
   </si>
   <si>
     <t>10585</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10585/req_324.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10585/req_324.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 324/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO INFORMAR SE O EDITAL PARA PROCESSO LICITATÓRIO PARA AQUISIÇÃO DO NOVO MAMÓGRAFO DO HOSPITAL SANTA CRUZ, COM RECURSOS NA ORDEM DE R$ 225.000,00 PROVENIENTE DE EMENDA PARLAMENTAR DO SENADOR JORGINHO MELLO, JÁ FOI LANÇADO E EM QUAL FASE SE ENCONTRA PARA A AQUISIÇÃO DESTE EQUIPAMENTO VITAL PARA A SOCIEDADE CANOINHENSE.</t>
   </si>
   <si>
     <t>10570</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10570/req_325.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10570/req_325.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 325/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA SIOMARA TEREZINHA PEROSSO RODRIGUES, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10628</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10628/req_326.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10628/req_326.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 326/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR ABRAHAM BRAGANÇA DE VASCONCELLOS WEINTRAUB, MINISTRO DA EDUCAÇÃO, SOLICITANDO SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A REALIZAÇÃO DO ATO DE POSSE DO REITOR ELEITO DO INSTITUTO FEDERAL DE SANTA CATARINA (IFSC), SENHOR MAURÍCIO GARIBA JÚNIOR, CONSIDERANDO O DECLÍNIO DO CARGO PELO SENHOR LUCAS DOMINGUINI, NOMEADO REITOR PRO TEMPORE. UMA VEZ QUE SE FAZ NECESSÁRIA A OBSERVÂNCIA DO PROCESSO DEMOCRÁTICO, E A MOROSIDADE NA RESOLUÇÃO DA QUESTÃO TENDE A PREJUDICAR AS ATIVIDADES ADMINISTRATIVAS E INSTITUCIONAIS DO IFSC.</t>
   </si>
   <si>
     <t>10627</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10627/req_327.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10627/req_327.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 327/2020 DE AUTORIA DO EDIL PAULO GLINSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHO REQUERIMENTO PARABENIZANDO O SENHOR MÁRCIO SCHIEFLER FONTES, POR TER SEU MANDATO RENOVADO NO CONSELHO NACIONAL DE JUSTIÇA - CNJ, UMA FORMA DE RECONHECIMENTO PELO EXCELENTE TRABALHO REALIZADO.</t>
   </si>
   <si>
     <t>10626</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10626/req_328.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10626/req_328.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 328/2020 DE AUTORIA DO EDIL PAULO GLINSKI, OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHO REQUERIMENTO PARABENIZANDO O SENHOR LUIZ HENRIQUE MANDETTA, PELO EXCELENTE TRABALHO REALIZADO FRENTE AO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>10624</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10624/req_329.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10624/req_329.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 329/2020 DE AUTORIA DO EDIL PAULO GLINSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHO REQUERIMENTO PARABENIZANDO O SENHOR NELSON LUIZ SPERLE TEICH, PELA POSSE COMO MINISTRO DA SAÚDE,  DESEJANDO SUCESSO EM SUA ATUAÇÃO NO CARGO.</t>
   </si>
   <si>
     <t>10631</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10631/req_330.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10631/req_330.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 330/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA  ETIENE JAQUELINE PRADO ALMEIDA, COORDENADORA DO PROCON,  SOLICITANDO INFORMAR QUAIS AS MEDIDAS ADOTADAS EM RELAÇÃO À OBSERVÂNCIA DA NÃO ABUSIVIDADE DOS PREÇOS RELACIONADOS AOS ITENS DE EPI, DENTRE ELES MÁSCARAS, ÁLCOOL EM GEL E ÁLCOOL 70%. DA MESMA FORMA, REQUER INFORMAÇÕES SOBRE A PORCENTAGEM DE INCIDÊNCIA DE RECLAMAÇÕES RELACIONADAS A PROBLEMAS COM A AQUISIÇÃO DESTES BENS, DESDE O INÍCIO DA PANDEMIA DO COVID-19. IGUALMENTE, SE HÁ RECLAMAÇÕES PENDENTES DE RESPOSTA, BEM COMO QUAL ENCAMINHAMENTO DADO EM CADA UMA DELAS.</t>
   </si>
   <si>
     <t>10623</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10623/req_331.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10623/req_331.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 331/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA, SOLICITANDO QUE SE PROMOVA, SE POSSÍVEL, A DESTINAÇÃO DOS RECURSOS QUE SERIAM CARREADOS PARA HOSPITAL DE CAMPANHA NA CIDADE DE ITAJAÍ, PARA INVESTIMENTOS EM LEITOS HOSPITALARES DEFINITIVOS E MELHORIA DE HOSPITAIS FILANTRÓPICOS, COMO O HOSPITAL SANTA CRUZ DO MUNICÍPIO DE CANOINHAS, QUE TAMBÉM ATENDE OUTROS MUNICÍPIOS DA REGIÃO.</t>
   </si>
   <si>
     <t>10622</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10622/req_332.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10622/req_332.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 332/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR HELTON DE SOUZA ZEFERINO, SECRETÁRIO DE ESTADO DA SAÚDE, SOLICITANDO QUE SE PROMOVA, SE POSSÍVEL, A DESTINAÇÃO DOS RECURSOS QUE SERIAM CARREADOS PARA HOSPITAL DE CAMPANHA NA CIDADE DE ITAJAÍ, PARA INVESTIMENTOS EM LEITOS HOSPITALARES DEFINITIVOS E MELHORIA DE HOSPITAIS FILANTRÓPICOS, COMO O HOSPITAL SANTA CRUZ DO MUNICÍPIO DE CANOINHAS, QUE TAMBÉM ATENDE OUTROS MUNICÍPIOS DA REGIÃO.</t>
   </si>
   <si>
     <t>10621</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10621/req_333.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10621/req_333.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 333/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR ITAMAR ZAKALUZNE, SECRETÁRIO DE DESENVOLVIMENTO RURAL, E AO SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO, SOLICITANDO A POSSIBILIDADE DE MELHORAR O ACESSO PARA ADENTRAR A PROPRIEDADE DENOMINADA "RECANTO DO VÉIO", NA LOCALIDADE DE RIO DOS PARDOS/CAMPO DO MEIO, POIS É UM PONTO TURÍSTICO APRAZÍVEL, INSTALADO COM PISCINA, TANQUE DE PEIXE, CAMPO DE FUTEBOL ENTRE OUTROS, POSSUINDO, INCLUSIVE, ALVARÁ DE FUNCIONAMENTO. APESAR DE SER PROPRIEDADE PARTICULAR, É DE INTERESSE PÚBLICO E ISSO, É MAIS UM MOTIVO PARA MELHORIAS E SEGURANÇA PARA A POPULAÇÃO QUE VISITA  O ESPAÇO.</t>
   </si>
   <si>
     <t>10650</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10650/req_334.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10650/req_334.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 334/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DÁRIO BERGER, SENADOR DA REPÚBLICA, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI  DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10649</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10649/req_335.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10649/req_335.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 335/2020 DE AUTORIA DO EDIL CORONEL MÁRIO,  OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ESPERIDIÃO AMIN, SENADOR DA REPÚBLICA, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10648</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10648/req_336.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10648/req_336.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 336/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JORGINHO MELLO, SENADOR DA REPÚBLICA, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10647</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10647/req_336.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10647/req_336.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 337/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ÂNGELA AMIN, DEPUTADA FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10646</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10646/req_338.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10646/req_338.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 338/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CARLOS CHIODINI, DEPUTADO FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10645</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10645/req_339.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10645/req_339.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 339/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10644</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10644/req_340.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10644/req_340.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 340/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA CAROLINE DE TONI, DEPUTADA FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10643</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10643/req_341.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10643/req_341.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 341/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CELSO MALDANER,  DEPUTADO FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10642</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10642/req_342.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10642/req_342.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 342/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CORONEL ARMANDO,  DEPUTADO FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10641</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10641/req_343.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10641/req_343.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 343/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DANIEL FREITAS, DEPUTADO FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10640</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10640/req_344.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10640/req_344.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 344/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DARCI DE MATOS, DEPUTADO FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10639</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10639/req_345.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10639/req_345.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 345/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10638</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10638/req_346.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10638/req_346.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 346/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA GEOVÂNIA DE SÁ, DEPUTADA FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10637</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10637/req_347.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10637/req_347.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 347/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILSON MARQUES, DEPUTADO FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10636</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10636/req_348.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10636/req_348.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 348/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10635</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10635/req_349.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10635/req_349.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 349/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR PEDRO UCZAI, DEPUTADO FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10634</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10634/req_350.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10634/req_350.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 350/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROGÉRIO PENINHA MENDONÇA, DEPUTADO FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10633</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10633/req_351.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10633/req_351.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 351/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RICARDO GUIDI, DEPUTADO FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10632</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10632/req_352.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10632/req_352.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 352/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, SOLICITANDO APOIO INTEGRAL PARA APROVAÇÃO DO PROJETO DE LEI DE AUTORIA DO DEPUTADO FEDERAL EDUARDO BOLSONARO, QUE AUMENTA A PENA PARA O CRIME DE PECULATO QUANDO COMETIDO SOB O ESTADO DE CALAMIDADE PÚBLICA, COMO ACONTECE AGORA DURANTE A CRISE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>10667</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10667/req_353.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10667/req_353.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 353/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, EM RAZÃO DA NOTA TÉCNICA, EMITIDA PELA SECRETARIA DO DESENVOLVIMENTO ECONÔMICO SUSTENTÁVEL (SDE), NA QUAL DECLARA “SITUAÇÃO DE ESCASSEZ HÍDRICA PROLONGADA NOS CURSOS D’ÁGUA DE SANTA CATARINA”, RECOMENDA ÀS PREFEITURAS MUNICIPAIS E AOS DEMAIS ÓRGÃOS RESPONSÁVEIS PELO SANEAMENTO: “A ADOÇÃO DE REGRAS E CRITÉRIOS, EM REGIME DE URGÊNCIA, DA PROIBIÇÃO E PENALIZAÇÃO DE ATIVIDADES NOTADAMENTE RECONHECIDAS COMO PROMOTORAS DE DESPERDÍCIO DE ÁGUA”. INDAGA-SE QUAIS PROVIDENCIAS SERÃO ADOTADAS NO SENTIDO DA ECONOMIA DE ÁGUA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10666</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10666/req_354.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10666/req_354.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 354/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR CLEBER PEREIRA DA COSTA,  CHEFE DA AGÊNCIA DA  CASAN DE CANOINHAS, EM RAZÃO DA NOTA TÉCNICA, EMITIDA PELA SECRETARIA DO DESENVOLVIMENTO ECONÔMICO SUSTENTÁVEL (SDE), NA QUAL DECLARA “SITUAÇÃO DE ESCASSEZ HÍDRICA PROLONGADA NOS CURSOS D’ÁGUA DE SANTA CATARINA”, RECOMENDA ÀS PREFEITURAS MUNICIPAIS E AOS DEMAIS ÓRGÃOS RESPONSÁVEIS PELO SANEAMENTO: “A ADOÇÃO DE REGRAS E CRITÉRIOS, EM REGIME DE URGÊNCIA, DA PROIBIÇÃO E PENALIZAÇÃO DE ATIVIDADES NOTADAMENTE RECONHECIDAS COMO PROMOTORAS DE DESPERDÍCIO DE ÁGUA”. INDAGA-SE QUAIS PROVIDENCIAS SERÃO ADOTADAS NO SENTIDO DA ECONOMIA DE ÁGUA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10665</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10665/req_355.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10665/req_355.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 355/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE,  NA ATUAL CIRCUNSTÂNCIA DE ATENÇÃO A MEDIDAS DE CONTROLE À PANDEMIA DE SAÚDE PÚBLICA QUE ATACA A POPULAÇÃO, A CHAMADA COVID19, É NECESSIDADE E OBRIGAÇÃO DE TODOS MANTER AÇÕES DE COMBATE AOS MALEFÍCIOS DA DOENÇA. SE TEM CONHECIMENTO QUE O GOVERNO FEDERAL DISPONIBILIZOU AOS ENTES DA FEDERAÇÃO LOTES DA “VACINA DA GRIPE” PARA IMUNIZAÇÃO DA POPULAÇÃO DE MAIOR RISCO (IDOSOS, CRIANÇAS, GESTANTES E PORTADORES DE DOENÇAS CRÔNICAS). NÃO OBSTANTE, EMPREGADOS DO COMÉRCIO EM GERAL, QUE EM RAZÃO DA CONDIÇÃO DE LABOR, MANTÉM CONTATO DIRETO COM A POPULAÇÃO, COM MAIOR RISCO DE CONTAMINAÇÃO, PODEM SER COMPREENDIDOS COMO DO GRUPO DE RISCO.</t>
   </si>
   <si>
     <t>10664</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10664/req_356.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10664/req_356.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 356/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO INFORMAR QUAL FOI O VALOR DA REDUÇÃO DAS RECEITAS CORRENTES E SE HAVERÁ COMPROMETIMENTO NO PAGAMENTO DA FOLHA DOS SERVIDORES MUNICIPAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10663</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10663/req_357.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10663/req_357.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 357/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO QUE PARTICIPE DAS REUNIÕES ON-LINE DA CÂMARA DE VEREADORES, A FIM DE EXPLANAR SOBRE A SITUAÇÃO ECONÔMICA DO PODER EXECUTIVO, EM DECORRÊNCIA DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>10661</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10661/req_358.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10661/req_358.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 358/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR SÉRGIO ADUR,  DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10660</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10660/req_359.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10660/req_359.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 359/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO JOVEM LEANDRO JOSÉ BONETE, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10659</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10659/req_360.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10659/req_360.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 360/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MÁRIO MUCHINSKI, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10658</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10658/req_361.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10658/req_361.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 361/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO O BANCO PLANORTE  PELOS SEUS 20 ANOS,  PROMOVENDO O DESENVOLVIMENTO ECONÔMICO SOCIAL,  ACREDITANDO  NA POPULAÇÃO DE DIFÍCIL ACESSO AO CRÉDITO, DANDO A ELES ACESSO SUSTENTÁVEL AOS MECANISMOS DE MERCADO, NÃO APENAS RELACIONADO À QUESTÃO CREDITÍCIA, EFEITO MAIS DIRETO E OBJETIVO, MAS RELACIONADO A MELHORES CONDIÇÕES DE SAÚDE, HABITAÇÃO, ALIMENTAÇÃO E, DE UM MODO GERAL, BEM ESTAR SOCIAL.						ORGULHOSOS POR ACREDITAREM NESSES EMPREENDEDORES, SEJAM FORMAIS OU INFORMAIS, OU SEJA, NAQUELES NÃO PROTEGIDOS PELO MERCADO, FACILITANDO E DEMOCRATIZANDO O ACESSO AO CRÉDITO, DO QUAL MUITOS CIDADÃOS SÃO EXCLUÍDOS. PARABÉNS POR SEU PAPEL FUNDAMENTAL NA RETIRADA DE UMA GRANDE PARCELA DA POPULAÇÃO DA SITUAÇÃO DE POBREZA.</t>
   </si>
   <si>
     <t>10657</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10657/req_362.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10657/req_362.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 362/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RONALDO CARIONI BARBOSA, SUPERINTENDENTE DO DNIT-SC, SOLICITANDO QUE SEJA REALIZADO ESTUDOS PARA A CONSTRUÇÃO DE UM REFÚGIO AO LADO DO ASFALTO DA BR 280 NA LOCALIDADE DE RIO DA AREIA DE BAIXO, EM FRENTE AO ARMAZÉM SANTO ANTÔNIO, QUE DÁ ACESSO ÀS LOCALIDADES DE COLONIA FIGURA E VALINHOS.</t>
   </si>
   <si>
     <t>10655</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10655/req_363.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10655/req_363.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 363/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO A POSSIBILIDADE DE SE PROCEDER A ESTUDOS TÉCNICOS NECESSÁRIOS PARA A INSTALAÇÃO DE UM CENTRO DE TRATAMENTO E REABILITAÇÃO DE ANIMAIS ABANDONADOS DE CANOINHAS. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS OS ANIMAIS DOENTES, MACHUCADOS OU VÍTIMAS DE MAUS TRATOS, FICARÃO INTERNADOS O TEMPO NECESSÁRIO PARA SUA RECUPERAÇÃO E APÓS SEGUIRÃO PARA ADOÇÃO. IMPORTANTE FRISAR QUE O CENTRO PROPOSTO NÃO TERÁ O OBJETIVO DE ABRIGAR PERMANENTEMENTE ANIMAIS DE RUA E SIM FUNCIONAR COMO CASA DE PASSAGEM, COMO POR EXEMPLO, O CENTRO RECÉM-INAUGURADO NO MUNICÍPIO DE PORTO UNIÃO.</t>
   </si>
   <si>
     <t>10662</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Zenici Dreher, Camila Lima, Célio Galeski , Coronel Mário, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Telma Bley, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10662/req_364.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10662/req_364.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 364/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JOSÉ SAWINSKI JUNIOR, GERENTE DE RELAÇÕES GOVERNAMENTAIS DA WEST ROCK, SOLICITANDO AS SEGUINTE INFORMAÇÕES SOBRE PROJETO DE AMPLIAÇÃO:       				                A) QUANTOS TRABALHADORES VIERAM DE FORA DA COMARCA DE CANOINHAS?			                B) QUAL É A PROPOSTA PARA OS PRÓXIMOS 90 DIAS? 					                 C) DE QUE FORMA REALIZAM A QUARENTENA? 							     D) QUE A EMPRESA  WEST ROCK POSSA REVER TEMPORARIAMENTE A OBRA DE EXPANSÃO, POR SE TRATAR DE "CONSTRUÇÃO CIVIL" E NÃO SERVIÇO ESSENCIAL, PRORROGANDO POR MAIS 30 DIAS A VINDA DE NOVOS TRABALHADORES;</t>
   </si>
   <si>
     <t>10654</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10654/req_365.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10654/req_365.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 365/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR GASTÃO DIAS JÚNIOR, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10671</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10671/req_366.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10671/req_366.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 366/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DÁRIO BERGER, SENADOR DA REPÚBLICA, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10672</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10672/req_367.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10672/req_367.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 367/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ESPERIDIÃO AMIN, SENADOR DA REPÚBLICA, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10673</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10673/req_368.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10673/req_368.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 368/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JORGINHO MELLO, SENADOR DA REPÚBLICA, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10674</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10674/req_369.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10674/req_369.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 369/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA ÂNGELA AMIN, DEPUTADA FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10675</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10675/req_370.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10675/req_370.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 370/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10676</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10676/req_371.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10676/req_371.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 371/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA CAROLINE DE TONI, DEPUTADA FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10677</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10677/req_372.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10677/req_372.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 372/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CELSO MALDANER, DEPUTADO FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10678</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10678/req_373.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10678/req_373.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 373/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CORONEL ARMANDO, DEPUTADO FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10679</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10679/req_374.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10679/req_374.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 374/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DANIEL FREITAS, DEPUTADO FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10680</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10680/req_375.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10680/req_375.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 375/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DARCI DE MATOS, DEPUTADO FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10681</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10681/req_376.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10681/req_376.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 376/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10682</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10682/req_377.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10682/req_377.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 377/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA GEOVÂNIA DE SÁ, DEPUTADA FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10683</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10683/req_378.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10683/req_378.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 378/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILSON MARQUES, DEPUTADO FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10684</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10684/req_379.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10684/req_379.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 379/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10685</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10685/req_380.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10685/req_380.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 380/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR PEDRO UCZAI, DEPUTADO FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10686</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10686/req_381.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10686/req_381.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 381/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROGÉRIO PENINHA MENDONÇA, DEPUTADO FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10687</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10687/req_382.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10687/req_382.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 382/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RICARDO GUIDI, DEPUTADO FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10688</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10688/req_383.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10688/req_383.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 383/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, SOLICITANDO APOIO AO PROJETO DE LEI Nº 2331/2020, DE AUTORIA DO DEPUTADO CARLOS CHIODINI, O QUAL ALTERA A LEI Nº 13.979, DE 6 DE FEVEREIRO DE 2020, PARA SIMPLIFICAR E FLEXIBILIZAR AS EXIGÊNCIAS TÉCNICAS SANITÁRIAS PREVISTAS PARA O REGISTRO DE VENTILADORES E RESPIRADORES PULMONARES DURANTE A PANDEMIA DE COVID19. TAL REQUERIMENTO SE FAZ IMPORTANTE ANTE O CRESCIMENTO EXPONENCIAL DOS CASOS NO BRASIL, JÁ QUE AO QUE TUDO INDICA A REDE DE SAÚDE (PÚBLICA OU PRIVADA) NÃO POSSUIRÁ EQUIPAMENTOS SUFICIENTES PARA SUPRIR A DEFICIÊNCIA RESPIRATÓRIA DE SEUS PACIENTES. OUTROSSIM, A ESCASSEZ DESSE TIPO DE EQUIPAMENTO DECORRE TANTO DA IMPOSSIBILIDADE ATUAL DE IMPORTAÇÃO, QUANTO DO DÉFICIT DO NÚMERO DE FABRICANTES NACIONAIS.</t>
   </si>
   <si>
     <t>10689</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>Telma Bley, Camila Lima, Célio Galeski , Coronel Mário, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10689/req_384.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10689/req_384.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 384/2020 DE AUTORIA DA VEREADORA TELMA BLEY, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO MINISTÉRIO PÚBLICO FEDERAL, SEDE EM MAFRA/SC, SOLICITANDO PROVIDÊNCIAS URGENTES A RESPEITO DA SITUAÇÃO DA OBRA “ASFALTO” NO LOTEAMENTO RESIDENCIAL NOSSA SENHORA APARECIDA, BAIRRO PIEDADE, CANOINHAS/SC.											_x000D_
 	O LOTEAMENTO TEVE 392 FAMÍLIAS COLOCADAS EM SUAS UNIDADES HABITACIONAIS EM OUTUBRO DE 2016 E, LOGO NO INÍCIO DE 2017 OS MORADORES, SERVIDORES, GESTORES DA PREFEITURA E VEREADORES, INICIARAM UM PROCESSO DE SOLICITAÇÃO PARA QUE A CONSTRUTORA IMPLANTEC REFIZESSE O ASFALTO DE TODO O LOTEAMENTO, JÁ QUE A OBRA FOI EXECUTADA COM BASE INADEQUADA COMO AFIRMA O PRÓPRIO ENGENHEIRO DA CONSTRUTORA, APRESENTANDO DESDE LÁ, INÚMEROS DEFEITOS.</t>
   </si>
   <si>
     <t>10690</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10690/req_385.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10690/req_385.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 385/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO JOVEM  MATEUS WILLIAN VIEIRA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10692</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10692/req_386.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10692/req_386.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 386/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, AGRADECENDO POR TER GESTIONADO JUNTO AO MINISTÉRIO DA SAÚDE, A HABILITAÇÃO DE 05 LEITOS DE UNIDADE DE TERAPIA INTENSIVA - UTI ADULTO, TIPO II - COVID-19 E ESTABELECE RECURSO DO BLOCO DE CUSTEIO DAS AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE - GRUPO CORONAVÍRUS, PARA O HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$ 720.000,00, QUE ATENDERÁ AOS PACIENTES DA REGIÃO, CONFORME PORTARIA Nº 1.045, DE 29 DE ABRIL DE 2020, PUBLICADA NO DOU DE 30/04/2020.</t>
   </si>
   <si>
     <t>10693</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10693/req_387.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10693/req_387.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 387/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LUIZ CEZAR PACHECO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10694</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10694/req_388.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10694/req_388.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 388/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR AUGUSTO PADILHA FILHO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10695</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 389/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR VAGNER TROMM, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10698</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10698/req_390.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10698/req_390.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 390/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA  ETIENE JAQUELINE PRADO ALMEIDA, COORDENADORA DO PROCON,  SOLICITANDO INFORMAR QUAIS AS MEDIDAS SERÃO ADOTADAS PELO ÓRGÃO QUANTO À EVENTUAL CUMPRIMENTO DA RECOMENDAÇÃO EXPEDIDA PELO MINISTÉRIO PÚBLICO DE SANTA CATARINA NO INQUÉRITO CIVIL Nº 06.2020.00001865-3, NA QUAL O MP RECOMENDA A ESCOLAS PARTICULARES E FACULDADES PRIVADAS A ADEQUAÇÃO DAS MENSALIDADES DEVIDO À PANDEMIA, DE RECOMPOSIÇÃO DO CALENDÁRIO ESCOLAR E DE COMPENSAÇÕES POR ATIVIDADES E SERVIÇOS QUE DEIXAM DE SER OFERECIDOS DEVIDO À SUSPENSÃO DAS AULAS PRESENCIAIS, DECRETADA PARA EVITAR O CONTÁGIO PELA COVID-19.</t>
   </si>
   <si>
     <t>10699</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10699/req_391.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10699/req_391.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 391/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À SENHORA ROSEMARI SCHIESSL DOS PASSOS, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO A POSSIBILIDADE DE DISPONIBILIZAR APOIO DE PROFISSIONAIS DE PEDAGOGIA E PSICOLOGIA PARA PAIS E PROFESSORES A FIM DE ESCLARECER DÚVIDAS RELACIONADAS ÀS ATIVIDADES DE APRENDIZAGEM DURANTE O ISOLAMENTO SOCIAL, ESPECIALMENTE CONSIDERANDO A DIFICULDADE QUE ALGUNS PAIS E TAMBÉM ALUNOS POSSUEM NO QUE TANGE A UTILIZAÇÃO DE INTERNET E SALAS DE AULA VIRTUAL.</t>
   </si>
   <si>
     <t>10700</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10700/req_392.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10700/req_392.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 392/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO ENCAMINHAR A ESTA CASA CÓPIA DO RELATÓRIO DOS GASTOS OCORRIDOS POR PARTE DA PREFEITURA MUNICIPAL DESDE O INÍCIO DA PANDEMIA DO COVID-19, CONFORME ANUNCIADO NA DATA DE HOJE, 11/05, E ENTREGUE CÓPIA AO MINISTÉRIO PÚBLICO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>10732</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10732/req_393.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10732/req_393.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 393/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO INFORMAR SE EXISTE PREVISÃO PARA A RETOMADA DAS OBRAS QUE FORAM PARALISADAS DAS RUAS QUE ESTAVAM EM PROCESSO DE PAVIMENTAÇÃO PELA EMPRESA PROGRESSO AMBIENTAL.</t>
   </si>
   <si>
     <t>10733</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10733/req_394.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10733/req_394.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 394/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO INFORMAR QUANTAS CONTRATAÇÕES ATRAVÉS DE DISPENSA DE LICITAÇÃO, EM CONFORMIDADE COM O ARTIGO 24, XXVL, DA LEI 8.666/1993, OCORRERAM NO MUNICÍPIO NESTE ANO, QUAIS AS EMPRESAS CONTRATADAS E QUAL O VALOR PAGO ÀS EMPRESAS CONTRATADAS.</t>
   </si>
   <si>
     <t>10702</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10702/req_395.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10702/req_395.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 395/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR OTACÍLIO ALVES, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10704</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10704/req_396.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10704/req_396.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 396/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR EMÍLIO ARBIGAUS , DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10706</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10706/req_397.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10706/req_397.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 397/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA CARMELINA ENGEL, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10707</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10707/req_398.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10707/req_398.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 398/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA ELIZIA DUARTE DE SOUZA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10708</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10708/req_399.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10708/req_399.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 399/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR FELIPE ALEXANDRE FUCK, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10709</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10709/req_400.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10709/req_400.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 400/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR SENADOR DAVI ALCOLUMBRE, PRESIDENTE DO CONGRESSO NACIONAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10710</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10710/req_401.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10710/req_401.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 401/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR DEPUTADO FEDERAL RODRIGO MAIA, PRESIDENTE DA CÂMARA DOS DEPUTADOS, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10711</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10711/req_402.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10711/req_402.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 402/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR DÁRIO BERGER, SENADOR DA REPÚBLICA, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10712</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10712/req_403.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10712/req_403.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 403/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR ESPERIDIÃO AMIN, SENADOR DA REPÚBLICA, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10713</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10713/req_404.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10713/req_404.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 404/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 							                              _x000D_
 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JORGINHO MELLO, SENADOR DA REPÚBLICA, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10714</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10714/req_405.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10714/req_405.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 405/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA ÂNGELA AMIN, DEPUTADA FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10715</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10715/req_406.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10715/req_406.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 406/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR CARLOS CHIODINI, DEPUTADO FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10716</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10716/req_407.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10716/req_407.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 407/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10717</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10717/req_408.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10717/req_408.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 408/2020 DE AUTORIA DO EDIL CORONEL MÁRIO,								                              _x000D_
 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA CAROLINE DE TONI, DEPUTADA FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10718</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10718/req_409.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10718/req_409.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 409/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR CELSO MALDANER, DEPUTADO FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10719</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10719/req_410.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10719/req_410.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 410/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 							                            OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR CORONEL ARMANDO, DEPUTADO FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10720</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10720/req_411.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10720/req_411.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 411/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR DANIEL FREITAS, DEPUTADO FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10721</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10721/req_412.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10721/req_412.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 412/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR DARCI DE MATOS, DEPUTADO FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10722</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10722/req_413.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10722/req_413.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 413/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10724</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10724/req_414.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10724/req_414.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 414/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA GEOVÂNIA DE SÁ, DEPUTADA FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10725</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10725/req_415.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10725/req_415.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 415/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILSON MARQUES, DEPUTADO FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10726</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10726/req_416.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10726/req_416.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 416/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10727</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10727/req_417.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10727/req_417.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 417/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR PEDRO UCZAI, DEPUTADO FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10728</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10728/req_418.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10728/req_418.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 418/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR ROGÉRIO PENINHA MENDONÇA, DEPUTADO FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10729</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10729/req_419.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10729/req_419.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 419/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR RICARDO GUIDI, DEPUTADO FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10730</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10730/req_420.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10730/req_420.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 420/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, SOLICITANDO QUE SEJA DADA CELERIDADE AO ENCAMINHAMENTO DA PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 199/2019) E OU ALTERAÇÃO DO CÓDIGO DE PROCESSO PENAL, QUE ESTABELECE A PRISÃO APÓS CONDENAÇÃO EM SEGUNDA INSTÂNCIA NO PAÍS.</t>
   </si>
   <si>
     <t>10731</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10731/req_421.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10731/req_421.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 421/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO QUE  SEJAM AMPLIADAS AS AÇÕES DE DESINFECÇÃO DAS RUAS NO MUNICÍPIO, ESPECIALMENTE NOS LOCAIS DE MAIOR CIRCULAÇÃO COMO SUPERMERCADOS, FARMÁCIAS, ETC.</t>
   </si>
   <si>
     <t>10735</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10735/req_422.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10735/req_422.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 422/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA,  SOLICITANDO QUE SANCIONE O PROJETO DE LEI 63/2020, QUE VEDA A COBRANÇA DE TARIFAS DE ÁGUA E ENERGIA ELÉTRICA ATÉ O DIA 31 DE DEZEMBRO DE 2020 DOS HOSPITAIS PÚBLICOS, FILANTRÓPICOS E CLÍNICAS DE HEMODIÁLISE CONTRATADAS PELO SISTEMA ÚNICO DE SAÚDE (SUS), NO ESTADO DE SANTA CATARINA, ENQUANTO DURAR A CRISE DO COVID-19.</t>
   </si>
   <si>
     <t>10734</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10734/req_423.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10734/req_423.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 423/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR MARCOS TIAGO GONÇALVES, SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO, SOLICITANDO INFORMAR O VALOR DO MOVIMENTO ECONÔMICO DO ANO DE 2019, DETALHANDO O MOVIMENTO AGRÍCOLA, PRESTAÇÃO DE SERVIÇOS, INDÚSTRIA E COMÉRCIO.</t>
   </si>
   <si>
     <t>10738</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10738/req_424.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10738/req_424.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 424/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR ETHEL JACOMEL, COORDENADOR REGIONAL DE EDUCAÇÃO, CONSIDERANDO A MANIFESTAÇÃO DO MINISTÉRIO DA EDUCAÇÃO DE QUE O ENEM 2020 SERÁ MANTIDO E REALIZADO NO ANO DE 2020, REQUER-SE SEJAM DISPONIBILIZADOS COMPUTADORES PARA OS ALUNOS DA REDE DE ENSINO DO ESTADO DE SANTA CATARINA A FIM DE QUE POSSAM REALIZAR A INSCRIÇÃO PARA A PROVA BEM COMO UTILIZAR OS APARELHOS PARA ESTUDAR.</t>
   </si>
   <si>
     <t>10736</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10736/req_425.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10736/req_425.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 425/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E A SENHORA CÍNTIA MULLER AGUIAR, SECRETÁRIA MUNICIPAL DA ASSISTÊNCIA SOCIAL, EM RAZÃO DAS NOTÍCIAS DE DENÚNCIAS ORIUNDAS DE MÃES QUE SÃO CHEFES DE FAMÍLIA E TEM ENCONTRADO DIFICULDADE PARA RECEBER O AUXÍLIO EMERGENCIAL CONCEDIDO PELO GOVERNO FEDERAL. VÍTIMAS DE FRAUDE DOS EX-COMPANHEIROS, UMA VEZ QUE HÁ RELATOS DE QUE PAIS TEM TENTADO INCLUIR OS FILHOS NOS SEUS CADASTROS – MESMO QUE NÃO TENHAM A GUARDA OU NÃO SEJAM ELES OS PRINCIPAIS RESPONSÁVEIS PELA CRIAÇÃO. QUAIS MEDIDAS SERÃO ADOTADAS NO SENTIDO DE ORIENTAR E VERIFICAR O ACONTECIMENTO DE SITUAÇÃO SEMELHANTE EM NOSSO MUNICÍPIO?</t>
   </si>
   <si>
     <t>10737</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10737/req_426.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10737/req_426.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 426/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL  E AO DIRETOR DE TRIBUTOS, SOLICITANDO ESCLARECIMENTO QUANTO À ANUNCIADA PRORROGAÇÃO DO PAGAMENTO DE IPTU. SOLICITA-SE ESCLARECIMENTO DE QUE FORMA SE DARÁ ESSA PRORROGAÇÃO, QUANDO PODERÁ SER FEITO PAGAMENTO E SE É NECESSÁRIA A SOLICITAÇÃO DO CONTRIBUINTE PARA QUE A PRORROGAÇÃO SE DÊ, BEM COMO SEJA ELUCIDADA DE FORMA EXTREMAMENTE CLARA PARA QUE O CONTRIBUINTE ESTEJA CIENTE.</t>
   </si>
   <si>
     <t>10739</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10739/req_427.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10739/req_427.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 427/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL  E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO ESCLARECIMENTO DO POR QUE AS EMENDAS PARLAMENTARES DO DEPUTADO FEDERAL CARLOS CHIODINI, NO VALOR DE R$ 100 MIL REAIS, E A EMENDA PARLAMENTAR DO DEPUTADO FEDERAL DARCI DE MATOS, NO VALOR DE R$ 300 MIL REAIS, AINDA NÃO FORAM REPASSADAS AO HOSPITAL SANTA CRUZ DE CANOINHAS.</t>
   </si>
   <si>
     <t>10740</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10740/req_428.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10740/req_428.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 428/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR RAFAEL ROTTILI ROEDER, SOLICITANDO MAIORES INFORMAÇÕES E ESCLARECIMENTOS QUANTO À AFIRMAÇÃO CONSTANTE NA NOTÍCIA VEICULADA NO SITE JMAIS, COLUNA DO JORNALISTA EDINEI WASSOASKI, NA QUAL CONSTA “COBREI DELE UMA POSTURA DE FISCAL DE OBRAS, SÓ ISSO”. TAL REQUERIMENTO SE FAZ NECESSÁRIO VISTO QUE A PASTA QUE ERA OCUPADA PELO EX-SECRETÁRIO É A DE PLANEJAMENTO, RAZÃO PARA ELUCIDAR A QUE FATOS SE REFEREM À DECLARAÇÃO.</t>
   </si>
   <si>
     <t>10741</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10741/req_429.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10741/req_429.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 429/2020 DE AUTORIA DO EDIL PAULO GLINSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO MINISTÉRIO PÚBLICO FEDERAL, SEDE EM MAFRA/SC, EXPONDO E SOLICITANDO O QUE SEGUE:	_x000D_
 CONSIDERANDO O ARTIGO 7º DO DECRETO ESTADUAL Nº 525 DE 23/03/2020, QUE SUSPENDE  EM TODO O TERRITÓRIO CATARINENSE A CIRCULAÇÃO DE VEÍCULOS DE TRANSPORTE COLETIVO URBANO MUNICIPAL E INTERMUNICIPAL DE PASSAGEIRO E A CIRCULAÇÃO E O INGRESSO NO TERRITÓRIO CATARINENSE DE VEÍCULOS DE TRANSPORTE INTERESTADUAL E INTERNACIONAL DE PASSAGEIROS, PÚBLICO OU PRIVADO, BEM COMO OS VEÍCULOS DE FRETAMENTO PARA TRANSPORTE DE PESSOAS;_x000D_
 CONSIDERANDO SUSPEITA DE TRANSPORTE IRREGULAR DE APROXIMADAMENTE 50 TRABALHADORES EM TORNO DO DIA 19 DE ABRIL, POR EMPRESA TERCEIRIZADA DA WEST ROCK, DEVIDO PROJETO DE EXPANSÃO, DESCUMPRINDO DECRETO ESTADUAL;</t>
   </si>
   <si>
     <t>10751</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10751/req_430.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10751/req_430.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 430/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR ITAMAR ZAKALUZNE, SECRETÁRIO DE DESENVOLVIMENTO RURAL, SOLICITANDO INFORMAR QUAIS MEDIDAS QUE ESTÃO SENDO ADOTADAS, PARA MINIMIZAR OS EFEITOS DA “SECA”, AOS PRODUTORES RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10752</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10752/req_431.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10752/req_431.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 431/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”,  AO  EX-GOVERNADOR DO LIONS INTERNACIONAL, DISTRITO LD 5, SR. PDG GILDO ROGÉRIO HOFFMANN, PELO EXCELENTE TRABALHO REALIZADO À FRENTE DA GOVERNADORIA, MANDATO 2019/2020 E EM QUE FORAM DESENVOLVIDOS VÁRIOS PROJETOS E AÇÕES EM PROL DA SOCIEDADE. PASSAR ALGUMAS HORAS EM UM ASILO. DAR UM PRATO DE COMIDA PARA QUEM BATE À SUA PORTA. REPASSAR AS ROUPAS QUE NÃO USA. DEDICAR UM TEMPO DE CARINHO A CRIANÇAS DOENTES. SER UM DOADOR DE SANGUE, DE ÓRGÃOS OU DE DINHEIRO. EMPRESTAR O OUVIDO A QUEM PRECISA FALAR. A VIDA SE TORNA MAIS COMPLETA QUANDO INDIVÍDUOS, EMPRESAS, GOVERNOS E ORGANIZAÇÕES DA SOCIEDADE CIVIL (ONGS) PRATICAM A DOAÇÃO EM FAVOR DA DIGNIDADE HUMANA E FORMAM CIDADÃOS CONSCIENTES DA NECESSIDADE DO OUTRO. É QUANDO TODOS SÃO MOVIDOS PELO DESEJO DA TRANSFORMAÇÃO.</t>
   </si>
   <si>
     <t>10753</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10753/req_432.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10753/req_432.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 432/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA REQUERIMENTO PARABENIZANDO À DG CACILDA RISKE CAPANEMA, POR TER TOMADO POSSE COMO GOVERNADORA DO DISTRITO LD 5, NO ÚLTIMO DIA 16 DE MAIO, GESTÃO 2020/2021. NOSSOS DESEJOS DE PLENO ÊXITO EM MAIS UM DESAFIO EM "SERVIR".</t>
   </si>
   <si>
     <t>10754</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10754/req_433.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10754/req_433.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 433/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL  E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES: 					      1) QUAL O VALOR EXATO RECEBIDO PELO MUNICÍPIO DE CANOINHAS ORIUNDO DA PARTILHA DOS RECURSOS DA CHAMADA "CESSÃO ONEROSA DO PETRÓLEO", ASSIM COMO A DATA DO RECEBIMENTO E EM QUE LOCAL/SETOR/FORMA ESSES RECURSOS FORAM APLICADOS E RESPECTIVA PRESTAÇÃO DE CONTAS;												    2) RECENTEMENTE FOI REALIZADA A LICITAÇÃO PARA AQUISIÇÃO DE UM BRITADOR MÓVEL, SENDO POSTERIORMENTE CANCELADA. SERÁ REALIZADA NOVA LICITAÇÃO? JUSTIFICAR OS MOTIVOS DO CANCELAMENTO DAQUELA LICITAÇÃO.</t>
   </si>
   <si>
     <t>10759</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 434/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR AGOSTINHO MACHADO FILHO,  SECRETÁRIO DE MEIO AMBIENTE, AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  À SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE,   SOLICITANDO QUE EM PARCERIA COM A POLICIA AMBIENTAL, COM O IMA, COM A CASAN,  COM O COMITÊ DA BACIA DO RIO CANOINHAS E BACIAS HIDROGRÁFICAS CONTÍGUAS, COM O CLUBE NÁUTICO, COM A DEFESA CIVIL, COM EMPRESAS, PESCADORES E PROPRIETÁRIOS DE RANCHOS, PARA QUE SEJA REALIZADA A LIMPEZA E DESASSOREAMENTO DO RIO CANOINHAS E RIO ÁGUA VERDE, APROVEITANDO O MOMENTO DE ESTIAGEM  PARA A RETIRADA DE TRONCOS E GALHOS, BEM COMO TODO O LIXO QUE SE ENCONTRA DEPOSITADO NO LEITO DOS RIOS, TOMANDO O CUIDADO COM AS RECOMENDAÇÕES DE SEGURANÇA CONTRA O COVID-19,</t>
   </si>
   <si>
     <t>10760</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10760/req_435.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10760/req_435.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 435/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR AGOSTINHO MACHADO FILHO,  SECRETÁRIO DE MEIO AMBIENTE, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,     SOLICITANDO  QUE SEJA REALIZADA A LIMPEZA DO RIO MONJOLO, COM INICIO NA RUA WOLF FILHO ATÉ O RIO CANOINHAS, BEM COMO,  NA CURVA DO RIO CANOINHAS SENTIDO À TRÊS BARRAS.</t>
   </si>
   <si>
     <t>10761</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10761/req_436.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10761/req_436.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 436/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL  E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, CONSIDERANDO A MAJORAÇÃO DA TAXA DE ILUMINAÇÃO PÚBLICA – COSIP, APROVADO EM 20 DE DEZEMBRO DE 2018, REQUER AS SEGUINTES INFORMAÇÕES:		      1) SE FORAM IMPLEMENTADOS NOVOS PROJETOS DE ILUMINAÇÃO PÚBLICA NOS ÚLTIMOS DOZE MESES. INFORMAR LOCAIS E VALORES INVESTIDOS;							     2) DATA E VALORES REPASSADOS AO HOSPITAL SANTA CRUZ, CONFORME APROVADO NA LEI DA COSIP E DESDE 20/12/2018.</t>
   </si>
   <si>
     <t>10762</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10762/req_437.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10762/req_437.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 437/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA GEOVÂNIA DE SÁ, DEPUTADA FEDERAL, SOLICITANDO QUE GESTIONE JUNTO AO MINISTÉRIO DA SAÚDE E AO GOVERNO FEDERAL, PARA QUE SEJA EDITADA PORTARIA, DISPONDO SOBRE A APLICAÇÃO DE EMENDAS PARLAMENTARES, OU SEJA, PERMITINDO AOS HOSPITAIS FILANTRÓPICOS, QUE UTILIZEM OS RECURSOS ADVINDOS DESTAS, TAMBÉM EM CUSTEIO NAS MAIS DIVERSAS ÁREAS, COMO AQUISIÇÃO DE MEDICAMENTOS, MATERIAIS, EPIS, GASTOS COM MANUTENÇÃO PREDIAL E EQUIPAMENTOS COM A HABITUAL PRESTAÇÃO DE CONTAS.</t>
   </si>
   <si>
     <t>10763</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10763/req_438.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10763/req_438.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 438/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO A INSTITUIÇÃO DE UM PROGRAMA DE MICROCRÉDITO, OBJETIVANDO O ACESSO AO CRÉDITO, INCENTIVANDO A GERAÇÃO DE EMPREGO E RENDA, AOS MICROEMPREENDEDORES INDIVIDUAIS, EMPREENDEDORES DE MICRO E PEQUENAS EMPRESAS, BEM COMO PROFISSIONAIS AUTÔNOMOS E EMPREENDEDORES POPULARES, QUE SERÃO INCENTIVADOS À FORMALIZAÇÃO DE SEUS NEGÓCIOS; COM O FIM DE PROMOVER A INCLUSÃO E ACESSO A SERVIÇOS FINANCEIROS, ESPECIALMENTE À POPULAÇÃO DE BAIXA RENDA; E, AINDA, PRESTAR AUXÍLIO FINANCEIRO EMERGENCIAL À MICRO EMPREENDEDORES INDIVIDUAIS (MEI). TAL REQUERIMENTO SE BASEIA NA AÇÃO REALIZADA NO MUNICÍPIO DE JARAGUÁ DO SUL ATRAVÉS DA LEI Nº 8.294/2020, E DO DECRETO Nº 13.754/2020.</t>
   </si>
   <si>
     <t>10764</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10764/req_439.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10764/req_439.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 439/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, 	E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, INDAGANDO POR QUE HÁ INCONSISTÊNCIA NO EDITAL DA CONCORRÊNCIA PÚBLICA PMC 20/2020, DESTINADA A EXECUÇÃO DE OBRAS RELATIVAS À PAVIMENTAÇÃO ASFÁLTICA. OCORRE QUE EMBORA NÃO EXISTA MENÇÃO NO CABEÇALHO E NEM NA TABELA COM O LOTE DAS RUAS, NO OBJETO (ITEM 2.1) CONSTA A RUA JOÃO SABATKE TRECHO 1 E 2 COMO UMAS DAS QUE RECEBERÁ ASFALTO.</t>
   </si>
   <si>
     <t>10765</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10765/req_440.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10765/req_440.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 440/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, POR PROPOSIÇÃO DO VEREADOR PAULINHO BASILIO, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  ROBERTO DAS NEVES, GESTOR DA FUNDAÇÃO CULTURAL,  SOLICITANDO AS SEGUINTES INFORMAÇÕES NO QUE TANGE AS COMPRAS DE LIVROS PARA A FUNDAÇÃO CULTURAL HELMY WENDT MAYER:  							                          A) QUAL A ÚLTIMA AQUISIÇÃO FEITA PARA A BIBLIOTECA? 						      B) QUAL CRITÉRIO UTILIZADO NA ESCOLHA DOS TÍTULOS, EDITORAS, COLEÇÕES? 			     C) EXISTE UMA LISTA DE AUTORES E OBRAS SEGUIDAS? 						      D) HÁ PREVISÃO DE COMPRA PARA O ANO DE 2020 AINDA?</t>
   </si>
   <si>
     <t>10766</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10766/req_441.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10766/req_441.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 441/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, POR PROPOSIÇÃO DO VEREADOR PAULINHO BASILIO, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL  E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, EM RELAÇÃO A CONCORRÊNCIA PÚBLICA N.º PMC 20/2020, A QUAL OBJETIVA A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA, SE QUESTIONA POR QUE SE OPTOU POR REALIZAR EM LOTE ÚNICO, CONCENTRANDO TODAS AS RUAS? IGUALMENTE, A DIVISÃO EM LOTES POSSIBILITARIA QUE, EM CASO DE NÃO CUMPRIMENTO DA PROPOSTA APRESENTADA PELA EMPRESA VENCEDORA, E, EVENTUAL PARALISAÇÃO DOS SERVIÇOS, O PREJUÍZO A POPULAÇÃO FOSSE MENOR. DA MESMA FORMA, EM ATENÇÃO AO PRINCÍPIO DA EFICIÊNCIA, NÃO SERIA MAIS VIÁVEL DIVIDIR EM VÁRIOS LOTES E ASSIM AMPLIAR O ROL DE EMPRESAS PARTICIPANTES DOS CERTAMES LICITATÓRIOS?</t>
   </si>
   <si>
     <t>10767</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10767/req_442.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10767/req_442.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 442/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, POR PROPOSIÇÃO DO VEREADOR PAULINHO BASILIO,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL  E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, EM RAZÃO DO ANÚNCIO DE AQUISIÇÃO DE MATERIAL PARA TESTAGEM DO NOVO CORONAVIRUS, REALIZADO EM LIVE NO DIA 12/05/2020, SOLICITAMOS INFORMAR DE QUE FORMA OCORRERÁ ESSA COMPRA? QUAL SERÁ O CRITÉRIO UTILIZADO PARA OS TESTES?</t>
   </si>
   <si>
     <t>10768</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10768/req_443.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10768/req_443.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 443/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, POR PROPOSIÇÃO DO VEREADOR CORONEL MARIO, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR TENENTE CORONEL SILVANO SASINSKI, COMANDANTE DO 3º BPM, CUMPRIMENTANDO TODOS OS POLICIAIS MILITARES PELA REALIZAÇÃO DA PRIMEIRA EDIÇÃO DA LIVE “PAPO DE FERAS”, EVENTO QUE TEVE REPERCUSSÃO NACIONAL, ACOMPANHADO POR MAIS DE CINCO MIL PESSOAS, ARRECADOU TRÊS TONELADAS DE ALIMENTOS E MAIS DE R$ 3.000,00 QUE SERÃO DOADOS AO HOSPITAL SANTA CRUZ.</t>
   </si>
   <si>
     <t>10769</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10769/req_444.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10769/req_444.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 444/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, POR PROPOSIÇÃO DO VEREADOR CÉLIO GALESKI, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RONALDO CARIONI BARBOSA, SUPERINTENDENTE DO DNIT, SOLICITANDO INFORMAR SE SERÁ REALIZADO UM REPERFILAMENTO SOBRE OS RECORTES QUE ESTÃO SENDO EXECUTADOS NA BR 280, POIS OS MESMOS APRESENTAM UM DEGRAU NA PISTA, DA MESMA FORMA, SOLICITAMOS CÓPIA DO PROJETO DA OBRA, E INFORMAR QUAL SERÁ O VALOR DA OBRA E QUAL SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>10771</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10771/req_445.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10771/req_445.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 445/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR AGOSTINHO MACHADO FILHO,  SECRETÁRIO DE MEIO AMBIENTE,  AO SENHOR ITAMAR ZAKALUZNE, SECRETÁRIO DE DESENVOLVIMENTO RURAL E AO SENHOR MARCOS TIAGO GONÇALVES, SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO, CONSIDERANDO A POSSIBILIDADE DE GESTIONAR JUNTO A FUNDAÇÃO O BOTICÁRIO, A IMPLANTAÇÃO EM NOSSO MUNICÍPIO DO PROJETO “OÁSIS!” QUE VISA FORTALECER A PROTEÇÃO DE REMANESCENTES DA MATA E ECOSSISTEMAS ASSOCIADOS NA ÁREA DE PROTEÇÃO AMBIENTAL AOS MANANCIAIS DA REGIÃO DE CANOINHAS, ESPECIFICAMENTE NA BACIA HIDROGRÁFICA DO RIO CANOINHAS, ABRANGENDO UMA REGIÃO DE APROXIMADAMENTE 82 MIL HECTARES.</t>
   </si>
   <si>
     <t>10772</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10772/req_446.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10772/req_446.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 446/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CARLOS CHIODINI, DEPUTADO FEDERAL, SOLICITANDO VIABILIZAR JUNTO AO MINISTÉRIO DA AGRICULTURA A LIBERAÇÃO DAS EMENDAS DO DEPUTADO FEDERAL MAURO MARIANO, DO CONVÊNIO Nº886048/2019, DE UMA MOTONIVELADORA NO TOTAL DE R$ 591.000,00 (QUINHENTOS E NOVENTA E UM MIL REAIS) E A LIBERAÇÃO DO CONVÊNIO Nº 893718/2019, DE UMA PRANCHA + CONJUNTO FENAÇÃO PRÉ SECO, NO TOTAL DE R$144.250,00 (CENTO E QUARENTA E QUATRO MIL E DUZENTOS E CINQUENTA REAIS).</t>
   </si>
   <si>
     <t>10773</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10773/req_447.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10773/req_447.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 447/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, 	E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REITERANDO A SOLICITAÇÃO PARA QUE NOS FUTUROS PROJETOS DE PAVIMENTAÇÃO DE RUAS E AVENIDAS, SEJA PROCEDIDO ESTUDOS TÉCNICOS, COM O OBJETIVO DE CONSTAR NO PROJETO EXECUTIVO, DENTRO DOS CRITÉRIOS TÉCNICOS E LEGAIS, A INSTALAÇÃO DE DISPOSITIVOS PARA REDUÇÃO DA VELOCIDADE E PROJETO DE ARBORIZAÇÃO.</t>
   </si>
   <si>
     <t>10774</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10774/req_448.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10774/req_448.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 448/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE,  SOLICITANDO QUE SEJA GARANTIDO O ADICIONAL DE TEMPO INTEGRAL OU ADICIONAL DE FUNÇÃO, AINDA ESTE MÊS,  AOS PROFISSIONAIS QUE ATUARAM NO CENTRO DE REFERÊNCIA COVID-19, NESTE MÊS DE MAIO, DEVIDO CONFIRMAÇÃO DE CASOS EM CANOINHAS, AUMENTO DA DEMANDA DE PACIENTES COM SINTOMAS RESPIRATÓRIOS E FUNCIONAMENTO DO SERVIÇO 24 HORAS POR DIA.</t>
   </si>
   <si>
     <t>10781</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10781/req_449.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10781/req_449.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 449/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER  QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR IONIR JOÃO DOS SANTOS, GERENTE DA CELESC CANOINHAS,  SOLICITANDO A ELEVAÇÃO DA ALTURA DOS CABOS  QUE ESTÃO FORA DO PADRÃO DE ALTURA NA RUA CLEMENTE PROCOPIAK ,  ESQUINA COM A AVENIDA DOS EXPEDICIONÁRIOS, EM RAZÃO DO GRANDE NÚMEROS DE ACIDENTES COM CAMINHÕES QUE ENROSCAM NOS FIOS  CAUSANDO A QUEDA DE ENERGIA NAS RUAS CLEMENTE PROCOPIAK, FAURI DE LIMA E SUAS TRANSVERSAIS RUA ALFREDO MAYER, WALDOMIRO OLSEN,  ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>10779</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10779/req_450.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10779/req_450.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 450/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER  QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR LEANDRO GONÇALVES DE OLIVEIRA, ENGENHEIRO DA CELESC MAFRA,  SOLICITANDO A ELEVAÇÃO DA ALTURA DOS CABOS  QUE ESTÃO FORA DO PADRÃO DE ALTURA NA RUA CLEMENTE PROCOPIAK ,  ESQUINA COM A AVENIDA DOS EXPEDICIONÁRIOS, EM RAZÃO DO GRANDE NÚMEROS DE ACIDENTES COM CAMINHÕES QUE ENROSCAM NOS FIOS  CAUSANDO A QUEDA DE ENERGIA NAS RUAS CLEMENTE PROCOPIAK, FAURI DE LIMA E SUAS TRANSVERSAIS RUA ALFREDO MAYER, WALDOMIRO OLSEN,  ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>10802</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10802/req_451.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10802/req_451.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 451/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”,  À ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE CANOINHAS - ACIC, PELOS SEUS 64 ANOS,  E QUE SEMPRE CONDUZIU A ADMINISTRAÇÃO DA INSTITUIÇÃO COM O CONCEITO DE QUE, ÀS ORGANIZAÇÕES NAS QUAIS GRUPOS DE CIDADÃOS TÊM A POSSIBILIDADE DE LUTAR E AFIRMAR A SUA IDENTIDADE, CONSTITUINDO UM PILAR DECISIVO NA CONSTRUÇÃO DA SOLIDARIEDADE E CONTRIBUINDO PARA O EXERCÍCIO DA DEMOCRACIA E DA CIDADANIA, SÃO SUA ESSÊNCIA.</t>
   </si>
   <si>
     <t>10803</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10803/req_452.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10803/req_452.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 452/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS  VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, SOLICITANDO A POSSIBILIDADE DE VIABILIZAR JUNTO AO GOVERNO FEDERAL E MINISTÉRIO DA SAÚDE E, AINDA, DIANTE OS TERMOS DO PROJETO DE LEI Nº 2270/20, EM TRAMITAÇÃO NA CÂMARA FEDERAL E QUE PREVÊ O REPASSE DE R$ 257 MILHÕES DA UNIÃO PARA CLÍNICAS DE DIÁLISE E QUE ATUAM DE FORMA COMPLEMENTAR NO SISTEMA ÚNICO DE SAÚDE – SUS, QUE SEJA INCLUÍDO VALOR A SER DESTINADO AO HOSPITAL SANTA CRUZ DE CANOINHAS, PARA AQUISIÇÃO E CUSTEIO DE, AO MENOS UM APARELHO PARA DIÁLISE. 				_x000D_
 	NOSSO HOSPITAL POSSUI UTI, É CENTRO DE REFERÊNCIA DA COVID NA REGIÃO E NÃO POSSUI APARELHO E RECURSOS PARA ATENDER PACIENTES, SENDO NECESSÁRIO TRANSPORTE PARA OUTROS MUNICÍPIOS PARA REALIZAÇÃO DAS DIÁLISES.</t>
   </si>
   <si>
     <t>10780</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10780/req_453.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10780/req_453.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 453/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR PAULINHO BASILIO,   PRESIDENTE DA CÂMARA DE VEREADORES DE CANOINHAS, SOLICITANDO ESTUDAR A POSSIBILIDADE DE IMPLANTAR NESSA CASA LEGISLATIVA, A PROCURADORIA DA MULHER. AS MULHERES ESTÃO A CADA DIA CONQUISTANDO MAIS ESPAÇOS EM MUITAS ÁREAS, MAS O CENÁRIO POLÍTICO CONTINUA PREDOMINANTEMENTE MASCULINO, POIS SOMOS EM MÉDIA 8,5% NAS CÂMARAS MUNICIPAIS E FEDERAIS, ASSEMBLEIAS E SENADO, O QUE DESTOA E MUITO DA REPRESENTATIVIDADE QUE TEMOS NO CENÁRIO BRASILEIRO, JÁ QUE SOMOS MAIS DE 52% DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>10783</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10783/req_454.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10783/req_454.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 454/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA ÂNGELA AMIN, DEPUTADA FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10784</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10784/req_455.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10784/req_455.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 455/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR CARLOS CHIODINI, DEPUTADO FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10785</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10785/req_456.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10785/req_456.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 456/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10786</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10786/req_457.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10786/req_457.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 457/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA CAROLINE DE TONI, DEPUTADA FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10787</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10787/req_458.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10787/req_458.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 458/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR CELSO MALDANER, DEPUTADO FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10788</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10788/req_459.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10788/req_459.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 459/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR CORONEL ARMANDO, DEPUTADO FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10789</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10789/req_460.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10789/req_460.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 460/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR DANIEL FREITAS, DEPUTADO FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10790</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10790/req_461.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10790/req_461.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 461/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR DARCI DE MATOS, DEPUTADO FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10791</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10791/req_462.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10791/req_462.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 462/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10792</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10792/req_463.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10792/req_463.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 463/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA GEOVÂNIA DE SÁ, DEPUTADA FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10793</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10793/req_464.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10793/req_464.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 464/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILSON MARQUES, DEPUTADO FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10794</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10794/req_465.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10794/req_465.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 465/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10795</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10795/req_466.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10795/req_466.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 466/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR PEDRO UCZAI, DEPUTADO FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10796</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10796/req_467.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10796/req_467.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 467/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR ROGÉRIO PENINHA MENDONÇA, DEPUTADO FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10797</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10797/req_468.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10797/req_468.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 468/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR RICARDO GUIDI, DEPUTADO FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10798</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10798/req_469.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10798/req_469.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 469/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10799</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10799/req_470.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10799/req_470.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 470/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR DÁRIO BERGER, SENADOR DA REPÚBLICA, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10800</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10800/req_471.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10800/req_471.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 471/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM, APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR ESPERIDIÃO AMIN, SENADOR DA REPÚBLICA, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10801</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10801/req_472.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10801/req_472.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 472/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR JORGINHO MELLO, SENADOR DA REPÚBLICA, SOLICITANDO QUE VOTE CONTRA O PROJETO DE LEI 2630/20, QUE INSTITUI A LEI BRASILEIRA DE LIBERDADE, RESPONSABILIDADE E TRANSPARÊNCIA NA INTERNET, TAMBÉM CONHECIDA COMO LEI DAS FAKE NEWS OU LEI DA CENSURA. TAL SOLICITAÇÃO JUSTIFICA-SE, POIS EMBORA PERCEBER AS LEGÍTIMAS INTENÇÕES DOS LEGISLADORES FEDERAIS, ENTENDO QUE A DISCUSSÃO DEVE SER APROFUNDADA, POIS VEMOS A PROPOSTA COM PREOCUPAÇÃO DA FORMA QUE ESTÁ TRAMITANDO. ACREDITAMOS QUE UMA EVENTUAL APROVAÇÃO DESTE PROJETO DE LEI CONFORME TEXTO ORIGINAL CAUSARIA GRAVES DANOS À LIBERDADE DE EXPRESSÃO NO BRASIL.</t>
   </si>
   <si>
     <t>10805</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10805/req_473.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10805/req_473.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 473/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER  QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO INFORMAR QUAL A PREVISÃO  PARA O TÉRMINO DA SERVIDÃO HELENA PIENCHENTCOSKI.</t>
   </si>
   <si>
     <t>10806</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>Coronel Mário, Camila Lima, Célio Galeski , Gilmar Martins, Norma Pereira, Paulo Glinski , Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10806/req_474.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10806/req_474.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 474/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA,  REITERANDO SOLICITAÇÃO QUE SEJAM RETOMADOS OS ESTUDOS TÉCNICOS NECESSÁRIOS PARA QUE O MUNICÍPIO DE CANOINHAS RECEBA UMA AGÊNCIA TRANSFUSIONAL DE SANGUE, CONSIDERANDO QUE O MUNICÍPIO DE CANOINHAS Á CAPITAL CATARINENSE DOS DOADORES DE SANGUE, CONFORME LEI ESTADUAL Nº 11833, DE 10 DE JULHO DE 2001.</t>
   </si>
   <si>
     <t>10807</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10807/req_475.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10807/req_475.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 475/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR JÚLIO GARCIA, PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SANTA CATARINA, REITERANDO SOLICITAÇÃO QUE SEJAM RETOMADOS OS ESTUDOS TÉCNICOS NECESSÁRIOS PARA QUE O MUNICÍPIO DE CANOINHAS RECEBA UMA AGÊNCIA TRANSFUSIONAL DE SANGUE, CONSIDERANDO QUE O MUNICÍPIO DE CANOINHAS Á CAPITAL CATARINENSE DOS DOADORES DE SANGUE, CONFORME LEI ESTADUAL Nº 11833, DE 10 DE JULHO DE 2001.</t>
   </si>
   <si>
     <t>10808</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10808/req_476.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10808/req_476.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 476/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR ANDRÉ MOTA RIBEIRO, SECRETÁRIO DE ESTADO DA SAÚDE,  REITERANDO SOLICITAÇÃO QUE SEJAM RETOMADOS OS ESTUDOS TÉCNICOS NECESSÁRIOS PARA QUE O MUNICÍPIO DE CANOINHAS RECEBA UMA AGÊNCIA TRANSFUSIONAL DE SANGUE, CONSIDERANDO QUE O MUNICÍPIO DE CANOINHAS Á CAPITAL CATARINENSE DOS DOADORES DE SANGUE, CONFORME LEI ESTADUAL Nº 11833, DE 10 DE JULHO DE 2001.</t>
   </si>
   <si>
     <t>10809</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10809/req_477.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10809/req_477.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 477/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO  QUE SE PROCEDA A ESTUDOS TÉCNICOS NECESSÁRIOS, PARA QUE SE INSTALE UM BUSTO DE BRONZE EM LOCAL A SER DEFINIDO, EM HOMENAGEM AO MAIOR DOADOR DE SANGUE DO MUNDO SENHOR ORESTES GOLANÓVSKI, QUE TAMBÉM FOI FUNDADOR DA ADOSAREC. NO LOCAL DEFINIDO, SEJA FEITA A TAMBÉM A INSCRIÇÃO  CANOINHAS, CAPITAL ESTADUAL DOS DOADORES DE SANGUE.</t>
   </si>
   <si>
     <t>10810</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>Célio Galeski , Coronel Mário, Gilmar Martins, Norma Pereira, Paulo Glinski , Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10810/req_478.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10810/req_478.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 478/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA, SOLICITANDO DESTINAR AO MUNICÍPIO DE CANOINHAS  5 RESPIRADORES DOS ADQUIRIDOS DA EMPRESA WEG, PARA ATENDER OS PACIENTES QUE APRESENTAREM INSUFICIÊNCIA RESPIRATÓRIA GRAVE, EM ATENDIMENTO NO HOSPITAL SANTA CRUZ DE CANOINHAS.</t>
   </si>
   <si>
     <t>10811</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10811/req_479.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10811/req_479.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 479/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR ANDRÉ MOTA RIBEIRO, SECRETÁRIO DE ESTADO DA SAÚDE, SOLICITANDO DESTINAR AO MUNICÍPIO DE CANOINHAS  5 RESPIRADORES DOS ADQUIRIDOS DA EMPRESA WEG, PARA ATENDER OS PACIENTES QUE APRESENTAREM INSUFICIÊNCIA RESPIRATÓRIA GRAVE, EM ATENDIMENTO NO HOSPITAL SANTA CRUZ DE CANOINHAS.</t>
   </si>
   <si>
     <t>10812</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10812/req_480.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10812/req_480.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 480/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL, SOLICITANDO DESTINAR AO MUNICÍPIO DE CANOINHAS  5 RESPIRADORES DOS ADQUIRIDOS DA EMPRESA WEG, PARA ATENDER OS PACIENTES QUE APRESENTAREM INSUFICIÊNCIA RESPIRATÓRIA GRAVE, EM ATENDIMENTO NO HOSPITAL SANTA CRUZ DE CANOINHAS.</t>
   </si>
   <si>
     <t>10813</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10813/req_481.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10813/req_481.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 481/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  SOLICITANDO INFORMAÇÕES SOBRE A REVISÃO DO PLANO DIRETOR DO MUNICÍPIO DE CANOINHAS E MOBILIDADE URBANA E EM QUE FORAM REALIZADAS PESQUISAS DE OPINIÃO PÚBLICA BEM COMO AUDIÊNCIAS PÚBLICAS PARA DEFINIR VÁRIAS QUESTÕES RELACIONADAS AO ZONEAMENTO, DEFINIÇÃO DE USUÁRIOS DE CICLOVIAS E ETC.</t>
   </si>
   <si>
     <t>10814</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10814/req_482.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10814/req_482.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 482/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  COMO PODE SE OBSERVAR PELO ACERVO FOTOGRÁFICO ANEXO, É INEGÁVEL QUE OS ALAGAMENTOS EM DIVERSAS REGIÕES DO MUNICÍPIO, NO DIA 09/06/20, CAUSARAM TRANSTORNO AOS MUNÍCIPES, INCLUSIVE TRAZENDO PREJUÍZOS À RESIDÊNCIAS E COMÉRCIOS, POR EXEMPLO.</t>
   </si>
   <si>
     <t>10816</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10816/req_483.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10816/req_483.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 483/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, 	 E AO SENHOR HANDERSON LUIZ MELO,  DIRETOR DO DETRACAN, SOLICITANDO QUE SEJAM PROCEDIDOS ESTUDOS E SE POSSÍVEL ADOÇÃO DE MEDIDAS ATRAVÉS DE UM PLANO DE CONTINGÊNCIA, PARA QUE SE PROCEDA À INTERRUPÇÃO TEMPORÁRIA DE TRECHOS DE VIAS QUE SÃO ATINGIDAS POR ENXURRADAS NO MUNICÍPIO, COM DESVIO DE FLUXO DE TRÂNSITO PRINCIPALMENTE DE VEÍCULOS PESADOS, A FIM DE MINIMIZAR PARA MORADORES E COMERCIANTES OS PROBLEMAS RECORRENTES DAS ENXURRADAS.</t>
   </si>
   <si>
     <t>10817</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>Coronel Mário, Célio Galeski , Gilmar Martins, Norma Pereira, Paulo Glinski , Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10817/req_484.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10817/req_484.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 484/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR SANTO PONTAROLO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10818</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>Norma Pereira, Célio Galeski , Coronel Mário, Gilmar Martins, Paulo Glinski , Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10818/req_485.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10818/req_485.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 485/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA  ADALGISA VIEIRA WOITEXEN, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10848</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10848/req_486.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10848/req_486.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 486/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, 	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  SOLICITANDO INFORMAR SE HÁ ESTUDOS E/OU PROJETOS, VISANDO O REBAIXAMENTO DAS BOCAS DE LOBO PARA QUE DÊ VAZÃO A ÁGUA QUE DESCE DA RUA SAULO DE CARVALHO,  ESQUINA COM A AVENIDA SENADOR IVO D'AQUINO. OBSERVA-SE QUE O NÍVEL DAS BOCAS DE LOBO ESTÁ ACIMA DO NÍVEL DO ASFALTO DA RUA,  OU SEJA, A ÁGUA PASSA PELO LADO DESTA E FICA NA RUA, O QUE, ALÉM DE RISCO DE ACIDENTE, PROBLEMAS COM MORADORES, PEDESTRES, CICLISTAS, MOTORISTAS, DANIFICA O ASFALTO.</t>
   </si>
   <si>
     <t>10849</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10849/req_487.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10849/req_487.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 487/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,   EM RELAÇÃO AS OBRAS DAS CALÇADAS DA RUA FRANCISCO DE PAULA E SILVA E CONSIDERANDO O EDITAL 06/2019, QUE DENTRE SEUS ITENS TRANSCRITOS, TRAZ OBRIGAÇÕES/RESPONSABILIDADES EM RELAÇÃO À TAL OBRA, COMO POR EXEMPLO: ITEM "4.1.3 DEMOLIÇÃO E CARGA DE CALÇADA FORAM IDENTIFICADOS LOCAIS COM CALÇADAS QUE NÃO ADAPTAM-SE AO PROJETO ORA PROPOSTO, FOI INDICADO NA PLANTA DENOMINADA “PROJETO DE TERRAPLENAGEM” ESTES LOCAIS.</t>
   </si>
   <si>
     <t>10823</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>Zenici Dreher, Camila Lima, Célio Galeski , Coronel Mário, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Telma Bley</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10823/req_488.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10823/req_488.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 488/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA ÂNGELA AMIN, DEPUTADA FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10824</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10824/req_489.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10824/req_489.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 489/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR CARLOS CHIODINI, DEPUTADO FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10825</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10825/req_490.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10825/req_490.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 490/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10826</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10826/req_491.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10826/req_491.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 491/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA CAROLINE DE TONI, DEPUTADA FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10827</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10827/req_492.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10827/req_492.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 492/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR CELSO MALDANER, DEPUTADO FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10828</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10828/req_493.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10828/req_493.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 493/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR CORONEL ARMANDO, DEPUTADO FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10829</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10829/req_494.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10829/req_494.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 494/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR DANIEL FREITAS, DEPUTADO FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10830</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10830/req_495.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10830/req_495.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 495/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR DARCI DE MATOS, DEPUTADO FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10831</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10831/req_496.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10831/req_496.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 496/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10832</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10832/req_497.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10832/req_497.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 497/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA GEOVÂNIA DE SÁ, DEPUTADA FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10833</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10833/req_498.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10833/req_498.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 498/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILSON MARQUES, DEPUTADO FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10834</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10834/req_499.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10834/req_499.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 499/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10835</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10835/req_500.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10835/req_500.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 500/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR PEDRO UCZAI, DEPUTADO FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10836</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10836/req_501.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10836/req_501.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 501/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR ROGÉRIO PENINHA MENDONÇA, DEPUTADO FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10837</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10837/req_502.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10837/req_502.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 502/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR RICARDO GUIDI, DEPUTADO FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10838</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10838/req_503.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10838/req_503.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 503/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10839</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10839/req_504.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10839/req_504.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 504/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR DÁRIO BERGER, SENADOR DA REPÚBLICA, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10840</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10840/ofi_478.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10840/ofi_478.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 505/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR ESPERIDIÃO AMIN, SENADOR DA REPÚBLICA, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10841</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10841/req_506.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10841/req_506.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 505/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR JORGINHO MELLO, SENADOR DA REPÚBLICA, SOLICITANDO RECURSOS FINANCEIROS PARA INVESTIMENTO E REFORMA DO HOSPITAL SANTA CRUZ DE CANOINHAS, NO VALOR DE R$800.000,00 (OITOCENTOS MIL REAIS) PRINCIPALMENTE PARA A TROCA DO TELHADO QUE APRESENTA GRANDES PROBLEMAS DE INFILTRAÇÃO, GOTEIRAS, CAUSANDO DANOS À INFRAESTRUTURA HOSPITALAR E DIFICULTANDO O ACESSO E USO DE ALGUNS AMBIENTES DESTA EGRÉGIA ENTIDADE.</t>
   </si>
   <si>
     <t>10850</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10850/req_507.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10850/req_507.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 507/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  SOLICITANDO INFORMAR DURANTE AS CHUVAS DA ÚLTIMA SEMANA, DIVERSAS ESTRADAS E ASFALTOS FORAM DANIFICADOS. ENTRE ELES, O NOVO PEDAÇO DE ASFALTO DA RUA FREI MENANDRO KAMPS, FINALIZADO NO ÚLTIMO MÊS, E DIVULGADO SUA FINALIZAÇÃO EM 12 DE MAIO DE 2020.  O MESMO TEVE PARTES INTEIRAS DETERIORADAS, COMO MOSTRA AS FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>10843</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>Norma Pereira, Camila Lima, Célio Galeski , Coronel Mário, Gilmar Martins, Paulinho Basilio, Paulo Glinski , Telma Bley, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10843/req_508.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10843/req_508.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 508/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA  JUCÉLIA DALAGO MULLER, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10844</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10844/req_509.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10844/req_509.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 509/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, 								                              _x000D_
 	OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA  MARIA ROSÉLIS KOMOCHENA BORGES DE LIMA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10845</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>Coronel Mário, Camila Lima, Célio Galeski , Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Telma Bley, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10845/req_510.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10845/req_510.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 510/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LEONARDO BÖGE, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10842</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10842/req_511.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10842/req_511.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 511/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA WALDECI EMÍLIA JOHANSSON FIEDLER, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10846</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10846/req_512.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10846/req_512.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 512/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO SENHOR REINALDO DE LIMA JÚNIOR, PRESIDENTE DO HOSPITAL SANTA CRUZ,  E AOS SENHORES GILCIONIR MULLER, JEAN CUSTÓDIO DOS SANTOS, DIEGO RICARDO KUHN E MAX LENNON MULLER, PROPRIETÁRIOS DA PROENGEL, SOLICITANDO VERIFICAR POSSIBILIDADES DE ESTUDO E ORÇAMENTO PARA ANÁLISE DA VIABILIDADE TÉCNICA E FINANCEIRA PARA INSTALAÇÃO DE SISTEMA FOTOVOLTAICO PARA GERAÇÃO DE ELETRICIDADE NO HOSPITAL SANTA CRUZ DE CANOINHAS COM O OBJETIVO DE IDENTIFICAR ATRAVÉS DE ESTUDOS TÉCNICOS QUAL O “PAYBACK” DO INVESTIMENTO PARA COMPREENSÃO DA REAL VANTAGEM DA AQUISIÇÃO E MONTAGEM DE UM SISTEMA FOTOVOLTAICO NESTA ENTIDADE.</t>
   </si>
   <si>
     <t>10847</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10847/req_513.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10847/req_513.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 513/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO” À ASSOCIAÇÃO DOS ENGENHEIROS E ARQUITETOS DO VALE  DE CANOINHAS, PELA PASSAGEM DOS 40 ANOS DE RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CANOINHAS E DEMAIS  MUNICÍPIOS DA REGIÃO.</t>
   </si>
   <si>
     <t>10851</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10851/req_514.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10851/req_514.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 514/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO A RECOLOCAÇÃO DOS MEIOS FIOS, RETIRADOS DO LOTEAMENTO LEITHOLD, BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>10852</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10852/req_515.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10852/req_515.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 515/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO QUE SE PROCEDA A MANUTENÇÃO COM RECAPEAMENTO E OU CONSERTO DOS BURACOS DO ASFALTO DA RUA MARECHAL DEODORO, TRECHO COMPREENDIDO ENTRE A RUA MARECHAL FLORIANO E A BR 280.</t>
   </si>
   <si>
     <t>10853</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10853/req_516.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10853/req_516.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 516/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  EM RAZÃO DA NOTÓRIA OCORRÊNCIA DE ADMISSIBILIDADE DE REPRESENTAÇÕES FORMULADAS JUNTO AO TRIBUNAL DE CONTAS DO ESTADO DE SANTA CATARINA, AS QUAIS TRATAM DO EDITAL DE CONCORRÊNCIA PÚBLICA N.º 20/2020.							CONSIDERANDO QUE O EGRÉGIO TRIBUNAL SE ATEVE AO FATO DE CADA RUA APRESENTAR UM BDI DIFERENTE, ESTABELECENDO QUE TAL SITUAÇÃO NÃO APRESENTA SENTIDO ALGUM, TENDO EM VISTA QUE APENAS UMA EMPRESA IRÁ EXECUTAR O LOTE DA CONCORRÊNCIA Nº 20/2020, E, ASSIM, TAL EMPRESA TERÁ MAIS LUCRO EM DETERMINADA RUA DO QUE EM OUTRA. E QUESTIONA, SE A ADMINISTRAÇÃO CENTRAL É A MESMA, PORQUE UMA RUA POSSUI VALOR DIFERENTE DE OUTRA?</t>
   </si>
   <si>
     <t>10854</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10854/req_517.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10854/req_517.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 517/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  SOLICITANDO INCLUIR PARA PAVIMENTAÇÃO O OUTRO TRECHO DA RUA JOÃO SABATKE.</t>
   </si>
   <si>
     <t>10864</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10864/req_518.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10864/req_518.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 518/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, 	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR JOSÉ GUILHERME TOLLSTADIUS LEAL,  SECRETÁRIO DE DEFESA AGROPECUÁRIA - SDA/MAPA, PARA QUE PROVIDENCIE E/OU DESIGNE UM AUDITOR “AD HOC“ OU DE OUTRO ESTADO, PARA ANALISAR OS PROCESSOS CADASTRADOS NO MAPA E, PRINCIPALMENTE OS QUE ESTÃO NO SIPEAGRO- SISTEMA INTEGRADO DE PRODUTOS E ESTABELECIMENTOS AGROPECUÁRIOS PARA SANTA CATARINA, COM TODA DOCUMENTAÇÃO OK, FALTANDO APENAS VISTORIA PARA LIBERAÇÃO.						A SOLICITAÇÃO É NECESSÁRIA, POIS AO QUE SE SABE EXTRAOFICIALMENTE, SÃO APENAS DOIS AUDITORES PARA TODA SANTA CATARINA, SENDO QUE UM ESTÁ EM ISOLAMENTO E O OUTRO EM QUADRO DE RISCO. SALIENTE-SE, NO ENTANTO, QUE A ECONOMIA NÃO PODE PARAR, AS EMPRESAS NÃO PODEM DEIXAR DE PRODUZIR, SENDO NECESSÁRIA A TOMADA DE MEDIDAS URGENTES.</t>
   </si>
   <si>
     <t>10865</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10865/req_519.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10865/req_519.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 519/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, 	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”  A ASSOCIAÇÃO DOS AGRICULTORES DE CANOINHAS E REGIÃO – AGRUPAR,  PELA CONQUISTA DE UM ESPAÇO, OU SEJA, O MERCADO PÚBLICO MUNICIPAL. AS COOPERATIVAS AGRÍCOLAS EM CANOINHAS, NO BRASIL E NO MUNDO, TÊM IMPORTÂNCIA SIGNIFICATIVA PARA FOMENTO DA EDUCAÇÃO E DA CAPACITAÇÃO DE MILHARES DE PESSOAS, QUE OUTRORA NÃO TERIAM OPORTUNIDADES E TAMPOUCO CONHECIMENTO PARA QUANDO AS TIVESSE. O GRANDE DESAFIO É PROPORCIONAR QUE ESSAS COOPERATIVAS AGRÍCOLAS CRESÇAM E DISSEMINEM SEUS VALORES DEMOCRÁTICOS E PRINCÍPIOS SOCIAIS, ECONÔMICOS, AMBIENTAIS E JURÍDICOS, A FIM DE DAR CONTINUIDADE COM O CRESCIMENTO DAS COMUNIDADES DO MEIO RURAL E OPORTUNIZANDO MÃO DE OBRA E SERVIÇOS QUALIFICADOS PARA O MERCADO COMPETITIVO.</t>
   </si>
   <si>
     <t>10866</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10866/req_520.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10866/req_520.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 520/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHO OFÍCIO AO SENHOR LEANDRO MANÉ FERRARI, PRESIDENTE DA AGÊNCIA DE DESENVOLVIMENTO DE TURISMO DE SANTA CATARINA, SOLICITANDO QUE SEJA PROCEDIDA A MANUTENÇÃO DA PLACA DE SINALIZAÇÃO VERTICAL, DOS ROTEIROS TURÍSTICOS REGIONAIS DO ESTADO DE SANTA CATARINA, LOCALIZADA NA BR 280, PRÓXIMO AO PORTAL TURÍSTICO DO MUNICÍPIO DE CANOINHAS-SC, QUE SE ENCONTRA DANIFICADA.</t>
   </si>
   <si>
     <t>10867</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10867/req_521.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10867/req_521.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 521/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA  OCTACÍLIA PADILHA CUBAS, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10870</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10870/req_522.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10870/req_522.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 522/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, CONSIDERANDO O ANÚNCIO DE QUE A LICITAÇÃO DA CONCORRÊNCIA PÚBLICA N.º 20/2020 FOI ANULADA, SE QUESTIONA:										      A) POR QUE MESMO ANTES DE OCORRER O PARECER FINAL DO TRIBUNAL DE CONTAS, O PODER EXECUTIVO OPTOU PELO CANCELAMENTO DO PROCEDIMENTO LICITATÓRIO, DE FATO HÁ ÍNDICOS DE IRREGULARIDADE NO EDITAL?										      B) A NOVA LICITAÇÃO SERÁ DIVIDIDA EM MAIS DE UM LOTE?						      C)  QUANDO DEVERÁ SER LANÇADO O NOVO EDITAL OU EDITAIS?					       D) AGORA COM UMA NOVA LICITAÇÃO, SERÁ ACRESCIDA OU RETIRADA ALGUMA RUA PARA RECEBER PAVIMENTAÇÃO?</t>
   </si>
   <si>
     <t>10872</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10872/req_523.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10872/req_523.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 523/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE,  À SENHORA CÍNTIA MULLER AGUIAR, SECRETÁRIA MUNICIPAL DA ASSISTÊNCIA SOCIAL, SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA.</t>
   </si>
   <si>
     <t>10863</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10863/req_524.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10863/req_524.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 524/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À FARMÁCIA E DROGARIA CANOINHAS,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10868</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10868/req_525.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10868/req_525.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 525/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 							                              _x000D_
 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À FARMÁCIA TREVISANI,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10869</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10869/req_526.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10869/req_526.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 526/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À FARMÁCIA E DROGARIA VITAL,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10873</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10873/req_527.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10873/req_527.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 527/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À FARMÁCIA PREÇO POPULAR,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10874</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10874/req_528.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10874/req_528.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 528/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À FARMÁCIA FARMAVIDA,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10875</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10875/req_529.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10875/req_529.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 529/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À FARMÁCIA HIPER FARMA,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10876</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10876/req_530.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10876/req_530.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 530/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À FARMÁCIA BONKA, SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10877</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10877/req_531.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10877/req_531.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 531/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À FARMÁCIA NISSEI,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10878</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10878/req_532.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10878/req_532.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 532/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À FARMÁCIA SESI,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10879</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10879/req_533.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10879/req_533.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 533/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À DROGARIA ULTRA POPULAR,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10880</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10880/req_534.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10880/req_534.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 534/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À FARMÁCIA SÃO JOÃO,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10881</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10881/req_535.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10881/req_535.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 535/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À ROCHA FARMÁCIA E DROGARIA,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10882</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10882/req_536.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10882/req_536.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 536/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À  FARMÁCIA FORTE FARMA,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10883</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10883/req_537.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10883/req_537.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 537/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À  FARMÁCIA SANTA HELENA,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10893</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10893/req_538.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10893/req_538.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 538/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À  FARMÁCIA FARMALIFE,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10894</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10894/req_539.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10894/req_539.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 539/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À  DROGARIA  FARMAIS,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10884</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10884/req_540.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10884/req_540.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 540/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO À FARMÁCIA NATIVA FARMA,  SOLICITANDO A ADESÃO À CAMPANHA SINAL VERMELHO CONTRA VIOLÊNCIA, IDEALIZADO PELO CONSELHO NACIONAL DE JUSTIÇA (CNJ) E PELA ASSOCIAÇÃO DOS MAGISTRADOS BRASILEIROS (AMB), QUE CONSISTE EM ESTABELECER CONDIÇÕES PARA QUE AS MULHERES POSSAM DENUNCIAR AGRESSÕES EM FARMÁCIAS E DROGARIAS VINCULADAS À CAMPANHA. OS ESTABELECIMENTOS SÃO ORIENTADOS A COLOCAR UM PÔSTER (DE MÃO COM UM XIS VERMELHO) NA ENTRADA DAS LOJAS PARA IDENTIFICAR A PARTICIPAÇÃO NA CAMPANHA. O PROCEDIMENTO FUNCIONA DA SEGUINTE FORMA: EM FARMÁCIAS E DROGARIAS PREVIAMENTE CADASTRADAS, A VÍTIMA FARÁ UM XIS COM BATOM VERMELHO (OU COM QUALQUER OUTRO MATERIAL) NA PALMA DA MÃO OU NUM PEDAÇO DE PAPEL E MOSTRARÁ AO ATENDENTE. ESTE ACIONARÁ A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>10892</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10892/req_541.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10892/req_541.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 541/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHO OFÍCIO AO SENHOR ETHEL JACOMEL, COORDENADOR REGIONAL DE EDUCAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES, REFERENTE AOS ANOS DE 2018 E 2019: 										      1) QUANTAS ESCOLAS, GINÁSIOS DE ESPORTES, PERTENCENTES AO ESTADO, LOCALIZADAS NO MUNICÍPIO DE CANOINHAS, RECEBERAM MELHORIAS NA SUA PARTE ESTRUTURAL COMO PINTURAS, REFORMAS, AMPLIAÇÃO, E QUAL O VALOR INVESTIDO PELO ESTADO? 					     2) EM QUE FASE SE ENCONTRA A IMPLEMENTAÇÃO DO PROJETO DE AMPLIAÇÃO DE 4 SALAS DE AULA DA ESCOLA DE EDUCAÇÃO BÁSICA JOÃO JOSÉ DE SOUZA CABRAL, CONFORME PROCESSO NO SGP-E NR ADR 1823/2018, INFORMAÇÃO CONTIDA NO OFÍCIO 081/2019 DESSA GERÊNCIA? 		      3) SE  FOI CONCLUÍDO E INSTALADO OS PROJETOS PREVENTIVOS DE INCÊNDIO DAS ESCOLAS ESTADUAIS, CONFORME PROCESSO SGP-E ADR 2829/2018 E CASO NEGATIVO SE EXISTE PREVISÃO PARA A CONCLUSÃO?</t>
   </si>
   <si>
     <t>10885</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10885/req_542.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10885/req_542.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 542/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR QUAL O ANDAMENTO DA OBRA  DA RUA ALFREDO MAYER, ENTRE AS RUAS ADOLFO BADING E CLEMENTE PROCOPIAK, QUAL A PREVISÃO DA RETOMADA DOS TRABALHOS.</t>
   </si>
   <si>
     <t>10886</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10886/req_543.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10886/req_543.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 543/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ANOLDO FERREIRA DE CASTILHO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10887</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10887/req_544.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10887/req_544.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 544/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR PAULO GUEDES,  MINISTRO DA ECONOMIA, TENDO EM VISTA QUE MUITAS PESSOAS QUE REALMENTE NECESSITAM DO AUXILIO EMERGENCIAL, NÃO TIVERAM SEUS CADASTROS APROVADOS EM VIRTUDE DE DADOS  DIVERGENTES, SOLICITAMOS QUE SEJA REABERTO O PRAZO PARA SOLICITAÇÃO DO BENEFÍCIO.</t>
   </si>
   <si>
     <t>10888</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10888/req_545.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10888/req_545.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 545/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO O SENHOR JOÃO GREIN, PELO EMPENHO E COMPROMETIMENTO EM BUSCAR RECURSOS PARA A CONSTRUÇÃO DO MERCADO PÚBLICO MUNICIPAL, REALIZANDO O SONHO DOS PRODUTORES RURAIS.</t>
   </si>
   <si>
     <t>10889</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10889/req_546.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10889/req_546.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 546/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO A JOVEM MARI MENDES, PELA APRESENTAÇÃO ARTÍSTICA REALIZADA NA ENTREGA DA OBRA DO CEI SANTA BARBARA NA LOCALIDADE DE RIO DOS PARDOS.</t>
   </si>
   <si>
     <t>10890</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10890/req_547.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10890/req_547.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 547/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,   REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR VALDIR COBALCHINI, DEPUTADO ESTADUAL, SOLICITANDO APRESENTAÇÃO DE PROJETO DE LEI DISPONDO SOBRE PRAZO DE VALIDADE DE LAUDO E PERÍCIA MÉDICA QUE ATESTAM O TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO ÂMBITO DO ESTADO DE SANTA CATARINA. A FIM DE QUE OS LAUDOS E PERÍCIAS MÉDICAS QUE ATESTAM O TRANSTORNO DO ESPECTRO AUTISTA (TEA), EMITIDOS POR MÉDICOS ESPECIALISTAS PARTICULARES OU DO SETOR PÚBLICO, TENHAM VALIDADE DE 60 (SESSENTA) MESES A CONTAR DA DATA DE SUA EXPEDIÇÃO, NO ÂMBITO DO ESTADO DE SANTA CATARINA. TAL MEDIDA SE JUSTIFICA CONSIDERANDO QUE O TRANSTORNO DO ESPECTRO AUTISTA (TEA) NÃO SE TRATA DE DOENÇA PASSAGEIRA OU INTERMITENTE.</t>
   </si>
   <si>
     <t>10901</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10901/req_548.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10901/req_548.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 548/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO  INFORMAÇÕES RELACIONADAS A AUTORIZAÇÃO CONCEDIDA EM JANEIRO DE 2018, À EMPRESA JAIR LEMES DE MORAES, INSCRITA NO CNPJ Nº 19.312.514/0001-00 (CHAPECÓ-PLAC PLACAS E LIXEIRAS). DITA EMPRESA, SE APRESENTAVA NO COMÉRCIO E INDÚSTRIAS LOCAIS, ENTREGAVA CÓPIA DO OFICIO FORNECIDO PELO MUNICÍPIO DE CANOINHAS, SOLICITANDO A COLABORAÇÃO PARA QUE FOSSE POSSÍVEL EMPREENDER ESSE TRABALHO COM O COMERCIO E INDÚSTRIAS LOCAIS VISANDO A MELHORIA DA CIDADE COM SINALIZAÇÃO DAS RUAS E, AINDA QUE O TRABALHO SERIA EXECUTADO PELA EMPRESA CITADA.				         	DIANTE DO EXPOSTO REQUER INFORMAR:</t>
   </si>
   <si>
     <t>10902</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10902/req_549.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10902/req_549.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 549/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOBRE A OPERAÇÃO EFETUADA COM A EMPRESA C.E.ESPINELLI EVENTOS LTDA, INSCRITA NO CNPJ Nº 26.135.929-0001-11, DE SÃO BENTO DO SUL-SC, NO VALOR DE R$ 44.600,00. OPERAÇÃO ESTA REALIZADA DIA 04/06/2020, PARA AQUISIÇÃO DE MÁSCARAS DE TECIDO REUTILIZÁVEIS, DESTINADAS A DISTRIBUIÇÃO AOS MORADORES DO NOSSO MUNICÍPIO, SOLICITA INFORMAR:</t>
   </si>
   <si>
     <t>10903</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10903/req_550.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10903/req_550.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 550/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR  LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO AS SEGUINTES INDAGAÇÕES REFERENTES A CANALIZAÇÃO DO ARROIO MONJOLO, OBJETO DE DEMANDA JUDICIAL, NA RUA 12 DE SETEMBRO, PRINCIPALMENTE ENTRE AS RUAS JOAQUIM DE PAULA VIEIRA E MARECHAL FLORIANO:					                                     1) COMO ESTÁ O  ANDAMENTO DAS OBRAS E QUAL O PRAZO DE CONCLUSÃO?		                2) PORQUE OS TUBOS DE APROXIMADAMENTE UM METRO DE DIÂMETRO FORAM RETIRADOS DO LOCAL?3) QUAL O DESTINO QUE SERÁ DADOS AOS TUBOS RETIRADOS DAQUELE LOCAL NESTA ÚLTIMA SEXTA E SÁBADO, DIAS 03 E 04?										     4) JUSTIFICAR OS MOTIVOS QUE LEVARAM A TOMAR ESSA DECISÃO, DEIXANDO OS MORADORES DAQUELA REGIÃO INSEGUROS E SEM RESPOSTA ADEQUADO SOBRE O OCORRIDO.</t>
   </si>
   <si>
     <t>10904</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10904/req_551.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10904/req_551.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 551/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE EXISTE PROJETO PARA INSTALAÇÃO DE LETREIROS COM O SLOGAN “CANOINHAS CIDADE QUE EU AMO” EM PONTOS ESTRATÉGICOS DA CIDADE, COMO NA PRAÇA OSVALDO DE OLIVEIRA, NO PORTAL DE CANOINHAS, LOCAIS DE VISITAÇÃO TURÍSTICA, CASO NÃO TENHA PROJETO, VER DA POSSIBILIDADE DE ELABORAR, VISTO QUE O PROJETO TEM COMO OBJETIVO DIVULGAR O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10905</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>Paulinho Basilio, Camila Lima, Coronel Mário, Gilmar Martins, Norma Pereira, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10905/req_552.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10905/req_552.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 552/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO OS FAMILIARES  DO SENHOR JOSÉ ADEMIR PEREIRA, PELA INAUGURAÇÃO DO NOVO SUPERMERCADO BOM DIA UM DA AVENIDA, PELO SEU EMPREENDEDORISMO E VISÃO EMPRESARIAL.  TUDO ISSO É FRUTO DAQUILO QUE OS PROGENITORES DA FAMÍLIA O SENHOR ANTONIO PEREIRA FILHO E A A SENHORA ELVIRA GREFIN PEREIRA (IN MEMORIAM), VEM PLANTANDO NESTA LONGA CAMINHADA QUE SE INICIOU EM MAJOR VIEIRA HÁ MUITO TEMPO E EM NOSSO MUNICÍPIO, COM SECOS E MOLHADOS, NA RUA ROBERTO ELKE NO INÍCIO DA DÉCADA DE 70, DESEMPENHANDO O TRABALHO COM COMPROMETIMENTO, DEDICAÇÃO, HONESTIDADE E SERIEDADE. PARABENIZAMOS, AINDA O QUADRO DE COLABORADORES QUE ATENDE AOS CLIENTES COM ALEGRIA E PRAZER, SENDO UM DIFERENCIAL IMPORTANTE PARA O SUCESSO.</t>
   </si>
   <si>
     <t>10907</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10907/req_553.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10907/req_553.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 553/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR AGOSTINHO MACHADO FILHO, SECRETÁRIO DO MEIO AMBIENTE, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 CONSIDERANDO O TEMPORAL QUE ATINGIU O MUNICÍPIO, NO DIA 30 DE JUNHO, QUE DESTELHOU CASAS, DERRUBOU ÁRVORES E PROVOCOU MUITOS ESTRAGOS EM DIVERSOS PONTOS DA CIDADE;_x000D_
 _x000D_
 CONSIDERANDO QUE UM DOS LOCAIS ATINGIDOS FOI O BARRACÃO DA RECICLAGEM ONDE FUNCIONA A COOPERATIVA DE TRABALHO DOS RECICLADORES DE CANOINHAS, O QUAL SE ENCONTRA INTERDITADO PELA DEFESA CIVIL;_x000D_
 _x000D_
 CONSIDERANDO QUE MUITAS FAMÍLIAS FORAM PREJUDICADAS, POIS DEPENDEM DA RENDA DA RECICLAGEM DE MATERIAL, PARA SUA SUBSISTÊNCIA;_x000D_
 RESPEITOSAMENTE REQUER:</t>
   </si>
   <si>
     <t>10909</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10909/req_554.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10909/req_554.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 554/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO O SENHOR GILSON PEDRASSANI, PROPRIETÁRIO DA EMPRESA GEOASSESSORIA, PELA PASSAGEM DE 22 ANOS DE SUA FUNDAÇÃO. EMPRESA DE TECNOLOGIA EMBARCADA EM DRONES DE ÚLTIMA GERAÇÃO, GENUINAMENTE CANOINHENSE, QUE COM MUITO TRABALHO, COMPROMETIMENTO E EMPREENDEDORISMO, DESTACAM-SE NAS ÁREAS DE ASSESSORIA E CONSULTORIA TÉCNICA EM MEIO AMBIENTE, TOPOGRAFIA, GEOTECNOLOGIA E INVENTÁRIO FLORESTAL.  POSSUI 85 COLABORADORES E ESCRITÓRIOS NAS CIDADES DE JACAREÍ, SÃO PAULO, TRÊS LAGOAS, MATO GROSSO DO SUL, AÇAILÂNDIA, MARANHÃO E POSTO DA MATA, BAHIA.</t>
   </si>
   <si>
     <t>10910</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10910/req_555.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10910/req_555.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 555/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR  SE OS 80 (OITENTA) TABLETS DESTINADOS AS EQUIPES DE ESTRATÉGIA DE SAÚDE DA FAMÍLIA – ESF E EQUIPES DE AGENTES COMUNITÁRIOS DE SAÚDE, ORIUNDOS DO PROCESSO N.º FMS 12/2018, PREGÃO ELETRÔNICO N.º FMS 07/2018, ESTÃO SENDO UTILIZADOS? SE OS EQUIPAMENTOS FORAM FORNECIDOS DE FORMA COMPLETA, COM CARREGADOR DE BATERIA E DEMAIS ITENS NECESSÁRIOS AO PLENO FUNCIONAMENTO? E, QUAL PLATAFORMA É UTILIZADA PARA INSERÇÃO DE DADOS?</t>
   </si>
   <si>
     <t>10911</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10911/req_556.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10911/req_556.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 556/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO INFORMAR QUAIS SERÃO AS PROVIDÊNCIAS ADOTADAS PELA MUNICIPALIDADE EM DECORRÊNCIA DA NOTIFICAÇÃO DE ALERTA Nº 2159/2020, EMITIDA PELO TRIBUNAL DE CONTAS DE SC, COM BASE NOS DADOS REMETIDOS POR MEIO DO SISTEMA E-SFINGE, INFORMANDO QUE A DESPESA TOTAL COM PESSOAL DO PODER EXECUTIVO DO MUNICÍPIO NO PERÍODO EXAMINADO (1º QUADRIMESTRE DE 2020) REPRESENTOU 53,20% DA RECEITA CORRENTE LÍQUIDA AJUSTADA (R$ 149.498.754,61), OU SEJA, ACIMA DE 95% DO LIMITE LEGAL PREVISTO NA ALÍNEA “B” DO INCISO III DO ARTIGO 20 DA LEI COMPLEMENTAR Nº 101/2000.</t>
   </si>
   <si>
     <t>10912</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10912/req_557.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10912/req_557.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 557/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 								                              _x000D_
 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAÇÕES SOBRE QUAL FOI O CRITÉRIO DE PAVIMENTAÇÃO NA RUA BERNARDO OLSEN? HOUVE DIVISÃO POR TRECHOS DE RUA? TODOS OS TRECHOS FORAM CONCLUÍDOS, SE NÃO FORAM, HÁ PRAZO PARA CONCLUIR?</t>
   </si>
   <si>
     <t>10913</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10913/req_558.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10913/req_558.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 558/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 									                              _x000D_
 	OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR OSNI BRUM, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10914</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10914/req_559.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10914/req_559.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 559/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE,  EXPONDO E SOLICITANDO O QUE SEGUE:																			             	CONSIDERANDO A PANDEMIA DO COVID 19, QUE O MUNDO ESTÁ ATRAVESSANDO;_x000D_
 	CONSIDERANDO QUE 210 PROFISSIONAIS MÉDICOS, ASSINARAM A “CARTA ABERTA DOS MÉDICOS DO ESTADO DE SANTA CATARINA QUE SÃO A FAVOR DA IMPLEMENTAÇÃO IMEDIATA DO TRATAMENTO PRECOCE DA COVID 19, EM CARÁTER EXTRAORDINÁRIO;_x000D_
 	CONSIDERANDO QUE  ESTES PROFISSIONAIS MÉDICOS, SOLICITAM QUE O GOVERNADOR CARLOS MOISÉS EDITE UM DECRETO, BAIXANDO PROTOCOLO PARA USO  IMEDIATO DE MEDICAÇÕES PREVENTIVAS, HIDROXICLOROQUINA OU CLOROQUINA, AZITROMINICINA, INVERMECTINA, ZINCO, VITAMINAS C E D, A SER UTILIZADA COMO ALTERNATIVA TERAPÊUTICA.</t>
   </si>
   <si>
     <t>10915</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10915/req_560.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10915/req_560.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 560/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DÁRIO BERGER, SENADOR DA REPÚBLICA, AGRADECENDO A INDICAÇÃO, NO VALOR DE R$ 200.000,00, NO MINISTÉRIO DA SAÚDE, PARA O HOSPITAL SANTA CRUZ DE CANOINHAS, PARA APOIO AO COMBATE E PREVENÇÃO DO COVID-19, NA COMPRA DE INSUMOS E PRODUTOS HOSPITALARES PARA O ATENDIMENTO ADEQUADO AOS PACIENTES, E QUE FORAM SINALIZADOS PARA O FUNDO MUNICIPAL DE SAÚDE, REALIZADA PELO SENADOR DÁRIO BERGER (MDB), COMUNICADA ATRAVÉS DO OFÍCIO GSDB/463/20, DE 3 DE JULHO DE 2020.</t>
   </si>
   <si>
     <t>10916</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10916/req_561.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10916/req_561.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 561/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO QUE  QUANDO O RECURSO NO VALOR DE R$ 200.000,00,  COMUNICADO ATRAVÉS DO OFÍCIO GSDB/463/20, DE 3 DE JULHO DE 2020,  ADENTRAR AO FUNDO MUNICIPAL DE SAÚDE, SEJA DESTINADO AO HOSPITAL SANTA CRUZ DE CANOINHAS, PARA APOIO AO COMBATE E PREVENÇÃO DO COVID-19, NA COMPRA DE INSUMOS E PRODUTOS HOSPITALARES PARA O ATENDIMENTO ADEQUADO AOS PACIENTES, CONFORME DESEJO MANIFESTADO PELO SENADOR AUTOR DA INDICAÇÃO, DÁRIO BERGER ( MDB), E PELA BANCADA DO MDB NA CÂMARA.</t>
   </si>
   <si>
     <t>10917</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>Paulinho Basilio, Camila Lima</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10917/req_562.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10917/req_562.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 562/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 							                              _x000D_
 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  A FUNDAÇÃO ABRINQ MOBILIZA E APOIA TECNICAMENTE MUNICÍPIOS E SEUS PREFEITOS NA IMPLANTAÇÃO DE AÇÕES E POLÍTICAS QUE RESULTEM EM AVANÇOS E TRANSFORMAÇÕES POSITIVAS NA GARANTIA DOS DIREITOS DAS CRIANÇAS E DOS ADOLESCENTES. OS PRINCÍPIOS DO PROGRAMA PREFEITO AMIGO DA CRIANÇA, PODEM SER UTILIZADOS A QUALQUER TEMPO, EM QUALQUER MUNICÍPIO BRASILEIRO E DEPENDEM, FUNDAMENTALMENTE, DA VONTADE POLÍTICA DOS GESTORES E DA CAPACIDADE DOS MUNICÍPIOS EM CONSTITUIR REDES DE ENFRENTAMENTO QUE PRIORIZEM A INFÂNCIA E ADOLESCÊNCIA.</t>
   </si>
   <si>
     <t>10963</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10963/req_563.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10963/req_563.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 563/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR SUB TEN PM RR WILMAR LUIS PONTES, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10918</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>Coronel Mário, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10918/req_564.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10918/req_564.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 564/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO À  SENHORA LUCÉLIA   SCARAMUSSA RIBAS KRYCKYJ, DIRETORA DA VIGILÂNCIA SANITÁRIA DE SANTA CATARINA,  EXPONDO E SOLICITANDO O QUE SEGUE:										CONSIDERANDO A PANDEMIA DO COVID 19, QUE O MUNDO ESTÁ ATRAVESSANDO;_x000D_
 	CONSIDERANDO QUE 210 PROFISSIONAIS MÉDICOS, ASSINARAM A “CARTA ABERTA DOS MÉDICOS DO ESTADO DE SANTA CATARINA” QUE SÃO A FAVOR DA IMPLEMENTAÇÃO IMEDIATA DO TRATAMENTO PRECOCE DA COVID 19, EM CARÁTER EXTRAORDINÁRIO;_x000D_
 	CONSIDERANDO QUE  ESTES PROFISSIONAIS MÉDICOS, SOLICITAM QUE O GOVERNADOR CARLOS MOISÉS EDITE UM DECRETO, BAIXANDO PROTOCOLO PARA USO  IMEDIATO DE MEDICAÇÕES PREVENTIVAS, HIDROXICLOROQUINA OU CLOROQUINA, AZITROMINICINA, INVERMECTINA, ZINCO, VITAMINAS C E D, A SER UTILIZADA COMO ALTERNATIVA TERAPÊUTICA.</t>
   </si>
   <si>
     <t>10919</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10919/req_565.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10919/req_565.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 565/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO À  SENHORA ADRIANA HEBERLE, DIRETORA DA ASSISTÊNCIA FARMACÊUTICA DE SANTA CATARINA,  EXPONDO E SOLICITANDO O QUE SEGUE:												CONSIDERANDO A PANDEMIA DO COVID 19, QUE O MUNDO ESTÁ ATRAVESSANDO;_x000D_
 	CONSIDERANDO QUE 210 PROFISSIONAIS MÉDICOS, ASSINARAM A “CARTA ABERTA DOS MÉDICOS DO ESTADO DE SANTA CATARINA” QUE SÃO A FAVOR DA IMPLEMENTAÇÃO IMEDIATA DO TRATAMENTO PRECOCE DA COVID 19, EM CARÁTER EXTRAORDINÁRIO;_x000D_
 	CONSIDERANDO QUE  ESTES PROFISSIONAIS MÉDICOS, SOLICITAM QUE O GOVERNADOR CARLOS MOISÉS EDITE UM DECRETO, BAIXANDO PROTOCOLO PARA USO  IMEDIATO DE MEDICAÇÕES PREVENTIVAS, HIDROXICLOROQUINA OU CLOROQUINA, AZITROMINICINA, INVERMECTINA, ZINCO, VITAMINAS C E D, A SER UTILIZADA COMO ALTERNATIVA TERAPÊUTICA.</t>
   </si>
   <si>
     <t>10920</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10920/req_566.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10920/req_566.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 566/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR ORILDO SEVERGNINI, PRESIDENTE  DA FECAM,  EXPONDO E SOLICITANDO O QUE SEGUE:			CONSIDERANDO A PANDEMIA DO COVID 19, QUE O MUNDO ESTÁ ATRAVESSANDO;_x000D_
 	CONSIDERANDO QUE 210 PROFISSIONAIS MÉDICOS, ASSINARAM A “CARTA ABERTA DOS MÉDICOS DO ESTADO DE SANTA CATARINA” QUE SÃO A FAVOR DA IMPLEMENTAÇÃO IMEDIATA DO TRATAMENTO PRECOCE DA COVID 19, EM CARÁTER EXTRAORDINÁRIO;_x000D_
 	CONSIDERANDO QUE  ESTES PROFISSIONAIS MÉDICOS, SOLICITAM QUE O GOVERNADOR CARLOS MOISÉS EDITE UM DECRETO, BAIXANDO PROTOCOLO PARA USO  IMEDIATO DE MEDICAÇÕES PREVENTIVAS, HIDROXICLOROQUINA OU CLOROQUINA, AZITROMINICINA, INVERMECTINA, ZINCO, VITAMINAS C E D, A SER UTILIZADA COMO ALTERNATIVA TERAPÊUTICA.</t>
   </si>
   <si>
     <t>10926</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10926/req_567.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10926/req_567.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 567/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO INFORMAR 	QUAIS MEDIDAS SERÃO ADOTADAS PELO PODER EXECUTIVO NO SENTIDO DE COIBIR A APLICAÇÃO DA PENALIDADE DE MULTA, POR PARTE DOS ÓRGÃOS FISCALIZADORES, UMA VEZ QUE TÊM SIDO REITERADOS OS CASOS DE APLICAÇÃO DE MULTAS EM DECORRÊNCIA DAS CONDUTAS ADOTADAS PELA GESTÃO, A EXEMPLO DA OCORRIDA NO PROCESSO REP 19/00593200, ACÓRDÃO Nº 292/2020, CONFORME PUBLICAÇÃO DO DIA 13/7/2020 – DOE Nº 2935 (TRATANDO DE ACÚMULO IRREGULAR DE CARGOS), E A DO MINISTÉRIO PÚBLICO DE CONTAS, REP 19/00973100, MPC/303/2020, MPC 2.2/2020.865 (REPRESENTAÇÃO ACERCA DE IRREGULARIDADES OCORRIDAS NA CONCORRÊNCIA PÚBLICA Nº 24/2017, VISANDO A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A PRESTAÇÃO DE SERVIÇOS DE COLETA, TRANSPORTE E DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS</t>
   </si>
   <si>
     <t>10927</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10927/req_568.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10927/req_568.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 568/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  SOLICITANDO ADESÃO E APOIO DO MUNICÍPIO DE CANOINHAS, ATRAVÉS DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO RURAL, À CAMPANHA “VALORIZE OS PRODUTORES DA NOSSA REGIÃO” DE ACORDO COM AS PUBLICAÇÕES DA ASSOCIAÇÃO CATARINENSE DE SUPERMERCADOS - ACATS, EM PARCERIA COM A SECRETARIA DE ESTADO DA AGRICULTURA E PESCA ATRAVÉS DA EPAGRI, QUE “ESTÃO JUNTOS NO ESFORÇO DE VALORIZAR OS PRODUTOS DA AGRICULTURA FAMILIAR DE SANTA CATARINA. NESTE MOMENTO TÃO DESAFIADOR PRECISAMOS APOIAR A NOSSA GENTE, QUE TRABALHA DIARIAMENTE PARA PRODUZIR ALIMENTOS E PRODUTOS ARTESANAIS DA MELHOR QUALIDADE, MOVIMENTANDO A ECONOMIA REGIONAL.”</t>
   </si>
   <si>
     <t>10922</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10922/req_569.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10922/req_569.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 569/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CIRINEU NOVACK, PRESIDENTE DO CDL CANOINHAS, SOLICITANDO ADESÃO E APOIO À CAMPANHA “VALORIZE OS PRODUTORES DA NOSSA REGIÃO” DE ACORDO COM AS PUBLICAÇÕES DA ASSOCIAÇÃO CATARINENSE DE SUPERMERCADOS - ACATS, EM PARCERIA COM A SECRETARIA DE ESTADO DA AGRICULTURA E PESCA ATRAVÉS DA EPAGRI, QUE “ESTÃO JUNTOS NO ESFORÇO DE VALORIZAR OS PRODUTOS DA AGRICULTURA FAMILIAR DE SANTA CATARINA. NESTE MOMENTO TÃO DESAFIADOR PRECISAMOS APOIAR A NOSSA GENTE, QUE TRABALHA DIARIAMENTE PARA PRODUZIR ALIMENTOS E PRODUTOS ARTESANAIS DA MELHOR QUALIDADE, MOVIMENTANDO A ECONOMIA REGIONAL.” SOLICITAMOS TAMBÉM VERIFICAR ESTRATÉGIAS PARA IMPULSIONAR A CAMPANHA ATRAVÉS DE PLAQUINHAS PARA IDENTIFICAÇÃO DOS PRODUTOS DA REGIÃO, COM DESTAQUE AOS FORNECEDORES DA REGIÃO DO PLANALTO NORTE.</t>
   </si>
   <si>
     <t>10923</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10923/req_570.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10923/req_570.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 570/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CARLOS ROBERTO BURIGO, PRESIDENTE DO SINDILOJAS CANOINHAS, SOLICITANDO ADESÃO E APOIO À CAMPANHA “VALORIZE OS PRODUTORES DA NOSSA REGIÃO” DE ACORDO COM AS PUBLICAÇÕES DA ASSOCIAÇÃO CATARINENSE DE SUPERMERCADOS - ACATS, EM PARCERIA COM A SECRETARIA DE ESTADO DA AGRICULTURA E PESCA ATRAVÉS DA EPAGRI, QUE “ESTÃO JUNTOS NO ESFORÇO DE VALORIZAR OS PRODUTOS DA AGRICULTURA FAMILIAR DE SANTA CATARINA. NESTE MOMENTO TÃO DESAFIADOR PRECISAMOS APOIAR A NOSSA GENTE, QUE TRABALHA DIARIAMENTE PARA PRODUZIR ALIMENTOS E PRODUTOS ARTESANAIS DA MELHOR QUALIDADE, MOVIMENTANDO A ECONOMIA REGIONAL.” SOLICITAMOS TAMBÉM VERIFICAR ESTRATÉGIAS PARA IMPULSIONAR A CAMPANHA ATRAVÉS DE PLAQUINHAS PARA IDENTIFICAÇÃO DOS PRODUTOS DA REGIÃO, COM DESTAQUE AOS FORNECEDORES DA REGIÃO DO PLANALTO NORTE.</t>
   </si>
   <si>
     <t>10924</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10924/req_571.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10924/req_571.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 571/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR LUCÍDIO RAVANELLO, PRESIDENTE DO CONSELHO ESTADUAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL DO ESTADO DE SC- CONSEA/SC, SOLICITANDO ADESÃO E APOIO DOS CONSELHEIROS À CAMPANHA “VALORIZE OS PRODUTORES DA NOSSA REGIÃO” DE ACORDO COM AS PUBLICAÇÕES DA ASSOCIAÇÃO CATARINENSE DE SUPERMERCADOS - ACATS, EM PARCERIA COM A SECRETARIA DE ESTADO DA AGRICULTURA E PESCA ATRAVÉS DA EPAGRI, QUE “ESTÃO JUNTOS NO ESFORÇO DE VALORIZAR OS PRODUTOS DA AGRICULTURA FAMILIAR DE SANTA CATARINA. NESTE MOMENTO TÃO DESAFIADOR PRECISAMOS APOIAR A NOSSA GENTE, QUE TRABALHA DIARIAMENTE PARA PRODUZIR ALIMENTOS E PRODUTOS ARTESANAIS DA MELHOR QUALIDADE, MOVIMENTANDO A ECONOMIA REGIONAL.”</t>
   </si>
   <si>
     <t>10928</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10928/req_572.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10928/req_572.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 572/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR HANDERSON LUIZ MELO,  DIRETOR DO DETRACAN, EM NOME DOS REPRESENTANTES DOS FEIRANTES DO MERCADO PÚBLICO DE CANOINHAS, AGRADECER AO PODER EXECUTIVO PELA CONCLUSÃO DA OBRA E ENTREGA AOS PRODUTORES REGIONAIS E SOLICITAR ESTUDOS E ALTERAÇÕES NO ESTACIONAMENTO EM FRENTE AO MERCADO PÚBLICO DO PARALELO À FAIXA DE ROLAMENTO PARA ESTACIONAMENTO EM 45º COM A FINALIDADE DE AMPLIAR QUANTIDADE E ACESSO DOS VEÍCULOS NAS PROXIMIDADES.</t>
   </si>
   <si>
     <t>10925</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10925/req_573.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10925/req_573.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 573/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR MINISTRO DO MEIO AMBIENTE RICARDO SALLES , EXPONDO E SOLICITANDO O QUE SEGUE:																	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;							,_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10929</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10929/req_574.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10929/req_574.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 574/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR JORGINHO MELLO, SENADOR DA REPÚBLICA, EXPONDO E SOLICITANDO O QUE SEGUE:																	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;							_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10930</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10930/req_575.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10930/req_575.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 575/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LAURO GONÇALVES, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10933</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10933/req_576.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10933/req_576.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 576/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JULIO SIDORAK, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10934</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10934/req_577.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10934/req_577.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 577/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROMUALDO STEIN, PRESIDENTE DO COMSEA - CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL DO MUNICÍPIO DE CANOINHAS, SOLICITANDO ADESÃO E APOIO DOS CONSELHEIROS À CAMPANHA “VALORIZE OS PRODUTORES DA NOSSA REGIÃO” DE ACORDO COM AS PUBLICAÇÕES DA ASSOCIAÇÃO CATARINENSE DE SUPERMERCADOS - ACATS, EM PARCERIA COM A SECRETARIA DE ESTADO DA AGRICULTURA E PESCA ATRAVÉS DA EPAGRI, QUE “ESTÃO JUNTOS NO ESFORÇO DE VALORIZAR OS PRODUTOS DA AGRICULTURA FAMILIAR DE SANTA CATARINA. NESTE MOMENTO TÃO DESAFIADOR PRECISAMOS APOIAR A NOSSA GENTE, QUE TRABALHA DIARIAMENTE PARA PRODUZIR ALIMENTOS E PRODUTOS ARTESANAIS DA MELHOR QUALIDADE, MOVIMENTANDO A ECONOMIA REGIONAL.”</t>
   </si>
   <si>
     <t>10936</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10936/req_578.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10936/req_578.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 578/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR VALDIR COLATTO, DIRETOR GERAL DO SERVIÇO FLORESTAL BRASILEIRO, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10937</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10937/req_579.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10937/req_579.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 579/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR WELLINGTON ROBERTO BIELECKI, PRESIDENTE DA AMPLANORTE,  EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10938</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10938/req_580.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10938/req_580.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 580/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO À SENHORA ÂNGELA AMIN, DEPUTADA FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10940</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10940/req_581.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10940/req_581.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 581/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, 									                              _x000D_
 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR CARLOS CHIODINI, DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10941</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10941/req_582.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10941/req_582.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 582/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO À SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10943</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10943/req_583.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10943/req_583.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 583/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO À SENHORA CAROLINE DE TONI, DEPUTADA FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10945</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10945/req_584.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10945/req_584.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 584/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR CELSO MALDANER, DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10947</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10947/req_585.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10947/req_585.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 585/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR CORONEL ARMANDO, DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10949</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10949/req_586.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10949/req_586.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 586/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR DANIEL FREITAS, DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10950</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10950/req_587.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10950/req_587.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 587/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR DARCI DE MATOS, DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10951</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10951/req_588.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10951/req_588.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 588/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10952</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10952/req_589.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10952/req_589.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 589/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO À SENHORA GEOVÂNIA DE SÁ, DEPUTADA FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10953</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10953/req_590.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10953/req_590.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 590/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR GILSON MARQUES, DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10954</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10954/req_590.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10954/req_590.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 591/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR HÉLIO COSTA, DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10955</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10955/req_592.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10955/req_592.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 592/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR PEDRO UCZAI, DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10956</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10956/req_593.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10956/req_593.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 593/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR ROGÉRIO PENINHA MENDONÇA, DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10957</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10957/req_594.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10957/req_594.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 594/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR RICARDO GUIDI, DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10958</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10958/req_595.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10958/req_595.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 595/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR RODRIGO COELHO, DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10959</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10959/req_596.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10959/req_596.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 596/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR DÁRIO BERGER, SENADOR DA REPÚBLICA, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10960</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10960/req_597.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10960/req_597.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 597/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHO OFÍCIO AO SENHOR ESPERIDIÃO AMIN, SENADOR DA REPÚBLICA, EXPONDO E SOLICITANDO O QUE SEGUE: _x000D_
 	CONSIDERANDO O AMPLO ESTUDO REALIZADO REFERENTE PLANO DE MANEJO DA FLORESTA NACIONAL DE TRÊS BARRAS, LOCALIZADA NA RODOVIA BR-280 KM 225, TRÊS BARRAS – SC, EDITADO NO MÊS DE NOVEMBRO DE 2016;								_x000D_
 	CONSIDERANDO QUE O OBJETIVO DO ESTUDO, É DOTAR A FLONA DE UM INSTRUMENTO DE PLANEJAMENTO, GERENCIAMENTO E MANEJO, POSSIBILITANDO ASSIM, QUE VENHA A ATINGIR OS OBJETIVOS PARA OS QUAIS FOI CRIADA, COM A FINALIDADE DE PROMOVER SUA INTEGRAÇÃO À VIDA ECONÔMICA E SOCIAL DAS COMUNIDADES VIZINHAS, DENTRE OS QUAIS O MUNICÍPIO DE CANOINHAS;</t>
   </si>
   <si>
     <t>10961</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10961/req_598.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10961/req_598.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 598/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO SENHOR REINALDO DE LIMA JÚNIOR, PRESIDENTE DO HOSPITAL SANTA CRUZ,  EXPONDO E SOLICITANDO O QUE SEGUE:		CONSIDERANDO QUE O ESTADO DE SANTA CATARINA ESTÁ COM RISCO POTENCIAL NA MAIORIA ALTO, GRAVE E GRAVÍSSIMO, E  CANOINHAS DE UMA SEMANA PARA OUTRA PASSOU DO RISCO POTENCIAL ALTO PARA O GRAVE;								CONSIDERANDO AUMENTO SIGNIFICATIVO DE CASOS CONFIRMADOS NO MUNICÍPIO DE CANOINHAS E COMPROVADA A TRANSMISSÃO LOCAL DO COVID-19; 			CONSIDERANDO DOAÇÕES DE RECURSOS E EQUIPAMENTOS PELAS EMPRESAS DA REGIÃO E VAKINHA ONLINE AMPLAMENTE DIVULGADAS NAS REDES SOCIAIS A MAIS DE DOIS MESES;</t>
   </si>
   <si>
     <t>10991</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10991/req_599.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10991/req_599.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 599/2020 DE AUTORIA DO EDIL CORONEL MÁRIO,								                              _x000D_
 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHO OFÍCIO DE AGRADECIMENTO AO SENHOR IONIR JOÃO DOS SANTOS, GERENTE DA CELESC CANOINHAS, EXTENSIVO A TODOS OS DEMAIS COLABORADORES, E ÀS EMPRESAS TERCEIRIZADAS, CUMPRIMENTANDO PELO TRABALHO COMPROMETIDO E EFETIVO, REALIZADO DIUTURNAMENTE PARA REESTABELECER A ENERGIA EM CENTENAS DE RESIDÊNCIAS, ESTABELECIMENTOS COMERCIAIS E INDUSTRIAIS E DE SERVIÇOS, APÓS A PASSAGEM DO CICLONE EXTRATROPICAL NO DIA 30 DE JUNHO DO CORRENTE, QUE DANIFICOU EM GRANDES PROPORÇÕES, AS REDES DE DISTRIBUIÇÃO, DERRUBANDO TORRES, POSTES, ÁRVORES E OBJETOS SOBRE A REDE.</t>
   </si>
   <si>
     <t>10962</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10962/req_600.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10962/req_600.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 600/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHO OFÍCIO À SENHORA FRANCINE NADER, GERENTE LOCAL DO INSTITUTO DO MEIO AMBIENTE DE CANOINHAS E AO SENHOR LUIZ CLÁUDIO FOSSATI, ENGENHEIRO FLORESTAL DO IMA, OS QUAIS FIZERAM PARTE DO GRUPO DE AÇÕES EMERGENCIAIS DO FENÔMENO CICLONE EXTRATROPICAL DO ESTADO DE SANTA CATARINA, REGISTRANDO OS CUMPRIMENTOS DESTA CASA DE LEIS, POR TEREM OS REFERIDOS PROFISSIONAIS, FORMULADO PROPOSTAS E MEDIDAS PARA SANAR UM PROBLEMA REGIONAL, QUE FOI ACOLHIDO E EDITADO A RESOLUÇÃO CONSEMA Nº 169/2020, PARA SANAR UM PROBLEMA DE TODO O ESTADO. ATRAVÉS DA RESOLUÇÃO, PUBLICADA NO DIÁRIO OFICIAL DO ESTADO NO DIA 13/07/2020, FORAM ESTABELECIDOS CRITÉRIOS SIMPLIFICADOS PARA O REAPROVEITAMENTO EMERGENCIAL DO MATERIAL LENHOSO DERRUBADO OU DANIFICADO PELO CICLONE.</t>
   </si>
   <si>
     <t>10964</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10964/req_601.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10964/req_601.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 601/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, E AO MÉDICO AUDITOR DO DEPARTAMENTO DE SAÚDE,  SOLICITANDO INFORMAR DO POR QUE OS OITENTA (80) TABLETS DESTINADOS AS EQUIPES DE ESTRATÉGIA DE SAÚDE DA FAMÍLIA – ESF E EQUIPES DE AGENTES COMUNITÁRIOS DE SAÚDE, ORIUNDOS DO PROCESSO FMS Nº 12/2018, PREGÃO ELETRÔNICO N.º 07/2018, FORAM ENTREGUES EM 6/7/2018 E OS CARREGADORES COMPETENTES ENTREGUES SOMENTE EM 7/4/2020 (NOTA FISCAL EM ANEXO)? QUAIS FORAM OS EQUIPAMENTOS UTILIZADOS PELAS EQUIPES DURANTE ESSE LAPSO TEMPORAL?</t>
   </si>
   <si>
     <t>10965</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10965/req_602.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10965/req_602.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 602/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO À SENHORA ÂNGELA AMIN, DEPUTADA FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:					O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10966</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10966/req_603.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10966/req_603.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 603/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR CARLOS CHIODINI,  DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:					O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10967</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10967/req_604.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10967/req_604.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 604/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO À SENHORA CARMEN ZANOTTO, DEPUTADA FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:					O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10968</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10968/req_605.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10968/req_605.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 605/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO À SENHORA CAROLINE DE TONI, DEPUTADA FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:					O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10969</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10969/req_606.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10969/req_606.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 606/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR CELSO MALDANER,  DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:					O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10970</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10970/req_607.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10970/req_607.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 607/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR CORONEL ARMANDO,  DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:					O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10971</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10971/req_608.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10971/req_608.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 608/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR DANIEL FREITAS,  DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:					O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10972</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10972/req_609.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10972/req_609.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 609/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR DARCI DE MATOS,  DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:					O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10973</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10973/req_610.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10973/req_610.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 610/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR FÁBIO SCHIOCHET,  DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:				O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10974</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10974/req_611.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10974/req_611.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 611/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO À SENHORA GEOVÂNIA DE SÁ,  DEPUTADA FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:					O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10975</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10975/req_612.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10975/req_612.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 612/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR GILSON MARQUES,  DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:				‘	O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10976</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10976/req_613.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10976/req_613.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 613/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR HÉLIO COSTA,  DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:				‘	O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10977</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10977/req_614.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10977/req_614.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 614/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR PEDRO UCZAI,  DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:				‘	O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10978</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10978/req_615.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10978/req_615.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 615/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR ROGÉRIO PENINHA MENDONÇA,  DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:			O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10979</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10979/ofi_590.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10979/ofi_590.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 616/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR RICARDO GUIDI,  DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:			O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10980</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10980/req_617.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10980/req_617.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 617/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR RODRIGO COELHO,  DEPUTADO FEDERAL, EXPONDO E SOLICITANDO O QUE SEGUE:					O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10981</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10981/req_618.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10981/req_618.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 618/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR DÁRIO BERGER, SENADOR DA REPÚBLICA, EXPONDO E SOLICITANDO O QUE SEGUE:				O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10982</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10982/req_619.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10982/req_619.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 619/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR ESPERIDIÃO AMIN, SENADOR DA REPÚBLICA, EXPONDO E SOLICITANDO O QUE SEGUE:			O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10983</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10983/req_620.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10983/req_620.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 620/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR JORGINHO MELLO, SENADOR DA REPÚBLICA, EXPONDO E SOLICITANDO O QUE SEGUE:					O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, O FUNDEB, ATUALMENTE É REGULAMENTADO PELA LEGISLAÇÃO FEDERAL 11.494/2007, PORÉM, DE ACORDO COM O ART. 48, SUA VIGÊNCIA TERMINA NO DIA 31 DE DEZEMBRO DE 2020. TRATA-SE DE MANEIRA ENCONTRADA PARA ENFRENTAR AS DESIGUALDADES REGIONAIS NA EDUCAÇÃO, GARANTINDO QUE PORCENTAGENS DE DETERMINADOS IMPOSTOS SEJAM OBRIGATORIAMENTE DESTINADOS PARA O FINANCIAMENTO DE FORMA MAIS EQUILIBRADA DA NOSSA EDUCAÇÃO PÚBLICA NAS SUAS TRÊS FASES. O FUNDO É UTILIZADO PARA O PAGAMENTO DE SALÁRIOS DE PROFISSIONAIS, MERENDA, TRANSPORTE ESCOLAR, MATERIAL DIDÁTICO E REFORMAS EM ESCOLAS.</t>
   </si>
   <si>
     <t>10984</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10984/req_621.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10984/req_621.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 621/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA LEONI WOITEIXEN PONTAROLO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10985</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10985/req_622.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10985/req_622.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 622/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ARI CASTILHO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10986</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10986/req_623.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10986/req_623.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 623/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, CONSIDERANDO A TOMADA DE PREÇOS N.º PMC 10/2020, NO VALOR GLOBAL DE R$518.745,00, CUJO OBJETO ERA A CONTRATAÇÃO DE EMPRESA DE ENGENHARIA ESPECIALIZADA PARA EXECUÇÃO DE SERVIÇOS DE TAPA BURACOS, LOMBADAS E LOMBO FAIXAS EM MASSA ASFÁLTICA, COM O FORNECIMENTO DE TODO O MATERIAL E MÃO DE OBRA NECESSÁRIA.</t>
   </si>
   <si>
     <t>10992</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10992/req_624.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10992/req_624.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 624/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,  O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, 	AO SENHOR HANDERSON LUIZ MELO,  DIRETOR DO DETRACAN, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, DEVIDO A NECESSIDADE  DE EXISTIR LOCAL ADEQUADO PARA ESTACIONAMENTO DE VEÍCULOS, COM DIMENSÕES COMPATÍVEIS PARA REALIZAR AS VISTORIAS DE IDENTIFICAÇÃO VEICULAR EM ÁREAS COBERTAS, POSSIBILITANDO O DESENVOLVIMENTO DAS VISTORIAS DE IDENTIFICAÇÃO VEICULAR AO ABRIGO DAS INTEMPÉRIES, E LOCAL ADEQUADO PARA VISTORIA DE VEÍCULOS PESADOS, SENDO VEDADO O USO DE ESTRUTURAS PROVISÓRIAS, CONFORME  RESOLUÇÃO DO CONTRAN Nº 466 E PORTARIA 1.225 DO DETRAN, SOLICITO  INFORMAR SE HOUVE  PEDIDO DE ALVARÁ PARA FUNCIONAMENTO DE EMPRESA DE VISTORIA VEICULAR.</t>
   </si>
   <si>
     <t>10993</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>Coronel Mário, Chico Mineiro, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10993/req_625.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10993/req_625.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 625/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO OFÍCIO A DIREÇÃO DA INDÚSTRIA DE COMPENSADOS E LAMINADOS LAVRASUL S/A, TRADICIONAL EMPRESA CANOINHENSE, PARABENIZANDO PELA PASSAGEM DE 70 ANOS DE SUA CRIAÇÃO, A QUAL FOI FUNDADA PELO INDUSTRIAL HENRIQUE ZUGMANN. CONTRIBUIU E CONTRIBUI PARA O DESENVOLVIMENTO DO MUNICÍPIO E REGIÃO. ATUALMENTE POSSUI FILIAIS EM CINCO MUNICÍPIOS, PRODUZ COMPENSADOS, LÂMINAS DE PINUS E FOLHAS DE PORTAS, EXPORTANDO SEUS PRODUTOS PARA MAIS DE 50 PAÍSES, COM EXCELÊNCIA E QUALIDADE.</t>
   </si>
   <si>
     <t>10994</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10994/req_626.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10994/req_626.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 626/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO OFÍCIO A DIREÇÃO DA COOPERATIVA DE CRÉDITO RURAL DO VALE DE CANOINHAS (SICOOB CREDICANOINHAS), CUMPRIMENTO PELA PASSAGEM DE ANIVERSÁRIO DE 35 ANOS DE SUA FUNDAÇÃO, TENDO PRESTADO RELEVANTES SERVIÇOS A CANOINHAS, PLANALTO NORTE CATARINENSE E SUL DO PARANÁ, POSSUINDO 40 MIL ASSOCIADOS EM 29 AGÊNCIAS DISTRIBUÍDAS EM 23 MUNICÍPIOS.</t>
   </si>
   <si>
     <t>10995</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10995/req_627.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10995/req_627.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 627/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR O NÚMERO TOTAL DE CASTRAÇÕES, REALIZADAS POR MEIO CENTRO DE CONTROLE DE ZOONOSES DA SECRETARIA DE SAÚDE, E TAMBÉM DO PROGRAMA DE MUTIRÃO DE CASTRAÇÕES, REALIZADAS PELA EQUIPE DO “CASTRABUS”, PARA O CONTROLE DA POPULAÇÃO ANIMAL NO MUNICÍPIO DE CANOINHAS, DE JANEIRO DE 2017 À AGOSTO DE 2020.</t>
   </si>
   <si>
     <t>10996</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10996/req_627.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10996/req_627.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 628/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, TENDO EM VISTA O LANÇAMENTO DA LICITAÇÃO NA MODALIDADE REGIME DIFERENCIADO DE CONTRATAÇÕES PRESENCIAL – RDC Nº PMC 01/2020, DO TIPO MENOR PREÇO, SOB O REGIME DE EMPREITADA POR PREÇO GLOBAL, MODO DE DISPUTA FECHADO, SENDO O OBJETO A EXECUÇÃO DAS OBRAS RELATIVAS À PAVIMENTAÇÃO ASFÁLTICA, RECURSO FINISA, DAS RUAS FREI MENANDRO KAMPS, JÚLIO BUDANT NETO TRECHO 1, JÚLIO BUDANT NETO TRECHO 2, FREDERICO KOHLER TRECHO 1, FREDERICO KOHLER TRECHO 2 E ANTÔNIO LILLER, JOÃO WATZKO, PORFÍRIO ALVES, VER. JOÃO ALEXANDRINA, FERES JOÃO SFAIR, DEODATO DE LIMA II, PAULO WEISE, ALVINO VOIGT, HENRIQUE ZUGMANN, GUILHERME GONCHOROVSKI - T2B, BENTO DE LIMA, ALOIS STUEBER T1, ALOIS STUEBER T2,</t>
   </si>
   <si>
     <t>10997</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10997/req_629.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10997/req_629.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 629/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO  AO TRIBUNAL DE CONTAS DE SANTA CATARINA, EXPONDO E SOLICITANDO O QUE SEGUE:								CONSIDERANDO QUE O EDITAL DE REGIME DIFERENCIADO DE CONTRATAÇÕES PRESENCIAL RDC N.º PMC 01/2020 É FRUTO DA ANULAÇÃO PROMOVIDA PELA ADMINISTRAÇÃO PÚBLICA DO EDITAL CONCORRÊNCIA PÚBLICA N.º PMC 20/2020, O QUAL É RESULTADO DA JUNÇÃO DE TRÊS PROCESSOS LICITATÓRIOS DIFERENTES LANÇADOS ANTERIORMENTE.		CONSIDERANDO O LANÇAMENTO DA LICITAÇÃO NA MODALIDADE REGIME DIFERENCIADO DE CONTRATAÇÕES PRESENCIAL – RDC Nº PMC 01/2020, DO TIPO MENOR PREÇO, SOB O REGIME DE EMPREITADA POR PREÇO GLOBAL, MODO DE DISPUTA FECHADO, SENDO O OBJETO A EXECUÇÃO DAS OBRAS RELATIVAS À PAVIMENTAÇÃO ASFÁLTICA, RECURSO FINISA, DAS RUAS FREI MENANDRO KAMPS, JÚLIO BUDANT NETO TRECHO 1, JÚLIO BUDANT NETO TRECHO 2,</t>
   </si>
   <si>
     <t>10998</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10998/req_630.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10998/req_630.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 630/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR EDERSON LUIZ MATOS MOTA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>10999</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10999/req_631.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10999/req_631.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 631/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOÃO SAULO MULLER, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11000</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11000/req_632.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11000/req_632.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 632/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA IVETE CONCEIÇÃO DALL-COMUNI ADUR, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11001</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11001/req_633.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11001/req_633.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 633/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARICHEN PANSTEIN PADILHA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11002</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>Norma Pereira, Chico Mineiro, Coronel Mário, Gilmar Martins, Paulinho Basilio, Paulo Glinski , Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11002/req_634.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11002/req_634.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 634/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR WANDERLEY LUIZ WOLFF, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11003</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>Zenici Dreher, Chico Mineiro, Coronel Mário, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11003/req_635.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11003/req_635.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 635/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ARMIRO MUNHOZ, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11004</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11004/req_636.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11004/req_636.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 636/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR  LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO A PEDIDO DA COMUNIDADE DO ALTO DO FRIGORÍFICO E LOCALIDADES CIRCUNVIZINHAS, AÇÕES DE MANUTENÇÃO, MELHORIAS E COLOCAÇÃO DE MATERIAL NAS LATERAIS DA AVENIDA SENADOR IVO DE AQUINO NO TRAJETO ENTRE A FRICASA ALIMENTOS ATUAL PIF PAF ATÉ ALTO DO FRIGORÍFICO NAS PROXIMIDADES DO MERCADO BRANDÃO.</t>
   </si>
   <si>
     <t>11005</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t xml:space="preserve">Paulinho Basilio, Norma Pereira, Paulo Glinski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11005/req_637.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11005/req_637.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 637/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SECRETÁRIO DE DESENVOLVIMENTO RURAL, REITERANDO A SOLICITAÇÃO DE MELHORIAS NO  ACESSO PARA ADENTRAR A PROPRIEDADE DENOMINADA "RECANTO DO VÉIO", NA LOCALIDADE DE RIO DOS PARDOS/CAMPO DO MEIO, POIS É UM PONTO TURÍSTICO APRAZÍVEL, INSTALADO COM PISCINA, TANQUE DE PEIXE, CAMPO DE FUTEBOL ENTRE OUTROS, POSSUINDO, INCLUSIVE, ALVARÁ DE FUNCIONAMENTO. APESAR DE SER PROPRIEDADE PARTICULAR, É DE INTERESSE PÚBLICO E ISSO, É MAIS UM MOTIVO PARA MELHORIAS E SEGURANÇA PARA A POPULAÇÃO QUE VISITA  O ESPAÇO.</t>
   </si>
   <si>
     <t>11006</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11006/req_638.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11006/req_638.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 638/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAÇÕES A RESPEITO DO CONTRATO Nº 63/2018 QUE TEM POR OBJETO A CONTRATAÇÃO DE EMPRESA DE ENGENHARIA PARA EXECUÇÃO DE SERVIÇOS CONTÍNUOS DE MANUTENÇÃO, MELHORIA E AMPLIAÇÃO, COM GERENCIAMENTO DAS ATIVIDADES VIA SISTEMA INFORMATIZADO DE I.P., CADASTRO E IDENTIFICAÇÃO DE UNIDADES, PARA O SISTEMA DE ILUMINAÇÃO PÚBLICA DO MUNICÍPIO DE CANOINHAS, COM O FORNECIMENTO DE TODO MATERIAL E MÃO DE OBRA NECESSÁRIA.												   	EM RELAÇÃO AOS SERVIÇOS DE MELHORIA DO SISTEMA DE ILUMINAÇÃO PÚBLICA:		                  A) COMO ESTÃO CLASSIFICADAS AS VIAS PÚBLICAS DO MUNICÍPIO DE CANOINHAS DE ACORDO COM A NBR 5101:2012 ? CONFORME CITADO NO PROCESSO LICITATÓRIO PMC Nº 50/2018?</t>
   </si>
   <si>
     <t>11007</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11007/req_639.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11007/req_639.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 639/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS,  E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO,  SOLICITANDO INFORMAR ACERCA DOS RECURSOS REPASSADOS AO MUNICÍPIO NO COMBATE AO COVID-19:	      A) DE QUAL ENTE PARTIU E QUAIS RECURSOS JÁ FORAM GASTOS? 					      B) QUAL O PLANEJAMENTO E A  EXPECTATIVA DE DESTINAÇÃO PARA OS RECURSOS AINDA NÃO GASTOS?												      C) NO QUE TANGE AO PROGRAMA FEDERATIVO DE ENFRENTAMENTO AO CORONAVÍRUS SARS-COV-2 (COVID-19), ESTABELECIDO PELA LEI COMPLEMENTAR Nº 173, DE 27 DE MAIO DE 2020, NO QUE SE REFERE A RECURSOS ENTREGUES PELA UNIÃO, NA FORMA DE AUXÍLIO FINANCEIRO, QUAIS AS CLÁUSULAS IMPOSTAS PELO ENTE?</t>
   </si>
   <si>
     <t>11008</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11008/req_640.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11008/req_640.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 640/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR CLODOALDO RIBAS DOS SANTOS, COORDENADOR REGIONAL DE DEFESA CIVIL DE CANOINHAS, SOLICITANDO INFORMAR SE O MUNICÍPIO DE CANOINHAS, RECEBEU RECURSOS FINANCEIROS E OU MATERIAIS POR PARTE DO ESTADO E OU DO GOVERNO FEDERAL, (CASO POSITIVO SOLICITO INFORMAR QUAIS RECURSOS), PARA AUXILIAR OS MUNÍCIPES NA RECONSTRUÇÃO DOS ESTRAGOS CAUSADOS PELO CICLONE EXTRATROPICAL QUE OCORREU NO DIA 30 DE JUNHO DO CORRENTE ANO E ATINGIU O MUNICÍPIO.</t>
   </si>
   <si>
     <t>11009</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11009/req_641_.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11009/req_641_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 641/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR  DÁRIO GRAVI GONÇALVES, DIRETOR DE DEFESA CIVIL DE CANOINHAS, SOLICITANDO INFORMAR SE O MUNICÍPIO DE CANOINHAS, RECEBEU RECURSOS FINANCEIROS E OU MATERIAIS POR PARTE DO ESTADO E OU DO GOVERNO FEDERAL, (CASO POSITIVO SOLICITO INFORMAR QUAIS RECURSOS), PARA AUXILIAR OS MUNÍCIPES NA RECONSTRUÇÃO DOS ESTRAGOS CAUSADOS PELO CICLONE EXTRATROPICAL QUE OCORREU NO DIA 30 DE JUNHO DO CORRENTE ANO E ATINGIU O MUNICÍPIO.</t>
   </si>
   <si>
     <t>11010</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>Coronel Mário, Camila Lima, Chico Mineiro, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11010/req_642.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11010/req_642.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 642/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ALINOR VIEIRA CORTE, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11042</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11042/req_643.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11042/req_643.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 643/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, SOLICITANDO INFORMAÇÕES A RESPEITO DO MOTIVO PELOS QUAIS NÃO FORAM RESPONDIDOS OS REQUERIMENTOS Nº 72, DE 12/02/2020, Nº 88, DE 19/02/2020, Nº 137, DE 04/03/2020, Nº 284, DE 07/04/2020, Nº 353, DE 29/04/2020, Nº 355, DE 29/04/2020, Nº 392, DE 12/05/2020, Nº 421, DE 12/05/2020, Nº 438, DE 20/05/2020, Nº 439, DE 20/05/2020, Nº 473, DE 10/06/2020, Nº 507, DE 15/06/2020, Nº 516, DE 17/06/2020, Nº 522, DE 24/06/2020.</t>
   </si>
   <si>
     <t>11043</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11043/req_644.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11043/req_644.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 644/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS,  E A PROCURADORIA DO MUNICÍPIO, REITERANDO REQUERIMENTO Nº 72, DE 12/02/2020, SOLICITANDO INFORMAR QUAL O CRITÉRIO UTILIZADO PARA O SANCIONAMENTO DO PROJETO DE LEI Nº 98/2017, QUE  "INSTITUI A PESQUISA DE SATISFAÇÃO DOS USUÁRIOS DOS SERVIÇOS PÚBLICOS PRESTADOS POR TODAS AS UNIDADES DE SAÚDE DO MUNICÍPIO DE CANOINHAS E ESTABELECE OUTRAS PROVIDENCIAS,  E O VETO PARCIAL DO PROJETO DE LEI Nº 133/2017, QUE INSTITUI A PESQUISA DE SATISFAÇÃO DOS USUÁRIOS DOS SERVIÇOS PÚBLICOS PRESTADOS PELA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>11018</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11018/req_645.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11018/req_645.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 645/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SECRETÁRIO MUNICIPAL DE OBRAS, REITERANDO REQUERIMENTO  Nº 88, DE 19/02/2020, SOLICITANDO AS SEGUINTES INFORMAÇÕES SOBRE A MÁQUINA EXTRUSORA PARA FAZER MEIO-FIO:         											     A) QUAL FOI O CUSTO PARA A COMPRA?								      B) QUAL O TEMPO DA DURABILIDADE DO MEIO FIO PRODUZIDO POR ELA? 				      C) SE EXISTE UM PLANEJAMENTO DAS RUAS QUE SERÃO FEITOS OS MEIOS-FIOS?			      D) SERÁ CONSTRUÍDO MEIO-FIO NAS RUAS SEM DRENAGEM?					     E) SE EXISTE MÃO DE OBRA QUALIFICADA DENTRO DA SECRETARIA DE OBRAS PARA O ACOMPANHAMENTO DA EXECUÇÃO DO MEIO-FIO?						    	       F) QUEM FARÁ A MANUTENÇÃO DO EQUIPAMENTO?</t>
   </si>
   <si>
     <t>11044</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11044/req_646.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11044/req_646.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 646/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,  O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, REITERANDO REQUERIMENTO Nº137, DE 04/03/2020, SOLICITANDO A POSSIBILIDADE DE INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS PROXIMIDADES DO PORTAL DE CANOINHAS. VISTO QUE RECENTEMENTE, O COMÉRCIO DAQUELA REGIÃO ESTÁ SENDO VÍTIMA DE FURTOS E PEQUENOS ASSALTOS.</t>
   </si>
   <si>
     <t>11045</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11045/req_647.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11045/req_647.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 647/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, REITERANDO REQUERIMENTO Nº 284, DE 07/04/2020, CIENTES DE QUE O COVID-19 ASSOLA NÃO SOMENTE O ESTADO DE SANTA CATARINA, MAS TODO O PAÍS, VIVEMOS UM MOMENTO SINGULAR NA HISTÓRIA. DE QUALQUER FORMA, HÁ NECESSIDADE DE A ADMINISTRAÇÃO PÚBLICA ENCONTRAR O EQUILÍBRIO ENTRE A PROTEÇÃO À VIDA E A ESFERA ECONÔMICA, A FIM DE QUE, NÃO OCORRAM PREJUÍZOS DEVASTADORES À POPULAÇÃO CANOINHENSE. ANALISANDO A SITUAÇÃO ATUAL QUE PAIRA O MUNICÍPIO, E AINDA, COM FULCRO NA LEI FEDERAL Nº 13.979/2020, DECRETO ESTADUAL Nº 515/2020, Nº 525/2020 E Nº 535/2020, DECRETO MUNICIPAL Nº 57/2020, Nº 64/2020, Nº 65/2020, Nº 66/2020, CONSIDERANDO AINDA A PRORROGAÇÃO DO DECRETO ESTADUAL Nº 525/2020, SOLICITAMOS O QUE SEGUE:</t>
   </si>
   <si>
     <t>11019</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11019/req_648.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11019/req_648.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 648/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE,  REITERANDO REQUERIMENTO Nº 355, DE 29/04/2020,  NA ATUAL CIRCUNSTÂNCIA DE ATENÇÃO A MEDIDAS DE CONTROLE À PANDEMIA DE SAÚDE PÚBLICA QUE ATACA A POPULAÇÃO, A CHAMADA COVID19, É NECESSIDADE E OBRIGAÇÃO DE TODOS MANTER AÇÕES DE COMBATE AOS MALEFÍCIOS DA DOENÇA. SE TEM CONHECIMENTO QUE O GOVERNO FEDERAL DISPONIBILIZOU AOS ENTES DA FEDERAÇÃO LOTES DA “VACINA DA GRIPE” PARA IMUNIZAÇÃO DA POPULAÇÃO DE MAIOR RISCO (IDOSOS, CRIANÇAS, GESTANTES E PORTADORES DE DOENÇAS CRÔNICAS). NÃO OBSTANTE, EMPREGADOS DO COMÉRCIO EM GERAL, QUE EM RAZÃO DA CONDIÇÃO DE LABOR, MANTÉM CONTATO DIRETO COM A POPULAÇÃO, COM MAIOR RISCO DE CONTAMINAÇÃO, PODEM SER COMPREENDIDOS COMO DO GRUPO DE RISCO.</t>
   </si>
   <si>
     <t>11046</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11046/req_649.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11046/req_649.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 649/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, REITERANDO REQUERIMENTO Nº 392, DE 12/05/2020, SOLICITANDO ENCAMINHAR A ESTA CASA CÓPIA DO RELATÓRIO DOS GASTOS OCORRIDOS POR PARTE DA PREFEITURA MUNICIPAL DESDE O INÍCIO DA PANDEMIA DO COVID-19, CONFORME ANUNCIADO NO DIA 11/05, E ENTREGUE CÓPIA AO MINISTÉRIO PÚBLICO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>11047</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11047/req_650.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11047/req_650.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 650/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, REITERANDO REQUERIMENTO Nº 421, DE 12/05/2020, SOLICITANDO QUE  SEJAM AMPLIADAS AS AÇÕES DE DESINFECÇÃO DAS RUAS NO MUNICÍPIO, ESPECIALMENTE NOS LOCAIS DE MAIOR CIRCULAÇÃO COMO SUPERMERCADOS, FARMÁCIAS, ETC.</t>
   </si>
   <si>
     <t>11048</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11048/req_651.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11048/req_651.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 651/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, REITERANDO REQUERIMENTO Nº 438, DE 20/05/2020, SOLICITANDO A INSTITUIÇÃO DE UM PROGRAMA DE MICROCRÉDITO, OBJETIVANDO O ACESSO AO CRÉDITO, INCENTIVANDO A GERAÇÃO DE EMPREGO E RENDA, AOS MICROEMPREENDEDORES INDIVIDUAIS, EMPREENDEDORES DE MICRO E PEQUENAS EMPRESAS, BEM COMO PROFISSIONAIS AUTÔNOMOS E EMPREENDEDORES POPULARES, QUE SERÃO INCENTIVADOS À FORMALIZAÇÃO DE SEUS NEGÓCIOS; COM O FIM DE PROMOVER A INCLUSÃO E ACESSO A SERVIÇOS FINANCEIROS, ESPECIALMENTE À POPULAÇÃO DE BAIXA RENDA; E, AINDA, PRESTAR AUXÍLIO FINANCEIRO EMERGENCIAL À MICRO EMPREENDEDORES INDIVIDUAIS (MEI). TAL REQUERIMENTO SE BASEIA NA AÇÃO REALIZADA NO MUNICÍPIO DE JARAGUÁ DO SUL ATRAVÉS DA LEI Nº 8.294/2020, E DO DECRETO Nº 13.754/2020.</t>
   </si>
   <si>
     <t>11020</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11020/req_652.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11020/req_652.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 652/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REITERANDO REQUERIMENTO Nº 439, DE 20/05/2020, INDAGANDO POR QUE HÁ INCONSISTÊNCIA NO EDITAL DA CONCORRÊNCIA PÚBLICA PMC 20/2020, DESTINADA A EXECUÇÃO DE OBRAS RELATIVAS À PAVIMENTAÇÃO ASFÁLTICA. OCORRE QUE EMBORA NÃO EXISTA MENÇÃO NO CABEÇALHO E NEM NA TABELA COM O LOTE DAS RUAS, NO OBJETO (ITEM 2.1) CONSTA A RUA JOÃO SABATKE TRECHO 1 E 2 COMO UMAS DAS QUE RECEBERÁ ASFALTO.</t>
   </si>
   <si>
     <t>11049</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11049/req_653.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11049/req_653.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 653/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  REITERANDO REQUERIMENTO Nº 473, DE 10/06/2020, SOLICITANDO INFORMAR QUAL A PREVISÃO  PARA O TÉRMINO DA SERVIDÃO HELENA PIENCHENTCOSKI.</t>
   </si>
   <si>
     <t>11021</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11021/req_654.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11021/req_654.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 654/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  REITERANDO REQUERIMENTO Nº 507, DE 15/06/2020, DURANTE AS CHUVAS DA ÚLTIMA SEMANA, DIVERSAS ESTRADAS E ASFALTOS FORAM DANIFICADOS. ENTRE ELES, O NOVO PEDAÇO DE ASFALTO DA RUA FREI MENANDRO KAMPS, FINALIZADO NO ÚLTIMO MÊS, E DIVULGADO SUA FINALIZAÇÃO EM 12 DE MAIO DE 2020.  O MESMO TEVE PARTES INTEIRAS DETERIORADAS. DIANTE DO EXPOSTO SOLICITA AS SEGUINTES INFORMAÇÕES:                								      A) QUEM FOI A CONSTRUTORA RESPONSÁVEL PELA EXECUÇÃO DA OBRA;				      B) QUEM FOI O RESPONSÁVEL E FISCAL DA PREFEITURA QUE ACOMPANHOU A EXECUÇÃO DA OBRA;     C) SE JÁ HOUVE O PAGAMENTO DA OBRA;    								      D) SE O MUNICÍPIO JÁ TOMOU CIÊNCIA E NOTIFICOU A EMPRESA RESPONSÁVEL;</t>
   </si>
   <si>
     <t>11022</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11022/req_655.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11022/req_655.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 655/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  REITERANDO REQUERIMENTO Nº 516, DE 17/06/2020, EM RAZÃO DA NOTÓRIA OCORRÊNCIA DE ADMISSIBILIDADE DE REPRESENTAÇÕES FORMULADAS JUNTO AO TRIBUNAL DE CONTAS DO ESTADO DE SANTA CATARINA, AS QUAIS TRATAM DO EDITAL DE CONCORRÊNCIA PÚBLICA N.º 20/2020.</t>
   </si>
   <si>
     <t>11023</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11023/req_656.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11023/req_656.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 656/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  REITERANDO REQUERIMENTO Nº 522, DE 24/06/2020, CONSIDERANDO O ANÚNCIO DE QUE A LICITAÇÃO DA CONCORRÊNCIA PÚBLICA N.º 20/2020 FOI ANULADA, SE QUESTIONA:				      A) POR QUE MESMO ANTES DE OCORRER O PARECER FINAL DO TRIBUNAL DE CONTAS, O PODER EXECUTIVO OPTOU PELO CANCELAMENTO DO PROCEDIMENTO LICITATÓRIO, DE FATO HÁ ÍNDICOS DE IRREGULARIDADE NO EDITAL?										      B) A NOVA LICITAÇÃO SERÁ DIVIDIDA EM MAIS DE UM LOTE?						      C)  QUANDO DEVERÁ SER LANÇADO O NOVO EDITAL OU EDITAIS?					       D) AGORA COM UMA NOVA LICITAÇÃO, SERÁ ACRESCIDA OU RETIRADA ALGUMA RUA PARA RECEBER PAVIMENTAÇÃO?</t>
   </si>
   <si>
     <t>11024</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11024/req_657.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11024/req_657.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 657/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,   SOLICITANDO QUE SEJAM CONFECCIONADOS PROJETOS EXECUTIVOS, PARA PAVIMENTAÇÃO DAS RUAS ADOLFO VOIGT, ENTRE AS RUAS ISIDORO GUSTAVO JARCHEL, ATÉ A RUA ALFREDO BACH E A RUA WILLIBALDO HOFFMAM, DA RUA SAULO DE CARVALHO ATÉ A RUA ROBERTO ELHKE.</t>
   </si>
   <si>
     <t>11025</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11025/req_658.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11025/req_658.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 658/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,    REITERANDO SOLICITAÇÃO, QUE SEJA CONFECCIONADA CICLOFAIXA E FAIXA DE PEDESTRES EXCLUSIVA, EM TODA A EXTENSÃO DA RUA ADÃO TYSKA, LADO DIREITO SENTIDO RUA ÁLVARO SOARES MACHADO A ESTRADA DONA FRANCISCA.</t>
   </si>
   <si>
     <t>11026</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>Coronel Mário, Chico Mineiro, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Telma Bley, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11026/req_659.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11026/req_659.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 659/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA SIRLEI BELOTTO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11027</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11027/req_660.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11027/req_660.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 660/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA FLORENTINA JUNGLES LEITE, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11028</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11028/req_661.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11028/req_661.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 661/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ANTENOR FERREIRA DE LIMA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11029</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>Chico Mineiro</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11029/req_662.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11029/req_662.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 662/2020 DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR  LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO QUE SEJAM REALIZADOS  OS SERVIÇOS DE PATROLAMENTO, CASCALHAMENTO E LIMPEZA DE VALAS DAS ESTRADAS PRINCIPAIS DA COMUNIDADE DO SALTO DA ÁGUA VERDE,  COMBINADOS EM REUNIÃO DO DIA 19/01/2020, REGISTRADO EM ATA, NO PAVILHÃO DA COMUNIDADE DO SALTO DA ÁGUA VERDE, ONDE FOI PATROLADO MAS NÃO FOI COLOCADO MATERIAL.</t>
   </si>
   <si>
     <t>11030</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>Telma Bley, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11030/req_663.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11030/req_663.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 663/2020 DE AUTORIA DA VEREADORA TELMA BLEY, 	AS VEREADORAS QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR  LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, CONSIDERANDO QUE A PREFEITURA MUNICIPAL ESTÁ REALIZANDO MELHORIAS COMO PATROLAMENTO, CONFECÇÃO DE MEIOS FIOS E COLOCAÇÃO DE MATERIAIS (PEDRAS), NA LOCALIDADE DE MARCÍLIO DIAS,  E  QUE APROVEITANDO A CONFECÇÃO DESTAS MELHORIAS SOLICITA  A APLICAÇÃO DE CAMADA “ANTI PÓ”, NAS RUAS DESTA LOCALIDADE. APÓS OBSERVAR O RESULTADO POSITIVO DAS RUAS QUE RECEBERAM ANTI PÓ, NA COHAB IV, CONCLUI-SE QUE ESTA AÇÃO IRÁ MELHORAR CONSIDERAVELMENTE AS RUAS DESTE DISTRITO.</t>
   </si>
   <si>
     <t>11031</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11031/req_664.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11031/req_664.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 664/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR NATALINO UGGIONI, SECRETÁRIO DE ESTADO DA EDUCAÇÃO, SOLICITANDO INFORMAR ACERCA DO CONVÊNIO 2017TR001100, FIRMADO ENTRE O ESTADO DE SANTA CATARINA, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO REGIONAL DE CANOINHAS E O MUNICÍPIO DE CANOINHAS, PROCESSO ADR25 1862/2017, CUJO VALOR É NO MONTANTE DE R$ 2.300.000 (DOIS MILHÕES E TREZENTOS MIL REAIS), DESTINADOS A AQUISIÇÃO DE LIVROS DE LITERATURA INFANTIL DIDÁTICOS E PEDAGÓGICOS, SE QUESTIONA: POR QUAL MOTIVO AINDA NÃO FORAM APROVADAS AS CONTAS REFERENTES AO CONVÊNIO MENCIONADO?</t>
   </si>
   <si>
     <t>11032</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11032/req_665.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11032/req_665.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 665/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA  DANIELA POTRICH OLIVEIRA, GERENTE DE RECURSOS ANTECIPADOS, CONTROLADORIA GERAL DO ESTADO, SOLICITANDO INFORMAR ACERCA DO CONVÊNIO 2017TR001100, FIRMADO ENTRE O ESTADO DE SANTA CATARINA, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO REGIONAL DE CANOINHAS E O MUNICÍPIO DE CANOINHAS, PROCESSO ADR25 1862/2017, CUJO VALOR É NO MONTANTE DE R$ 2.300.000 (DOIS MILHÕES E TREZENTOS MIL REAIS), DESTINADOS A AQUISIÇÃO DE LIVROS DE LITERATURA INFANTIL DIDÁTICOS E PEDAGÓGICOS, SE QUESTIONA: POR QUAL MOTIVO AINDA NÃO FORAM APROVADAS AS CONTAS REFERENTES AO CONVÊNIO MENCIONADO?</t>
   </si>
   <si>
     <t>11050</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>Gilmar Martins, Camila Lima, Chico Mineiro, Coronel Mário, Norma Pereira, Paulinho Basilio, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11050/req_666.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11050/req_666.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 666/2020 DE AUTORIA DO EDIL GIL BAIANO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ARNO LEAL DE BARROS, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11033</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11033/req_667.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11033/req_667.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 667/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR ETHEL JACOMEL, COORDENADOR REGIONAL DE EDUCAÇÃO,  SOLICITANDO INFORMAR ACERCA DO CONVÊNIO 2017TR001100, FIRMADO ENTRE O ESTADO DE SANTA CATARINA, POR MEIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO REGIONAL DE CANOINHAS E O MUNICÍPIO DE CANOINHAS, PROCESSO ADR25 1862/2017, CUJO VALOR É NO MONTANTE DE R$ 2.300.000 (DOIS MILHÕES E TREZENTOS MIL REAIS), DESTINADOS A AQUISIÇÃO DE LIVROS DE LITERATURA INFANTIL DIDÁTICOS E PEDAGÓGICOS, SE QUESTIONA: POR QUAL MOTIVO AINDA NÃO FORAM APROVADAS AS CONTAS REFERENTES AO CONVÊNIO MENCIONADO?</t>
   </si>
   <si>
     <t>11058</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11058/req_668.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11058/req_668.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 668/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR SE EXISTE PROJETO DE PAVIMENTAÇÃO PARA A RUA ADELAIDE BUDANT WENDT, BAIRRO INDUSTRIAL II, EM FRENTE A ERVATEIRA BONETES, CASO NEGATIVO, SOLICITO A ELABORAÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>11059</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11059/req_669.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11059/req_669.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 669/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, 	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO,  DIRETOR DO DETRACAN, SOLICITANDO A CRIAÇÃO DE LEI MUNICIPAL PARA DESTINAR VAGAS DE ESTACIONAMENTO ÀS GESTANTES, PARTURIENTES E LACTANTES.</t>
   </si>
   <si>
     <t>11060</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11060/req_670.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11060/req_670.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 670/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR  DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO QUE SEJA REALIZADA A PAVIMENTAÇÃO DA RUA JOÃO SABATKE, UTILIZANDO RECURSOS NA ORDEM DE R$2.300,000,00 DE ECONOMIA FEITA, REFERENTE AO EDITAL DE REGIME DIFERENCIADO DE CONTRATAÇÕES RDC 001/2020.</t>
   </si>
   <si>
     <t>11061</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11061/req_671.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11061/req_671.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 671/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  SOLICITANDO QUE TODAS AS OBRAS DE PAVIMENTAÇÃO NO MUNICÍPIO, SEJAM ADOTADAS PELAS EMPRESAS VENCEDORAS, MEDIDAS DE ISOLAMENTO E SEGURANÇA ADEQUADAS, PRINCIPALMENTE NAS CAIXAS DE CAPTAÇÃO PLUVIAL (QUE SE ENCONTRAM ABERTAS) NAS RUAS HENRIQUE SORG E JOSÉ SAMUEL SCHIMIDT.</t>
   </si>
   <si>
     <t>11053</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11053/req_672.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11053/req_672.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 672/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO OFÍCIO CUMPRIMENTANDO A CABO VIVIANE MACARI, POR TER SIDO PROMOVIDA POR ATO DE BRAVURA, AOS SARGENTOS, JÓ INOCÊNCIO PEREIRA E RENI GRACIANO LEITE, POR TEREM SIDO PROMOVIDOS A GRADUAÇÃO DE SEGUNDO SARGENTO E AOS POLICIAIS MILITARES SOLDADO CHAIANA KNOREK, CABO EDSON LUÍS DAMBROSKI, CABO MÁRCIO OLESKOVICZ, CABO EMERSON FERNANDO GALESKI, CABO MÁRIO TESKA JÚNIOR, SOLDADO DIOGO CESAR ANDRADE, SOLDADO CLAUDINEI DE ANDRADE CAVALHEIRO, SOLDADO MARIO ELOY SCHIPITOSKI JÚNIOR E SOLDADO GERSON LUIZ BONKA JÚNIOR, POR TEREM ATUADO EM SINCRONIA E DECISIVAMENTE PARA SALVAREM A VIDA DE UMA CRIANÇA E AO COMBATE  E REPRESSÃO AO TRÁFICO DE DROGAS, MOTIVO PELO QUAL RECEBERAM REFERÊNCIA ELOGIOSA POR PARTE DO COMANDO DO 3º BPM.</t>
   </si>
   <si>
     <t>11054</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11054/req_673.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11054/req_673.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 673/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA LUCIA GRANZA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11055</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11055/req_674.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11055/req_674.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 674/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA NAIR NADER FREIBERGER, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11062</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11062/req_675.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11062/req_675.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 675/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO A INSTALAÇÃO DE UM PARQUINHO INFANTIL NA PRAÇA DA IGREJA EM MARCÍLIO DIAS.</t>
   </si>
   <si>
     <t>11056</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11056/req_676.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11056/req_676.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 676/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA, AO  SENHOR THIAGO AUGUSTO VIEIRA, SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, E AO ENGENHEIRO ADRIANO RAIFF MARTINS, EXPONDO E SOLICITANDO O QUE SEGUE: 							CONSIDERANDO O EDITAL N.º 055/20, QUE PREVÊ  ELABORAÇÃO DE PROJETO DE ENGENHARIA RODOVIÁRIA PARA OBRAS DE RESTAURAÇÃO COM AUMENTO DE CAPACIDADE DA RODOVIA SC - 477, TRECHO: CANOINHAS (ENTR. BR-280) - (ENTR. BR116 P/ MONTE CASTELO), COM EXTENSÃO APROXIMADA DE 34,5 KM;</t>
   </si>
   <si>
     <t>11063</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11063/req_677.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11063/req_677.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 677/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR SE EXISTE  FALTA DE INSUMOS ESTRATÉGICOS COMO MEDICAMENTOS SEDATIVOS E ANESTÉSICOS  PARA O TRATAMENTO DE PACIENTES DA COVID-19, INTERNADOS NA UNIDADE DE TERAPIA INTENSIVA DO HOSPITAL SANTA CRUZ, BEM COMO SE O GOVERNO ESTADUAL E FEDERAL ENCAMINHARAM TAIS INSUMOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11057</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11057/req_678.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11057/req_678.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 678/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR PAULO BASÍLIO, PRESIDENTE DA CÂMARA MUNICIPAL DE VEREADORES, SOLICITANDO A RESTITUIÇÃO DO PROJETO DE LEI 172/2018, QUE INSTITUI O CÓDIGO SANITÁRIO DO MUNICÍPIO DE CANOINHAS, AO SENHOR GILBERTO DO PASSOS, PREFEITO DO MUNICÍPIO, CONSIDERANDO QUE A MINUTA DO PROJETO DE LEI 172, DEVERÁ SOFRER ALTERAÇÕES EM FACE DA APROVAÇÃO DA LEI DA LIBERDADE ECONÔMICA PELO GOVERNO FEDERAL, SENDO NECESSÁRIO O PODER EXECUTIVO FAZER A ADEQUAÇÃO A LEGISLAÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>11064</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11064/req_679.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11064/req_679.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 669/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FERNANDO KRELLING, DEPUTADO ESTADUAL, AGRADECENDO OS RECURSOS REPASSADOS NO VALOR DE R$100.000,00 (CEM MIL REAIS) DESTINADOS À SAÚDE DO MUNICÍPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>11065</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11065/req_680.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11065/req_680.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 680/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA, E  AO  SENHOR ANDRÉ MOTA RIBEIRO, SECRETÁRIO DE ESTADO DA SAÚDE, SOLICITANDO O ENVIO DE MEDICAMENTOS SEDATIVOS E ANESTÉSICOS PARA O TRATAMENTO DE PACIENTES DO COVID-19.</t>
   </si>
   <si>
     <t>11086</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11086/req_681.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11086/req_681.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 681/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR SE EXISTE  PREVISÃO DE CONTRATAÇÃO DE MÉDICO UROLOGISTA, POIS É UMA DAS POUCAS ESPECIALIDADES QUE O MUNICÍPIO NÃO TEM.</t>
   </si>
   <si>
     <t>11087</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11087/req_682.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11087/req_682.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 682/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO CÓPIA DOS RELATÓRIOS COMPLETOS DOS  SERVIÇOS EXECUTADOS, COM DIA, HORA E LOCAL, QUAIS FUNCIONÁRIOS DA EMPRESA TERCEIRIZADA QUE PRESTARAM OS SERVIÇOS E QUAIS  SERVIDORES DA PREFEITURA EFETUARAM OS APONTAMENTOS QUE COMPROVAM A EFETIVA REALIZAÇÃO DOS SERVIÇOS, ASSINADOS PELO GESTOR DOS CONTRATOS E TODAS AS NOTAS FISCAIS,</t>
   </si>
   <si>
     <t>11076</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11076/req_683.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11076/req_683.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 683/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR  ALTEMIR CORDEIRO, GERENTE-EXECUTIVO DO INSS EM JOINVILLE-SC, E A SENHORA KATHIA MARIA MOREIRA BRAGA, SUPERINTENDENTE DO INSS DA REGIÃO SUL, SOLICITANDO QUE, SEMPRE QUE HOUVER ALTERAÇÃO NOS CRITÉRIOS ADOTADOS PARA FORNECIMENTO DE ATESTADOS MÉDICOS COM FINS PERICIAIS PARA AVALIAÇÃO DE INCAPACIDADE JUNTO AO INSS, SEJA INFORMADO O CONSELHO REGIONAL DE MEDICINA. A PORTARIA 9.381, DE 06/04/2020, DISPÕE: 1- O ATESTADO MÉDICO DEVE OBSERVAR, CUMULATIVAMENTE, OS SEGUINTES REQUISITOS: I - ESTAR LEGÍVEL E SEM RASURAS; II - CONTER ASSINATURA DO PROFISSIONAL EMITENTE E CARIMBO DE IDENTIFICAÇÃO, COM REGISTRO DO CONSELHO DE CLASSE; III - CONTER AS INFORMAÇÕES SOBRE A DOENÇA E CID E IV  - CONTER O PRAZO PARA REPOUSO.</t>
   </si>
   <si>
     <t>11088</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11088/req_684.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11088/req_684.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 684/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR ROGÉRIO LUIZ SIQUEIRA, SECRETÁRIO DE ESTADO DO DESENVOLVIMENTO ECONÔMICO E SUSTENTÁVEL, SOLICITANDO A REVERSÃO DOS RECURSOS ORIUNDOS DE MULTA APLICADA A EMPRESA DE TRANSPORTE DE PRODUTOS PERIGOSOS TRANS ENERGY LTDA AO 9º BATALHÃO DE BOMBEIROS MILITAR DE CANOINHAS. A EMPRESA ESTEVE ENVOLVIDA EM ACIDENTE DE TRÂNSITO NA BR 116,  O QUAL RESULTOU NA CONTAMINAÇÃO DE PONTOS DO RIO CANOINHAS E AFLUENTES POR BIODIESEL.  O ACIDENTE OCORREU NO DIA 25 DE JUNHO DE 2020 NA BR 116 TRECHO MONTE CASTELO, SERRA DO ESPIGÃO, COM CARRETA BITREM ONDE FORAM DESPEJADOS CERCA DE 38.000 LITROS DE ÓLEO NO LOCAL DO ACIDENTE.  O ÓLEO ESPALHOU-SE RAPIDAMENTE VINDO A ATINGIR OS CORPOS HÍDRICOS DA REGIÃO COM RISCO DE PREJUDICAR O ABASTECIMENTO DE ÁGUA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11089</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11089/req_685.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11089/req_685.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 685/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  SOLICITANDO MELHORIAS E COLOCAÇÃO DE MATERIAL, A EXEMPLO DO ANTI-PÓ NAS TRÊS RUAS EM FRENTE À PIF PAF, ANTIGA FRICASA, DENTRE ELAS A QUE DÁ ACESSO AO CEMITÉRIO JARDIM DAS HORTÊNCIAS, CONSIDERANDO INVESTIMENTOS DA PIF PAF E AMPLIAÇÃO DO QUADRO DE FUNCIONÁRIOS QUE UTILIZAM COM FREQUÊNCIA ESTES ESPAÇOS PÚBLICOS, MAS PRINCIPALMENTE PARA PRESTIGIAR AS FAMÍLIAS RESIDENTES NESTE LOCAL.</t>
   </si>
   <si>
     <t>11077</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11077/req_686.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11077/req_686.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 686/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR ARGOS GUMBOWSKI, PRESIDENTE DO CONSELHO MUNICIPAL DE EDUCAÇÃO, EXPONDO E REQUERENDO O QUE SEGUE: 	CONSIDERANDO O PROJETO 03/2017 DE EMENDA À LEI ORGÂNICA  DO MUNICÍPIO DE CANOINHAS, QUE INCLUI A POSSIBILIDADE DE ELEIÇÕES PARA DIRETORES DAS ESCOLAS MUNICIPAIS, ASSINADO POR CINCO EDIS; 								CONSIDERANDO A NECESSIDADE CONTÍNUA DE DISCUSSÕES E PRÁTICAS DE UMA GESTÃO DEMOCRÁTICA, VISANDO À MELHORIA DA QUALIDADE DE ENSINO OFERECIDA AOS MUNÍCIPES; 	CONSIDERANDO QUE O CONSELHO MUNICIPAL DE EDUCAÇÃO É O ÓRGÃO COLEGIADO COM COMPETÊNCIAS NORMATIVAS, CONSULTIVAS, (GRIFO NOSSO), RECURSAIS, DE SUPERVISÃO E FISCALIZAÇÃO NO ÂMBITO DO SISTEMA MUNICIPAL DE ENSINO;</t>
   </si>
   <si>
     <t>11090</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11090/req_687.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11090/req_687.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 687/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE SEJAM TOMADAS PROVIDÊNCIAS COM RELAÇÃO A RUA ALFREDO MAYER, QUE RECENTEMENTE RECEBEU MASSA ASFÁLTICA, PORÉM O ASFALTO JÁ ESTÁ SE ESFACELANDO E DANIFICADO, PRINCIPALMENTE NO MEIO DA VIA, AS CHUVAS RECENTEMENTE OCORRIDAS SÓ PIORARAM A SITUAÇÃO DO LOCAL. AINDA, HÁ BOCAS DE LOBO QUE NÃO FORAM FECHADAS, OFERECENDO PERIGO. ASSIM, QUESTIONA-SE: 							     A) QUEM FOI O PROFISSIONAL RESPONSÁVEL POR FISCALIZAR A REFERIDA OBRA? 			     B) QUAL EMPRESA EXECUTOU A OBRA DE PAVIMENTAÇÃO? 						     C) QUAL O VALOR JÁ FOI PAGO PELA OBRA? 								     D) SE HAVIA NO EDITAL  A POSSIBILIDADE DA SUBLOCAÇÃO DA OBRA?				     E) ENCAMINHAR CÓPIA DA  MEMÓRIA FOTOGRÁFICA DA OBRA.</t>
   </si>
   <si>
     <t>11091</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11091/req_688.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11091/req_688.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 688/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR DARCI DE JESUS FIDENCIO DA COSTA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11092</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11092/req_689.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11092/req_689.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 689/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR  MAXWELL DE ANDRADE, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11081</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11081/req_690.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11081/req_690.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 690/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR HERNEUS DE NADAL, SUPERVISOR DA  COORDENADORIA DE OBRAS E SERVIÇOS DE ENGENHARIA DA DIRETORIA DE LICITAÇÕES E CONTRATAÇÕES (DLC) DO TRIBUNAL DE CONTAS DO ESTADO DE SANTA CATARINA,  SOLICITANDO O ENCAMINHAMENTO DA UNIDADE MÓVEL DE FISCALIZAÇÃO PARA QUE ANALISE A QUALIDADE DA OBRA DA RUA ALFREDO MAYER, NO MUNICÍPIO DE CANOINHAS, O MATERIAL EMPREGADO, MEMORIAL FOTOGRÁFICO E SE FOI EXECUTADO DE ACORDO COM PROJETO, EDITAIS E CONTRATAÇÃO.</t>
   </si>
   <si>
     <t>11082</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11082/req_691.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11082/req_691.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 691/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO OFÍCIO  À DIRETORIA DO HOSPITAL SANTA CRUZ DE CANOINHAS, PARABENIZANDO TODA EQUIPE DE SERVIDORES PELOS SERVIÇOS DE EXCELÊNCIA PRESTADOS PELO SUS, DESDE A RECEPÇÃO, HIGIENIZAÇÃO, REFEIÇÕES, EQUIPE MÉDICA E DE ENFERMAGEM. CIENTES DE QUE PRECISAMOS EM CONJUNTO AVANÇAR EM ALGUMAS ESPECIALIDADES MÉDICAS E DE EXAMES RADIOLÓGICOS PELO SUS PARA PACIENTES INTERNADOS, MAS O SERVIÇO DISPONIBILIZADO PELO SUS NESTA INSTITUIÇÃO É HUMANIZADO E DE EXCELÊNCIA.</t>
   </si>
   <si>
     <t>11093</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11093/req_692.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11093/req_692.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 692/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE E A COORDENAÇÃO DA SAÚDE BUCAL NO MUNICÍPIO, SOLICITANDO A RELAÇÃO COM NOMES DOS ODONTÓLOGOS E DOS AUXILIARES DE DENTISTA,  CARGA HORÁRIA DE CADA PROFISSIONAL, LOCAL DE ATENDIMENTO, COM HORÁRIO DE ENTRADA E SAÍDA E ÁREA DE ATUAÇÃO DE CADA UM.</t>
   </si>
   <si>
     <t>11094</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11094/req_693.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11094/req_693.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 693/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO OFÍCIO À SENHORA IANA MARIN CUBAS E FAMÍLIA, PARABENIZANDO PELOS 20 ANOS DA FARMÁCIA DE MANIPULAÇÃO SANTO ANTÔNIO, A FARMÁCIA É PIONEIRA NO MUNICÍPIO EM REMÉDIOS MANIPULADOS E PRESTA UM EXCELENTE SERVIÇO A TODA COMUNIDADE.</t>
   </si>
   <si>
     <t>11095</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11095/req_694.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11095/req_694.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 694/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO  A RÁDIO CLUBE DE CANOINHAS, EM NOME DO SENHOR JOSELDE CÂNDIDO CUBAS BATISTA, DIRETOR-PRESIDENTE, E TODOS OS SEUS COLABORADORES,  PELOS SEUS  72 ANOS DE HISTÓRIA NO MUNICÍPIO. SENDO UMA DAS EMISSORAS MAIS ANTIGAS DO ESTADO DE SANTA CATARINA, E IMPORTANTE EMPRESA QUE CONTRIBUI PARA O PROGRESSO DO PLANALTO NORTE CATARINENSE.</t>
   </si>
   <si>
     <t>11096</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11096/req_695.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11096/req_695.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 695/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR VALDEZ RODRIGUES VENÂNCIO,  PRESIDENTE DO IMA, SOLICITANDO A REVERSÃO DOS RECURSOS ORIUNDOS DE MULTA APLICADA A EMPRESA DE TRANSPORTE DE PRODUTOS PERIGOSOS TRANS ENERGY LTDA AO 9º BATALHÃO DE BOMBEIROS MILITAR DE CANOINHAS. A EMPRESA ESTEVE ENVOLVIDA EM ACIDENTE DE TRÂNSITO NA BR 116,  O QUAL RESULTOU NA CONTAMINAÇÃO DE PONTOS DO RIO CANOINHAS E AFLUENTES POR BIODIESEL.  O ACIDENTE OCORREU NO DIA 25 DE JUNHO DE 2020 NA BR 116 TRECHO MONTE CASTELO, SERRA DO ESPIGÃO, COM CARRETA BITREM ONDE FORAM DESPEJADOS CERCA DE 38.000 LITROS DE ÓLEO NO LOCAL DO ACIDENTE.  O ÓLEO ESPALHOU-SE RAPIDAMENTE VINDO A ATINGIR OS CORPOS HÍDRICOS DA REGIÃO COM RISCO DE PREJUDICAR O ABASTECIMENTO DE ÁGUA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11083</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 696/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR PAULO BASÍLIO, PRESIDENTE DA CÂMARA MUNICIPAL DE VEREADORES, EM CONFORMIDADE COM O ARTIGO 168 DO REGIMENTO INTERNO, SOLICITANDO A CRIAÇÃO DE COMISSÃO PARLAMENTAR ESPECIAL, PARA EMITIR PARECER REFERENTE AO PROJETO 03/2017, DE EMENDA À LEI ORGÂNICA MUNICIPAL E SOLICITANDO O ARQUIVAMENTO DA PORTARIA 28/2018.</t>
   </si>
   <si>
     <t>11084</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11084/req_697.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11084/req_697.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 697/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CORONEL PM DIONEI TONET, COMANDANTE GERAL DA POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA, SOLICITANDO QUE A GESTÃO DOS CONVÊNIOS DE TRÂNSITO, PROVENIENTES DA ARRECADAÇÃO DE MULTAS, RETORNE A SUA GESTÃO PARA O MUNICÍPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>11097</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11097/req_698.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11097/req_698.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 698/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO QUE O PODER EXECUTIVO, ENCAMINHE OFÍCIO AO SENHOR CORONEL PM DIONEI TONET, COMANDANTE GERAL DA POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA, REQUERENDO QUE A GESTÃO DOS CONVÊNIOS DE TRÂNSITO, PROVENIENTES DA ARRECADAÇÃO DE MULTAS, RETORNE A SUA GESTÃO PARA O MUNICÍPIO DE CANOINHAS, CONDICIONANDO A RENOVAÇÃO DE NOVO CONVÊNIO, MEDIANTE ESTA PROPOSTA.</t>
   </si>
   <si>
     <t>11098</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11098/req_699.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11098/req_699.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 699/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR  OSNI FERREIRA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11099</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11099/req_700.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11099/req_700.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 698/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA HELENA DAMBROSKI DE OLIVEIRA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11100</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11100/req_701.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11100/req_701.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 701/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  CLEICIO POLETO MARTINS, PRESIDENTE DAS CENTRAIS ELÉTRICAS DE SANTA CATARINA (CELESC),  SOLICITANDO INFORMAÇÕES ACERCA DOS MOTIVOS DO AUMENTO DE UM POUCO MAIS DE 8% NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11078</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11078/req_702.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11078/req_702.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 702/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER  QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA LUCIANE DE CÁSSIA SURDI, PRESIDENTE DA CIDASC, O PROGRAMA SELO DE CONFORMIDADE CIDASC, (SCC) FOI DESENVOLVIDO PARA DAR SUPORTE AOS PEQUENOS NEGÓCIOS RURAIS E AGRO FAMILIARES, QUE SE DEDICAM À PRODUÇÃO, PROCESSAMENTO E COMERCIALIZAÇÃO DE PRODUTOS DE ORIGEM VEGETAL DESTINADOS AO CONSUMO HUMANO. DESSA FORMA, A CIDASC COLABORA PARA TORNAR OS PRODUTOS CATARINENSES MELHORES E FORTALECE MARCAS, COLOCANDO O ESTADO DE SANTA CATARINA COMO MODELO NA PRODUÇÃO DE ALIMENTOS SEGUROS A NÍVEL NACIONAL E INTERNACIONAL, AINDA, SE GARANTE AO CONSUMIDOR QUE O PADRÃO SANITÁRIO RIGOROSO FOI SEGUIDO NO PROCESSO DE PRODUÇÃO, AGREGANDO VALOR À MERCADORIA.</t>
   </si>
   <si>
     <t>11110</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11110/req_703.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11110/req_703.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 703/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA  ADA DE LUCA, DEPUTADA ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11111</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11111/req_704.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11111/req_704.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 704/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  ALTAIR SILVA, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11112</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11112/req_705.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11112/req_705.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 705/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA  ANA CAMPAGNOLO, DEPUTADA ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11114</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11114/req_706.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11114/req_706.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 706/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA  ANA  PAULA DA SILVA, DEPUTADA ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11115</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11115/req_707.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11115/req_707.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 707/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  BRUNO SOUZA, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11116</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11116/req_708.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11116/req_708.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 708/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  CORONEL MOCELLIN, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11117</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11117/req_709.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11117/req_709.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 709/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  DR. VICENTE CAROPRESO, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11118</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11118/req_710.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11118/req_710.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 710/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  FABIANO DA LUZ, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11119</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11119/req_711.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11119/req_711.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 711/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  FELIPE ESTEVÃO, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11120</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11120/ofi_712.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11120/ofi_712.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 712/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  FERNANDO KRELLING, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11121</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11121/req_713.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11121/req_713.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 713/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  ISMAEL DOS SANTOS, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11122</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11122/req_714.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11122/req_714.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 714/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  IVAN NAATZ, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11123</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11123/req_715.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11123/req_715.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 715/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR JAIR MIOTTO, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11124</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11124/req_716.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11124/req_716.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 716/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR JERRY COMPER, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11125</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11125/req_717.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11125/req_717.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 717/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR JESSÉ LOPES, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11126</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11126/req_718.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11126/req_718.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 718/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR JOÃO AMIN, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11127</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11127/req_719.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11127/req_719.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 719/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR JOSÉ MILTON SCHEFFER, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11128</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11128/req_720.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11128/req_720.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 720/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR JÚLIO GARCIA, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11129</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11129/req_721.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11129/req_721.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 721/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR KENNEDY NUNES, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11130</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11130/req_722.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11130/req_722.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 722/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR LAÉRCIO SCHUSTER, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11131</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11131/req_723.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11131/req_723.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 723/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA LUCIANE CARMINATTI, DEPUTADA ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11132</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11132/req_724.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11132/req_724.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 724/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR LUIZ FERNANDO VAMPIRO, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11133</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11133/req_725.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11133/req_725.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 725/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR MARCIUS MACHADO, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11134</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11134/req_726.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11134/req_726.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 726/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR MARCOS VIEIRA, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11135</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11135/req_727.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11135/req_727.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 727/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA MARLENE FENGLER, DEPUTADA ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11136</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11136/req_728.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11136/req_728.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 728/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MAURÍCIO ESKUDLARK, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11137</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11137/req_729.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11137/req_729.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 729/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MAURO DE NADAL, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11138</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11138/req_730.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11138/req_730.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 730/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MILTON HOBUS, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11139</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11139/req_731.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11139/req_731.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 731/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR MOACIR SOPELSA, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11140</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11140/req_732.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11140/req_732.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 732/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NAZARENO MARTINS, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11141</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11141/req_733.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11141/req_733.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 733/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NEODI SARETTA, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11142</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11142/req_734.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11142/req_734.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 734/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NILSO BERLANDA, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11143</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11143/req_735.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11143/req_735.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 735/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR PADRE PEDRO BALDISSERA, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11144</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11144/req_736.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11144/req_736.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 736/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RICARDO ALBA, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11162</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11162/req_737.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11162/req_737.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 737/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RODRIGO MINOTTO, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11145</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11145/req_738.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11145/req_738.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 738/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ROMILDO TITON, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11146</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11146/req_739.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11146/req_739.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 739/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SARGENTO LIMA, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11147</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11147/req_740.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11147/req_740.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 740/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR SÉRGIO MOTTA, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11148</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11148/ofi_711.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11148/ofi_711.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 741/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR VALDIR COBALCHINI, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11149</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11149/req_742.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11149/req_742.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 742/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR VOLNEI WEBER, DEPUTADO ESTADUAL, SOLICITANDO INTERVIR JUNTO AO GOVERNO DO ESTADO E AOS ÓRGÃOS COMPETENTES  PARA QUE NÃO OCORRA O AUMENTO NA TARIFA DE ENERGIA ELÉTRICA FORNECIDA NO ESTADO. TAL REQUERIMENTO SE JUSTIFICA EM RAZÃO DO MOMENTO DE PANDEMIA QUE ESTAMOS ENFRENTANDO, TAL AUMENTO PODE PREJUDICAR AINDA MAIS A VIDA DE MUITAS PESSOAS JÁ AFETADAS PELOS DANOS DERIVADOS DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>11150</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11150/req_743.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11150/req_743.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 743/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARABENIZANDO PELOS TRECHOS DE ASFALTO REALIZADOS NA RUA GUILHERME GONCHOROVSKI, BAIRRO ALTO DA TIJUCA E SOLICITANDO MELHORIAS MOMENTANEAMENTE NA CONTINUIDADE DA MESMA RUA, PARA O ESCOAMENTO DE ÁGUAS PLUVIAIS E COLOCAÇÃO DE MATERIAL, ASSIM COMO PREVISÃO ORÇAMENTÁRIA PARA O ASFALTO SEGUINDO ATÉ A RUA HENRIQUE SORG, CONSIDERANDO O CRESCIMENTO DESTE BAIRRO NOS ÚLTIMOS TRÊS ANOS E AS QUESTÕES DE SAÚDE E SEGURANÇA DEVIDO MOVIMENTO DE VEÍCULOS LEVES E PESADOS E PEDESTRES NESTE TRECHO, POIS ATUALMENTE GERA MUITA POEIRA E/OU BARRO DIFICULTANDO A VISIBILIDADE E CIRCULAÇÃO DAS PESSOAS.</t>
   </si>
   <si>
     <t>11151</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11151/req_744.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11151/req_744.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 744/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO A BANDA NOVOS TALENTOS PELAS CONQUISTAS DAS PREMIAÇÕES NO 1º CONCURSO NACIONAL VIRTUAL DE BANDAS E FANFARRAS, REALIZADO NO DIA 16 DE AGOSTO 2020, IDEALIZADO PELA ABANFAESC,  SENDO DESTAQUE NACIONAL, PARABÉNS A TODOS QUE NÃO MEDIRAM ESFORÇOS PARA ESSA BRILHANTE APRESENTAÇÃO.</t>
   </si>
   <si>
     <t>11152</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11152/req_745.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11152/req_745.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 745/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO À ADMINISTRAÇÃO DA IGREJA EVANGÉLICA DE CONFISSÃO LUTHERANA DO BRASIL E AOS MÚSICOS LEONARDO E HENRIQUE, PELA BELÍSSIMA E EMOCIONANTE MENSAGEM DE AGRADECIMENTO E GRATIDÃO AOS PROFISSIONAIS DA SAÚDE QUE SE DEDICAM ÀS CAUSAS DA COVID-19, TANTO DO HOSPITAL SANTA CRUZ, QUANTO DA ALA COVID-19. FOI UMA LINDA MANIFESTAÇÃO DE SOLIDARIEDADE NUM MOMENTO TÃO DIFÍCIL E QUE POR ÓBVIO, TRAZ ACALENTO AOS PROFISSIONAIS QUE EXPÕEM SUAS VIDAS PARA SALVAR AS NOSSAS, COMO TAMBÉM AOS PACIENTES QUE, ISOLADOS, SENTEM O CARINHO E FÉ DA POPULAÇÃO, PARTICIPANDO DE VÁRIAS FORMAS PARA QUE TUDO FIQUE BEM.</t>
   </si>
   <si>
     <t>11153</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11153/req_746.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11153/req_746.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 746/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO SENHOR REINALDO DE LIMA JÚNIOR, PRESIDENTE DO HOSPITAL SANTA CRUZ, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A) QUAIS PROTOCOLOS ADOTADOS PELO HSCC PARA PACIENTES COVID-19, RECEBIDOS POR ENCAMINHAMENTO DA CENTRAL COVID-19 DO MUNICÍPIO DE CANOINHAS, BEM COMO ORIENTAÇÕES RECEBIDAS PARA TRATAMENTO E INTERNAMENTO?					     B) PORQUE ESTÁ SENDO EXIGIDO DO HSCC, PELO MINISTÉRIO PÚBLICO E REFERENTE A PORTARIA 246, QUE,  MESMO COM BAIXA DE OCUPAÇÃO, DEVERÁ MANTER 31 LEITOS, SENDO 10 DE UTI E 21 CLÍNICOS, RESERVADOS EXCLUSIVAMENTE PARA PACIENTES COVID-19, CORRENDO SÉRIOS RISCOS DE QUE PACIENTES DE OUTRAS PATOLOGIAS, NÃO TENHAM ATENDIMENTO NO MUNICÍPIO  E , NESTE CASO, SEREM TRANSFERIDOS PARA OUTROS MUNICÍPIOS, E ATÉ MESMO IR A ÓBITO POR FALTA DE LEITO?</t>
   </si>
   <si>
     <t>11154</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11154/req_747.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11154/req_747.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 747/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO AS SEGUINTES INFORMAÇÕES:								       A) CÓPIA DO MODELO DE PLANO DE TRABALHO PARA ATENDIMENTO EMERGENCIAL;			      B) SE A CENTRAL COVID-19,	POSSUI	 SALA DE ESTABILIZAÇÃO;					      C) QUAL A ESPECIALIDADE E EXPERIÊNCIAS DOS PROFISSIONAIS MÉDICOS CONTRATADOS PELA  PREFEITURA DE CANOINHAS PARA ATENDER NA ALA COVID-19;      					    D)  QUAIS OS PROTOCOLOS DE ATENDIMENTO ADOTADOS PELA SECRETARIA MUNICIPAL DE SAÚDE, ENVIAR CÓPIA;      											     E) COMO É A  CLASSIFICAÇÃO DO QUADRO CLÍNICO DE CADA PACIENTE, BEM COMO SE SÃO MONITORADOS E DE QUE FORMA, SE VIRTUAL, POR TELEFONE OU PRESENCIAL;</t>
   </si>
   <si>
     <t>11155</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11155/req_748.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11155/req_748.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 748/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR ETHEL JACOMEL, COORDENADOR REGIONAL DE EDUCAÇÃO, SOLICITANDO QUE SEJA ENCAMINHADO CÓPIA ÀS ESCOLAS ESTADUAIS,  PARABENIZANDO OS PROFISSIONAIS DA EDUCAÇÃO, QUE MARCAM AS NOSSAS VIDAS COM A QUALIDADE E DEDICAÇÃO NOS SERVIÇOS PRESTADOS, OS QUAIS, NUM MOMENTO ÍMPAR  EM QUE O MUNDO VIVE À PARTIR DA PANDEMIA, CONTINUARAM SE REINVENTANDO E COLOCANDO A GRANDEZA DE SUAS HABILIDADES, BUSCANDO MINIMIZAR O IMPACTO CAUSADO NA SOCIEDADE E ESTANDO PRÓXIMO DOS ESTUDANTES E DE SUA FAMÍLIA. TAMBÉM A ESTES PROFISSIONAIS A NOSSA HOMENAGEM E RESPEITO.</t>
   </si>
   <si>
     <t>11156</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11156/req_749.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11156/req_749.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 749/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA ROSEMARI SCHIESSL DOS PASSOS, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO,  SOLICITANDO QUE ENCAMINHE CÓPIA AS ESCOLAS MUNICIPAIS,  PARABENIZANDO OS PROFISSIONAIS DA EDUCAÇÃO, QUE MARCAM AS NOSSAS VIDAS COM A QUALIDADE E DEDICAÇÃO NOS SERVIÇOS PRESTADOS, OS QUAIS, NUM MOMENTO ÍMPAR  EM QUE O MUNDO VIVE À PARTIR DA PANDEMIA, CONTINUARAM SE REINVENTANDO E COLOCANDO A GRANDEZA DE SUAS HABILIDADES, BUSCANDO MINIMIZAR O IMPACTO CAUSADO NA SOCIEDADE E ESTANDO PRÓXIMO DOS ESTUDANTES E DE SUA FAMÍLIA. TAMBÉM A ESTES PROFISSIONAIS A NOSSA HOMENAGEM E RESPEITO.</t>
   </si>
   <si>
     <t>11157</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11157/req_750.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11157/req_750.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 750/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR SE EXISTEM FILA DE ESPERA E OU DEMANDA REPRIMIDA PARA SENHORAS DO MUNICÍPIO REALIZAREM EXAMES DE MAMOGRAFIA, BEM COMO SOLICITAR A MÉDIA DE EXAMES MENSAIS DE MAMOGRAFIA QUE SÃO REALIZADOS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11158</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11158/req_751.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11158/req_751.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 751/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR  ANTONIO BORGES DE LIMA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11159</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11159/req_752.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11159/req_752.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 752/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR  PEDRO GULICZ, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11160</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11160/req_753.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11160/req_753.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 753/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ERMÍNIA CORDEIRO FEDALTO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11161</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11161/req_754.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11161/req_754.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 754/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA LUCÍLLA SCHRAMM SELEME, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11163</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11163/req_755.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11163/req_755.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 755/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À SENHORA ROSEMARI SCHIESSL DOS PASSOS, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AOS ESTUDOS E ENCAMINHAMENTOS NECESSÁRIOS PARA A REGULAMENTAÇÃO DA LEI 13.935 DE 11 DE DEZEMBRO DE 2019, QUE DISPÕE SOBRE A PRESTAÇÃO DE SERVIÇOS DE PSICOLOGIA E SERVIÇOS SOCIAL NAS REDES PÚBLICAS DE EDUCAÇÃO BÁSICA, PARA ATENDER AS NECESSIDADES E PRIORIDADES DEFINIDAS PELAS POLÍTICAS DE EDUCAÇÃO, POR MEIO DE EQUIPES MULTIPROFISSIONAIS NO ÂMBITO DOS ESTADOS E MUNICÍPIOS CONSIDERANDO QUE OS SISTEMAS DE ENSINO DISPORÃO DE 01 (UM) ANO, A PARTIR DA DATA DA PUBLICAÇÃO DESTA LEI, PARA TOMAR AS PROVIDÊNCIAS NECESSÁRIAS AO CUMPRIMENTO DE SUAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>11164</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11164/req_756.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11164/req_756.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 756/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR NATALINO UGGIONI, SECRETÁRIO DE ESTADO DA EDUCAÇÃO, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AOS ESTUDOS E ENCAMINHAMENTOS NECESSÁRIOS PARA A REGULAMENTAÇÃO DA LEI 13.935 DE 11 DE DEZEMBRO DE 2019 QUE DISPÕE SOBRE A PRESTAÇÃO DE SERVIÇOS DE PSICOLOGIA E SERVIÇOS SOCIAL NAS REDES PÚBLICAS DE EDUCAÇÃO BÁSICA, PARA ATENDER AS NECESSIDADES E PRIORIDADES DEFINIDAS PELAS POLÍTICAS DE EDUCAÇÃO, POR MEIO DE EQUIPES MULTIPROFISSIONAIS NO ÂMBITO DOS ESTADOS E MUNICÍPIOS CONSIDERANDO QUE OS SISTEMAS DE ENSINO DISPORÃO DE 01 (UM) ANO, A PARTIR DA DATA DA PUBLICAÇÃO DESTA LEI, PARA TOMAR AS PROVIDÊNCIAS NECESSÁRIAS AO CUMPRIMENTO DE SUAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>11165</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11165/req_757.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11165/req_757.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 757/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ETHEL JACOMEL, COORDENADOR REGIONAL DE EDUCAÇÃO,  QUE ENGLOBA OS MUNICÍPIOS DE CANOINHAS, PORTO UNIÃO, IRINEÓPOLIS, BELA VISTA DO TOLDO, MAJOR VIEIRA E TRÊS BARRAS, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AOS ESTUDOS E ENCAMINHAMENTOS NECESSÁRIOS PARA A REGULAMENTAÇÃO DA LEI 13.935 DE 11 DE DEZEMBRO DE 2019 QUE DISPÕE SOBRE A PRESTAÇÃO DE SERVIÇOS DE PSICOLOGIA E SERVIÇOS SOCIAL NAS REDES PÚBLICAS DE EDUCAÇÃO BÁSICA, PARA ATENDER AS NECESSIDADES E PRIORIDADES DEFINIDAS PELAS POLÍTICAS DE EDUCAÇÃO, POR MEIO DE EQUIPES MULTIPROFISSIONAIS NO ÂMBITO DOS ESTADOS E MUNICÍPIOS CONSIDERANDO QUE OS SISTEMAS DE ENSINO DISPORÃO DE 01 (UM) ANO, A PARTIR DA DATA DA PUBLICAÇÃO DESTA LEI, PARA TOMAR AS PROVIDÊNCIAS NECESSÁRIAS AO CUMPRIMENTO DE SUAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>11166</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11166/req_758.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11166/req_758.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 758/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA  ANA  PAULA DA SILVA, DEPUTADA ESTADUAL, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AOS ESTUDOS E ENCAMINHAMENTOS NECESSÁRIOS PARA A REGULAMENTAÇÃO DA LEI 13.935 DE 11 DE DEZEMBRO DE 2019 QUE DISPÕE SOBRE A PRESTAÇÃO DE SERVIÇOS DE PSICOLOGIA E SERVIÇOS SOCIAL NAS REDES PÚBLICAS DE EDUCAÇÃO BÁSICA, PARA ATENDER AS NECESSIDADES E PRIORIDADES DEFINIDAS PELAS POLÍTICAS DE EDUCAÇÃO, POR MEIO DE EQUIPES MULTIPROFISSIONAIS NO ÂMBITO DOS ESTADOS E MUNICÍPIOS CONSIDERANDO QUE OS SISTEMAS DE ENSINO DISPORÃO DE 01 (UM) ANO, A PARTIR DA DATA DA PUBLICAÇÃO DESTA LEI, PARA TOMAR AS PROVIDÊNCIAS NECESSÁRIAS AO CUMPRIMENTO DE SUAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>11167</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11167/req_759.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11167/req_759.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 759/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À ASSISTENTE SOCIAL VIVIANA WACHTEL SELEME UBA,  CONSELHEIRA PRESIDENTE DO CONSELHO REGIONAL DE SERVIÇO SOCIAL – CRESS/SC  E A ASSISTENTE SOCIAL JÉSSICA FELSKI SOKALSKI, COORDENADORA DO NUCRESS PLANALTO NORTE, SOLICITANDO REUNIÃO E NOS COLOCANDO À DISPOSIÇÃO PARA UMA AUDIÊNCIA NA CÂMARA DE VEREADORES DE CANOINHAS PARA MOBILIZAÇÃO DA CATEGORIA E BUSCA DE APOIO JUNTO ÀS CÂMARAS DE VEREADORES, PREFEITURAS E SECRETARIAS MUNICIPAIS DE EDUCAÇÃO DO PLANALTO NORTE PARA ESTUDOS E ENCAMINHAMENTOS NECESSÁRIOS PARA A REGULAMENTAÇÃO DA LEI 13.935 DE 11 DE DEZEMBRO DE 2019 QUE DISPÕE SOBRE A PRESTAÇÃO DE SERVIÇOS DE PSICOLOGIA E SERVIÇOS SOCIAL NAS REDES PÚBLICAS DE EDUCAÇÃO BÁSICA, PARA ATENDER AS NECESSIDADES E PRIORIDADES DEFINIDAS PELAS POLÍTICAS DE EDUCAÇÃO,</t>
   </si>
   <si>
     <t>11168</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11168/req_760.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11168/req_760.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 760/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FABRÍCIO ANTÔNIO RAUPP, CONSELHEIRO PRESIDENTE DO CONSELHO REGIONAL DE PSICOLOGIA DE SANTA CATARINA – CRPSC, SOLICITANDO REUNIÃO E NOS COLOCANDO À DISPOSIÇÃO PARA UMA AUDIÊNCIA NA CÂMARA DE VEREADORES DE CANOINHAS PARA MOBILIZAÇÃO DA CATEGORIA E BUSCA DE APOIO JUNTO ÀS CÂMARAS DE VEREADORES, PREFEITURAS E SECRETARIAS MUNICIPAIS DE EDUCAÇÃO DO PLANALTO NORTE PARA ESTUDOS E ENCAMINHAMENTOS NECESSÁRIOS PARA A REGULAMENTAÇÃO DA LEI 13.935 DE 11 DE DEZEMBRO DE 2019 QUE DISPÕE SOBRE A PRESTAÇÃO DE SERVIÇOS DE PSICOLOGIA E SERVIÇOS SOCIAL NAS REDES PÚBLICAS DE EDUCAÇÃO BÁSICA, PARA ATENDER AS NECESSIDADES E PRIORIDADES DEFINIDAS PELAS POLÍTICAS DE EDUCAÇÃO,</t>
   </si>
   <si>
     <t>11169</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>Célio Galeski , Gilmar Martins</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11169/req_761.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11169/req_761.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 749/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM  QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR RODRIGO DAMS, DIRETOR DO COLETIVO SANTA CRUZ, SOLICITANDO O RETORNO  DO HORÁRIO DA LINHA DE ÔNIBUS ÀS 6 HORAS DA MANHÃ, NOS BAIRROS JARDIM ESPERANÇA E PIEDADE, TENDO EM VISTA QUE OS TRABALHADORES QUE UTILIZAM A LINHA ESTÃO CHEGANDO ATRASADOS  AO TRABALHO.</t>
   </si>
   <si>
     <t>11170</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11170/req_762.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11170/req_762.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 762/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  SOLICITANDO A CONSTRUÇÃO DE QUADRAS POLIESPORTIVAS PÚBLICAS, COM GRAMA SINTÉTICA PARA UTILIZAÇÃO DAS COMUNIDADES DO BAIRRO CRISTO REI E DO DISTRITO DE MARCÍLIO DIAS.</t>
   </si>
   <si>
     <t>11171</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11171/req_763.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11171/req_763.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 763/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   E AO SENHOR ROBERTO DAS NEVES, DIRETOR DA FUNDAÇÃO CULTURAL HELMY WENDT MAYER, SOLICITANDO QUE SEJAM PROCEDIDOS ESTUDOS TÉCNICOS NECESSÁRIOS, PARA QUE CASO A GESTÃO DO ESPAÇO DA ANTIGA ESTAÇÃO DO DISTRITO DE  MARCÍLIO DIAS, QUE ESTÁ SENDO REFORMADA, FICAR A CARGO DO MUNICÍPIO DE CANOINHAS, SEJA CEDIDA UMA SALA NO “ANTIGO RESTAURANTE”, PARA FUTURA INSTALAÇÃO DA SEDE DA ACADEMIA DE LETRAS DE CANOINHAS.</t>
   </si>
   <si>
     <t>11172</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11172/req_764.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11172/req_764.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 764/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ILDO KOGGE, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11173</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11173/req_765.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11173/req_765.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 765/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR GERMANO FUCK NETO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11175</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11175/req_766.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11175/req_766.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 766/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  SOLICITANDO QUE SEJA PROCEDIDA A RECUPERAÇÃO COMPLETA DOS MEIOS FIOS, CALÇADAS E CICLOVIAS DA AVENIDA DOS EXPEDICIONÁRIOS, DA RUA GUILHERME PRUST E  TAMBÉM DA AVENIDA RUBENS RIBEIRO DA SILVA, 	SOLICITA INFORMAR A PREVISÃO DESTAS MELHORIAS.			         	TAL SOLICITAÇÃO JUSTIFICA-SE, POIS A FALTA DE MELHORIAS PODEM CAUSAR RISCOS AOS USUÁRIOS,  VISTO  O AUMENTO CONSIDERÁVEL DO USO DAS CALÇADAS E CICLOVIAS.</t>
   </si>
   <si>
     <t>11176</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11176/req_767.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11176/req_767.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 767/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR  LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  SOLICITANDO QUE SEJA REALIZADO O ALARGAMENTO DE  UM BUEIRO, ABERTURA DE VALETAS E COLOCAÇÃO DE MATERIAL NA ESTRADA SAINDO DE PAULA PEREIRA SENTIDO ANTA GORDA, NA ESQUINA DA BORRACHARIA DO LUIZ CÉSAR DOS SANTOS, MAIS CONHECIDO COMO PINHÉ, SOLICITA AINDA,  INFORMAR SE HÁ PREVISÃO DE TAL MELHORIA.			             					TAL SOLICITAÇÃO SE JUSTIFICA POIS O REFERIDO BUEIRO É MUITO ESTREITO E  NA ESTRADA TRANSITA COLHEITADEIRAS.</t>
   </si>
   <si>
     <t>11177</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11177/req_768.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11177/req_768.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 768/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,   SOLICITANDO A APLICAÇÃO DO SISTEMA ANTI-PÓ, NAS RUAS DO BAIRRO ÁGUA VERDE, INICIANDO PELA RUA OTÁVIO XAVIER RAUEN, ENTRE AS RUAS SÉRGIO GAPSKI E MARIO JOÃO MAYER.</t>
   </si>
   <si>
     <t>11178</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11178/req_769.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11178/req_769.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 769/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, EXPONDO E SOLICITANDO O QUE SEGUE:			        	CONSIDERANDO A CONCLUSÃO DO DIAGNÓSTICO DA REALIDADE SOCIAL DA INFÂNCIA E ADOLESCÊNCIA NO MUNICÍPIO DE CANOINHAS/SC; 						CONSIDERANDO QUE UM DOS OBJETIVOS DO REFERIDO DIAGNÓSTICO É “SUBSIDIAR O CONSELHO MUNICIPAL DE DIREITOS DA CRIANÇA E ADOLESCENTE – CMDCA E AS INSTÂNCIAS GOVERNAMENTAIS E NÃO GOVERNAMENTAIS, NA FORMULAÇÃO E EXECUÇÃO DE POLÍTICAS PÚBLICAS, ALÉM DE APROXIMAR O PODER PÚBLICO E A SOCIEDADE CIVIL DA REALIDADE DAS COMUNIDADES ONDE AS CRIANÇAS E OS ADOLESCENTES ESTÃO INSERIDAS, OFERECENDO UM PANORAMA DOS INDICADORES SOCIAIS REFERENTES AOS DIREITOS FUNDAMENTAIS DO ESTATUTO DA CRIANÇA E DO ADOLESCENTE”; (FONTE DIAGNÓSTICO AGOSTO 2018);							CONSIDERANDO QUE O MAPEAMENTO DAS ÁREAS QUE APRESEN</t>
   </si>
   <si>
     <t>11179</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11179/req_770.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11179/req_770.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 770/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA NATHALIA DEMBINSKI ALVES, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11180</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11180/req_771.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11180/req_771.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 771/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA LEONORA PSCHEIDT LAATSCH, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11181</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11181/req_772.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11181/req_772.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 772/2020 DE AUTORIA DO EDIL PAULO GLINSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR VICTOR EMANUEL SOARES MACHADO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11182</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11182/req_773.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11182/req_773.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 773/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E O SENHOR ROBERTO BRADONSKI, PRESIDENTE DO CONSELHO DE DESENVOLVIMENTO AGROPECUÁRIO DE CANOINHAS, EXPONDO E SOLICITAR O QUE SEGUE:			CONSIDERANDO A INICIATIVA DA MATÉRIA A SER APRESENTADA, SER DO INTERESSE DO PODER EXECUTIVO;											CONSIDERANDO QUE COMPETE AO CONSELHO MUNICIPAL DE DESENVOLVIMENTO AGROPECUÁRIO, DELIBERAR SOBRE MATÉRIA DE INTERESSE DOS PRODUTORES RURAIS DO MUNICÍPIO; RESPEITOSAMENTE REQUER:										QUE O MUNICÍPIO PROMOVA A VIABILIDADE DE APRESENTAR UMA MATÉRIA, NOS MOLDES DA MINUTA DO ANTEPROJETO EM ANEXO, POSSIBILITANDO A ALTERAÇÃO DA LEI Nº 3.872 DE 14/09/2005, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A IMPLANTAR O PROGRAMA PORTEIRA ADENTRO E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>11183</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>Célio Galeski , Camila Lima, Coronel Mário, Gilmar Martins, Paulinho Basilio, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11183/req_774.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11183/req_774.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 774/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA  LEONILDA AUGUSTIEN BAY, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11184</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>Coronel Mário, Camila Lima, Célio Galeski , Gilmar Martins, Paulinho Basilio, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11184/req_775.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11184/req_775.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 775/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR AMIR JOSÉ PILLATY, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11192</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11192/req_776.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11192/req_776.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 776/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR  LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO A COLOCAÇÃO DOS MEIOS FIOS NO BAIRRO BOA VISTA, QUE FORAM DOADOS PELA FAMÍLIA LEITHOD E ENCONTRA-SE DISPONÍVEL NO LOCAL E SÓ NECESSITA DE COLOCAÇÃO, ESSA AÇÃO  AJUDARÁ A RESOLVER  OS PROBLEMAS DE DRENAGEM DA TERRA EM DIAS DE CHUVA QUE LEVAM OS CASCALHOS PARA FORA DA RUA, DIFICULTANDO O ACESSO, SOLICITO AINDA,  MELHORIAS NO ACESSO AO BAIRRO BOA VISTA,  QUE TEM  COMO ACESSO  PRINCIPAL A ENTRADA MUITO PRÓXIMO A UMA PONTE  SEM RECUO PARA CARROS, ESSA ENTRADA PRINCIPAL,  TORNA A ENTRADA E SAÍDA DE MORADORES MUITO PERIGOSA E QUE JÁ OCASIONOU MUITOS ACIDENTES.</t>
   </si>
   <si>
     <t>11193</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11193/ofi_747.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11193/ofi_747.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 777/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR TENENTE CORONEL SILVANO SASINSKI, COMANDANTE DO 3º BPM, SOLICITANDO QUE SEJAM INTENSIFICADAS RONDAS NO RESIDENCIAL NOSSA SENHORA APARECIDA, TAL SOLICITAÇÃO VISA CONTRIBUIR PREVENTIVAMENTE CONTRA A AÇÃO DE MARGINAIS E QUALQUER ATO DE VIOLÊNCIA.</t>
   </si>
   <si>
     <t>11194</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11194/req_778.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11194/req_778.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 778/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO QUE SEJA CONTRATADA UMA EMPRESA EM CONFORMIDADE COM A LEGISLAÇÃO VIGENTE, PARA QUE PROCEDA A LEVANTAMENTOS TOPOGRÁFICOS GEORREFERENCIADOS, DE TODAS AS ÁREAS PERTENCENTES AO MUNICÍPIO. JUSTIFICO A PRESENTE SOLICITAÇÃO, POIS O GEORREFERENCIAMENTO É UMA FERRAMENTA QUE FACILITA O CONTROLE SOBRE OS REGISTROS DE IMÓVEIS PERTENCENTES AO MUNICÍPIO, DANDO MAIOR CONFIABILIDADE AS INFORMAÇÕES LEVANTADAS E MELHORIA DE ACESSO AOS BANCOS DE DADOS DESTAS INFORMAÇÕES.</t>
   </si>
   <si>
     <t>11195</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11195/req_779.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11195/req_779.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 779/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,	OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JORDÃO VIEIRA DOS SANTOS, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11196</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11196/req_780.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11196/req_780.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 780/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAR QUAL O PRAZO DE ABERTURA E FUNCIONAMENTO DAS UNIDADES DE SAÚDE DO INTERIOR DO MUNICÍPIO, BEM COMO, QUANDO OS SERVIDORES QUE ATENDEM NAS UNIDADES RETORNARÃO A SUA ROTINA NORMAL.</t>
   </si>
   <si>
     <t>11197</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11197/req_781.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11197/req_781.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 781/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO OFÍCIO CUMPRIMENTANDO O SENHOR JOSMAR KASCHUK, DIRETOR DA EBM BENEDITO THEREZIO DE CARVALHO, AOS PROFESSORES E COLABORADORES,  PELA  1ª COLOCAÇÃO DO IDEB  NAS FASES DO ENSINO FUNDAMENTAL ENTRE AS ESCOLAS MUNICIPAIS DE CANOINHAS, RESULTADO FRUTO DO ESFORÇO DE TODOS.</t>
   </si>
   <si>
     <t>11198</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11198/req_782.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11198/req_782.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 782/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR NIVALDO RODRIGUES FERREIRA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11199</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11199/req_783.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11199/req_783.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 783/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA CECILIA GASPECHACK, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11200</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11200/req_784.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11200/req_784.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 784/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA SALETE OLESCOVICZ, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11201</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11201/req_785.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11201/req_785.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 785/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR PEDRO EUCLIDES MUNHOZ NETO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11202</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11202/req_786.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11202/req_786.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 786/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CRISTIANO SOCAS DA SILVA,  CONTROLADOR-GERAL DO ESTADO DE SANTA CATARINA, SOLICITANDO INFORMAÇÕES ACERCA DO ANDAMENTO DO PROCESSO CGE 00000382/2020, CGE/GERAN - GERÊNCIA DE AUDITORIA DE RECURSOS ANTECIPADOS, INTERESSADO: CONTROLADORIA-GERAL DO ESTADO. DETALHAMENTO: RECOMENDAÇÃO DE ADOÇÃO DE PROVIDENCIAS ADMINISTRATIVAS PARA RESSARCIMENTO AO ERÁRIO, EM RAZÃO DE IRREGULARIDADES IDENTIFICADAS NA PRESTAÇÃO DE CONTAS DE CONVÊNIO (2017TR001100) FIRMADO COM O MUNICÍPIO DE CANOINHAS. AINDA, SE POSSÍVEL, SEJA REMETIDA CÓPIA INTEGRAL DA REFERIDA AUDITORIA.</t>
   </si>
   <si>
     <t>11203</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11203/req_787.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11203/req_787.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 787/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CRISTIANO SOCAS DA SILVA,  CONTROLADOR-GERAL DO ESTADO DE SANTA CATARINA, SOLICITANDO INFORMAÇÕES ACERCA DO ANDAMENTO DO PROCESSO CGE 00000382/2020, CGE/GERAN - GERÊNCIA DE AUDITORIA DE RECURSOS ANTECIPADOS, INTERESSADO: CONTROLADORIA-GERAL DO ESTADO. DETALHAMENTO: RECOMENDAÇÃO DE ADOÇÃO DE PROVIDENCIAS ADMINISTRATIVAS PARA RESSARCIMENTO AO ERÁRIO, EM RAZÃO DE IRREGULARIDADES IDENTIFICADAS NA PRESTAÇÃO DE CONTAS DE CONVÊNIO (2017TR001100) FIRMADO COM O MUNICÍPIO DE CANOINHAS. AINDA, SE POSSÍVEL, SEJA REMETIDA CÓPIA INTEGRAL DA REFERIDA AUDITORIA.</t>
   </si>
   <si>
     <t>11206</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11206/req_788.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11206/req_788.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 788/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REITERANDO REQUERIMENTO Nº 682, DE 24 DE AGOSTO DE 2020,  SOLICITANDO CÓPIA DOS RELATÓRIOS COMPLETOS DOS  SERVIÇOS EXECUTADOS, COM DIA, HORA E LOCAL, QUAIS FUNCIONÁRIOS DA EMPRESA TERCEIRIZADA QUE PRESTARAM OS SERVIÇOS E QUAIS  SERVIDORES DA PREFEITURA EFETUARAM OS APONTAMENTOS QUE COMPROVAM A EFETIVA REALIZAÇÃO DOS SERVIÇOS, ASSINADOS PELO GESTOR DOS CONTRATOS E TODAS AS NOTAS FISCAIS, DOS SERVIÇOS EXECUTADOS, NOS ANOS DE 2019 E 2020, PELAS EMPRESAS: JOZIEL DEMBINSKI EIRELI, INSCRITA NO CNPJ Nº 26.847.222/0001-38; VILSON STELZNER EIRELI, CNPJ Nº 27.436.958/0001-86;</t>
   </si>
   <si>
     <t>11207</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11207/req_789.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11207/req_789.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 789/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  REITERANDO REQUERIMENTO Nº 517, DE 16 DE JUNHO DE 2020, SOLICITANDO INCLUIR PARA PAVIMENTAÇÃO O OUTRO TRECHO DA RUA JOÃO SABATKE.</t>
   </si>
   <si>
     <t>11208</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11208/req_790.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11208/req_790.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 790/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  REITERANDO REQUERIMENTO Nº 487, DE 15 DE JUNHO DE 2020, EM RELAÇÃO AS OBRAS DAS CALÇADAS DA RUA FRANCISCO DE PAULA E SILVA E CONSIDERANDO O EDITAL 06/2019, QUE DENTRE SEUS ITENS TRANSCRITOS, TRAZ OBRIGAÇÕES/RESPONSABILIDADES EM RELAÇÃO À TAL OBRA, COMO POR EXEMPLO: ITEM "4.1.3 DEMOLIÇÃO E CARGA DE CALÇADA FORAM IDENTIFICADOS LOCAIS COM CALÇADAS QUE NÃO ADAPTAM-SE AO PROJETO ORA PROPOSTO, FOI INDICADO NA PLANTA DENOMINADA “PROJETO DE TERRAPLENAGEM” ESTES LOCAIS. A DEMOLIÇÃO DAS CALÇADAS EXISTENTES SERÁ EXECUTADA PELA CONTRATADA, COM AUXÍLIO DE UMA RETRO ESCAVADEIRA, O MATERIAL RESULTANTE DA DEMOLIÇÃO DEVERÁ TER ÁREA SUPERFICIAL MENOR QUE 0,80M².</t>
   </si>
   <si>
     <t>11209</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11209/req_791.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11209/req_791.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 791/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  REITERANDO REQUERIMENTO Nº 486, DE 15 DE JUNHO DE 2020, SOLICITANDO INFORMAR SE HÁ ESTUDOS E/OU PROJETOS, VISANDO O REBAIXAMENTO DAS BOCAS DE LOBO PARA QUE DÊ VAZÃO A ÁGUA QUE DESCE DA RUA SAULO DE CARVALHO,  ESQUINA COM A AVENIDA SENADOR IVO D'AQUINO. OBSERVA-SE QUE O NÍVEL DAS BOCAS DE LOBO ESTÁ ACIMA DO NÍVEL DO ASFALTO DA RUA,  OU SEJA, A ÁGUA PASSA PELO LADO DESTA E FICA NA RUA, O QUE, ALÉM DE RISCO DE ACIDENTE, PROBLEMAS COM MORADORES, PEDESTRES, CICLISTAS, MOTORISTAS, DANIFICA O ASFALTO.</t>
   </si>
   <si>
     <t>11210</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11210/req_792.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11210/req_792.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 792/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  REITERANDO REQUERIMENTO Nº 482, DE 09 DE JUNHO DE 2020,  É INEGÁVEL QUE OS ALAGAMENTOS EM DIVERSAS REGIÕES DO MUNICÍPIO, NO DIA 09/06/20, CAUSARAM TRANSTORNO AOS MUNÍCIPES, INCLUSIVE TRAZENDO PREJUÍZOS À RESIDÊNCIAS E COMÉRCIOS, POR EXEMPLO.</t>
   </si>
   <si>
     <t>11211</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11211/req_793.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11211/req_793.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 793/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  REITERANDO REQUERIMENTO Nº 481, DE 09 DE JUNHO DE 2020,  SOLICITANDO INFORMAÇÕES SOBRE A REVISÃO DO PLANO DIRETOR DO MUNICÍPIO DE CANOINHAS E MOBILIDADE URBANA E EM QUE FORAM REALIZADAS PESQUISAS DE OPINIÃO PÚBLICA BEM COMO AUDIÊNCIAS PÚBLICAS PARA DEFINIR VÁRIAS QUESTÕES RELACIONADAS AO ZONEAMENTO, DEFINIÇÃO DE USUÁRIOS DE CICLOVIAS E ETC. O MUNICÍPIO DE CANOINHAS, CONTRATOU, POR LICITAÇÃO, A EMPRESA URBTEC, PARA REALIZAR OS ESTUDOS RELACIONADOS A MATÉRIA.</t>
   </si>
   <si>
     <t>11213</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11213/req_794.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11213/req_794.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 794/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  REITERANDO REQUERIMENTO Nº 260, DE 17 DE MARÇO DE 2020,   SOLICITANDO QUE GESTIONEM JUNTO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA E TRANSPORTES, DNIT, PROJETO E EXECUÇÃO DE MARGINAIS NA BR 280, INICIANDO NAS PROXIMIDADES DA IGREJA DA ENCRUZILHADA ATÉ A ENTRADA PARA O MUNICÍPIO DE BELA VISTA DO TOLDO.</t>
   </si>
   <si>
     <t>11215</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11215/req_795.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11215/req_795.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 795/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO,  SOLICITANDO CÓPIA DO CONTRATO DA PREFEITURA DE CANOINHAS COM O SENHOR CELSO VITORINO PASDIORA, REFERENTE AO ALUGUEL DA ANTENA LOCALIZADA EM RIO DOS PARDOS.</t>
   </si>
   <si>
     <t>11217</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11217/req_796.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11217/req_796.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 796/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO OS SUPERMERCADOS BRUDA, PELA INICIATIVA DE INCLUIR  NO QUADRO DE FUNCIONÁRIOS  PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA.</t>
   </si>
   <si>
     <t>11218</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11218/req_797.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11218/req_797.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 797/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À CAIXA ECONÔMICA FEDERAL/JOINVILLE, SOLICITANDO VER DA POSSIBILIDADE DE ABERTURA DE UMA AGÊNCIA  LOTÉRICA NO BAIRRO PIEDADE,  NO MUNICÍPIO DE CANOINHAS. DEVIDO A GRANDE POPULAÇÃO DESTE BAIRRO,  QUE PRECISAM SE DESLOCAR ATÉ O CENTRO DO MUNICÍPIO PARA TER ACESSO AS CASAS LOTÉRICAS.</t>
   </si>
   <si>
     <t>11219</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11219/req_798.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11219/req_798.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 798/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ALLAN ZADOROSNY FERNANDES, GERENTE DA CAIXA ECONÔMICA FEDERAL/CANOINHAS, SOLICITANDO VER DA POSSIBILIDADE DE INSTALAÇÃO DE UMA AGÊNCIA  LOTÉRICA NO BAIRRO PIEDADE,  NO MUNICÍPIO DE CANOINHAS. DEVIDO A GRANDE POPULAÇÃO DESTE BAIRRO,  QUE PRECISAM SE DESLOCAR ATÉ O CENTRO DO MUNICÍPIO PARA TER ACESSO AS CASAS LOTÉRICAS.</t>
   </si>
   <si>
     <t>11220</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11220/req_799.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11220/req_799.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 799/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  SOLICITANDO INFORMAR QUAL O MOTIVO DA PARALISAÇÃO DA OBRA DE PAVIMENTAÇÃO A RUA ANTÔNIO LILLER,  E QUAL A PREVISÃO DE RETOMADA DA OBRA.</t>
   </si>
   <si>
     <t>11224</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11224/req_800.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11224/req_800.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 800/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, 	O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER  QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR RODRIGO DAMS, DIRETOR DO COLETIVO SANTA CRUZ, SOLICITANDO O  REATIVAMENTO  DA LINHA DE ÔNIBUS DO CAMPO DA ÁGUA VERDE ATÉ VILA MILITAR, NO BAIRRO ÁGUA VERDE, LINHA QUE SAI DA PRAÇA LAURO MULLER ÀS 6 HORAS DA MANHÃ COM RETORNO ÀS 7 HORAS,  TENDO EM VISTA O GRANDE NÚMEROS DE  TRABALHADORES E MORADORES  QUE PRECISAM  DESSA LINHA.</t>
   </si>
   <si>
     <t>11221</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11221/req_801.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11221/req_801.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 801/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  SOLICITANDO QUE SEJA PROCEDIDO, APÓS REUNIR E OUVIR OS AGRICULTORES E EMPRESÁRIOS QUE COMERCIALIZAM SEUS PRODUTOS NO MERCADO PÚBLICO MUNICIPAL, PROJETO PARA COBERTURA TOTAL DO PÁTIO E A CONFECÇÃO DE UMA ABERTURA NA PARTE DOS FUNDOS,  PARA FACILITAR O ACESSO PARA CARGA E DESCARGA DE PRODUTOS.</t>
   </si>
   <si>
     <t>11222</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>Coronel Mário, Gilmar Martins</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11222/req_802.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11222/req_802.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 802/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO,  SOLICITANDO ESTUDOS TÉCNICOS NECESSÁRIOS, PARA QUE SEJA ADQUIRIDO PELO MUNICÍPIO, A EDIFICAÇÃO ONDE SE ENCONTRAVA INSTALADA A ANTIGA OFICINA DA EMPRESA (ZUGMANN LAVRASUL), SITUADA NA RUA SAULO DE CARVALHO, BAIRRO CRISTO REI, PARA POSSÍVEL INSTALAÇÃO DA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>11225</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11225/req_803.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11225/req_803.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 803/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO OFÍCIO  PARABENIZANDO OS ORGANIZADORES DO TRÍDUO REALIZADO PELA IGREJA SÃO FRANCISCO - CAMPO DA ÁGUA VERDE, OCORRIDO NOS DIAS 1º A 4 DE OUTUBRO, NOS QUAIS, ENTRE AS PROGRAMAÇÕES CONSTARAM A BENÇÃO DAS LIDERANÇAS, BENÇÃO DA SAÚDE, BENÇÃO DAS ALIANÇAS E BENÇÃO DOS ANIMAIS, REALIZADA NA MODALIDADE DRIVE-THRU.</t>
   </si>
   <si>
     <t>11227</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11227/req_804.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11227/req_804.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 804/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR LEANDRO GONÇALVES DE OLIVEIRA, GERENTE REGIONAL DA CELESC, SEDIADO EM MAFRA, SOLICITANDO INFORMAR SE EXISTE PREVISÃO PARA A MANUTENÇÃO, DO SISTEMA DE ENERGIA ELÉTRICA, CONSIDERANDO A INSTABILIDADE DA REDE, OCASIONANDO REITERADAS QUEDAS DE ENERGIA OCORRIDAS NO MUNICÍPIO DE CANOINHAS, CAUSANDO SÉRIOS TRANSTORNOS AOS MUNÍCIPES QUE SOFRERAM DANOS MATERIAIS DURANTE AS QUEDAS DE ENERGIA, PRINCIPALMENTE EMPRESÁRIOS DO RAMO DE PANIFICAÇÃO.</t>
   </si>
   <si>
     <t>11228</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11228/req_805.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11228/req_805.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 805/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO A EXECUÇÃO DE PROJETOS PARA COLOCAÇÃO DE TUBOS PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS, NA RUA SÉRGIO GAPSKI ATÉ A RUA JOSÉ BAYEL, BAIRRO ÁGUA VERDE E OU PROVISORIAMENTE A CONFECÇÃO DE VALAS. A SOLICITAÇÃO JUSTIFICA-SE, POIS QUANDO OCORREM CHUVAS TORRENCIAIS DEVIDO A DIFICULDADES DE ESCOAMENTO, A ÁGUA ENTRA NAS CASAS, CONFORME FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>11229</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11229/req_806.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11229/req_806.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 806/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR WIGANDO ERZINGER, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11230</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11230/req_807.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11230/req_807.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 807/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE SE PROCEDA A NOTIFICAÇÃO DAS EMPRESAS CONCESSIONÁRIAS, QUE DISPÕE DE CABEAMENTO AÉREO, (TELEFONIA, ELÉTRICA E FIBRA ÓTICA, PARA QUE SEJA ADEQUADA A ALTURA DOS CABOS EM CONFORMIDADE COM A LEGISLAÇÃO VIGENTE, BEM COMO QUE SEJA CUMPRIDO O DISPOSITIVO DA LEI Nº 6.022, DE 11 DE MAIO DE 2017, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE REMOÇÃO DOS CABOS E FIAÇÃO AÉREA, EXCEDENTES E SEM USO, INSTALADAS POR CONCESSIONÁRIAS QUE OPERAM OU UTILIZAM A REDE AÉREA DENTRO DO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11231</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11231/req_808.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11231/req_808.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 808/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ITAVIR BUENO DE OLIVEIRA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11232</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11232/req_809.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11232/req_809.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 809/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO SENHOR REINALDO DE LIMA JÚNIOR, PRESIDENTE DO HOSPITAL SANTA CRUZ, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A) NÚMERO DE CIRURGIAS REALIZADAS REFERENTE CONVENIO/REPASSE DE VALORES ORIUNDOS DE EMENDA PARLAMENTAR AO HOSPITAL SANTA CRUZ, NOS MESES DE AGOSTO E SETEMBRO DE 2020; B) VALORES JÁ RECEBIDOS PELO HOSPITAL SANTA CRUZ REFERENTE A CITADO CONVÊNIO/PLANO DE TRABALHO; 												     C) VALOR INCENTIVO POR CIRURGIA AO HOSPITAL SANTA CRUZ E AOS PROFISSIONAIS MÉDICOS.</t>
   </si>
   <si>
     <t>11234</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11234/req_810.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11234/req_810.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 810/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE SE PROCEDA A CONFECÇÃO E OU CONTRATAÇÃO DE PROJETO EXECUTIVO, PARA PAVIMENTAÇÃO DA RUA GIL COSTA, BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>11236</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11236/req_811.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11236/req_811.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 811/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO ESTUDOS TÉCNICOS NECESSÁRIOS, PARA A AQUISIÇÃO DE  EQUIPAMENTO TIPO TESOURA ELÉTRICA OU ELETRÔNICA DE PODA A BATERIA, PARA FACILITAR O TRABALHO DE CONDUÇÃO E PODA DAS ÁRVORES, EXISTENTES NAS VIAS E DEMAIS EQUIPAMENTOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11237</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>Coronel Mário, Célio Galeski , Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11237/req_812.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11237/req_812.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 812/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR FERNANDO FURTADO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11238</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11238/req_813.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11238/req_813.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 813/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR WILLIAN OLIVEIRA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11239</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11239/req_814.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11239/req_814.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 814/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA CECÍLIA BUBA COELHO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11240</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>Paulinho Basilio, Célio Galeski , Coronel Mário, Gilmar Martins, Norma Pereira, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11240/req_815.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11240/req_815.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 815/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO OFÍCIO À APAE DE CANOINHAS, PARABENIZANDO PELA REALIZAÇÃO DO DRIVE THRU DA PREVENÇÃO, DO PROJETO PREVENIR! REALIZADO NO DIA 10/10/2020, O EVENTO CONTOU COM A PRESENÇA DA COMUNIDADE, DE COLABORADORES, E FAMILIARES DO ALUNOS.</t>
   </si>
   <si>
     <t>11241</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Célio Galeski , Coronel Mário, Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Telma Bley, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11241/req_816.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11241/req_816.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 816/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR CARLOS MOISÉS DA SILVA, GOVERNADOR DO ESTADO DE SANTA CATARINA, SOLICITANDO PROVIDENCIAS URGENTES NA RECUPERAÇÃO DA RODOVIA SC 477, QUE LIGA O MUNICÍPIO DE CANOINHAS À BR 116, COM RECAPEAMENTO ASFÁLTICO, OU COMO MEDIDA EMERGENCIAL UMA OPERAÇÃO “TAPA BURACOS”, DA MESMA FORMA, QUE SEJA REALIZADA A SINALIZAÇÃO ADEQUADA, COM A PINTURA DAS FAIXAS LATERAIS E CENTRAIS DA RODOVIA E ROÇADA DO ACOSTAMENTO. TAL SOLICITAÇÃO SE JUSTIFICA DEVIDO AO PÉSSIMO ESTADO DA RODOVIA, QUE PODE OCASIONAR ACIDENTES E PREJUÍZOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>11242</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11242/req_817.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11242/req_817.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 817/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR THIAGO AUGUSTO VIEIRA, SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, AO SENHOR  AO ENGENHEIRO ADRIANO RAIFF MARTINS, SOLICITANDO PROVIDENCIAS URGENTES NA RECUPERAÇÃO DA RODOVIA SC 477, QUE LIGA O MUNICÍPIO DE CANOINHAS À BR 116, COM RECAPEAMENTO ASFÁLTICO, OU COMO MEDIDA EMERGENCIAL UMA OPERAÇÃO “TAPA BURACOS”, DA MESMA FORMA, QUE SEJA REALIZADA A SINALIZAÇÃO ADEQUADA, COM A PINTURA DAS FAIXAS LATERAIS E CENTRAIS DA RODOVIA E ROÇADA DO ACOSTAMENTO. TAL SOLICITAÇÃO SE JUSTIFICA DEVIDO AO PÉSSIMO ESTADO DA RODOVIA, QUE PODE OCASIONAR ACIDENTES E PREJUÍZOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>11243</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11243/req_818.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11243/req_818.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 818/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR ADRIANO RAIFF MARTINS, ENGENHEIRO DO DEINFRA, SOLICITANDO PROVIDENCIAS URGENTES NA RECUPERAÇÃO DA RODOVIA SC 477, QUE LIGA O MUNICÍPIO DE CANOINHAS À BR 116, COM RECAPEAMENTO ASFÁLTICO, OU COMO MEDIDA EMERGENCIAL UMA OPERAÇÃO “TAPA BURACOS”, DA MESMA FORMA, QUE SEJA REALIZADA A SINALIZAÇÃO ADEQUADA, COM A PINTURA DAS FAIXAS LATERAIS E CENTRAIS DA RODOVIA E ROÇADA DO ACOSTAMENTO. TAL SOLICITAÇÃO SE JUSTIFICA DEVIDO AO PÉSSIMO ESTADO DA RODOVIA, QUE PODE OCASIONAR ACIDENTES E PREJUÍZOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>11244</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11244/req_819.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11244/req_819.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 819/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JÚLIO GARCIA, PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SANTA CATARINA, SOLICITANDO PROVIDENCIAS URGENTES NA RECUPERAÇÃO DA RODOVIA SC 477, QUE LIGA O MUNICÍPIO DE CANOINHAS À BR 116, COM RECAPEAMENTO ASFÁLTICO, OU COMO MEDIDA EMERGENCIAL UMA OPERAÇÃO “TAPA BURACOS”, DA MESMA FORMA, QUE SEJA REALIZADA A SINALIZAÇÃO ADEQUADA, COM A PINTURA DAS FAIXAS LATERAIS E CENTRAIS DA RODOVIA E ROÇADA DO ACOSTAMENTO. TAL SOLICITAÇÃO SE JUSTIFICA DEVIDO AO PÉSSIMO ESTADO DA RODOVIA, QUE PODE OCASIONAR ACIDENTES E PREJUÍZOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>11245</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11245/req_820.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11245/req_820.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 820/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR FÁBIO SCHIOCHET, DEPUTADO FEDERAL, SOLICITANDO PROVIDENCIAS URGENTES NA RECUPERAÇÃO DA RODOVIA SC 477, QUE LIGA O MUNICÍPIO DE CANOINHAS À BR 116, COM RECAPEAMENTO ASFÁLTICO, OU COMO MEDIDA EMERGENCIAL UMA OPERAÇÃO “TAPA BURACOS”, DA MESMA FORMA, QUE SEJA REALIZADA A SINALIZAÇÃO ADEQUADA, COM A PINTURA DAS FAIXAS LATERAIS E CENTRAIS DA RODOVIA E ROÇADA DO ACOSTAMENTO. TAL SOLICITAÇÃO SE JUSTIFICA DEVIDO AO PÉSSIMO ESTADO DA RODOVIA, QUE PODE OCASIONAR ACIDENTES E PREJUÍZOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>11246</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11246/req_821.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11246/req_821.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 821/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  SOLICITANDO QUE SE PROCEDA À CONFECÇÃO DE PROJETO EXECUTIVO, PARA FUTURA PAVIMENTAÇÃO DA RUA GUILHERME GOSTEMEIER SOBRINHO, BAIRRO INDUSTRIAL I. SEGUE EM ANEXO ABAIXO ASSINADO DOS MORADORES DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>11247</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>Coronel Mário, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11247/req_822.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11247/req_822.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 822/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR  LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO QUE SE PROCEDA À MANUTENÇÃO COM A RECOLOCAÇÃO DE MEIOS FIOS E OU DELIMITADOR DE PISTA COM TACHÃO E A LIMPEZA DE TODA A EXTENSÃO DA CICLOVIA DA AVENIDA GUILHERME PRUST E AVENIDA DOS EXPEDICIONÁRIOS.</t>
   </si>
   <si>
     <t>11248</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11248/req_823.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11248/req_823.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 823/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA SANDRA APARECIDA SAFANELLI PEREIRA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11249</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11249/req_824.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11249/req_824.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 824/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA DOROTHEA ANA VOYCIECHOVSKI FUCK, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11250</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11250/req_825.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11250/req_825.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 825/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À SENHORA ROSEMARI SCHIESSL DOS PASSOS, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAR SE HÁ PREVISÃO PARA CONSTRUÇÃO DE UM CENTRO DE EDUCAÇÃO INFANTIL NO ALTO DO FRIGORÍFICO, CONSIDERANDO O AUMENTO DA DEMANDA POR VAGAS NA REGIÃO, E CASO NÃO EXISTA AINDA ESTA PREVISÃO, QUE SEJAM PROMOVIDOS OS ESTUDOS NECESSÁRIOS PARA ESTA INSTALAÇÃO.</t>
   </si>
   <si>
     <t>11251</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11251/req_826.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11251/req_826.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 826/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO OFÍCIO  PARABENIZANDO O ROTARACT CLUBE DE CANOINHAS, PELA REALIZAÇÃO DE AÇÃO DO DIA DAS CRIANÇAS. A REFERIDA AÇÃO FOI RESPONSÁVEL POR MONTAR 117 KITS CONTENDO DOCES E BRINQUEDOS QUE FORAM DISTRIBUÍDOS NO CEI PEDRO IVO E NA ASSOCIAÇÃO ESPÍRITA LAR DE JESUS, ALÉM DISSO NO DIA 10 DE OUTUBRO FOI REALIZADO UMA CARREATA DE DIA DAS CRIANÇAS NO QUAL FOI DOADO MAIS DE 100 KITS DE DOCES PARA AS CRIANÇAS DOS BAIRROS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11252</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11252/req_827.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11252/req_827.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 827/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR JORGE GOETTEN, DEPUTADO FEDERAL, PARA QUE INTERCEDA JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO DE QUE HAJA UMA REVISÃO DOS CUSTOS DAS TAXAS DO INMETRO, CONFORME REGULAMENTO TÉCNICO METROLÓGICO, SOBRE AFERIÇÃO DE TACÓGRAFOS DE CAMINHÕES E ÔNIBUS¸ QUE ESTÃO MUITO ELEVADOS.</t>
   </si>
   <si>
     <t>11259</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11259/req_828.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11259/req_828.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 828/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,   SOLICITANDO A CONFECÇÃO DE PROJETO EXECUTIVO PARA FUTURA PAVIMENTAÇÃO DA RUA  ALOIS STUEBER, BAIRRO ALTO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>11260</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>Coronel Mário, Gilmar Martins, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11260/req_829.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11260/req_829.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 829/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,   REITERANDO A POSSIBILIDADE QUE SEJAM PROCEDIDOS ESTUDOS TÉCNICOS NECESSÁRIOS, PARA RELOCAR A QUADRA DE BOCHA QUE FOI CONSTRUÍDA NA RUA CASTELO BRANCO, COHAB I, QUE SE ENCONTRA DESATIVADA, PARA SER INSTALADA NA PRAÇA AFONSO GAPSKI, NO BAIRRO ÁGUA VERDE, BEM COMO A INSTALAÇÃO DE DE UMA ACADEMIA AO AR LIVRE NO LOCAL DA QUADRA DE BOCHA, OU MESMO QUE SEJA INSTALADOS MAIS APARELHOS NA ACADEMIA JÁ EXISTENTE.</t>
   </si>
   <si>
     <t>11261</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11261/req_830.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11261/req_830.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 830/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA IVONE SIDORAK, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11262</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11262/req_831.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11262/req_831.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 831/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ANASTÁCIO WZOREK, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11263</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11263/req_832.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11263/req_832.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 832/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,   SOLICITANDO INFORMAR SE HÁ PREVISÃO DA CONTINUIDADE DA TROCA DAS LÂMPADAS DE VAPOR METÁLICO POR DE LED NAS RUAS FRANCISCO DE PAULA PEREIRA, FREI MENANDRO KAMPS E CURITIBANOS, BEM COMO, SOLICITO QUE SEJAM  SUBSTITUÍDAS AS LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
     <t>11264</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11264/req_833.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11264/req_833.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 833/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,   SOLICITANDO A CONFECÇÃO DE PROJETO EXECUTIVO PARA FUTURA PAVIMENTAÇÃO DAS RUAS ADOLFO SCHICK E JOSÉ BARTOLOMEU FEDALTO,  BAIRRO ALTO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>11265</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11265/req_834.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11265/req_834.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 834/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À SENHORA ROSEMARI SCHIESSL DOS PASSOS, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO MELHORIA NAS CONDIÇÕES ESTRUTURAIS, INCLUSIVE PINTURA DA ESCOLA BÁSICA MUNICIPAL ALZIRINHA DA SILVA CORREA, COHAB II.</t>
   </si>
   <si>
     <t>11266</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11266/req_835.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11266/req_835.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 835/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA SOFIA PIRES PADILHA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11267</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11267/req_836.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11267/req_836.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 836/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA DOROTÉIA FUCK, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11272</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11272/req_837.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11272/req_837.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 837/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO O VIA ATACADISTA, PELA INAUGURAÇÃO DA SUA NOVA LOJA  EM CANOINHAS, AGRADECENDO PELO INVESTIMENTO INOVADOR E PELOS EMPREGOS GERADOS, O QUE MUITO CONTRIBUI PARA A ECONOMIA DO MUNICÍPIO, DESEJANDO SUCESSO NESTE EMPREENDIMENTO.</t>
   </si>
   <si>
     <t>11273</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11273/req_838.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11273/req_838.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 838/2020 DE AUTORIA DA VEREADORA  ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO PROJETO E EXECUÇÃO DE DRENAGEM DE ÁGUAS PLUVIAIS NAS RUAS DO RESIDENCIAL J. CORTE, NO ALTO DO FRIGORÍFICO,  PARA GARANTIR LIVRE CIRCULAÇÃO DAS FAMÍLIAS E POSSIBILITAR ESTACIONAMENTOS, VISTO QUE, AS ESTRADAS SÃO ESTREITAS E DEVIDO COLOCAÇÃO DE TUBOS EM FRENTE ÀS ENTRADAS DE GARAGENS  DAS RESIDÊNCIAS NAS LATERAIS FICAM AS VALAS/SARJETAS/VALETAS E EM ALGUMAS SITUAÇÕES OS TUBOS ENTUPIDOS. SEGUEM FOTOS.</t>
   </si>
   <si>
     <t>11274</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11274/req_839.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11274/req_839.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 839/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, 	A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO A CONCLUSÃO E QUALIDADE NOS SERVIÇOS PRESTADOS PARA A REVITALIZAÇÃO DA AVENIDA SENADOR IVO D' AQUINO, INICIADA RECENTEMENTE, PORÉM, INCONCLUSA, ASSIM COMO A SUBSTITUIÇÃO DAS LÂMPADAS "AMARELAS" POR LÂMPADAS DE "LED" PRINCIPALMENTE NO PERCURSO ENTRE A PONTE DA FRICASA/PIF PAF ATÉ O FINAL DO ASFALTO PARA MELHORAR ILUMINAÇÃO PÚBLICA E GARANTIR MAIS SEGURANÇA AOS PEDESTRES E CICLISTAS.</t>
   </si>
   <si>
     <t>11275</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11275/req_840.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11275/req_840.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 840/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,     SOLICITANDO A CONFECÇÃO DE PROJETO EXECUTIVO, PARA INSTALAÇÃO DE UMA QUADRA POLIESPORTIVA COM PISO DE GRAMA SINTÉTICA, NA ATUAL QUADRA DE CONCRETO DA COHAB IV,  JARDIM ESPERANÇA, BEM COMO A INSTALAÇÃO DE APARELHOS DE MUSCULAÇÃO PARA EXERCÍCIOS FÍSICOS, CONHECIDO COMO ACADEMIA AO AR LIVRE, (FOTOS EM ANEXO), NA RUA RODOLFO SHEIDE, ESQUINA COM RUA ERNA SCHUMACHER, NO MESMO BAIRRO.</t>
   </si>
   <si>
     <t>11276</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11276/req_841.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11276/req_841.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 841/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,      E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SOLICITANDO A CONFECÇÃO DE PROJETO PARA A INSTALAÇÃO DE UM PARQUE AMBIENTAL NA ÁREA VERDE, LOCALIZADA NA RUA VALMOR IVO GALLOTTI, ESQUINA COM A RUA RODOLFO SCHEIDE, BAIRRO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>11277</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11277/req_842.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11277/req_842.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 842/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA LEONIDES ORACZ, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11278</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11278/req_843.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11278/req_843.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 843/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR EDILBERTO WITTLICH, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11279</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11279/req_844.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11279/req_844.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 844/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A POSSIBILIDADE DE REVITALIZAÇÃO E ILUMINAÇÃO DO  LOCAL ONDE SE ENCONTRA O MONUMENTO ALUSIVO AO  MARCO ZERO DE CANOINHAS, LOCALIZADO NA AVENIDA DOS EXPEDICIONÁRIOS, É MUITO IMPORTANTE A REVITALIZAÇÃO DESTE LOCAL PARA DAR MAIOR DESTAQUE AO MONUMENTO.</t>
   </si>
   <si>
     <t>11283</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11283/req_845.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11283/req_845.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 845/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  SOLICITANDO INFORMAR SE O MUNICÍPIO RECEBEU RECURSOS DE EMENDA DE BANCADA DO DEPUTADO FEDERAL CORONEL ARMANDO, NO VALOR DE R$500.000,00 (QUINHENTOS MIL REAIS) E  DE R$ 200.000,00 (DUZENTOS MIL REAIS), DESTINADOS AO HOSPITAL SANTA CRUZ DE CANOINHAS, E O VALOR DE R$150.000,00 (CENTO E CINQUENTA MIL REAIS), DESTINADOS AO FUNDO MUNICIPAL DE SAÚDE, CASO POSITIVO, QUAL A DATA DO RECEBIMENTO E ONDE FORAM APLICADOS OS RECURSOS.</t>
   </si>
   <si>
     <t>11284</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11284/req_846.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11284/req_846.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 846/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAR, SE EXISTE PREVISÃO PARA A CONCLUSÃO DA CONFECÇÃO DO PROJETO EXECUTIVO, PARA PAVIMENTAÇÃO DA RUA OTTO FRIEDRICH, TRECHO COMPREENDIDO ENTRE AS RUAS ROBERTO ELKE E ÁLVARO SOARES MACHADO, BEM COMO, QUAL A PREVISÃO PARA AS PRÓXIMAS ETAPAS.</t>
   </si>
   <si>
     <t>11285</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11285/req_847.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11285/req_847.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 847/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MIGUEL ZOREK, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11286</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11286/req_848.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11286/req_848.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 848/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR FUMIO TANAKA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11287</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11287/req_849.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11287/req_849.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 849/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA DE LOURDES DE SOUZA BREDUM, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11293</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>Paulinho Basilio, Camila Lima, Célio Galeski , Coronel Mário, Norma Pereira, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11293/req_850.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11293/req_850.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 850/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO,  À CÂMARA DE DIRIGENTES LOJISTAS DE CANOINHAS, PELOS 40 ANOS DE SUA FUNDAÇÃO, EXTENSIVO AO SENHOR CIRIENU NOVAK, PRESIDENTE, À DIRETORIA E A TODOS OS ASSOCIADOS, NOSSO RECONHECIMENTO PELO PAPEL IMPORTANTE NA HISTÓRIA EM PROL DO CRESCIMENTO E DESENVOLVIMENTO DE CANOINHAS.</t>
   </si>
   <si>
     <t>11294</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11294/req_851.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11294/req_851.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 851/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,   SOLICITANDO ENCAMINHAR A ESTA CASA DE LEIS CÓPIA  DO PROJETO E MEMORIAL FOTOGRÁFICO DA OBRA DE PAVIMENTAÇÃO DAS RUAS ALVINO VOIGT E JÚLIO BUDANT NETO, BEM COMO, INFORMAR SE TEM PREVISÃO DE EXECUÇÃO DO PROJETO DE ESGOTAMENTO SANITÁRIO DAS REFERIDAS RUAS.</t>
   </si>
   <si>
     <t>11295</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11295/req_852.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11295/req_852.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 852/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,   EM RAZÃO DE VÁRIAS AUTORIZAÇÕES PARA ATERROS EM LOCAIS PRÓXIMOS AOS RIOS OU ABAIXO DA QUOTA E DIANTE DE CONSTRUÇÕES ANTIGAS E NO NÍVEL DAS RUAS ( COMO NA RUA FREDERICO KOHLER, RUBENS RIBEIRO DA SILVA E ADJACÊNCIAS), SOLICITO INFORMAR SE HÁ PROJETO DE ESCOAMENTO DA ÁGUA DA CHUVA POR CANALIZAÇÃO COMPATÍVEL, PARA EVITAR PREJUÍZOS AOS PROPRIETÁRIOS COM IMOVEIS DO NÍVEL DA QUOTA.</t>
   </si>
   <si>
     <t>11296</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11296/req_853.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11296/req_853.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 853/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,   SOLICITANDO INFORMAR QUAL A PREVISÃO DA RETOMADA E EXECUÇÃO DO PROJETO DE ESGOTAMENTO SANITÁRIO E EM QUE REGIÃO DO MUNICÍPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>11297</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11297/req_854.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11297/req_854.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 854/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR DIOGO CARLOS SEIDEL, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, E AO SENHOR ROBERTO BRADONSKI, SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, EM 13/10/2020, FOI ADQUIRIDO UMA GALERIA CELULAR 2,50X2,50X1,20M#15CM, TIPO “I” TB.45, NO VALOR TOTAL DE R$21.593,41, NF Nº 011273, TENDO COMO FORNECEDOR CIMENTELA IND. COM. ARTEFATOS DE CONCRETO LTDA, CNPJ Nº 78.527.645/0001-74, DIANTE DO EXPOSTO SOLICITO:</t>
   </si>
   <si>
     <t>11300</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11300/req_855.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11300/req_855.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 855/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR DR. VICENTE CAROPRESO,  DEPUTADO ESTADUAL, SOLICITANDO RECURSOS ADVINDOS DE EMENDA PARLAMENTAR OU OUTROS, PARA AQUISIÇÃO DE UMA AMBULÂNCIA AUTO SOCORRO DE URGÊNCIAS (ASU): VIATURA EMPREGADA NO ATENDIMENTO DE URGÊNCIAS E EMERGÊNCIAS ENVOLVENDO VÍTIMAS DE ACIDENTES TRAUMÁTICOS OU CLÍNICOS, EM DECORRÊNCIA DE MAL SÚBITO, QUEDAS, ACIDENTES DOMÉSTICOS OU AUTOMOBILÍSTICOS, NO VALOR DE R$ 250.000,00 (DUZENTOS MIL REAIS), PARA O 9º BATALHÃO DE BOMBEIROS MILITAR DE CANOINHAS. CÓPIA DO PROJETO ACOMPANHA O PRESENTE REQUERIMENTO.	O IMPACTO DA IMPLEMENTAÇÃO DESSE PROJETO É A AGILIDADE E AMPLIAÇÃO DA COBERTURA NO ATENDIMENTO PRÉ-HOSPITALAR PARA A POPULAÇÃO DO PLANALTO NORTE.</t>
   </si>
   <si>
     <t>11301</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11301/req_856.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11301/req_856.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 856/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA,A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR DR. VICENTE CAROPRESO,  DEPUTADO ESTADUAL, SOLICITANDO RECURSOS ADVINDOS DE EMENDA PARLAMENTAR OU OUTROS,  NO VALOR DE R$ 100.000,00 (CEM MIL REAIS), PARA O INSTITUTO DOS BOMBEIROS DO PLANALTO NORTE , CNPJ Nº 04.033.073/0001-30, COM SEDE À RUA BARÃO DO RIO BRANCO Nº 440, COM O OBJETIVO DE IMPLANTAR, NO MUNICÍPIO DE CANOINHAS E REGIÃO, O PROJETO GOLFINHO, QUE TEM POR OBJETO A " AMPLIAÇÃO DO ACESSO AOS DIREITOS A EDUCAÇÃO, SAÚDE E LAZER DAS CRIANÇAS E ADOLESCENTES NO ÂMBITO DO INSTITUTO DOS BOMBEIROS DO PLANALTO NORTE,  ATRAVÉS DE AÇÕES EM SEGURANÇA AQUÁTICA, SENDO O  OBJETIVO DO PROJETO: "CAPACITAR CRIANÇAS E ADOLESCENTES SOBRE CARACTERÍSTICAS DE AMBIENTES AQUÁTICOS, PREVENÇÃO, SEGURANÇA, SALVAMENTO AQUÁTICO, PARALELO À EDUCAÇÃO AMBIENTAL COMBINADA COM PRÁTICAS DE CIDADANIA,</t>
   </si>
   <si>
     <t>11302</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11302/req_857.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11302/req_857.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 857/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR CORONEL ARMANDO,  DEPUTADO FEDERAL, SOLICITANDO RECURSOS ADVINDOS DE EMENDA PARLAMENTAR OU OUTROS, PARA AQUISIÇÃO DE UM KIT COMPLETO DE RESGATE VEICULAR, OU SEJA,  UM CONJUNTO DE EQUIPAMENTOS UTILIZADOS NO ATENDIMENTO DE BUSCA, SALVAMENTO E RESGATE VEICULAR, DENOMINADO CONJUNTO HIDRÁULICO - DESENCARCERADOR, PARA A ORGANIZAÇÃO DE BOMBEIROS MILITAR DE MONTE CASTELO - REGIÃO DO PLANALTO NORTE, SOB A RESPONSABILIDADE DO COMANDANTE DO 9º BBM - CANOINHAS, NO VALOR TOTAL DE R$ 283.543,00, SENDO:		     01 EQUIPAMENTO CILINDRO TELESCÓPICO A BATERIA - R$ 98.965,00				    01 FERRAMENTA DE CORTE A BATERIA  - R$ 90.750,00						     01 FERRAMENTA ALARGADORA A BATERIA - R$ 93.828,00					         CÓPIA DO PROJETO ACOMPANHA O PRESENTE REQUERIMENTO.</t>
   </si>
   <si>
     <t>11303</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11303/req_858.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11303/req_858.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 858/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO À  SENHORA CARMEN ZANOTTO,  DEPUTADA FEDERAL, SOLICITANDO RECURSOS ADVINDOS DE EMENDA PARLAMENTAR OU OUTROS, PARA AQUISIÇÃO DE UM KIT COMPLETO DE RESGATE VEICULAR, PARA A ORGANIZAÇÃO DE BOMBEIROS MILITAR DE CANOINHAS, OU SEJA,  UM CONJUNTO DE EQUIPAMENTOS UTILIZADOS NO ATENDIMENTO DE BUSCA, SALVAMENTO E RESGATE VEICULAR, DENOMINADO CONJUNTO HIDRÁULICO - DESENCARCERADOR, NO VALOR TOTAL DE R$ 283.543,00, SENDO:					     01 EQUIPAMENTO CILINDRO TELESCÓPICO A BATERIA - R$ 98.965,00				    01 FERRAMENTA DE CORTE A BATERIA  - R$ 90.750,00						     01 FERRAMENTA ALARGADORA A BATERIA - R$ 93.828,00					         CÓPIA DO PROJETO ACOMPANHA O PRESENTE REQUERIMENTO.</t>
   </si>
   <si>
     <t>11304</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11304/req_859.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11304/req_859.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 859/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO OFÍCIO PARABENIZANDO O CORPO DE BOMBEIROS DE CANOINHAS E O ROTARACT CLUBE, PELA CAMPANHA DE ARRECADAÇÃO DE ALIMENTOS REALIZADA NESTE ÚLTIMO FINAL DE SEMANA NOS SUPERMERCADOS DE CANOINHAS, VISTO QUE AS ARRECADAÇÕES SERÃO DESTINADAS PARA FAMÍLIAS CARENTES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11305</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>Paulinho Basilio, Camila Lima, Célio Galeski , Norma Pereira, Paulo Glinski , Telma Bley</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11305/req_860.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11305/req_860.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 860/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO INFORMAR QUAL A PREVISÃO PARA ENCAMINHAMENTO À CÂMARA DE VEREADORES DO PROJETO DE LEI DO PLANO DIRETOR, VISTO QUE EXISTEM PRAZOS A CUMPRIR.</t>
   </si>
   <si>
     <t>11306</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>Paulo Glinski , Camila Lima, Célio Galeski , Norma Pereira, Paulinho Basilio, Telma Bley</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11306/req_861.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11306/req_861.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 860/2020 DE AUTORIA DO EDIL PAULO GLINSKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR PEDRO CÉLIO SCHULKA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11308</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11308/req_862.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11308/req_862.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 862/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR RONALDO CARIONI BARBOSA, SUPERINTENDENTE DO DNIT, SOLICITANDO AS SEGUINTES PROVIDÊNCIAS NA BR 280, COM URGÊNCIA:											     1) PROVIDENCIAR A SINALIZAÇÃO E IDENTIFICAÇÃO NA PONTE SOBRE O RIO CANOINHAS (PRÓXIMO A CASAN) E NA PONTE SOBRE O RIO DOS PARDOS (FICA NO FINAL DA RETA, APÓS O MONUMENTO);    2) SINALIZAÇÃO NO TREVO DE ACESSO SECUNDÁRIO DO BAIRRO ÁGUA VERDE, INDICANDO A ENTRADA NA CIDADE VIA CAMPO DA ÁGUA VERDE, ASSIM COMO NO SENTIDO CONTRÁRIO, FALTA A INDICAÇÃO DE QUE O TREVO DE ACESSO DE TRÊS BARRAS SEGUE EM FRENTE PELA BR 280;</t>
   </si>
   <si>
     <t>11309</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11309/req_863.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11309/req_863.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 863/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DO PROJETO ASFÁLTICO DA RUA FREI MENANDRO KAMPS, TRECHO ENTRE AS RUAS JOÃO SABATKE E RUA SÃO JOSÉ, BEM COMO SE HÁ PREVISÃO PARA INICIO DAS OBRAS, UMA VEZ QUE HÁ UNS DOIS ANOS, PASSOU A MÁQUINA DA SECRETARIA DE OBRAS PARA PATROLAR A RUA, PORÉM, O TRABALHO FOI ALÉM, OU SEJA, NIVELARAM AS CALÇADAS, INCLUSIVE DANIFICANDO AS JÁ EXISTENTES E ATÉ OS DIAS DE HOJE NENHUMA PROVIDÊNCIA FOI TOMADA EM RELAÇÃO A COLOCAÇÃO DE TUBOS, MEIO FIO E PAVIMENTAÇÃO, SENDO URGENTE MELHORIAS COM PATROLA.</t>
   </si>
   <si>
     <t>11310</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11310/req_864.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11310/req_864.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 864/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR THIAGO AUGUSTO VIEIRA, SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, SOLICITANDO INFORMAÇÕES A RESPEITO DAS MELHORIAS QUE ESTÃO SENDO REALIZADAS NA SC 477, OU SEJA, QUE CRITÉRIOS ESTÃO SENDO ADOTADOS PARA TRANSFORMAR AS FAIXAS PONTILHADAS EM CONTÍNUAS, EM TRECHOS COM VISIBILIDADE E SEGURANÇA PARA REALIZAR ULTRAPASSAGEM E, AINDA, ENVIAR À ESSA CASA DE LEIS A CÓPIA DO PROJETO E JUSTIFICATIVAS PARA ALTERAÇÃO DA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>11311</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11311/req_865.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11311/req_865.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 865/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO AS SEGUINTES INFORMAÇÕES SOBRE AS AÇÕES DE COMBATE AO COVID:         A) QUAIS MEDIDAS FORAM TOMADAS DESDE O AUMENTO DO NÚMERO DE CASOS? 		     B) HÁ TESTES DISPONÍVEIS? 									              C) QUAL A METODOLOGIA ESTÁ SENDO UTILIZADA PARA A TESTAGEM? 				             D) NÃO HAVENDO TESTES, QUAL A PREVISÃO PARA AQUISIÇÃO DE NOVOS?			         	SOLICITO AINDA, QUE SEJA ENVIADO UM INFORMATIVO SEMANAL A ESSA CASA DE LEIS DAS AÇÕES DA SECRETARIA NO COMBATE À PANDEMIA.</t>
   </si>
   <si>
     <t>11312</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11312/req_866.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11312/req_866.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 866/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO SENHOR TEN CEL PM SILVANO SASINSKI, COMANDANTE DO 3º BPM,  CUMPRIMENTANDO OS INTEGRANTES DA ATIVA E VETERANOS DO BATALHÃO JANUÁRIO DE ASSIS CORTES, PELA PASSAGEM DE ANIVERSÁRIO DE 60 ANOS DE CRIAÇÃO.  EM 29 DE NOVEMBRO DE 1960  ERA INSTITUÍDO OFICIALMENTE O 3º BPM EM CANOINHAS-SC, TENDO COMO SUA RESPONSABILIDADE, MUNICÍPIOS COMO LAGES E JOINVILLE. MUITOS HOMENS E MULHERES PASSARAM POR ESTE BATALHÃO, ENRIQUECENDO AINDA MAIS NOSSA HISTÓRIA. NESTA DATA TÃO ESPECIAL, QUEREMOS PARABENIZAR TODOS OS INTEGRANTES DESTE NOBRE BATALHÃO, QUE SÃO NOSSOS HERÓIS DE VERDADE, DE CARNE E OSSO. A POLÍCIA É O SETOR DA ADMINISTRAÇÃO PÚBLICA OFICIALMENTE RESPONSÁVEL PELO EXERCÍCIO DO CONTROLE SOCIAL E PELA GARANTIA DA SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>11313</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11313/req_867.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11313/req_867.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 867/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR FERNANDO GONÇALVES, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11314</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11314/req_868.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11314/req_868.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 868/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR IRINEU FROEHNER, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11315</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11315/req_869.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11315/req_869.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 869/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ARRIGO NORA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11316</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11316/req_870.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11316/req_870.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 870/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR PAULO RICARDO GULICZ, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11317</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11317/req_871.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11317/req_871.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 871/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA DAVINA HANSCH, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11318</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11318/req_872.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11318/req_872.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 872/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSÉ ALVES PONTES, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11319</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>Paulinho Basilio, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11319/req_873.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11319/req_873.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 873/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, E AO SENHOR REINALDO DE LIMA JÚNIOR, PRESIDENTE DO HOSPITAL SANTA CRUZ,  SOLICITANDO INFORMAR QUAL A PREVISÃO DE CONSERTO OU TROCA DO TOMÓGRAFO, QUAL O VALOR DO CONSERTO OU VALOR DE UM NOVO, SE JÁ HOUVERAM TRATATIVAS ENTRE O MUNICÍPIO E O HOSPITAL SANTA CRUZ PARA O DESFECHO DA SITUAÇÃO E SE HÁ PREVISÃO DA RESOLUÇÃO DO PROBLEMA, BEM COMO, QUAL O PÚBLICO ATENDIDO, QUAIS MUNICÍPIOS SÃO ATENDIDOS NO ÂMBITO DA REGIÃO E SE ESSE EQUIPAMENTO PRESTA SERVIÇOS À PACIENTES DO SUS E OU PLANOS PARTICULARES (QUAIS).</t>
   </si>
   <si>
     <t>11328</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11328/req_874.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11328/req_874.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 874/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO SENHOR  GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO A CONTINUIDADE DA PAVIMENTAÇÃO DA RUA BENTO DE LIMA, DA RUA NAZIR CORDEIRO ATÉ A AVENIDA JÚLIO BUDANT NETO.</t>
   </si>
   <si>
     <t>11329</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11329/req_875.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11329/req_875.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 875/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR  LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO A REVITALIZAÇÃO DA ESTRADA DO SALTO DA ÁGUA VERDE, PRIMEIRA BIFURCAÇÃO DEPOIS DO CAMPO DO BRUNO SUDOSKI, APROXIMADAMENTE 1.500 METROS, COM ONZE PROPRIETÁRIOS, SENDO ALGUNS MORADORES E OUTROS COM LAVOURAS, SENDO MARCOS ANTONIO GURGINSKI, GILSON NAZARO, HAROLDO SUDOSKI, ELCIO GAPSKI, WILMAR WARDENSKI, ODENIR WARDENSKI, NIVALDO WARDENSKI, FRANCISCO MAIESKI, RENATO GURGINSKI, ELOIR WARDENSKI E LUIZ SUDOSKI.</t>
   </si>
   <si>
     <t>11340</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>Norma Pereira, Camila Lima, Célio Galeski , Coronel Mário, Paulinho Basilio, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11340/req_876.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11340/req_876.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 876/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, SOLICITANDO QUE DETERMINE, EM CARÁTER DE URGÊNCIA, A ELABORAÇÃO DE LEI QUE AUTORIZE, A ANTECIPAÇÃO DE PAGAMENTO DE PARTE DOS VALORES A TÍTULO DE CONTRATAÇÕES DE TRANSPORTE ESCOLAR DURANTE O PERÍODO DE SUSPENSÃO DAS AULAS, EM DECORRÊNCIA DA PANDEMIA DO NOVO CORONAVÍRUS – COVID 19. ESTAMOS VIVENDO UM MOMENTO HISTÓRICO MUITO DIFERENCIADO EM FACE DA PANDEMIA DO NOVO CORONAVÍRUS, CUJOS REFLEXOS TRANSCENDEM A SAÚDE PÚBLICA E AFETAM A SOCIEDADE COMO UM TODO. NESSE CENÁRIO, TODOS OS ENTES FEDERADOS ESTÃO ADOTANDO DIVERSAS MEDIDAS DE PROTEÇÃO E ENFRENTAMENTO AO NOVO CORONAVÍRUS, QUE VÃO DESDE SIMPLES RECOMENDAÇÕES DE HIGIENE E PROTEÇÃO ATÉ O FECHAMENTO DE ATIVIDADES NÃO ESSENCIAIS.</t>
   </si>
   <si>
     <t>11330</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11330/req_877.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11330/req_877.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 877/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ELIZABETH ANTOCHESKI DO NASCIMENTO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11331</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11331/req_878.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11331/req_878.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 878/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR FERMINO MASSANEIRO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11332</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11332/req_879.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11332/req_879.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 879/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ANITA  MASSANEIRO, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11333</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11333/req_880.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11333/req_880.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 880/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR PAULO EDUARDO ROCHA FARIA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11334</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11334/req_881.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11334/req_881.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 881/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MATILDE IVANISKI FRAITAG, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11341</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>Coronel Mário, Camila Lima, Célio Galeski , Gilmar Martins, Norma Pereira, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11341/req_882.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11341/req_882.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 882/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO OFÍCIO AOS JOVENS LEONARDO ESTAUSKI TANAKA E LUIS FELIPE MARSCHALK, PARABENIZANDO PELA FORMA BRILHANTE, COMPROMETIDA E VOLUNTÁRIA, COMO PROCEDERAM A MANUTENÇÃO MINUCIOSA E DELICADA E AFINAÇÃO, DO HISTÓRICO ÓRGÃO DE TUBOS DA IGREJA MATRIZ CRISTO REI, QUE POSSUI 63 ANOS E 300 TUBOS, QUE SE ENCONTRAVA COM SÉRIOS PROBLEMAS E NECESSITAVA DE MANUTENÇÃO COM ALTO VALOR DE INVESTIMENTO.</t>
   </si>
   <si>
     <t>11342</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11342/req_883.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11342/req_883.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 883/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR  LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, SOLICITANDO AS SEGUINTES  INFORMAÇÕES SOBRE O ANEL DE BRONZE DO CONE DO BRITADOR:              A) SE  FOI REGISTRADO BOLETIM DE OCORRÊNCIA; 					                           B) SE FOI ABERTA SINDICÂNCIA E SE FOI CONCLUÍDA; 					                C) SE O INQUÉRITO FOI CONCLUÍDO E SE O MUNICÍPIO RECEBEU CÓPIA; 				      D) ENVIAR CÓPIA DE TODA A DOCUMENTAÇÃO A ESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>11343</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11343/req_884.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11343/req_884.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 884/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR  RUI ORESTES KUCHNIR, DELEGADO  REGIONAL  DE POLÍCIA,   SOLICITANDO AS SEGUINTES   INFORMAÇÕES  SOBRE O ANEL DE BRONZE DO CONE DO BRITADOR DO MUNICÍPIO DE CANOINHAS:             				      A) SE  FOI REGISTRADO BOLETIM DE OCORRÊNCIA; 					                           B) SE O INQUÉRITO FOI CONCLUÍDO; 				      					       C) ENVIAR CÓPIA DO BOLETIM DE OCORRÊNCIA E CÓPIA DA CONCLUSÃO DO INQUÉRITO A ESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>11344</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>Célio Galeski , Camila Lima, Coronel Mário, Gilmar Martins, Norma Pereira, Paulo Glinski , Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11344/req_885.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11344/req_885.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 885/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MARCELO MEZZARI, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11346</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11346/req_886.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11346/req_886.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 886/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA,  REQUER QUE SEJA ENCAMINHADO OFICIO AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, À  SENHORA KÁTIA OLISKOWSKI MUNHOZ, SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO ADEQUAÇÕES NECESSÁRIAS PARA A INSTALAÇÃO DE UMA CENTRAL DE ABASTECIMENTO FARMACÊUTICO - CAF NO MUNICÍPIO DE CANOINHAS CONSIDERANDO QUE O MUNICÍPIO CONTA COM DUAS FARMÁCIAS DO SUS, UMA NA POLICLÍNICA E UMA NO BAIRRO CAMPO DA ÁGUA VERDE, UMA UNIDADE DE PRONTO ATENDIMENTO - UPA 24H E MAIS DE 20 SERVIÇOS ESSENCIAIS DE SAÚDE QUE UTILIZAM MEDICAMENTOS ROTINEIRAMENTE.							SENDO ASSIM, PARA MELHORAR CONDIÇÕES DE TRABALHO E QUALIFICAR A ASSISTÊNCIA FARMACÊUTICA NO MUNICÍPIO, CONFORME DIRETRIZES E PORTARIAS DO MINISTÉRIO DA SAÚDE, SOLICITA A INCLUSÃO DESTA PROPOSTA NO PLANO MUNICIPAL DE SAÚDE E PROGRAMAÇÃO ANUAL DE SAÚDE DE 2021.</t>
   </si>
   <si>
     <t>11347</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11347/req_887.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11347/req_887.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 887/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUER QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR   GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR RÉGIS SCHADECK, SECRETÁRIO MUNICIPAL DE HABITAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:							               1) SE O MUNICÍPIO ABRIU NOVA LICITAÇÃO PARA CONTRATAÇÃO DE EMPRESA, VISANDO A REGULARIZAÇÃO FUNDIÁRIA DE LOTEAMENTOS QUE ESTÃO COM ESCRITURAS PENDENTES?		     2) EM QUAL FASE ENCONTRA-SE O PROCESSO DE REGULARIZAÇÃO FUNDIÁRIA NOS BAIRROS E/OU LOTEAMENTOS ONDE ESTÃO ACONTECENDO AS REGULARIZAÇÕES? 					     3) QUAIS SERÃO OS CUSTOS ARCADOS PELOS MORADORES PARA O CUSTEIO DA REGULARIZAÇÃO FUNDIÁRIA DE SUAS PROPRIEDADES? E QUAL A FORMA DE PAGAMENTO DISPONIBILIZADA PARA O CIDADÃO?</t>
   </si>
   <si>
     <t>11350</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11350/req_888.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11350/req_888.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 888/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR PAULO EDUARDO ROCHA FARIA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11348</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11348/req_889.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11348/req_889.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 889/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MARCOS CESAR DA SILVEIRA, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11349</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>Paulo Glinski , Camila Lima, Coronel Mário, Gilmar Martins, Norma Pereira, Paulinho Basilio, Telma Bley, Wilmar Sudoski, Zenici Dreher</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11349/req_890.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11349/req_890.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 890/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR VALDECIR NOVAK, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>11351</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11351/req_891.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11351/req_891.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 891/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, AS VEREADORAS QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  AO  SENHOR RENATO JARDEL GURTINSKI, DEPUTADO ESTADUAL,  SOLICITANDO  QUE INTERCEDA JUNTO À SECRETARIA DE ESTADO DA SAÚDE  SOBRE O TERMO DE COOPERAÇÃO PARA CESSÃO DO LABORATÓRIO DE ENTOMOLOGIA, SITUADO NA ANTIGA ESCOLA DE PRODUÇÃO, QUASE EM FRENTE IGREJA APARECIDA, AO MUNICÍPIO DE CANOINHAS. O ESPAÇO PODERIA SER COMPARTILHADO PARA QUE  O MUNICÍPIO INICIE A IMPLANTAÇÃO DO LABORATÓRIO MUNICIPAL DE ENTOMOLOGIA, BEM COMO PARA REALIZAÇÃO DE OUTRAS AÇÕES NO ÂMBITO DA ZOONOSES (VIGILÂNCIA DA RAIVA, FEBRE AMARELA, ANIMAIS PEÇONHENTOS, ETC).</t>
   </si>
   <si>
     <t>11352</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11352/req_892.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11352/req_892.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 892/2020 DE AUTORIA DA VEREADORA ZENICI DREHER, AS VEREADORAS QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, REQUEREM QUE SEJA ENCAMINHADO OFÍCIO  À SENHORA ANA PAULA DA SILVA, DEPUTADA ESTADUAL,   SOLICITANDO  QUE INTERCEDA JUNTO À SECRETARIA DE ESTADO DA SAÚDE  SOBRE O TERMO DE COOPERAÇÃO PARA CESSÃO DO LABORATÓRIO DE ENTOMOLOGIA, SITUADO NA ANTIGA ESCOLA DE PRODUÇÃO, QUASE EM FRENTE IGREJA APARECIDA, AO MUNICÍPIO DE CANOINHAS. O ESPAÇO PODERIA SER COMPARTILHADO PARA QUE  O MUNICÍPIO INICIE A IMPLANTAÇÃO DO LABORATÓRIO MUNICIPAL DE ENTOMOLOGIA, BEM COMO PARA REALIZAÇÃO DE OUTRAS AÇÕES NO ÂMBITO DA ZOONOSES (VIGILÂNCIA DA RAIVA, FEBRE AMARELA, ANIMAIS PEÇONHENTOS, ETC).</t>
   </si>
   <si>
     <t>11353</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11353/req_893.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11353/req_893.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 893/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES INFRA-ASSINADOS, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS, NOS TERMOS DO INCISO XIX DO ART. 92 DO REGIMENTO INTERNO DA  CÂMARA MUNICIPAL DE CANOINHAS, VEM APRESENTAR O SEGUINTE:								_x000D_
 				REQUERIMENTO DE VOTO DE PESAR	_x000D_
 	QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MAYLYS REGINA SIMÕES MENDES, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA</t>
   </si>
   <si>
     <t>11358</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>Coronel Mário, Camila Lima, Célio Galeski , Gilmar Martins, Norma Pereira, Paulinho Basilio, Paulo Glinski , Telma Bley, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11358/req_894.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11358/req_894.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 894/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, OS VEREADORES QUE ESTE SUBSCREVEM,  APÓS OUVIR O PLENÁRIO E ATENDENDO O REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA “MOÇÃO DE PARABENIZAÇÃO”, AO SENHOR WILSON LUDKA, PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE DE CANOINHAS, NAS ÁREAS CULTURAIS, EDUCACIONAIS E RELIGIOSAS.</t>
   </si>
   <si>
     <t>10284</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10284/ind_001.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10284/ind_001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 001/2020 DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS NECESSÁRIAS PARA RECOLOCAÇÃO DE TUBOS E RESTAURAÇÃO DA GALERIA PLUVIAL, NO ENTRONCAMENTO DAS RUAS SÃO JOSÉ E MARECHAL FLORIANO, AO LADO DOS RADIADORES BALUTA._x000D_
 						JUSTIFICATIVA_x000D_
  		_x000D_
 	TAL AÇÃO É NECESSÁRIA POIS O BURACO ATINGIU A RUA  COMPROMETENDO A SEGURANÇA DAS PESSOAS PRINCIPALMENTE DAS CRIANÇAS QUE TRAFEGAM NO PASSEIO PARA IR E VOLTAR DA ESCOLA.</t>
   </si>
   <si>
     <t>10283</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10283/ind_002.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10283/ind_002.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 002/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO SERVIÇO DE PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA REINOLDO HUBNER, PRÓXIMO AO NÚMERO 480,  BAIRRO PIEDADE. _x000D_
 _x000D_
 						JUSTIFICATIVA_x000D_
  		_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRAFEGO.</t>
   </si>
   <si>
     <t>10282</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10282/ind_003.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10282/ind_003.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 003/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA PATROLADA E CASCALHADA AS RUAS AUGUSTO HAAG, MELVIN JONES E HERIBERT MAUL, NO BAIRRO ALTO DA TIJUCA._x000D_
 						JUSTIFICATIVA_x000D_
  		_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRAFEGO.</t>
   </si>
   <si>
     <t>10281</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10281/ind_004.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10281/ind_004.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 004/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A MANUTENÇÃO DO CALÇAMENTO DA RUA ROBERTO ENNES FILHO, PRÓXIMO A RESIDÊNCIA NÚMERO 173, CONFORME FOTOS EM ANEXO._x000D_
 						JUSTIFICATIVA_x000D_
  	 EM ALGUNS TRECHOS AS LAJOTAS DO CALÇAMENTO AFUNDARAM TRAZENDO PERIGO AOS MOTORISTAS QUE TRAFEGAM PELO LOCAL.</t>
   </si>
   <si>
     <t>10279</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10279/ind_005.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10279/ind_005.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 005/2020, DE AUTORIA DA VEREADORA NORMA PEREIRA, QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HILÁRIO KATH, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, PARA QUE SEJA REALIZADA A LIMPEZA DAS EDIFICAÇÕES, JARDIM/CALÇADAS DO MUSEU DE ARTE DE CANOINHAS E DA FUNDAÇÃO CULTURAL, NA RUA GETÚLIO VARGAS, NO CENTRO DE CANOINHAS._x000D_
 						JUSTIFICATIVA_x000D_
  		_x000D_
 	TAL AÇÃO É NECESSÁRIA POIS O MUSEU CONTA COM EXPOSIÇÕES TEMPORÁRIAS DE ARTISTAS LOCAIS, REGIONAIS E NACIONAIS, EVENTOS DA FUNDAÇÃO CULTURAL, RECEBENDO VISITANTES LOCAIS, BEM COMO DE OUTRAS LOCALIDADES, ESTADOS E INTERNACIONAIS.</t>
   </si>
   <si>
     <t>10277</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10277/ind_006.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10277/ind_006.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 006/2020 DE AUTORIA DO EDIL CELIO GALESKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA DADA CONTINUIDADE NA RECUPERAÇÃO DAS RUAS DO DISTRITO DO CAMPO DA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA VISANDO UMA MELHOR QUALIDADE E DURABILIDADE NA MELHORIA DAS RUAS.</t>
   </si>
   <si>
     <t>10275</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10275/ind_007.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10275/ind_007.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 007/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A RECUPERAÇÃO DO CALÇAMENTO DA RUA JOSÉ KLAHOLD, PRÓXIMO A RESIDÊNCIA NÚMERO 145, BAIRRO BOA VISTA._x000D_
 						JUSTIFICATIVA_x000D_
  	 SOLICITAÇÃO DOS MORADORES QUE ESTÃO COM DIFICULDADE DE TRAFEGAR NA VIA DEVIDO O CALÇAMENTO ESTAR SOLTO.</t>
   </si>
   <si>
     <t>10274</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10274/ind_008.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10274/ind_008.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 008/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O SERVIÇO DE PATROLAMENTO NA RUA  WILLIBALDO HOFFMANN, PRÓXIMO DA RESIDENCIA NÚMERO 1.539._x000D_
 						JUSTIFICATIVA_x000D_
  	 SOLICITAÇÃO DOS MORADORES QUE ESTÃO COM DIFICULDADE DE TRAFEGAR, POIS FORMOU-SE UMA VALETA NO MEIO DA RUA.</t>
   </si>
   <si>
     <t>10273</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10273/ind_009.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10273/ind_009.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 09/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR  RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJAM INSTALADOS TRÊS POSTES COM LUMINÁRIAS NA RUA NICOLAU FERNANDES, PRÓXIMO DA RESIDÊNCIA NÚMERO 1.084, E  UM POSTE COM LUMINÁRIA NA RUA ALFREDO PAUL, NOS FUNDOS DO GINÁSIO DO GEM XEILA   ELISABETE CORNELSEN,  PRÓXIMO DA RESIDÊNCIA NÚMERO 1.334, BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
  	 _x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA DOS MORADORES QUE TRAFEGAM NO PERÍODO NOTURNO PELAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>10272</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10272/ind_010.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10272/ind_010.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 011/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR LUIZ ALCEU WITT JUNIOR, DIRETOR DO DETRACAN, PARA QUE SEJA MELHORADA A SINALIZAÇÃO HORIZONTAL, COM A INDICAÇÃO E PINTURA “PARE”, NA PISTA DE ROLAMENTO DAS ESQUINAS DAS RUAS FRANCISCO DE PAULA E SILVA COM BASÍLIO HUMENHUK._x000D_
 						JUSTIFICATIVA_x000D_
  	 _x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA DOS MORADORES QUE TRAFEGAM PELO LOCAL.</t>
   </si>
   <si>
     <t>10270</t>
   </si>
   <si>
     <t>INDICAÇÃO N 011/2020 DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR  RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA CONCLUÍDA A CALÇADA, PASSANDO PELO CANTEIRO CENTRAL DA RUA ADOLFO VOIGT, ESQUINA COM A RUA ISIDORO GUSTAVO JARSCHEL, BAIRRO TRICOLIN._x000D_
 						JUSTIFICATIVA_x000D_
  	 _x000D_
 	TAL AÇÃO SE FAZ NECESSÁRIA PARA GARANTIR  A SEGURANÇA  E MELHORAR AS CONDIÇÕES DE DESLOCAMENTO DOS PEDESTRES.</t>
   </si>
   <si>
     <t>10269</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10269/ind_012.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10269/ind_012.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 012/2020 DE AUTORIA DO EDIL CORONEL MÁRIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O SERVIÇO DE PATROLAMENTO E ENSAIBRAMENTO DA RUA ADOLFO VOIGT E RUAS ADJACENTES, BAIRRO TRICOLIN._x000D_
 						JUSTIFICATIVA_x000D_
  	 SOLICITAÇÃO DOS MORADORES QUE ESTÃO COM DIFICULDADE DE TRÁFEGO.</t>
   </si>
   <si>
     <t>10310</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10310/ind_013.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10310/ind_013.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 013/2020 DE AUTORIA O EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA PROCEDIDO O REPERFILAMENTO DAS LATERIAS (ESTACIONAMENTO) DA RUA DOZE DE SETEMBRO, PRÓXIMO A CASA LUNA._x000D_
 						JUSTIFICATIVA_x000D_
  	 DEVIDO AS PÉSSIMAS CONDIÇÕES DO ACOSTAMENTO DA REFERIDA RUA É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10311</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10311/ind_014.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10311/ind_014.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 014/2020 DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR HILÁRIO KATH, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, PARA QUE SEJA REALIZADA A LIMPEZA DA VEGETAÇÃO ÀS MARGENS DA AVENIDA WENDELIN METZGER,  PRÓXIMO A UNC._x000D_
 							JUSTIFICATIVA_x000D_
  	 O EXCESSO DE MATO NO ACOSTAMENTO E INCLUSIVE INVADINDO A PISTA DE ROLAMENTO, VEM TRAZENDO TRANSTORNOS AOS MOTORISTAS QUE NÃO TEM VISIBILIDADE.</t>
   </si>
   <si>
     <t>10312</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10312/ind_015.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10312/ind_015.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 015/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR  LUIZ ALCEU WITT JUNIOR, DIRETOR DO DETRACAN,  PARA QUE SEJA REALIZADA A PINTURA DAS FAIXAS DE ESTACIONAMENTO NA RUA JOÃO ALLAGE._x000D_
 						JUSTIFICATIVA_x000D_
  	 TAL AÇÃO É NECESSÁRIA PARA OTIMIZAR O ESPAÇO DOS VEÍCULOS.</t>
   </si>
   <si>
     <t>10313</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10313/ind_016.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10313/ind_016.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 016/2020 DE AUTORIA DO EDIL CELIO GALESKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR  LUIZ ALCEU WITT JUNIOR, DIRETOR DO DETRACAN,  A INSTALAÇÃO DE UMA LOMBADA NA RUA RODOLFO SCHEIDE,  BAIRRO JARDIM ESPERANÇA._x000D_
 						JUSTIFICATIVA_x000D_
  	 TAL AÇÃO É NECESSÁRIA DEVIDO O MOVIMENTO INTENSO DE CARROS E CAMINHÕES, A MAIORIA TRAFEGANDO EM ALTA VELOCIDADE COLOCANDO EM RISCO A VIDA DE MUITAS PESSOAS.</t>
   </si>
   <si>
     <t>10314</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10314/ind_017.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10314/ind_017.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 017/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, PARA QUE DETERMINE À SECRETARIA MUNICIPAL DE PLANEJAMENTO, E AO SETOR JURÍDICO DO MUNICÍPIO,  PARA QUE SEJA REALIZADO ESTUDOS NECESSÁRIOS PARA A LEGALIZAÇÃO DO ACESSO  EXISTENTE ENTRE AS RUAS VIRGÍLIO TREVISANI E ERNA SCHUMACHER, PARA A INSTALAÇÃO DE POSTES COM LUMINÁRIAS._x000D_
 						JUSTIFICATIVA_x000D_
  	 _x000D_
 	A FALTA DE ILUMINAÇÃO CAUSA INSEGURANÇA E REPRESENTA PERIGO PARA OS MORADORES,  QUE UTILIZAM MUITO ESSA RUA QUE DÁ ACESSO A COHAB IV.</t>
   </si>
   <si>
     <t>10315</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10315/ind_018.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10315/ind_018.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 018/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS  NA ESTRADA DE BONETES, QUE DÁ ACESSO À NOVE PROPRIEDADES, FAMÍLIAS GREFFIN, DURAU E MARTINS._x000D_
 						JUSTIFICATIVA_x000D_
  	 TENDO EM VISTA A SITUAÇÃO PRECÁRIA QUE SE ENCONTRA A ESTRADA  E A DIFICULDADE QUE OS CAMINHÕES CARREGADOS TEM PARA TRANSITAR,  É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10317</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10317/ind_019.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10317/ind_019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 019/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR  RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA PROCEDIDA DE FORMA URGENTE UMA OPERAÇÃO TAPA BURACOS, NAS RUAS PAVIMENTADAS DO MUNICÍPIO DE CANOINHAS._x000D_
 						JUSTIFICATIVA_x000D_
  	TAL AÇÃO É NECESSÁRIA DEVIDO O GRANDE NÚMERO DE BURACOS QUE SE FORMARAM NAS VIAS PAVIMENTADAS, CAUSANDO TRANSTORNOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>10319</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10319/ind_020.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10319/ind_020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 020/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR HILÁRIO KATH, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, PARA QUE SEJA REALIZADA A LIMPEZA DOS DOIS LADOS DA AVENIDA SENADOR IVO DE AQUINO, DEPOIS DA ANTIGA EMPRESA FRICASA._x000D_
 							JUSTIFICATIVA_x000D_
  	 TAL AÇÃO É NECESSÁRIA POIS O EXCESSO DE MATO ESTÁ INVADINDO A PISTA DE ROLAMENTO,  TRAZENDO TRANSTORNOS AOS PEDESTRES E MOTORISTAS.</t>
   </si>
   <si>
     <t>10320</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10320/ind_021.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10320/ind_021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 021 DE AUTORIA DO EDIL PAULO GLINSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS,  O PATROLAMENTO, LIMPEZA DE VALAS E COLOCAÇÃO DE BRITA NA ESTRADA GERAL DE PAULA PEREIRA._x000D_
 						JUSTIFICATIVA_x000D_
  	 TENDO EM VISTA A SITUAÇÃO PRECÁRIA QUE SE ENCONTRA A ESTRADA  E A DIFICULDADE DE TRÁFEGO DOS MORADORES,  É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10321</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10321/ind_022.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10321/ind_022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 022/2020 DE AUTORIA DO EDIL PAULO GLINSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS,  O PATROLAMENTO, LIMPEZA DE VALAS E COLOCAÇÃO DE BRITA NA ESTRADA QUE LIGA PAULA PEREIRA À RIO DO PINHO._x000D_
 						JUSTIFICATIVA_x000D_
  	 TENDO EM VISTA A SITUAÇÃO PRECÁRIA QUE SE ENCONTRA A ESTRADA  E A DIFICULDADE  DE TRÁFEGO DOS MORADORES É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10322</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10322/ind_023.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10322/ind_023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 023/2020 DE AUTORIA DO EDIL PAULO GLINSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR  RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A COLOCAÇÃO DE LAMPADAS MULTIVAPORES NA SEDE DO DISTRITO DE PAULA PEREIRA, E EM TODAS A VIAS, INCLUSIVE NA VIA QUE VAI DA ESCOLA ATÉ A ESTRADA DE FERRO, NAS PROXIMIDADES DA CASA DO SENHOR ERODI SCHINDLER._x000D_
 						JUSTIFICATIVA_x000D_
  	TAL AÇÃO É NECESSÁRIA VISANDO PROPORCIONAR MAIOR SEGURANÇA AOS MORADORES.</t>
   </si>
   <si>
     <t>10323</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10323/ind_024.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10323/ind_024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 024/2020 DE AUTORIA DO EDIL PAULO GLINSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR  RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A COLOCAÇÃO DE LÂMPADAS DE LED NAS RUAS MAJOR VIEIRA, FREI MENANDRO KAMPS E FELIPE SCHMIDT._x000D_
 						JUSTIFICATIVA_x000D_
  	A  NOVA ILUMINAÇÃO TRAZ VÁRIOS BENEFÍCIOS A POPULAÇÃO, ALÉM DE PROPORCIONAR MENOR CONSUMO, TRAZ SEGURANÇA AOS PEDESTRES E MOTORISTAS, POIS COM MAIOR INTENSIDADE DE LUZ, OS SINAIS, AS FAIXAS DE PEDESTRES E O MOVIMENTOS NA RUA TEM UMA MELHOR PERCEPÇÃO PARA O MOTORISTA E TRANSEUNTE.</t>
   </si>
   <si>
     <t>10324</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10324/ind_025.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10324/ind_025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 025/2020 DE AUTORIA DO EDIL PAULO GLINSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR  LUIZ ALCEU WITT JUNIOR, DIRETOR DO DETRACAN, A PINTURA DE SINALIZAÇÃO DE “PARE” E COLOCAÇÃO DE TACHÕES NA ESQUINA DAS RUAS MARECHAL FLORIANO E MARECHAL RONDON._x000D_
 						JUSTIFICATIVA_x000D_
  	 TAL AÇÃO SE FAZ NECESSÁRIA VISANDO OFERECER MELHORES CONDIÇÕES DE TRÁFEGO, DANDO MELHOR VISIBILIDADE AOS MOTORISTAS E PEDESTRES, EVITANDO ASSIM O RISCO DE ACIDENTES.</t>
   </si>
   <si>
     <t>10325</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10325/ind_026.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10325/ind_026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 026/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS,   PARA QUE SEJAM MELHORADAS AS CONDIÇÕES DE TRAFEGABILIDADE DA RUA ARTHUR BURGART, BAIRRO TRICOLIN._x000D_
 						JUSTIFICATIVA_x000D_
  	 TENDO EM VISTA A SITUAÇÃO PRECÁRIA QUE SE ENCONTRA A VIA  E A DIFICULDADE  DE TRÁFEGO DOS MORADORES É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10358</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10358/ind_027.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10358/ind_027.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 027/2020 DE AUTORIA DO EDIL CELIO GALESKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR  LUIZ ALCEU WITT JUNIOR, DIRETOR DO DETRACAN, A INSTALAÇÃO DE UMA LOMBO FAIXA NA RUA VIDAL RAMOS, ENTRE A PRAÇA LAURO MULLER E A LOJA ORTOBON, NOS MOLDES DA EXISTENTE NA RUA EUGÊNIO DE SOUZA._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA POIS É UMA VIA DE MUITO MOVIMENTO,  E O EXCESSO DE VELOCIDADE DOS VEÍCULOS É CONSTANTE, HAVENDO GRANDE RISCO DE ACIDENTES.</t>
   </si>
   <si>
     <t>10360</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10360/ind_028.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10360/ind_028.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 028/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR  LUIZ ALCEU WITT JUNIOR, DIRETOR DO DETRACAN, A INSTALAÇÃO DE UMA LOMBADA NA RUA JOAQUIM DE PAULA VIEIRA, PRÓXIMO A RESIDÊNCIA NÚMERO 656._x000D_
 						JUSTIFICATIVA_x000D_
 	O ABUSO DE VELOCIDADE É CONSTANTE PELOS MOTORISTAS QUE TRAFEGAM POR ESTA VIA TRAZENDO PERIGO AOS MORADORES.</t>
   </si>
   <si>
     <t>10363</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10363/ind_029.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10363/ind_029.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 029/2020, DE AUTORIA DO EDIL PAULINHO BASILIO O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA MELHORIAS COM  PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA WALDOMIRO OLSEN, BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
  	 TENDO EM VISTA A SITUAÇÃO PRECÁRIA QUE SE ENCONTRA A VIA  E A DIFICULDADE  DE TRÁFEGO DOS MORADORES É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10365</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10365/ind_030.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10365/ind_030.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 030/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO SERVIÇO DE MANUTENÇÃO EM TODAS AS VIAS DE MARCÍLIO DIAS QUE NÃO FORAM CONCLUÍDAS, ESPECIALMENTE NA RUA EUZEBIO PIERMANN._x000D_
 						JUSTIFICATIVA_x000D_
  	 SOLICITAÇÃO DOS MORADORES DEVIDO A DIFICULDADE DE TRÁFEGO NAS VIAS.</t>
   </si>
   <si>
     <t>10367</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10367/ind_031.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10367/ind_031.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 031/2020, DE AUTORIA DO EDIL GIL BAIANO,O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A MANUTENÇÃO COM PATROLA E COLOCAÇÃO DE CASCALHO  NA ESTRADA DO CARAGUATÁ, INICIANDO NO ALTO DO FRIGORÍFICO PASSANDO PELO CARAGUATÁ, SAINDO NA FARTURA DE CIMA._x000D_
 						JUSTIFICATIVA_x000D_
  	TAL AÇÃO SE FAZ NECESSÁRIA POIS AS ESTRADAS ESTÃO MUITO DANIFICADOS E LOGO COMEÇARÁ A COLHEITA DO MILHO E DO SOJA.</t>
   </si>
   <si>
     <t>10459</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10459/ind_032.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10459/ind_032.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 032/2020 DE AUTORIA DO EDIL PAULINHO BASILIO,  	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS,   PARA QUE SEJA REALIZADA MELHORIAS  NA RUA EMÍDIO FERREIRA DE SOUZA, NO BAIRRO PIEDADE, SENTIDO ARAD. _x000D_
 						JUSTIFICATIVA_x000D_
  	 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES QUE SE ENCONTRA A VIA.</t>
   </si>
   <si>
     <t>10458</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10458/ind_033.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10458/ind_033.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 033/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR HILÁRIO KATH, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, PARA QUE SEJA REALIZADA A LIMPEZA E MANUTENÇÃO DA PRAÇA FRANCISCO TIMÓTEO BOJARSKI, LOCALIZADA NA RUA SÃO JOSÉ, ENTRONCAMENTO COM AS RUAS JOAQUIM DE PAULA VIEIRA E EWALDO KREIS, BAIRRO BOA VISTA._x000D_
 							JUSTIFICATIVA_x000D_
  	 TAL AÇÃO É NECESSÁRIA POIS A REFERIDA PRAÇA SE TORNOU UMA ÁREA DE LAZER PARA AS FAMÍLIAS.</t>
   </si>
   <si>
     <t>10457</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10457/ind_034.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10457/ind_034.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 034/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR HILÁRIO KATH, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, PARA QUE SEJA REALIZADA A LIMPEZA DAS LATERAIS  DA RUA EMÍLIO SCHOLTZ, PRÓXIMO AO CEMITÉRIO MUNICIPAL._x000D_
 							JUSTIFICATIVA_x000D_
  	 TAL AÇÃO É NECESSÁRIA POIS O MATO ESTÁ INVADINDO A PISTA, CAUSANDO TRANSTORNOS AOS MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>10456</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10456/ind_035.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10456/ind_035.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 035/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A MANUTENÇÃO COM PATROLA E COLOCAÇÃO DE CASCALHO  NA RUAS DO ALTO DO FRIGORIFICO._x000D_
 						JUSTIFICATIVA_x000D_
  	DEVIDO AS PÉSSIMAS CONDIÇÕES DAS VIAS E A FALTA DE MATERIAL É NECESSÁRIO COM URGÊNCIA OS DEVIDOS REPAROS.</t>
   </si>
   <si>
     <t>10455</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10455/ind_036.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10455/ind_036.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 036/2020 DE AUTORIA DO EDIL GIL BAIANO,  O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A RECUPERAÇÃO EM ALGUNS PONTOS DA ESTRADA DO PARADO E DA ESTRADA DO MATÃO,  PRÓXIMO A FAMÍLIA KWITCHAL, COLOCAÇÃO DE  CASCALHO PARA COBRIR AS CABEÇAS DE PEDRA E TAPAR OS BURACOS._x000D_
 						JUSTIFICATIVA_x000D_
  	AS PÉSSIMAS CONDIÇÕES DAS ESTRADAS ESTÃO DANIFICANDO OS CARROS CAUSANDO PREJUÍZOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>10454</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10454/ind_037.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10454/ind_037.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 037/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR  RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A RECUPERAÇÃO DO CALÇAMENTO DA RUA ALFREDO GOMES SAPUCAIA._x000D_
 						JUSTIFICATIVA_x000D_
  	 APOS A REALIZAÇÃO DO ASFALTO NA RUA FRANCISCO DE PAULA E SILVA, O CALÇAMENTO FICOU DANIFICADO, AS LAJOTAS SEXTAVADAS ESTÃO SOLTAS, PREJUDICANDO O TRANSITO E A PASSAGEM DE PEDESTRES.</t>
   </si>
   <si>
     <t>10453</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10453/ind_038.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10453/ind_038.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 038/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR RAFAEL ROTTILI ROEDER, SECRETÁRIO DE PLANEJAMENTO,  PARA QUE SEJA PROVIDENCIADA A PLACA DE DENOMINAÇÃO DA PRAÇA SUBTENENTE SÍLVIO FRANCISCO DA SILVEIRA, COHAB II._x000D_
 						JUSTIFICATIVA_x000D_
  	 TAL PEDIDO SE JUSTIFICA POIS A REFERIDA PRAÇA ENCONTRA-SE SEM PLACA DE IDENTIFICAÇÃO.</t>
   </si>
   <si>
     <t>10452</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10452/ind_039.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10452/ind_039.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 039/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   AO SENHOR  RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, O CONSERTO COM MASSA ASFÁLTICA DOS BURACOS DAS RUAS DA COHAB II._x000D_
 						JUSTIFICATIVA_x000D_
  	 TAL PEDIDO SE JUSTIFICA POIS  VÁRIOS PONTOS PRECISAM DE CONSERTO E PARA EVITAR TRANSTORNOS E O AUMENTO DOS BURACOS É NECESSÁRIO PROVIDENCIAS.</t>
   </si>
   <si>
     <t>10451</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10451/ind_040.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10451/ind_040.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 040/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR  RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A AMPLIAÇÃO DO ESTACIONAMENTO NA RUA OTÁVIO FERREIRA DA SILVA, AO LADO DO GINÁSIO MELQUIADES PEREIRA DA CRUZ, PASSANDO A PATROLA, LIMPEZA DO MATO E COLOCAÇÃO DE CASCALHO._x000D_
 						JUSTIFICATIVA_x000D_
  	 TAL AÇÃO IRÁ AUXILIAR OS EVENTOS NO GINÁSIO, PROPORCIONANDO MAIOR ESPAÇO DE ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>10450</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10450/ind_041.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10450/ind_041.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 041/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE TUBULAÇÃO NA RUA OTTO FRIEDRICH ATÉ A ESQUINA DA RUA FERES JOÃO SFAIR, PRÓXIMO AS ANTENAS, EM PARCERIAS COM 16 PROPRIETÁRIOS._x000D_
 						JUSTIFICATIVA_x000D_
  	 TAL PEDIDO SE JUSTIFICA POIS OS MORADORES JÁ ADQUIRIRAM OS TUBOS, NECESSITANDO SUA COLOCAÇÃO.</t>
   </si>
   <si>
     <t>10449</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10449/ind_042.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10449/ind_042.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 042/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, O CONSERTO DE BOCA DE LOBO QUEBRADA, TUBULAÇÃO QUEBRADA E ENTUPIDA NA RUA WENDELIN MEZTGER, EM FRENTE AO NÚMERO 761._x000D_
 						JUSTIFICATIVA_x000D_
  	 SOLICITAÇÃO DOS MORADORES POIS COM A TUBULAÇÃO ENTUPIDA TEM MUITA ÁGUA ESCORRENDO NA PISTA CAUSANDO PROBLEMAS.</t>
   </si>
   <si>
     <t>10448</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10448/ind_043.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10448/ind_043.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 043/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI,	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,   AO SENHOR  RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, O CONSERTO COM MASSA ASFÁLTICA DE CINCO BURACOS NA RUA THEODORO HUMENHUK, CAMPO DA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
  	 TAL AÇÃO É NECESSÁRIA POIS OS BURACOS CAUSAM TRANSTORNOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>10475</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10475/ind_044.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10475/ind_044.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 044/2020, DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR  RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  A INCLUSÃO DAS RUAS ARTHUR BURGARDT E TRECHO QUE CORRESPONDE A RUA FERES JOÃO SFAIER ATÉ BERNARDO OLSEN, NO PRÓXIMO LOTE DE RUAS A SEREM ASFALTADAS._x000D_
 						JUSTIFICATIVA_x000D_
  	  POR SE TRATAR DE TRECHOS ÍNGREMES DIFICULTANDO O ACESSO TANTO PARA SUBIR QUANTO PARA DESCER MESMO NOS DIAS DE TEMPO BOM. ESTAS RUAS ESTÃO NAS PROXIMIDADES DO CENTRO E PODERÃO FACILITAR O TRÂNSITO.</t>
   </si>
   <si>
     <t>10474</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10474/ind_045.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10474/ind_045.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 045/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A RECUPERAÇÃO COM  PATROLA E COLOCAÇÃO DE MATERIAL NA ESTRADA DE CANTA GALO QUE ENTRA PARA ANTA GORDA SENTIDO A PAULA PEREIRA, NA ESTRADA DE TAIACOCA QUE LIGA À ESTRADA DE CANTA GALO A ANTA GORDA._x000D_
 						JUSTIFICATIVA_x000D_
 	EM RAZÃO DO ESCOAMENTO DA SAFRA É NECESSÁRIO QUE SE FAÇA A MANUTENÇÃO NECESSÁRIA.</t>
   </si>
   <si>
     <t>10473</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10473/ind_046.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10473/ind_046.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 046/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR  LUIZ ALCEU WITT JUNIOR, DIRETOR DO DETRACAN,  PARA QUE SEJA REALIZADA A PINTURA DE FAIXAS DE PEDESTRES NA RUA OTAVIO TABALIPA ESQUINA COM A AVENIDA DOS EXPEDICIONÁRIOS, NAS DUAS VIAS._x000D_
 						JUSTIFICATIVA_x000D_
  	 TAL AÇÃO É NECESSÁRIA PARA GARANTIR A SEGURANÇA DOS PEDESTRES, POIS SÃO VIAS DE GRANDE MOVIMENTO.</t>
   </si>
   <si>
     <t>10472</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10472/ind_047.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10472/ind_047.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 047/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA COM URGÊNCIA A MANUTENÇÃO DA ESTRADA PRINCIPAL DE BONETES._x000D_
 						JUSTIFICATIVA_x000D_
 	EM RAZÃO DO ESCOAMENTO DA SAFRA É NECESSÁRIO QUE SE FAÇA A MANUTENÇÃO DA ESTRADA, POIS EXISTE VÁRIOS PONTOS PRECÁRIOS QUE DIFICULTAM A PASSAGEM.</t>
   </si>
   <si>
     <t>10561</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10561/ind_048.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10561/ind_048.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 048/2020, DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR HILÁRIO KATH, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, PARA QUE SEJA REALIZADA A LIMPEZA DO JARDIM DO CREAS E RESPECTIVA CALÇADA._x000D_
 							JUSTIFICATIVA_x000D_
  	 TAL AÇÃO É NECESSÁRIA POIS A FALTA DE LIMPEZA TRAZ TRANSTORNOS AOS USUÁRIOS E A POPULAÇÃO EM GERAL.</t>
   </si>
   <si>
     <t>10562</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10562/ind_049.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10562/ind_049.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 049/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR NILSON COCHASK, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA PROCEDIDA A MANUTENÇÃO DA CABECEIRA DA PONTE LOCALIZADA NA AVENIDA SENADOR IVO D AQUINO, PRÓXIMO AO FRICASA, BEM COMO A LIMPEZA DAS CANALETAS PARA ESCOAMENTO DE ÁGUA, LIMPEZA DE BOCAS DE LOBO E OPERAÇÃO TAPA BURACOS DA REFERIDA AVENIDA ATÉ TÉRMINO DA PAVIMENTAÇÃO ASFÁLTICA, CONFORME FOTOS EM ANEXO._x000D_
 						JUSTIFICATIVA_x000D_
 	EM RAZÃO DO GRANDE MOVIMENTO DA VIA E A FALTA DE MANUTENÇÃO É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10563</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10563/ind_050.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10563/ind_050.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 012/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR HILÁRIO KATH, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, PARA QUE SEJA REALIZADA A LIMPEZA E ROÇADA DO TERRENO DA PREFEITURA LOCALIZADO NO LOTEAMENTO SANTA CRUZ, AO LADO DA EMPRESA GSA._x000D_
 					      JUSTIFICATIVA_x000D_
  	 TAL AÇÃO É NECESSÁRIA POIS O TERRENO ESTÁ MUITO SUJO TRAZENDO PERIGO DE COBRAS E PROLIFERAÇÃO DE RATOS QUE ACABAM ENTRANDO NAS RESIDÊNCIAS, ALÉM DE SERVIR DE ESCONDERIJO  PARA PRÁTICA DE ATOS ILICITOS.</t>
   </si>
   <si>
     <t>10668</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10668/ind_051.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10668/ind_051.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 051/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, RESPONSÁVEL PELO  DETRACAN,  ESTUDOS NECESSÁRIOS PARA A CONFECÇÃO DE DUAS LOMBADAS NA WIEGANDO WIESE, COHAB II._x000D_
 						JUSTIFICATIVA_x000D_
  	 TAL AÇÃO SE FAZ NECESSÁRIA DEVIDO O EXCESSO DE VELOCIDADE DOS VEÍCULOS NA VIA, COLOCANDO EM RISCO OUTROS CONDUTORES E PEDESTRES.</t>
   </si>
   <si>
     <t>10669</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10669/ind_052.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10669/ind_052.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 052/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR  LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O CONSERTO DE UM BUEIRO E DA CICLOVIA NA AVENIDA WENDELIN METZGER, EM FRENTE A RESIDENCIA NÚMERO 2.704._x000D_
 						JUSTIFICATIVA_x000D_
  	 O REFERIDO BUEIRO ENCONTRA-SE DANIFICADO, TRAZENDO PERIGO AO PEDESTRES QUE CIRCULAM PELO LOCAL.</t>
   </si>
   <si>
     <t>10670</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10670/ind_053.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10670/ind_053.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 053/2020 DE AUTORIA DO EDIL CÉLIO GALESKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR  RAFAEL ROTTILI ROEDER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO QUE SEJA REALIZADO ESTUDOS PARA A CONSTRUÇÃO DE UM REFÚGIO AO LADO DO ASFALTO DA BR 280 NA LOCALIDADE DE RIO DA AREIA DE BAIXO, EM FRENTE AO ARMAZÉM SANTO ANTÔNIO, QUE DÁ ACESSO ÀS LOCALIDADES DE COLONIA FIGURA E VALINHOS, CONFORME RESPOSTA DO DNIT EM ANEXO._x000D_
 						JUSTIFICATIVA_x000D_
  	 TAL AÇÃO IRÁ  PROPORCIONAR MAIOR SEGURANÇA AOS MORADORES QUE PRECISAM ACESSAR SUA LOCALIDADES.</t>
   </si>
   <si>
     <t>10701</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10701/ind_054.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10701/ind_054.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 054/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, REITERANDO A INDICAÇÃO Nº 037/2020, PARA QUE SEJA REALIZADA A RECUPERAÇÃO DO CALÇAMENTO DA RUA ALFREDO GOMES SAPUCAIA._x000D_
 						JUSTIFICATIVA_x000D_
  	 APOS A REALIZAÇÃO DO ASFALTO NA RUA FRANCISCO DE PAULA E SILVA, O CALÇAMENTO FICOU DANIFICADO, AS LAJOTAS SEXTAVADAS ESTÃO SOLTAS, PREJUDICANDO O TRANSITO E A PASSAGEM DE PEDESTRES.</t>
   </si>
   <si>
     <t>10703</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10703/ind_055.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10703/ind_055.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 055/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA CONSERTADO UMA CAIXA DE CAPTAÇÃO DE GALERIA PLUVIAL, (BOCA DE LOBO), LOCALIZADA NA RUA 12 DE SETEMBRO, ACIMA DA MERCEARIA MIME, PRÓXIMO AO NÚMERO 1.484, CONFORME FOTOS EM ANEXO._x000D_
 						JUSTIFICATIVA_x000D_
  	_x000D_
 	A FALTA DE MANUTENÇÃO CAUSOU UMA CRATERA QUE ESTÁ CAUSANDO TRANSTORNOS AOS MORADORES</t>
   </si>
   <si>
     <t>10705</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10705/ind_056.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10705/ind_056.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 056/2020, DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  PARA QUE SEJAM INSTALADAS QUATRO LUMINÁRIAS NA CONTINUAÇÃO DA RUA JORGE PAULO, RUA LATERAL DO RESIDENCIAL NOSSA SENHORA APARECIDA._x000D_
 						JUSTIFICATIVA																						 _x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA DOS MORADORES QUE TRAFEGAM NO PERÍODO NOTURNO PELAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>10755</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10755/ind_057.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10755/ind_057.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 057/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O CONSERTO DE UM BUEIRO NA RUA BERNARDO OLSEN, NA FRENTE DO COLÉGIO SANTA CRUZ, PRÓXIMO AO ABRIGO DE ÔNIBUS._x000D_
 						JUSTIFICATIVA_x000D_
  	 O REFERIDO BUEIRO ENCONTRA-SE DANIFICADO TRAZENDO PERIGO A POPULAÇÃO.</t>
   </si>
   <si>
     <t>10756</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10756/ind_058.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10756/ind_058.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 058/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, RESPONSÁVEL PELO  DETRACAN,  PARA QUE SEJA AMPLIADA A LOMBADA NA AVENIDA SENADOR IVO DE AQUINO, EM FRENTE A EMPRESA FRICASA._x000D_
 						JUSTIFICATIVA_x000D_
  	 TAL AÇÃO SE FAZ NECESSÁRIA DEVIDO A LOMBADA ESTAR MUITO BAIXA E OS MOTORISTAS ABUSAM DA VELOCIDADE, TORNANDO O TRECHO PERIGOSO DEVIDO A ENTRADA E SAÍDA DE VEÍCULOS DA EMPRESA.</t>
   </si>
   <si>
     <t>10757</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10757/ind_059.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10757/ind_059.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 059/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O CONSERTO DA GRADE DE UM BUEIRO NA RUA QUE DÁ ACESSO AO PARQUE DE EXPOSIÇÕES, ENTRANDO NA FARMÁCIA SANTA HELENA, CONFORME FOTOS EM ANEXO._x000D_
 						JUSTIFICATIVA_x000D_
  	 DEVIDO A PASSAGEM FREQUENTE DO CAMINHÃO DA PREFEITURA PELA VIA, A GRADE DO BUEIRO FICOU DANIFICADA CAUSANDO PERIGO AOS MORADORES.</t>
   </si>
   <si>
     <t>10758</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10758/ind_060.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10758/ind_060.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 060/2020, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA COLOCADO MATERIAL NO FINAL DA RUA VICTOR SOARES DE CARVALHO, BAIRRO JARDIM ESPERANÇA._x000D_
 						JUSTIFICATIVA_x000D_
 	DEVIDO O ACENTUADO  DECLIVE DA VIA OS MORADORES TEM DIFICULDADES DE ACESSO A SUAS RESIDENCIAS.</t>
   </si>
   <si>
     <t>10770</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10770/ind_061.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10770/ind_061.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 061/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, CHEFE DO  DETRACAN,  PARA QUE SEJA VERIFICADA A VIABILIDADE DE INSTALAR UM  CONJUNTO SEMAFÓRICO AUXILIAR, NO SEMÁFORO EXISTENTE NA RUA EUGÊNIO DE SOUZA, ESQUINA COM A RUA CORONEL ALBUQUERQUE._x000D_
 						JUSTIFICATIVA_x000D_
  	VISADO MAIOR SEGURANÇA AOS PEDESTRES E PARA EVITAR ACIDENTES TAL AÇÃO É NECESSÁRIA.</t>
   </si>
   <si>
     <t>10782</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10782/ind_062.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10782/ind_062.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 062/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  PARA QUE SEJAM SUBSTITUÍDAS AS LUMINÁRIAS E INSTALADOS DOIS POSTES COM LUMINÁRIAS NA SERVIDÃO AMBRÓSIO GIBOWSKI, BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA																						 _x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA POIS AS LUMINÁRIAS ESTÃO MUITO ANTIGAS E MUITO FRACAS E COM O MOVIMENTO DE TRABALHADORES NESTA RUA EM FUNÇÃO DA CONSTRUÇÃO DE OBRAS É NECESSÁRIO PROVIDENCIAS.</t>
   </si>
   <si>
     <t>10815</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10815/ind_063.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10815/ind_063.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 012/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO O CONSERTO DA  CALÇADA NA RUA GETÚLIO VARGAS, FRENTE A BIBLIOTECA PÚBLICA._x000D_
 						JUSTIFICATIVA																						 _x000D_
 	TAL AÇÃO É NECESSÁRIA  CONSIDERANDO O GRANDE NÚMERO DE PESSOAS QUE CIRCULAM DIARIAMENTE PELO LOCAL, COM A CALÇADA EM DESNÍVEL PODE OCORRER ALGUM ACIDENTE, ALÉM DO ASPECTO VISUAL.</t>
   </si>
   <si>
     <t>10819</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10819/ind_064.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10819/ind_064.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 064/2020, DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A  MANUTENÇÃO   NA ESTRADA GERAL DO CARAGUATÁ QUE DÁ ACESSO AO DISTRITO DE FELIPE SCHMIDT, ONDE HÁ VÁRIOS PONTOS CRÍTICOS NESTA VIA, EM UM DOS PONTOS CRITICOS  É NECESSÁRIO QUE A ÁGUA ESCOE FORA DO LEITO DA VIA QUE SE ENCONTRA INUNDADA,  QUE FICA NA FARTURA DE CIMA,  PRÓXIMO A CAIXA DE ÁGUA._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRÁFEGO EM ALGUNS PONTOS DA ESTRADA.</t>
   </si>
   <si>
     <t>10820</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10820/ind_065.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10820/ind_065.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 065/2020, DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  VERIFICAR A POSSIBILIDADE DE REALIZAR MELHORIAS NO FINAL DA RUA FREDERICO HAAG,  Nº 760, BAIRRO INDUSTRIAL I, EM FRENTE A ÚLTIMA CASA DA RUA. _x000D_
 						JUSTIFICATIVA_x000D_
 	A RUA DE FORMA GERAL ESTÁ BEM CONSERVADA, SENDO NECESSÁRIO A MANUTENÇÃO APENAS NESTE TRECHO QUE TEM UMA VALA, ACUMULA BARRO E DIFICULTA O ACESSO DOS MORADORES.</t>
   </si>
   <si>
     <t>10855</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10855/066_2020_norma_obras_tapa_buraco_rua_loacir_muniz.odt</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10855/066_2020_norma_obras_tapa_buraco_rua_loacir_muniz.odt</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 066/2020, DE AUTORIA DE NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA PROVIDENCIAR COM URGÊNCIA, UMA  OPERAÇÃO TAPA BURACOS NA RUA LOACIR MUNIZ, BAIRRO  ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL SOLICITAÇÃO SE FAZ NECESSÁRIA  EM FUNÇÃO DOS RISCOS DE ACIDENTES POR DESVIO DESTES, OU SEJA, OBRIGANDO MOTORISTAS A TRAFEGAREM NA CONTRAMÃO.</t>
   </si>
   <si>
     <t>10858</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10858/ind_067.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10858/ind_067.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 067/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, A POSSIBILIDADE DE MELHORAR A SINALIZAÇÃO DA RUA WIEGANDO WIESE, COHAB II, PROCEDER ESTUDOS PARA RECOLOCAR UM REDUTOR DE VELOCIDADE QUE FOI RETIRADO, EM FACE DO AUMENTO  GRANDE FLUXO DE TRÁFEGO PESADO NO LOCAL. _x000D_
 						JUSTIFICATIVA_x000D_
  	VISADO MAIOR SEGURANÇA AOS PEDESTRES E PARA EVITAR ACIDENTES TAL AÇÃO É NECESSÁRIA</t>
   </si>
   <si>
     <t>10859</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10859/ind_068.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10859/ind_068.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 068/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NAS RUAS DO BAIRRO BOA VISTA, PRINCIPALMENTE NA RUA MANOEL GRAVI, ONDE FOI INICIADA UMA OBRA DE MELHORIA E NÃO HOUVE CONTINUIDADE. _x000D_
 						JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DAS VIAS.</t>
   </si>
   <si>
     <t>10860</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10860/ind_069.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10860/ind_069.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 069/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, REITERANDO SOLICITAÇÃO DE  MELHORIAS NAS RUAS MELVIN JONES E AUGUSTO HAAG, BAIRRO ALTO DA TIJUCA._x000D_
 						JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DAS VIAS.</t>
   </si>
   <si>
     <t>10871</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10871/ind_070.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10871/ind_070.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 070/2020, DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS E/OU MANUTENÇÃO NA TUBULAÇÃO DA RUA JOÃO WATZKO, EM FRENTE AO CEI RODOLFO LINZMEIER, NO LOTEAMENTO SANTA CRUZ._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL SOLICITAÇÃO SE FAZ NECESSÁRIA  POIS A TUBULAÇÃO ESTÁ OBSTRUÍDA E A ÁGUA ESTÁ VOLTANDO PARA DENTRO DAS CASAS PELOS RALOS CAUSANDO TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>10906</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10906/ind_071.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10906/ind_071.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 071/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, PARA QUE SE PROCEDA A UMA OPERAÇÃO DE RECOLOCAÇÃO DAS PLACAS DE TRÂNSITO QUE CAÍRAM EM FUNÇÃO DO VENDAVAL DO DIA 30 DE JUNHO._x000D_
 						JUSTIFICATIVA_x000D_
  	VISADO A SEGURANÇA DE MOTORISTAS E PEDESTRES, COMO TAMBÉM QUE AS REFERIDAS PLACAS NÃO SEJAM VANDALIZADAS É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10908</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10908/ind_072.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10908/ind_072.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 072/2020, DE AUTORIA DO EDIL CORONEL MARIO E DA VEREADORA NORMA PEREIRA, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  O ENSAIBRAMENTO DA RUA DEODATO DE LIMA, BAIRRO ALTO DAS PALMEIRAS. _x000D_
 						JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA VIA.</t>
   </si>
   <si>
     <t>10931</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10931/ind_073.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10931/ind_073.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 073/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, A REVITALIZAÇÃO COM PATROLA E A COLOCAÇÃO DE CASCALHO E COMPACTAÇÃO COM ROLO, EM TODAS AS RUAS DOS BAIRROS CAMPO DA ÁGUA E ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
  	AS RUAS DOS REFERIDOS BAIRROS FORAM MUITO DANIFICADAS COM AS FORTES CHUVAS, CAUSANDO MUITOS BURACOS, TRAZENDO TRANSTORNOS AOS MORADORES E MOTORISTAS QUE TRAFEGAM PELA VIAS.</t>
   </si>
   <si>
     <t>10932</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10932/ind_074.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10932/ind_074.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 074/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR AUGUSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, PARA QUE SE PROCEDA À LIMPEZA DO PASSEIO DA AVENIDA SENADOR IVO DE AQUINO, ENTRE AS RUAS SAULO DE CARVALHO E HENRIQUE SORG._x000D_
 						JUSTIFICATIVA_x000D_
  	TAL AÇÃO É NECESSÁRIA  CONSIDERANDO A GRANDE QUANTIDADE DE LIXO DEPOSITADO NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>10935</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10935/ind_075.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10935/ind_075.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 075/2020, DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO AO SALTO DA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA								_x000D_
 	TAL PEDIDO SE JUSTIFICA DEVIDO A DIFICULDADE DE TRÁFEGO EM MUITOS PONTOS CRÍTICOS DA ESTRADA.</t>
   </si>
   <si>
     <t>10939</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10939/ind_076.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10939/ind_076.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 076/2020, DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO EM TODAS AS RUAS DE MARCÍLIO DIAS._x000D_
 						JUSTIFICATIVA_x000D_
  	EM CONSEQUÊNCIA DAS FORTES CHUVAS  AS RUAS ESTÃO EM PÉSSIMAS CONDIÇÕES DE TRÁFEGO.</t>
   </si>
   <si>
     <t>10942</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10942/ind_077.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10942/ind_077.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 077/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO DA ESTRADA QUE INICIA NO ALTO DA TIJUCA QUE VAI PARA TAUNAY E PAPUÃ._x000D_
 						JUSTIFICATIVA_x000D_
  	TAL SOLICITAÇÃO DE JUSTIFICA DEVIDO AS PÉSSIMAS CONDIÇÕES DAS ESTRADAS.</t>
   </si>
   <si>
     <t>10944</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10944/ind_078.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10944/ind_078.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 078/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO DA ESTRADA DO ALTO DO FRIGORÍFICO QUE VAI PARA PAULA PEREIRA E TAMBÉM NAS RUAS QUE FAZEM PARTE DO DISTRITO._x000D_
 						JUSTIFICATIVA_x000D_
  	 TAL SOLICITAÇÃO DE JUSTIFICA DEVIDO AS PÉSSIMAS CONDIÇÕES DAS ESTRADAS.</t>
   </si>
   <si>
     <t>10946</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10946/ind_079.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10946/ind_079.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 079/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO DA ESTRADA QUE INICIA EM CARAGUATÁ ATÉ FELIPE SCHMIDT, ATENDENDO AS COMUNIDADES DO DISTRITO._x000D_
 						JUSTIFICATIVA_x000D_
  	TAL PEDIDO SE JUSTIFICA DEVIDO A DIFICULDADE DE TRÁFEGO EM MUITOS PONTOS CRÍTICOS DA ESTRADA.</t>
   </si>
   <si>
     <t>10948</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10948/ind_080.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10948/ind_080.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 080/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, MANUTENÇÃO DAS RUAS DO BAIRRO PIEDADE E DA RUA QUE DÁ ACESSO A ARAD._x000D_
 						JUSTIFICATIVA_x000D_
  	TAL PEDIDO SE JUSTIFICA DEVIDO A DIFICULDADE DE TRÁFEGO DAS VIAS.</t>
   </si>
   <si>
     <t>11011</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11011/ind_081.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11011/ind_081.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 081/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI,  VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  PARA QUE DETERMINE AO SETOR COMPETENTE, PARA QUE SEJA REVISADAS,  REVITALIZADAS OU SUBSTITUÍDAS AS PLACAS DOS  SEMI PÓRTICOS EXISTENTES NO MUNICÍPIO DE CANOINHAS._x000D_
 						JUSTIFICATIVA_x000D_
  	EM VIRTUDE DAS PLACAS ESTAREM DANIFICADAS E SUAS INFORMAÇÕES DESATUALIZADAS É NECESSÁRIO PROVIDENCIAS.</t>
   </si>
   <si>
     <t>11012</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11012/ind_082.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11012/ind_082.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 082/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  PARA QUE SEJA REALIZADO O CONSERTO DE UM BURACO NA ÁREA CENTRAL DO MUNICÍPIO, ESQUINA DA RUA BARÃO DO RIO BRANCO COM A RUA JOÃO DA CRUZ KRAILING._x000D_
 						JUSTIFICATIVA_x000D_
  	FORMOU-SE NO UM BURACO NO ENTRONCAMENTO DAS RUAS CITADAS E ESTÁ TRAZENDO RISCOS DE ACIDENTE.</t>
   </si>
   <si>
     <t>11013</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11013/ind_083.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11013/ind_083.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 083/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  PARA QUE SEJA REALIZADA A SUBSTITUIÇÃO DE TODAS  AS LÂMPADAS DAS RUAS DA  COHAB I, COHAB II, COHAB III, COHAB IV E DO LOTEAMENTO SANTA CRUZ._x000D_
 						JUSTIFICATIVA_x000D_
 	 VISANDO PROPORCIONAR UMA MELHOR QUALIDADE DE VIDA AOS MORADORES E MAIOR SEGURANÇA, 	JÁ QUE A LUMINOSIDADE NO PERÍODO NOTURNO CONTRIBUI PARA INIBIR AS AÇÕES DE VÂNDALOS E CRIMINOSOS.</t>
   </si>
   <si>
     <t>11014</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11014/ind_084.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11014/ind_084.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 084/2020, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO O TÉRMINO DO  PATROLAMENTO E CASCALHAMENTO DA ESTRADA GERAL DO SANTO DA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
  TAL PEDIDO SE JUSTIFICA DEVIDO A DIFICULDADE DE TRÁFEGO DAS VIAS.</t>
   </si>
   <si>
     <t>11015</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11015/ind_085.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11015/ind_085.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 085/2020 DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO  PATROLAMENTO E CASCALHAMENTO DA RUA JOSÉ BAYEL, BAIRRO ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
  	TAL PEDIDO SE JUSTIFICA DEVIDO A DIFICULDADE DE TRÁFEGO.</t>
   </si>
   <si>
     <t>11034</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11034/ind_086.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11034/ind_086.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 086/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E  AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN,  A INSTALAÇÃO DE UMA LOMBADA NA RUA  FRANCISCO DE PAULA PEREIRA, PRÓXIMO A RUA JOÃO SABATKE._x000D_
 						JUSTIFICATIVA_x000D_
 	O ABUSO DE VELOCIDADE É CONSTANTE PELOS MOTORISTAS QUE TRAFEGAM POR ESTA VIA TRAZENDO PERIGO AOS MORADORES.</t>
   </si>
   <si>
     <t>11035</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11035/ind_087.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11035/ind_087.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 087/2020, DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A LIMPEZA DE UM BUEIRO ENTUPIDO NA ESQUINA DA RUA WILIBALDO HOFFMANN COM A RUA RODOLFO SCHEIDE, NO BAIRRO  JARDIM ESPERANÇA. _x000D_
 						JUSTIFICATIVA_x000D_
  	TAL SOLICITAÇÃO VISA ATENDER O PEDIDO DOS MORADORES, POIS ESTÁ CAUSANDO MAU CHEIRO,  BEM COMO IMPEDE O ESCOAMENTO DE ÁGUA NOS DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>11037</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11037/ind_088.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11037/ind_088.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 088/2020, DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, MELHORIAS NA ESTRADA DE PINHEIROS, PRINCIPALMENTE EM FRENTE A IGREJA._x000D_
 						JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRÁFEGO EM ALGUNS PONTOS DA ESTRADA.</t>
   </si>
   <si>
     <t>11038</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11038/ind_089.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11038/ind_089.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 089/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E  AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN,  PARA QUE SEJA REINSTALADA UMA PLACA INDICATIVA E REGULAMENTADORA DE TRÂNSITO, NA RUA FRANCISCO DE PAULA E SILVA ESQUINA COM A RUA GUILHERME GONCHOROSKI SOBRINHO, A QUAL FOI DANIFICADA. _x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO SE JUSTIFICA VISANDO  A SEGURANÇA DOS MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>11039</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11039/ind_090.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11039/ind_090.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 090/2020, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO  PATROLAMENTO E CASCALHAMENTO DA ESTRADA QUE DÁ ACESSO AS FAMÍLIAS GURGINSKI, TRAPP E BAYEL, NO SALTO DA ÁGUA VERDE, PRÓXIMO A COOPERATIVA DE OVOS._x000D_
 						JUSTIFICATIVA_x000D_
  	ESSA TAMBÉM FOI UMA SOLICITAÇÃO DOS MORADORES EM REUNIÃO REALIZADA NO DIA 19/01/2020, REGISTRADO EM ATA.</t>
   </si>
   <si>
     <t>11040</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11040/ind_091.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11040/ind_091.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 91/2020, DE AUTORIA DO EDIL CHICO MINEIRO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO  O TÉRMINO DA COLOCAÇÃO DA  TUBULAÇÃO NA RUA QUE DÁ ACESSO AO SALTO DA ÁGUA VERDE, EM FRENTE AO MERCADO DA JÚLIA, NA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
  	DEVIDO OS TRANSTORNOS QUE A PARALISAÇÃO DOS SERVIÇOS ESTÃO CAUSANDO AOS MORADORES É NECESSÁRIO  PROVIDENCIAS.</t>
   </si>
   <si>
     <t>11051</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11051/ind_092.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11051/ind_092.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 92/2020, DE AUTORIA DE TODA A EDILIDADE, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  A CONSTRUÇÃO DE UM CENTRO DE EDUCAÇÃO INFANTIL NA ÁREA CENTRAL DO MUNICÍPIO, NA RUA JOÃO ALLAGE, PRÓXIMO AO IGP E QUE SEJA NOMINADO CEI EDERSON LUIZ MATOS MOTA._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL SOLICITAÇÃO VISA ATENDER A DEMANDA POR VAGAS NA ÁREA CENTRAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11066</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11066/ind_093.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11066/ind_093.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 093/2020, DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA A LIMPEZA DE UM  BUEIRO NA RUA ESTANISLAU MUNHOZ DE LIMA, EM FRENTE À RESIDÊNCIA DE Nº145, NO BAIRRO  ALTO DAS PALMEIRAS._x000D_
 						JUSTIFICATIVA_x000D_
  	 O MESMO ESTÁ TOTALMENTE ENTUPIDO E CAUSANDO MAU CHEIRO.</t>
   </si>
   <si>
     <t>11067</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11067/ind_094.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11067/ind_094.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 094/2020, DE AUTORIA DO EDIL PAULINHO BASILIO , O VEREADOR QUE ESTE SUBSCREVE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS NO ACESSO DA RUA JACÓ OISSA, NO BAIRRO PIEDADE._x000D_
 						JUSTIFICATIVA_x000D_
  	APÓS O RECAPEAMENTO REALIZADO NA BR, O ASFALTO FICOU EM UM NÍVEL ELEVADO, PREJUDICANDO ASSIM O ACESSO, ENROSCADO VEÍCULOS  DOS MORADORES.</t>
   </si>
   <si>
     <t>11068</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11068/ind_095.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11068/ind_095.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 095/2020, DE AUTORIA DO EDIL PAULINHO BASILIO,  VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR AUGUSTINHO MACHADO, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, PARA QUE SE PROCEDA À LIMPEZA  DO TERRENO  ONDE ESTAVA A ESCOLA DE BARRA MANSA._x000D_
 						JUSTIFICATIVA_x000D_
  	TAL AÇÃO É NECESSÁRIA POIS O TERRENO ESTÁ MUITO SUJO E O MATO  MUITO ALTO.</t>
   </si>
   <si>
     <t>11069</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11069/ind_096.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11069/ind_096.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 096/2020, DE AUTORIA DO EDIL GIL BAIANO, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  PARA QUE SEJAM INSTALADAS 14 LUMINÁRIAS NA LOCALIDADE DE FORQUILHA, NA ESTRADA QUE DÁ ACESSO A SEDE DOS MOTORISTAS._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA DOS MORADORES.</t>
   </si>
   <si>
     <t>11070</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11070/ind_097.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11070/ind_097.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 097/2020, DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  ESTUDOS NECESSÁRIOS PARA MELHORAR O ESCOAMENTO DAS ÁGUAS PLUVIAIS DA RUA FRANCISCO ARTNER, ALTO DO FRIGORIFICO, COMO COLOCAÇÃO DE MEIOS FIOS DO LADO DE BAIXO DA RUA. _x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL SOLICITAÇÃO É NECESSÁRIO POIS QUANDO CHOVE A ÁGUA INVADE AS RESIDENCIAS, CAUSANDO TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>11071</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11071/ind_098.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11071/ind_098.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 098/2020, DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO O  PATROLAMENTO E EMPEDRAMENTO DA RUA  EMA  JOANA KELLNER, NO BAIRRO ALTO DA TIJUCA._x000D_
 						JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DA VIA.</t>
   </si>
   <si>
     <t>11072</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11072/ind_099.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11072/ind_099.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 099/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA  A COLOCAÇÃO DE CASCALHO E COMPACTAÇÃO COM ROLO NAS RUAS OTÁVIO XAVIER RAUEM, SERGIO GAPSKI, JOÃO KRAUS E NARCISO RUTHES,  BAIRRO ÁGUA VERDE. _x000D_
 						JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES DEVIDO A DIFICULDADE DE TRÁFEGO EM MUITOS PONTOS CRÍTICOS.</t>
   </si>
   <si>
     <t>11073</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11073/ind_100.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11073/ind_100.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N 100/2020, DE AUTORIA DO EDIL WILMAR SUDOSKI E DO EDIL CORONEL MARIO, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA  MELHORIAS DO ACOSTAMENTO DA SC 477,  TRECHO ENTRE A BR 280 ATÉ A COHAB II, DE PREFERENCIA COM ANTI PÓ._x000D_
 						JUSTIFICATIVA_x000D_
  	TAL AÇÃO É NECESSÁRIA VISANDO A SEGURANÇA DOS CICLISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>11101</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11101/ind_101.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11101/ind_101.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 101/2020 DE AUTORIA DO EDIL CELIO GALESKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA PATROLADA E EMPEDRADA A ESTRADA QUE LIGA A SC120, PASSANDO PELO PAIOL NOVO, TAQUARIZAL, PRINCIPALMENTE O TRECHO DA ENTRADA DO SÍTIO DOS CORREIAS SENTIDO CAMPO DOS BUENOS, PASSANDO PELA ESCOLA DA CAMPINA DOS RIBEIROS SEGUINDO ATÉ A FAMÍLIA MEIRELLES._x000D_
 						JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES DEVIDO A DIFICULDADE DE TRÁFEGO EM MUITOS PONTOS CRÍTICOS.</t>
   </si>
   <si>
     <t>11102</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11102/ind_102.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11102/ind_102.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 102/2020 DE AUTORIA DO EDIL CELIO GALESKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À SENHORA ROSEMARI SCHIESSL DOS PASSOS, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO,  PARA QUE SEJA  REFORMADA A COBERTURA DA QUADRA DE ESPORTES DA EBM MARIA IZABEL DE LIMA CUBAS._x000D_
 						JUSTIFICATIVA	_x000D_
 	PARA OS ALUNOS MELHOR USUFRUIR DA REFERIDA QUADRA É NECESSÁRIO QUE SE FAÇAM OS DEVIDOS REPAROS.</t>
   </si>
   <si>
     <t>11103</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11103/ind_103.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11103/ind_103.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 103/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, PARA QUE SEJA INSTALADA UMA LOMBADA NA RUA GUILHERME GONCHOROVSKI, EM FRENTE DO NÚMERO 174, ENTRE A LOJA DA NOEMY E A OFICINA DO CASSIANO._x000D_
 						JUSTIFICATIVA_x000D_
  	DEVIDO O INTENSO MOVIMENTO DE CARROS E CAMINHÕES, A MAIORIA TRAFEGANDO EM ALTA VELOCIDADE COLOCANDO EM RISCO A VIDA DE MUITAS PESSOAS, COM GRANDE POSSIBILIDADE DE OCORRER ACIDENTES POR IMPRUDÊNCIA DE ALGUNS MOTORISTAS.</t>
   </si>
   <si>
     <t>11104</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11104/ind_104.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11104/ind_104.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 104/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS NAS RUAS DO BAIRRO CAMPO DA ÁGUA VERDE, RUAS SEM DENOMINAÇÃO, NAS PROXIMIDADES DO ANTIGO CAMPO SONDA, ATRÁS DA RUA 181._x000D_
 						JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES DEVIDO A DIFICULDADE DE TRÁFEGO.</t>
   </si>
   <si>
     <t>11105</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11105/ind_105.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11105/ind_105.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 105/2020 DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  “REITERANDO” A INDICAÇÃO Nº 156/2019, PARA QUE SEJA PROCEDIDA  A MANUTENÇÃO E OU SUBSTITUIÇÃO DE TUBOS DE ESCOAMENTO DE ÁGUAS PLUVIAIS, NA RUA ROSI ZANIOLO FREITAS, BAIRRO  INDUSTRIAL I._x000D_
 						JUSTIFICATIVA_x000D_
  	A PRESENTE SOLICITAÇÃO JUSTIFICA-SE PORQUE EXISTE RISCO DE OCORRER ACIDENTES, POIS EXISTEM TUBOS QUEBRADOS E EXPOSTOS À AÇÃO DO TEMPO.</t>
   </si>
   <si>
     <t>11106</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11106/ind_106.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11106/ind_106.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 106/2020, DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, PARA QUE SEJA INSTALADA UMA LOMBADA NA RUA ALFREDO MAYER, EM FRENTE AO NÚMERO 190, PRÓXIMO AO SOCCER._x000D_
 						JUSTIFICATIVA_x000D_
  	O LOCAL FOI RECENTEMENTE PAVIMENTADO, ASSIM, HÁ MOVIMENTO INTENSO DE VEÍCULOS  E GRANDE POSSIBILIDADE DE OCORRER ACIDENTES POR IMPRUDÊNCIA DE ALGUNS MOTORISTAS.</t>
   </si>
   <si>
     <t>11107</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11107/ind_107.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11107/ind_107.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 107/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS COM PATROLAMENTO, CASCALHAMENTO E COMPACTAÇÃO COM ROLO COMPRESSOR DA RUA NIVALDO BREY, BAIRRO BOA VISTA. _x000D_
 						JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES POIS COM AS FORTES CHUVAS FORMARAM-SE VALETAS NA RUA DIFICULTANDO O ACESSO.</t>
   </si>
   <si>
     <t>11113</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11113/ind_108.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11113/ind_108.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº108/2020, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA RETIRADO ENTULHOS RESULTADOS DE PATROLAMENTO NA RUA JOÃO CÉSAR DE ANDRADE, EM FRENTE A RESIDÊNCIA NÚMERO 1160, BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
  	TAL AÇÃO SE FAZ NECESSÁRIA POIS ESTÁ CAUSANDO TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>11185</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11185/ind_109.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11185/ind_109.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 109/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA MELHORIAS NAS ESTRADA RURAIS, QUE LIGA O BARREIRO ATÉ PACIÊNCIA DOS NEVES._x000D_
 					JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>11186</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11186/ind_110.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11186/ind_110.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 110/2020, DE AUTORIA DO EDIL PAULO GLINSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, PARA QUE SEJA  REALIZADA A EXECUÇÃO  DE UMA ÁREA DE DESACELERAÇÃO PARA CONVERSÃO  A ESQUERDA NO SENTIDO CANOINHAS/MARCÍLIO DIAS NA AVENIDA WENDELIN METZGER, BEM COMO A INSTALAÇÃO DE DUAS LOMBADAS E A COLOCAÇÃO DE  PLACAS SINALIZANDO SAÍDA DE VEÍCULOS LEVES E PESADOS._x000D_
 						JUSTIFICATIVA_x000D_
 	 TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA AOS USUÁRIOS DA VIA, BEM COMO INCENTIVAR O DESENVOLVIMENTO ECONÔMICO.</t>
   </si>
   <si>
     <t>11187</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11187/ind_111.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11187/ind_111.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 111/2020, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  PARA QUE SEJA REALIZADA A SUBSTITUIÇÃO DAS LUMINÁRIAS EM 10 POSTES DA RUA RODOLFO E. HENGST, BAIRRO ALTO A TIJUCA._x000D_
 						JUSTIFICATIVA_x000D_
 	 VISANDO PROPORCIONAR UMA MELHOR QUALIDADE DE VIDA AOS MORADORES E MAIOR SEGURANÇA, JÁ QUE A LUMINOSIDADE NO PERÍODO NOTURNO CONTRIBUI PARA INIBIR AS AÇÕES DE VÂNDALOS E CRIMINOSOS.</t>
   </si>
   <si>
     <t>11188</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11188/ind_112.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11188/ind_112.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 112/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  PROVIDÊNCIAS JUNTO A EMPRESA PRADO E PRADO, QUE EXECUTA OBRAS DE PAVIMENTAÇÃO DA RUA ANTÔNIO LILLER, PARA QUE SEJAM MINIMIZADOS OS PROBLEMAS RECORRENTES DE EXCESSO DE POEIRA NO LOCAL, DEVIDO À ESTIAGEM._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO É NECESSÁRIA VISANDO MINIMIZAR OS PROBLEMAS QUE A POEIRA ESTÁ CAUSANDO  AOS MORADORES DA VIA E ARREDORES.</t>
   </si>
   <si>
     <t>11189</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11189/ind_113.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11189/ind_113.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 113/2020, DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	 QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA A COLOCAÇÃO DE CASCALHO E COMPACTAÇÃO COM ROLO COMPRESSOR NA AVENIDA JÚLIO BUDANT NETO, TRECHO COMPREENDIDO DO PORTAL ATÉ A AVENIDA DOS EXPEDICIONÁRIOS. _x000D_
 					JUSTIFICATIVA_x000D_
  	DEVIDO O INTENSO MOVIMENTO DE VEÍCULOS DA VIA E O GRANDE NÚMERO DE MORADORES QUE SOFREM COM O PÓ E COM A LAMA É NECESSÁRIO ESTAS MELHORIAS.</t>
   </si>
   <si>
     <t>11190</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11190/ind_114.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11190/ind_114.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 114/2020, DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, A INSTALAÇÃO DE DUAS LOMBADAS NA RUA PAULO RITZMANN._x000D_
 					JUSTIFICATIVA_x000D_
  	TAL AÇÃO É NECESSÁRIA DEVIDO O INTENSO MOVIMENTO NA VIA, A MAIORIA TRAFEGANDO EM ALTA VELOCIDADE COLOCANDO EM RISCO A VIDA DE MUITAS PESSOAS.</t>
   </si>
   <si>
     <t>11204</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11204/ind_115.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11204/ind_115.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº115 /2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, O REPERFILAMENTO COM CAMADA ASFÁLTICA, DO ACOSTAMENTO DA RUA 12 DE SETEMBRO, FUNDOS DA IGREJA MATRIZ CRISTO REI._x000D_
 						JUSTIFICATIVA_x000D_
 	DEVIDO AS PÉSSIMAS CONDIÇÕES DO ACOSTAMENTO DA REFERIDA RUA É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11212</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11212/ind_116.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11212/ind_116.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE Nº116/2020, DE AUTORIA DO VEREADOR CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, O REPERFILAMENTO COM CAMADA ASFÁLTICA, DO ACOSTAMENTO DA RUA FREI MENANDRO KAMPS, ENTRE A RUA ANTÔNIO BUGARDT ATÉ A RUA CAETANO COSTA, CONFORME FOTOS EM ANEXO. _x000D_
 						JUSTIFICATIVA_x000D_
 	DEVIDO AS PÉSSIMAS CONDIÇÕES DO ACOSTAMENTO DA REFERIDA RUA É NECESSÁRIO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11214</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11214/ind_117.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11214/ind_117.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº117/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR AGOSTINHO MACHADO, SECRETÁRIO DE MEIO AMBIENTE, DETERMINAR QUE SE PROCEDA À LIMPEZA DO LARGO DO CENTENÁRIO E TAMBÉM O RECOLHIMENTO DE GALHOS DE ÁRVORES QUE FORAM DEPOSITADOS EM TERRENO BALDIO, NA RUA TRÊS DE MAIO, PRÓXIMO AO PRÉDIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO._x000D_
 						JUSTIFICATIVA_x000D_
 	POR SE TRATAR DE UMA ÁREA CENTRAL É NECESSÁRIO PROVIDENCIAS PARA MANTER O LOCAL EM CONDIÇÕES DE USO.</t>
   </si>
   <si>
     <t>11216</t>
   </si>
   <si>
     <t>Camila Lima</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11216/ind_118.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11216/ind_118.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº118/2020, DE AUTORIA DA VEREADORA CAMILA LIMA, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, PARA QUE SEJA INSTALADA UMA LOMBADA NA RUA HENRIQUE SORG, EM FRENTE A  FARMÁCIA, BAIRRO JARDIM ESPERANÇA._x000D_
 						JUSTIFICATIVA_x000D_
  	O ABUSO DE VELOCIDADE É CONSTANTE PELOS MOTORISTAS QUE TRAFEGAM POR ESTA VIA TRAZENDO PERIGO AOS MORADORES.</t>
   </si>
   <si>
     <t>11226</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11226/ind_119.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11226/ind_119.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 119/2020, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, PARA QUE SEJA INSTALADA UMA LOMBADA NA RUA THEODORO HUMENHUK, EM FRENTE AO NÚMERO 1.385._x000D_
 						JUSTIFICATIVA_x000D_
  	O ABUSO DE VELOCIDADE É CONSTANTE PELOS MOTORISTAS QUE TRAFEGAM POR ESTA VIA TRAZENDO PERIGO AOS MORADORES.</t>
   </si>
   <si>
     <t>11235</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11235/ind_120.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11235/ind_120.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 120/2020 DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO O  PATROLAMENTO E EMPEDRAMENTO DA RUA GUILHERME GOESTMEYER SOBRINHO, INDUSTRIAL I._x000D_
 						JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES DEVIDO  ÀS PÉSSIMAS CONDIÇÕES DA VIA, BEM COMO A EXPOSIÇÃO DE CANOS O QUE OCASIONOU VAZAMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>11253</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11253/ind_121.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11253/ind_121.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 121/2020 DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, PARA QUE SEJA INSTALADA UMA LOMBADA NA RUA MÁRIO JOÃO MAYER, PRÓXIMO AO PAVILHÃO DA IGREJA NOSSA SENHORA DE FÁTIMA._x000D_
 						JUSTIFICATIVA_x000D_
  	O ABUSO DE VELOCIDADE É CONSTANTE PELOS MOTORISTAS QUE TRAFEGAM POR ESTA VIA TRAZENDO PERIGO AOS MORADORES.</t>
   </si>
   <si>
     <t>11254</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11254/ind_122.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11254/ind_122.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 122/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SE PROCEDA À CONFECÇÃO DE CALÇADA OU PASSEIO NA RUA TRÊS DE MAIO, NO TRECHO COMPREENDIDO ENTRE A ASSOCIAÇÃO EMPRESARIAL E A PONTE DO ARROIO MONJOLO, QUE ESTÁ LOCALIZADA AO LADO DO SINDICATO DOS MOTORISTAS. _x000D_
 						JUSTIFICATIVA_x000D_
 	É UMA VIA MUITO PERIGOSA PARA OS PEDESTRES QUE CIRCULAM NESTE TRECHO, POIS NÃO EXISTE CALÇADA E OS PEDESTRES ANDAM PELA PISTA.</t>
   </si>
   <si>
     <t>11255</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11255/ind_123.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11255/ind_123.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 123/2020 DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A POSSIBILIDADE DE INSTALAÇÃO DE  UM PARQUINHO INFANTIL E UMA  ACADEMIA AO AR LIVRE, NO BAIRRO ALTO DO FRIGORÍFICO._x000D_
 					       JUSTIFICATIVA_x000D_
 	A ACADEMIA AO AR LIVRE É UMA INICIATIVA EFICAZ QUE PROPORCIONA QUALIDADE DE VIDA A POPULAÇÃO, ATRAVÉS DA PRÁTICA DE EXERCÍCIOS FÍSICOS E AS CRIANÇAS PRECISAM DE UMA ÁREA DE RECREAÇÃO PARA PODEREM BRINCAR COM SEGURANÇA.</t>
   </si>
   <si>
     <t>11256</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11256/ind_124.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11256/ind_124.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 124/2020, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO O  PATROLAMENTO E EMPEDRAMENTO DA RUA EMÍLIO WENDT, BAIRRO ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES DEVIDO  ÀS PÉSSIMAS CONDIÇÕES DA VIA.</t>
   </si>
   <si>
     <t>11268</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11268/ind_125.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11268/ind_125.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N° 125/2020, DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA REALIZADA A INSTALAÇÃO DE LUMINÁRIAS NA SEDE DO DISTRITO DE PAULA PEREIRA, EM ALGUNS PONTOS ONDE NÃO POSSUI._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA  AOS MORADORES.</t>
   </si>
   <si>
     <t>11269</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11269/ind_126.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11269/ind_126.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº126/2020, DE AUTORIA DA VEREADORA CAMILA LIMA, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA A MANUTENÇÃO  CORRETA DOS BURACOS DO MEIO FIO DA RUA MARECHAL FLORIANO, EM FRENTE AO NÚMERO 1066, PRÓXIMO A CLÍNICA  ATHENAS._x000D_
 						JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DO MEIO FIO.</t>
   </si>
   <si>
     <t>11270</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11270/ind_127.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11270/ind_127.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N°127/2020, DE AUTORIA DO EDIL CORONEL MARIO, 	O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO O PATROLAMENTO E COLOCAÇÃO DE CASCALHO DA RUA JOSÉ BARTOLOMEU FEDALTO, BAIRRO ALTO DAS PALMEIRAS._x000D_
 						JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES DEVIDO  ÀS PÉSSIMAS CONDIÇÕES DA VIA.</t>
   </si>
   <si>
     <t>11271</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11271/ind_128.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11271/ind_128.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 128/2020, DE AUTORIA DO EDIL CÉLIO GALESKI E DO EDIL WILMAR SUDOSKI, OS VEREADORES QUE ESTE SUBSCREVEM, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITAM QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITAM AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA REALIZADA  A CONTINUAÇÃO DA  PAVIMENTAÇÃO DA RUA WALDOMIRO OLSEN, BAIRRO CAMPO DA ÁGUA VERDE._x000D_
 						JUSTIFICATIVA_x000D_
 	O ASFALTAMENTO VAI MELHORAR AS CONDIÇÕES DE TRÁFEGO, CONTRIBUINDO COM A MELHOR QUALIDADE DE LOCOMOÇÃO DAS PESSOAS QUE TRANSITAM POR ESSA VIA, GERANDO QUALIDADE DE VIDA AOS MORADORES.</t>
   </si>
   <si>
     <t>11280</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11280/ind_129.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11280/ind_129.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 129/2020, DE AUTORIA DO EDIL CELIO GALESKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E À SENHORA ROSEMARI SCHIESSL DOS PASSOS, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO,  PARA QUE SEJA REALIZADO ESTUDOS PARA A IMPLANTAÇÃO DE UM CEI RURAL NA ANTIGA ESCOLA DE ANTA GORDA._x000D_
 						JUSTIFICATIVA	_x000D_
 	TAL SOLICITAÇÃO É NECESSÁRIO POIS O CEI IRÁ ATENDER AS LOCALIDADE DE RIO DO PINHO, PAULA PEREIRA, SANTA LEOCÁDIA  E SANTO ANTÔNIO DOS WOSSGRAU.</t>
   </si>
   <si>
     <t>11281</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11281/ind_130_.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11281/ind_130_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 130/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, NA RUA RODOLFO SCHEIDE, BAIRRO JARDIM ESPERANÇA. _x000D_
 						JUSTIFICATIVA_x000D_
  	O ABUSO DE VELOCIDADE É CONSTANTE PELOS MOTORISTAS QUE TRAFEGAM POR ESTA VIA TRAZENDO PERIGO AOS MORADORES.</t>
   </si>
   <si>
     <t>11289</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11289/ind_131.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11289/ind_131.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 131/2020, DE AUTORIA DA VEREADORA CAMILA LIMA, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOLICITANDO A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, NA RUA CATARINA DE SOUZA HUBNER, EM FRENTE AO POSTO DE SAÚDE, PRÓXIMO A RESIDÊNCIA NÚMERO 711, BAIRRO PIEDADE._x000D_
 						JUSTIFICATIVA_x000D_
  	O ABUSO DE VELOCIDADE É CONSTANTE PELOS MOTORISTAS QUE TRAFEGAM POR ESTA VIA TRAZENDO PERIGO AOS MORADORES.</t>
   </si>
   <si>
     <t>11290</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11290/ind_132.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11290/ind_132.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 132/2020, DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, PARA QUE SEJA REALIZADA A SUBSTITUIÇÃO DE DOIS BANCOS NA PRAÇA EM FRENTE  AO TERMINAL RODOVIÁRIO._x000D_
 						JUSTIFICATIVA_x000D_
 	TAL MEDIDA SE FAZ NECESSÁRIA VISANDO MAIOR SEGURANÇA  AOS USUÁRIOS DO LOCAL.</t>
   </si>
   <si>
     <t>11291</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11291/ind_133.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11291/ind_133.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 133/2020, DE AUTORIA DA VEREADORA ZENICI DREHER, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADA A CONCLUSÃO DOS TRABALHOS E COLOCAÇÃO DE MATERIAL NO FINAL DA RUA EURICO PAUL, BAIRRO CRISTO REI - INDUSTRIAL I.</t>
   </si>
   <si>
     <t>11292</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11292/ind_134.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11292/ind_134.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 134/2020, DE AUTORIA DA VEREADORA NORMA PEREIRA, A VEREADORA QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE TOME PROVIDÊNCIAS EM RELAÇÃO AOS ENCANAMENTOS DANIFICADOS POR OCASIÃO DA COLOCAÇÃO DO MEIO FIO NA RUA ALVINO VOIGT ( ALTURA DO Nº 2.000) CUJA A ÁGUA DE ESGOTO ESTÁ NA CALÇADA/RUA.</t>
   </si>
   <si>
     <t>11321</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11321/ind_135.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11321/ind_135.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 135/2020, DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO O REVESTIMENTO COM  CASCALHO EM TODAS AS RUAS DO BAIRRO INDUSTRIAL I/ ALTO DO FRIGORÍFICO._x000D_
 						JUSTIFICATIVA_x000D_
  	É GRANDE A NECESSIDADE DE MELHORIAS DAQUELAS RUAS E COMO  EXISTE MATERIAL DISPONÍVEL PARA ESSAS MELHORIAS.</t>
   </si>
   <si>
     <t>11322</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11322/ind_136.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11322/ind_136.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 136/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO O REVESTIMENTO COM  CASCALHO NA ESTRADA PRINCIPAL  DO CERRITO, FARTURA E PACIÊNCIA DOS NEVES, PRINCIPALMENTE NOS PONTOS CRÍTICOS E NOS TRECHOS ONDE APARECEU OS CHAMADOS “BORRACHUDOS”, BEM COMO, NA FARTURA PRÓXIMO A CAIXA DE ÁGUA, APROXIMADAMENTE 200 METROS._x000D_
 						JUSTIFICATIVA_x000D_
  	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DAS ESTRADAS.</t>
   </si>
   <si>
     <t>11323</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11323/ind_137.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11323/ind_137.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 137/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA MELHORIAS NA ESTRADA DE BONETES, TRECHO DA BR 280 ATÉ O ACESSO À LOCALIDADE DE PACIÊNCIA DOS NEVES._x000D_
 						JUSTIFICATIVA_x000D_
 	SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES DE TRÁFEGO.</t>
   </si>
   <si>
     <t>11324</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11324/ind_138.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11324/ind_138.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 138/2020, DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO O REVESTIMENTO COM  CASCALHO EM CIMA DO ATERRO DA LOCALIDADE DE TAUNAY._x000D_
 						JUSTIFICATIVA_x000D_
  	O MATERIAL COLOCADO NO LOCAL FORAM PEDRAS GRANDES HAVENDO A NECESSIDADE DE COBERTURA COM CASCALHO PARA QUE OS PROPRIETÁRIOS DE VEÍCULOS NÃO VENHAM A SOFRER PREJUÍZOS.</t>
   </si>
   <si>
     <t>11325</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11325/ind_139.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11325/ind_139.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 139/2020, DE AUTORIA DO EDIL PAULO GLINSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS,  PARA QUE SEJA REALIZADO O ATERRO NA ESTRADA DO SALTO DA ÁGUA VERDE, NO LOCAL CONHECIDO COMO PONTE DO MAIEVSKI._x000D_
 						JUSTIFICATIVA_x000D_
  	TAL MEDIDA VAI EVITAR O ALAGAMENTO DA VIA FACILITANDO A PASSAGEM DOS MORADORES.</t>
   </si>
   <si>
     <t>11335</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11335/ind_140.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11335/ind_140.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 040/2020, DE AUTORIA DO EDIL WILMAR SUDOSKI, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN, PARA QUE SEJA REALIZADA MELHORIAS NA SINALIZAÇÃO NA ESQUINA DAS RUAS ADÃO TYSKA COM A ÁLVARO SOARES MACHADO._x000D_
 						JUSTIFICATIVA_x000D_
  	O PEDIDO SE FAZ NECESSÁRIO EM FACE DO PERÍMETRO SER DE INTENSO TRÁFEGO DE VEÍCULOS TORNANDO O CRUZAMENTO PERIGOSO.</t>
   </si>
   <si>
     <t>11336</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11336/ind_141.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11336/ind_141.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 141/2020 DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA MELHORIAS COM COLOCAÇÃO DE MATERIAL NAS LOCALIDADES DE PINHEIROS E ALTO DOS PINHEIROS._x000D_
 						JUSTIFICATIVA_x000D_
 	 SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES QUE SE ENCONTRAM  AS ESTRADAS.</t>
   </si>
   <si>
     <t>11345</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11345/ind_142.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11345/ind_142.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 142/2020, DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA MELHORIAS COM COLOCAÇÃO DE MATERIAL NA ESTRADA QUE DÁ ACESSO ÁS FAMÍLIAS TABORDA, NA LOCALIDADE DE SALSEIRO._x000D_
 _x000D_
 						JUSTIFICATIVA_x000D_
  SOLICITAÇÃO DOS MORADORES DEVIDO AS PÉSSIMAS CONDIÇÕES QUE SE ENCONTRAM  AS ESTRADAS.</t>
   </si>
   <si>
     <t>11354</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11354/ind_143.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11354/ind_143.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 143/2020, DE AUTORIA DO EDIL CORONEL MARIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, E AO SENHOR HANDERSON LUIZ MELO, DIRETOR DO  DETRACAN,  QUE SE PROCEDA A ESTUDOS TÉCNICOS NECESSÁRIOS, PARA A INSTALAÇÃO DE “REDUTOR DE VELOCIDADE”, NA AVENIDA WENDELIN METZGER, PRÓXIMO À ENTRADA DO CLUBE DEMOCRATA, BEM COMO NA RUA RECÉM-PAVIMENTADA, ALVINO VOIGT, PRÓXIMO AO NÚMERO 2.418 ENTRE AS RUAS JACOB SCHEUER E ROBERTO BOLDUAM E NA RUA ALFREDO MEYER, PRÓXIMO AO NÚMERO 1.279. _x000D_
 						JUSTIFICATIVA_x000D_
 	TAL AÇÃO SE FAZ NECESSÁRIA DEVIDO O EXCESSO DE VELOCIDADE DOS VEÍCULOS NAS VIAS CITADAS, COLOCANDO EM RISCO OUTROS CONDUTORES E PEDESTRES.</t>
   </si>
   <si>
     <t>11355</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11355/ind_144.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11355/ind_144.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 144/2020, DE AUTORIA DO EDIL PAULINHO BASILIO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL,  E AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  A POSSIBILIDADE DA INSTALAÇÃO DE UM PARQUINHO INFANTIL E UMA ACADEMIA AO AR LIVRE, NO BAIRRO CRISTO REI._x000D_
 						JUSTIFICATIVA_x000D_
 	A ACADEMIA AO AR LIVRE É UMA INICIATIVA EFICAZ QUE PROPORCIONA QUALIDADE DE VIDA A POPULAÇÃO, ATRAVÉS DA PRÁTICA DE EXERCÍCIOS FÍSICOS E AS CRIANÇAS PRECISAM DE UMA ÁREA DE RECREAÇÃO PARA PODEREM BRINCAR COM SEGURANÇA.</t>
   </si>
   <si>
     <t>11356</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11356/ind_145.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11356/ind_145.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE Nº 145/2020, DE AUTORIA DO EDIL GIL BAIANO, O VEREADOR QUE ESTE SUBSCREVE, DEPOIS DE OUVIDO ESTE PLENÁRIO, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DA SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 	QUE SOLICITA AO  SENHOR GILBERTO DOS PASSOS, PREFEITO MUNICIPAL, AO SENHOR JOÃO LINZMEIER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO,  E AO SENHOR LUIZ ALCEU WITT JUNIOR, SECRETÁRIO MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADA O CONSERTO DO ASFALTO DA RUA LOACIR MUNIZ._x000D_
 						JUSTIFICATIVA_x000D_
 	 SOLICITAÇÃO DOS MORADORES POIS A VIA ESTÁ ESBURACADA NO INICIO E NO FINAL OBRIGANDO OS MOTORISTAS A PEGAR A CONTRAMÃO, PODENDO CAUSAR ACIDENTES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -14506,68 +14506,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10744/plc_01_sub.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10217/pl_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10218/pl_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10222/projeto03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10251/pl_04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10285/pl_05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10326/pl_06_E9wQndv.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10327/pl_07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10339/pl_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10376/pl_09_UzLe9DA.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10377/pl_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10378/pl11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10379/pl_12_WZXXVP8.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10464/pl_13_LIHAzCZ.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10465/pl_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10466/pl_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10524/pl_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10538/pl_117.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10539/pl_118.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10540/pl_19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10541/pl_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10542/pl_21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10543/pl_22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10544/pl_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10564/pl_24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10620/pl_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10651/pl_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10652/pl_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10653/pl_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10691/pl_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10696/pl_30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10697/pl_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10723/pl_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10742/pl_33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10743/pl_34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10745/projeto_abono_servidores_da_saude_2-2-5.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10746/abre_credito_adicional-2-6.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10747/abre_credito_adicional_atraves_do_excesso_de_a_KldTj3W.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10750/pl_38.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10775/pl39.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10777/biografia.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10778/pl_41_iMe7CLQ.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10804/pl_42_RVupr8k.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10821/pl_43_BA1t7LA.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10822/pl_44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10856/pl_45.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10857/pl_46.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10861/pl_47.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10862/pl_48.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10891/pl_49.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10895/pl_50.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10896/pl_51.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10897/pl_52.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10898/pl_53.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10899/pl_54.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10900/pl_55.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10921/pl56.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10987/pl57.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10988/pl_58.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10989/pl_59.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10990/pl_60.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11016/pl_61.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11017/pl_62.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11036/pl_63.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11041/pl_64.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11052/pl_65.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11074/pl_66.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11075/pl_67.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11079/pl_68.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11080/pl_69.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11085/pl_70.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11109/pl_71.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11174/pl_72.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11191/pl_73.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11205/pl_74.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11223/pl_75.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11233/pl_76.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11257/pl_77.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11258/pl_78.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11282/pl_79.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11288/pl_80.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11298/pl_81.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11299/pl_82.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11307/pl_83.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11320/pl_84.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11326/pl_85.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11327/pl_86.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11337/pl_87.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11338/pl_88.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11339/pl89.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11357/pl_90.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10219/pr_01_9oeIj4d.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10220/pr_02.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10221/pr_03.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10286/pr_04.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10537/pr_05.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10776/pr_06.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11108/pr_07.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10380/pdl_n01.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10268/req_001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10267/req_002.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10223/req_003.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10224/req_004.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10225/req_005.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10226/req_006.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10227/req_007.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10228/req_008.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10229/req_009.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10230/req_010.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10231/req_011.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10232/req_012.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10233/req_013.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10234/req_014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10235/req_015.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10236/req_016.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10237/req_017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10238/req_018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10239/req_019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10253/req_020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10240/req_021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10241/req_022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10242/req_023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10243/req_024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10244/req_025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10245/req_026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10246/req_027.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10266/req_028.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10265/req_029.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10264/req_030.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10263/req_031.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10247/req_032.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10262/req_033.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10261/req_034.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10260/req_035.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10248/req_036.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10249/req_037.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10250/req_038.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10252/req_039.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10259/req_040.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10257/req_041.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10276/req_042.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10258/req_043.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10256/req_044.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10271/req_045.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10280/req_046.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10255/req_047.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10278/req_048.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10254/req_049.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10309/req_050.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10308/req_051.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10307/req_052.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10306/req_053.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10305/req_054.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10304/req_055.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10303/req_056.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10302/req_057.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10301/req_058.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10300/req_059.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10299/req_061.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10298/req_062.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10297/req_063.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10296/req_064.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10295/req_065.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10294/req_066.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10293/req_067.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10292/req_068.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10291/req_069.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10290/req_070.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10289/req_071.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10288/req_072.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10287/req_073.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10347/req_074.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10346/req_075.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10345/req_076.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10344/req_077.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10343/req_078.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10341/req_079.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10340/req_080.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10338/req_081.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10337/req_082.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10336/req_083.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10335/req_084.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10334/req_087.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10333/req_086.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10332/req_087.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10331/req_088.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10374/req_089.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10373/req_090.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10372/req_091.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10371/req_092.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10370/req_093.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10369/req_094.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10368/req_095.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10366/req_096.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10364/req_097.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10362/req_098.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10361/req_099.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10359/req_100.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10357/req_101.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10356/req_102.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10355/req_103.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10354/req_104.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10353/req_105.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10352/req_106.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10351/req_107.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10350/req_108.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10349/req_109.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10348/req_110.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10330/req_111.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10329/req_112.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10375/req_113.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10328/req_114.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10342/req_115.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10427/req_116.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10426/req_117.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10425/req_118.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10424/req_119.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10423/req_120.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10422/req_121.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10421/req_122.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10420/req_123.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10419/req_124.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10418/req_125.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10417/req_126.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10416/req_127.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10415/req_128.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10414/req_129.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10413/req_130_JMa5Tz2.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10412/req_131.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10411/req_132.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10410/req_133.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10409/req_134_QoGZVPJ.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10447/req_135.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10408/req_136_EYkK2Fk.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10446/req_137.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10407/req_138.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10406/req_139.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10445/req_140.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10444/req_141.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10443/req_142.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10405/req_143.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10404/req_144.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10403/req_145.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10402/req_146.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10401/req_147.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10442/req_148.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10441/req_149.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10400/req_150.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10399/req_151.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10398/req_152.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10397/req_153.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10396/req_154.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10395/req_155.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10394/req_156.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10393/req_157.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10392/req_158.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10391/req_159.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10390/req_160.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10389/req_161.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10388/req_162.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10387/req_163.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10386/req_164.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10385/req_165.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10384/req_166.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10383/req_167.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10382/req_168.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10381/req_169.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10440/req_170.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10439/req_171.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10438/req_172.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10437/req_173.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10436/req_174.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10435/req_175.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10434/req_176.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10433/req_177.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10432/req_178.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10431/req_179.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10430/req_180.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10429/req_181.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10428/req_182.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10523/req_183.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10522/req_184.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10521/req_185.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10520/req_186.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10519/req_187.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10518/req_188.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10517/req_189.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10516/req_190.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10515/req_191.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10514/req_192.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10513/req_193.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10512/req_194.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10511/req_195.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10510/req_196.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10509/req_197.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10508/req_198.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10507/req_199.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10506/req_200.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10505/req_201.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10504/req_202.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10503/req_203.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10502/req_204.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10501/req_205.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10500/req_206.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10499/req_207.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10498/req_208.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10497/req_209.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10496/req_210.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10495/req_211.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10494/req_212.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10493/req_213.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10492/req_214.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10491/req_215.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10490/req_216.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10489/req_217.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10488/req_218.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10487/req_219.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10486/req_220.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10485/req_221.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10484/req_222.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10470/req_223.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10469/req_229.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10483/req_225.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10471/req_226.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10482/req_227.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10468/req_228.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10467/req_229.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10463/req_230.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10462/req_231.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10461/req_232.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10460/req_233.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10481/req_234.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10480/req_235.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10478/req_236.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10477/req_237.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10476/req_238.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10479/req_239.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10557/req_240.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10556/req_241.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10555/req_242.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10554/req_243.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10553/req_244.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10552/req_245.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10551/req_246.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10550/req_247.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10549/req_248.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10548/req_249.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10547/req_250.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10546/req_251.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10545/req_252.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10536/req_253.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10535/req_254.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10526/req_255.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10525/req_256.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10558/req_257.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10559/req_258.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10534/req_260.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10533/req_261.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10532/req_262.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10531/req_263.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10530/req_264.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10529/req_265.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10528/req_266.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10527/req_267.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10748/req_268.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10569/req_269.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10749/req_270.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10568/req_271.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10567/req_272.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10566/req_273.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10565/req_274.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10619/req_275.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10618/req_276.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10617/req_277.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10616/req_279.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10615/req_279.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10614/req_280.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10613/req_281.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10612/req_282.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10611/req_283.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10610/req_284.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10609/req_285.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10608/req_286.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10607/req_287.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10606/req_288.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10605/req_289.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10604/req_290.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10603/req_291.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10602/req_292.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10601/req_293.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10600/req_294.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10599/req_295.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10598/296_2020__norma_deputada_geovania_apoio_a_mp.odt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10597/req_297.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10596/req_298.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10595/req_299.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10594/req_300.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10593/req_301.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10592/req_302.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10591/req_303.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10590/req_304.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10589/req_305.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10630/req_306.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10629/req_307.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10588/req_308.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10587/req_309.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10586/req_310.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10584/req_311.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10583/req_312.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10582/req_313.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10581/req_314.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10580/req_315.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10579/req_316.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10578/req_317.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10577/req_318.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10576/req_319.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10575/req_320.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10574/req_321.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10573/req_322.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10572/req_323.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10585/req_324.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10570/req_325.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10628/req_326.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10627/req_327.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10626/req_328.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10624/req_329.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10631/req_330.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10623/req_331.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10622/req_332.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10621/req_333.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10650/req_334.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10649/req_335.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10648/req_336.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10647/req_336.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10646/req_338.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10645/req_339.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10644/req_340.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10643/req_341.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10642/req_342.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10641/req_343.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10640/req_344.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10639/req_345.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10638/req_346.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10637/req_347.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10636/req_348.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10635/req_349.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10634/req_350.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10633/req_351.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10632/req_352.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10667/req_353.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10666/req_354.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10665/req_355.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10664/req_356.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10663/req_357.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10661/req_358.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10660/req_359.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10659/req_360.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10658/req_361.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10657/req_362.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10655/req_363.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10662/req_364.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10654/req_365.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10671/req_366.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10672/req_367.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10673/req_368.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10674/req_369.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10675/req_370.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10676/req_371.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10677/req_372.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10678/req_373.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10679/req_374.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10680/req_375.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10681/req_376.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10682/req_377.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10683/req_378.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10684/req_379.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10685/req_380.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10686/req_381.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10687/req_382.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10688/req_383.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10689/req_384.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10690/req_385.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10692/req_386.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10693/req_387.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10694/req_388.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10698/req_390.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10699/req_391.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10700/req_392.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10732/req_393.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10733/req_394.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10702/req_395.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10704/req_396.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10706/req_397.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10707/req_398.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10708/req_399.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10709/req_400.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10710/req_401.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10711/req_402.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10712/req_403.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10713/req_404.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10714/req_405.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10715/req_406.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10716/req_407.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10717/req_408.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10718/req_409.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10719/req_410.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10720/req_411.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10721/req_412.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10722/req_413.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10724/req_414.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10725/req_415.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10726/req_416.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10727/req_417.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10728/req_418.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10729/req_419.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10730/req_420.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10731/req_421.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10735/req_422.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10734/req_423.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10738/req_424.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10736/req_425.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10737/req_426.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10739/req_427.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10740/req_428.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10741/req_429.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10751/req_430.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10752/req_431.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10753/req_432.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10754/req_433.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10760/req_435.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10761/req_436.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10762/req_437.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10763/req_438.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10764/req_439.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10765/req_440.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10766/req_441.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10767/req_442.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10768/req_443.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10769/req_444.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10771/req_445.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10772/req_446.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10773/req_447.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10774/req_448.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10781/req_449.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10779/req_450.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10802/req_451.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10803/req_452.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10780/req_453.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10783/req_454.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10784/req_455.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10785/req_456.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10786/req_457.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10787/req_458.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10788/req_459.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10789/req_460.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10790/req_461.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10791/req_462.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10792/req_463.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10793/req_464.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10794/req_465.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10795/req_466.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10796/req_467.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10797/req_468.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10798/req_469.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10799/req_470.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10800/req_471.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10801/req_472.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10805/req_473.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10806/req_474.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10807/req_475.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10808/req_476.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10809/req_477.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10810/req_478.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10811/req_479.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10812/req_480.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10813/req_481.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10814/req_482.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10816/req_483.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10817/req_484.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10818/req_485.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10848/req_486.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10849/req_487.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10823/req_488.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10824/req_489.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10825/req_490.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10826/req_491.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10827/req_492.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10828/req_493.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10829/req_494.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10830/req_495.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10831/req_496.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10832/req_497.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10833/req_498.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10834/req_499.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10835/req_500.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10836/req_501.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10837/req_502.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10838/req_503.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10839/req_504.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10840/ofi_478.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10841/req_506.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10850/req_507.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10843/req_508.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10844/req_509.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10845/req_510.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10842/req_511.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10846/req_512.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10847/req_513.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10851/req_514.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10852/req_515.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10853/req_516.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10854/req_517.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10864/req_518.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10865/req_519.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10866/req_520.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10867/req_521.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10870/req_522.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10872/req_523.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10863/req_524.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10868/req_525.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10869/req_526.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10873/req_527.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10874/req_528.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10875/req_529.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10876/req_530.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10877/req_531.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10878/req_532.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10879/req_533.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10880/req_534.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10881/req_535.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10882/req_536.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10883/req_537.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10893/req_538.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10894/req_539.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10884/req_540.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10892/req_541.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10885/req_542.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10886/req_543.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10887/req_544.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10888/req_545.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10889/req_546.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10890/req_547.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10901/req_548.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10902/req_549.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10903/req_550.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10904/req_551.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10905/req_552.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10907/req_553.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10909/req_554.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10910/req_555.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10911/req_556.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10912/req_557.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10913/req_558.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10914/req_559.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10915/req_560.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10916/req_561.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10917/req_562.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10963/req_563.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10918/req_564.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10919/req_565.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10920/req_566.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10926/req_567.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10927/req_568.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10922/req_569.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10923/req_570.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10924/req_571.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10928/req_572.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10925/req_573.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10929/req_574.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10930/req_575.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10933/req_576.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10934/req_577.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10936/req_578.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10937/req_579.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10938/req_580.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10940/req_581.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10941/req_582.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10943/req_583.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10945/req_584.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10947/req_585.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10949/req_586.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10950/req_587.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10951/req_588.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10952/req_589.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10953/req_590.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10954/req_590.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10955/req_592.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10956/req_593.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10957/req_594.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10958/req_595.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10959/req_596.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10960/req_597.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10961/req_598.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10991/req_599.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10962/req_600.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10964/req_601.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10965/req_602.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10966/req_603.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10967/req_604.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10968/req_605.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10969/req_606.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10970/req_607.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10971/req_608.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10972/req_609.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10973/req_610.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10974/req_611.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10975/req_612.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10976/req_613.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10977/req_614.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10978/req_615.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10979/ofi_590.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10980/req_617.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10981/req_618.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10982/req_619.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10983/req_620.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10984/req_621.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10985/req_622.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10986/req_623.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10992/req_624.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10993/req_625.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10994/req_626.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10995/req_627.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10996/req_627.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10997/req_629.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10998/req_630.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10999/req_631.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11000/req_632.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11001/req_633.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11002/req_634.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11003/req_635.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11004/req_636.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11005/req_637.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11006/req_638.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11007/req_639.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11008/req_640.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11009/req_641_.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11010/req_642.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11042/req_643.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11043/req_644.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11018/req_645.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11044/req_646.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11045/req_647.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11019/req_648.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11046/req_649.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11047/req_650.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11048/req_651.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11020/req_652.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11049/req_653.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11021/req_654.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11022/req_655.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11023/req_656.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11024/req_657.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11025/req_658.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11026/req_659.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11027/req_660.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11028/req_661.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11029/req_662.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11030/req_663.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11031/req_664.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11032/req_665.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11050/req_666.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11033/req_667.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11058/req_668.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11059/req_669.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11060/req_670.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11061/req_671.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11053/req_672.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11054/req_673.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11055/req_674.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11062/req_675.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11056/req_676.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11063/req_677.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11057/req_678.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11064/req_679.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11065/req_680.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11086/req_681.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11087/req_682.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11076/req_683.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11088/req_684.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11089/req_685.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11077/req_686.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11090/req_687.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11091/req_688.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11092/req_689.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11081/req_690.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11082/req_691.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11093/req_692.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11094/req_693.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11095/req_694.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11096/req_695.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11084/req_697.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11097/req_698.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11098/req_699.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11099/req_700.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11100/req_701.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11078/req_702.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11110/req_703.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11111/req_704.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11112/req_705.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11114/req_706.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11115/req_707.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11116/req_708.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11117/req_709.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11118/req_710.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11119/req_711.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11120/ofi_712.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11121/req_713.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11122/req_714.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11123/req_715.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11124/req_716.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11125/req_717.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11126/req_718.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11127/req_719.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11128/req_720.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11129/req_721.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11130/req_722.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11131/req_723.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11132/req_724.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11133/req_725.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11134/req_726.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11135/req_727.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11136/req_728.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11137/req_729.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11138/req_730.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11139/req_731.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11140/req_732.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11141/req_733.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11142/req_734.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11143/req_735.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11144/req_736.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11162/req_737.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11145/req_738.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11146/req_739.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11147/req_740.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11148/ofi_711.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11149/req_742.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11150/req_743.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11151/req_744.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11152/req_745.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11153/req_746.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11154/req_747.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11155/req_748.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11156/req_749.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11157/req_750.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11158/req_751.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11159/req_752.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11160/req_753.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11161/req_754.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11163/req_755.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11164/req_756.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11165/req_757.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11166/req_758.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11167/req_759.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11168/req_760.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11169/req_761.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11170/req_762.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11171/req_763.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11172/req_764.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11173/req_765.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11175/req_766.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11176/req_767.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11177/req_768.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11178/req_769.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11179/req_770.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11180/req_771.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11181/req_772.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11182/req_773.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11183/req_774.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11184/req_775.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11192/req_776.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11193/ofi_747.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11194/req_778.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11195/req_779.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11196/req_780.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11197/req_781.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11198/req_782.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11199/req_783.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11200/req_784.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11201/req_785.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11202/req_786.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11203/req_787.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11206/req_788.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11207/req_789.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11208/req_790.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11209/req_791.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11210/req_792.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11211/req_793.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11213/req_794.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11215/req_795.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11217/req_796.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11218/req_797.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11219/req_798.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11220/req_799.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11224/req_800.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11221/req_801.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11222/req_802.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11225/req_803.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11227/req_804.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11228/req_805.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11229/req_806.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11230/req_807.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11231/req_808.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11232/req_809.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11234/req_810.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11236/req_811.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11237/req_812.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11238/req_813.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11239/req_814.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11240/req_815.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11241/req_816.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11242/req_817.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11243/req_818.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11244/req_819.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11245/req_820.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11246/req_821.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11247/req_822.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11248/req_823.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11249/req_824.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11250/req_825.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11251/req_826.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11252/req_827.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11259/req_828.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11260/req_829.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11261/req_830.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11262/req_831.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11263/req_832.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11264/req_833.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11265/req_834.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11266/req_835.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11267/req_836.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11272/req_837.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11273/req_838.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11274/req_839.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11275/req_840.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11276/req_841.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11277/req_842.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11278/req_843.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11279/req_844.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11283/req_845.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11284/req_846.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11285/req_847.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11286/req_848.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11287/req_849.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11293/req_850.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11294/req_851.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11295/req_852.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11296/req_853.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11297/req_854.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11300/req_855.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11301/req_856.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11302/req_857.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11303/req_858.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11304/req_859.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11305/req_860.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11306/req_861.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11308/req_862.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11309/req_863.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11310/req_864.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11311/req_865.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11312/req_866.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11313/req_867.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11314/req_868.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11315/req_869.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11316/req_870.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11317/req_871.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11318/req_872.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11319/req_873.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11328/req_874.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11329/req_875.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11340/req_876.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11330/req_877.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11331/req_878.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11332/req_879.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11333/req_880.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11334/req_881.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11341/req_882.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11342/req_883.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11343/req_884.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11344/req_885.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11346/req_886.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11347/req_887.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11350/req_888.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11348/req_889.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11349/req_890.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11351/req_891.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11352/req_892.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11353/req_893.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11358/req_894.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10284/ind_001.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10283/ind_002.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10282/ind_003.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10281/ind_004.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10279/ind_005.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10277/ind_006.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10275/ind_007.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10274/ind_008.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10273/ind_009.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10272/ind_010.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10269/ind_012.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10310/ind_013.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10311/ind_014.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10312/ind_015.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10313/ind_016.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10314/ind_017.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10315/ind_018.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10317/ind_019.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10319/ind_020.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10320/ind_021.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10321/ind_022.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10322/ind_023.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10323/ind_024.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10324/ind_025.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10325/ind_026.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10358/ind_027.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10360/ind_028.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10363/ind_029.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10365/ind_030.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10367/ind_031.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10459/ind_032.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10458/ind_033.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10457/ind_034.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10456/ind_035.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10455/ind_036.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10454/ind_037.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10453/ind_038.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10452/ind_039.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10451/ind_040.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10450/ind_041.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10449/ind_042.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10448/ind_043.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10475/ind_044.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10474/ind_045.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10473/ind_046.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10472/ind_047.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10561/ind_048.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10562/ind_049.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10563/ind_050.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10668/ind_051.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10669/ind_052.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10670/ind_053.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10701/ind_054.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10703/ind_055.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10705/ind_056.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10755/ind_057.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10756/ind_058.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10757/ind_059.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10758/ind_060.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10770/ind_061.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10782/ind_062.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10815/ind_063.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10819/ind_064.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10820/ind_065.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10855/066_2020_norma_obras_tapa_buraco_rua_loacir_muniz.odt" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10858/ind_067.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10859/ind_068.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10860/ind_069.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10871/ind_070.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10906/ind_071.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10908/ind_072.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10931/ind_073.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10932/ind_074.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10935/ind_075.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10939/ind_076.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10942/ind_077.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10944/ind_078.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10946/ind_079.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10948/ind_080.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11011/ind_081.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11012/ind_082.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11013/ind_083.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11014/ind_084.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11015/ind_085.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11034/ind_086.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11035/ind_087.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11037/ind_088.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11038/ind_089.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11039/ind_090.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11040/ind_091.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11051/ind_092.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11066/ind_093.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11067/ind_094.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11068/ind_095.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11069/ind_096.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11070/ind_097.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11071/ind_098.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11072/ind_099.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11073/ind_100.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11101/ind_101.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11102/ind_102.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11103/ind_103.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11104/ind_104.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11105/ind_105.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11106/ind_106.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11107/ind_107.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11113/ind_108.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11185/ind_109.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11186/ind_110.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11187/ind_111.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11188/ind_112.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11189/ind_113.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11190/ind_114.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11204/ind_115.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11212/ind_116.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11214/ind_117.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11216/ind_118.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11226/ind_119.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11235/ind_120.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11253/ind_121.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11254/ind_122.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11255/ind_123.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11256/ind_124.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11268/ind_125.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11269/ind_126.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11270/ind_127.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11271/ind_128.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11280/ind_129.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11281/ind_130_.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11289/ind_131.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11290/ind_132.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11291/ind_133.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11292/ind_134.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11321/ind_135.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11322/ind_136.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11323/ind_137.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11324/ind_138.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11325/ind_139.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11335/ind_140.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11336/ind_141.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11345/ind_142.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11354/ind_143.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11355/ind_144.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11356/ind_145.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10744/plc_01_sub.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10217/pl_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10218/pl_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10222/projeto03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10251/pl_04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10285/pl_05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10326/pl_06_E9wQndv.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10327/pl_07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10339/pl_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10376/pl_09_UzLe9DA.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10377/pl_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10378/pl11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10379/pl_12_WZXXVP8.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10464/pl_13_LIHAzCZ.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10465/pl_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10466/pl_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10524/pl_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10538/pl_117.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10539/pl_118.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10540/pl_19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10541/pl_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10542/pl_21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10543/pl_22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10544/pl_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10564/pl_24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10620/pl_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10651/pl_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10652/pl_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10653/pl_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10691/pl_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10696/pl_30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10697/pl_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10723/pl_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10742/pl_33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10743/pl_34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10745/projeto_abono_servidores_da_saude_2-2-5.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10746/abre_credito_adicional-2-6.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10747/abre_credito_adicional_atraves_do_excesso_de_a_KldTj3W.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10750/pl_38.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10775/pl39.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10777/biografia.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10778/pl_41_iMe7CLQ.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10804/pl_42_RVupr8k.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10821/pl_43_BA1t7LA.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10822/pl_44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10856/pl_45.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10857/pl_46.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10861/pl_47.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10862/pl_48.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10891/pl_49.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10895/pl_50.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10896/pl_51.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10897/pl_52.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10898/pl_53.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10899/pl_54.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10900/pl_55.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10921/pl56.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10987/pl57.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10988/pl_58.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10989/pl_59.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10990/pl_60.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11016/pl_61.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11017/pl_62.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11036/pl_63.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11041/pl_64.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11052/pl_65.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11074/pl_66.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11075/pl_67.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11079/pl_68.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11080/pl_69.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11085/pl_70.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11109/pl_71.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11174/pl_72.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11191/pl_73.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11205/pl_74.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11223/pl_75.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11233/pl_76.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11257/pl_77.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11258/pl_78.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11282/pl_79.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11288/pl_80.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11298/pl_81.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11299/pl_82.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11307/pl_83.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11320/pl_84.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11326/pl_85.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11327/pl_86.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11337/pl_87.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11338/pl_88.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11339/pl89.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11357/pl_90.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10219/pr_01_9oeIj4d.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10220/pr_02.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10221/pr_03.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10286/pr_04.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10537/pr_05.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10776/pr_06.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11108/pr_07.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10380/pdl_n01.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10268/req_001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10267/req_002.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10223/req_003.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10224/req_004.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10225/req_005.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10226/req_006.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10227/req_007.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10228/req_008.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10229/req_009.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10230/req_010.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10231/req_011.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10232/req_012.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10233/req_013.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10234/req_014.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10235/req_015.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10236/req_016.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10237/req_017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10238/req_018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10239/req_019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10253/req_020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10240/req_021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10241/req_022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10242/req_023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10243/req_024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10244/req_025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10245/req_026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10246/req_027.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10266/req_028.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10265/req_029.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10264/req_030.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10263/req_031.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10247/req_032.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10262/req_033.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10261/req_034.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10260/req_035.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10248/req_036.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10249/req_037.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10250/req_038.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10252/req_039.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10259/req_040.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10257/req_041.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10276/req_042.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10258/req_043.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10256/req_044.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10271/req_045.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10280/req_046.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10255/req_047.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10278/req_048.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10254/req_049.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10309/req_050.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10308/req_051.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10307/req_052.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10306/req_053.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10305/req_054.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10304/req_055.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10303/req_056.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10302/req_057.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10301/req_058.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10300/req_059.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10299/req_061.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10298/req_062.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10297/req_063.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10296/req_064.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10295/req_065.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10294/req_066.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10293/req_067.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10292/req_068.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10291/req_069.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10290/req_070.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10289/req_071.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10288/req_072.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10287/req_073.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10347/req_074.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10346/req_075.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10345/req_076.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10344/req_077.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10343/req_078.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10341/req_079.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10340/req_080.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10338/req_081.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10337/req_082.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10336/req_083.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10335/req_084.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10334/req_087.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10333/req_086.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10332/req_087.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10331/req_088.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10374/req_089.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10373/req_090.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10372/req_091.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10371/req_092.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10370/req_093.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10369/req_094.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10368/req_095.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10366/req_096.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10364/req_097.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10362/req_098.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10361/req_099.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10359/req_100.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10357/req_101.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10356/req_102.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10355/req_103.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10354/req_104.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10353/req_105.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10352/req_106.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10351/req_107.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10350/req_108.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10349/req_109.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10348/req_110.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10330/req_111.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10329/req_112.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10375/req_113.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10328/req_114.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10342/req_115.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10427/req_116.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10426/req_117.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10425/req_118.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10424/req_119.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10423/req_120.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10422/req_121.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10421/req_122.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10420/req_123.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10419/req_124.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10418/req_125.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10417/req_126.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10416/req_127.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10415/req_128.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10414/req_129.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10413/req_130_JMa5Tz2.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10412/req_131.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10411/req_132.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10410/req_133.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10409/req_134_QoGZVPJ.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10447/req_135.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10408/req_136_EYkK2Fk.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10446/req_137.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10407/req_138.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10406/req_139.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10445/req_140.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10444/req_141.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10443/req_142.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10405/req_143.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10404/req_144.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10403/req_145.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10402/req_146.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10401/req_147.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10442/req_148.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10441/req_149.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10400/req_150.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10399/req_151.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10398/req_152.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10397/req_153.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10396/req_154.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10395/req_155.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10394/req_156.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10393/req_157.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10392/req_158.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10391/req_159.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10390/req_160.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10389/req_161.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10388/req_162.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10387/req_163.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10386/req_164.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10385/req_165.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10384/req_166.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10383/req_167.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10382/req_168.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10381/req_169.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10440/req_170.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10439/req_171.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10438/req_172.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10437/req_173.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10436/req_174.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10435/req_175.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10434/req_176.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10433/req_177.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10432/req_178.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10431/req_179.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10430/req_180.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10429/req_181.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10428/req_182.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10523/req_183.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10522/req_184.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10521/req_185.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10520/req_186.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10519/req_187.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10518/req_188.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10517/req_189.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10516/req_190.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10515/req_191.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10514/req_192.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10513/req_193.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10512/req_194.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10511/req_195.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10510/req_196.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10509/req_197.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10508/req_198.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10507/req_199.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10506/req_200.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10505/req_201.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10504/req_202.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10503/req_203.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10502/req_204.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10501/req_205.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10500/req_206.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10499/req_207.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10498/req_208.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10497/req_209.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10496/req_210.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10495/req_211.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10494/req_212.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10493/req_213.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10492/req_214.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10491/req_215.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10490/req_216.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10489/req_217.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10488/req_218.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10487/req_219.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10486/req_220.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10485/req_221.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10484/req_222.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10470/req_223.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10469/req_229.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10483/req_225.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10471/req_226.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10482/req_227.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10468/req_228.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10467/req_229.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10463/req_230.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10462/req_231.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10461/req_232.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10460/req_233.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10481/req_234.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10480/req_235.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10478/req_236.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10477/req_237.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10476/req_238.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10479/req_239.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10557/req_240.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10556/req_241.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10555/req_242.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10554/req_243.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10553/req_244.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10552/req_245.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10551/req_246.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10550/req_247.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10549/req_248.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10548/req_249.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10547/req_250.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10546/req_251.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10545/req_252.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10536/req_253.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10535/req_254.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10526/req_255.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10525/req_256.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10558/req_257.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10559/req_258.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10534/req_260.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10533/req_261.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10532/req_262.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10531/req_263.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10530/req_264.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10529/req_265.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10528/req_266.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10527/req_267.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10748/req_268.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10569/req_269.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10749/req_270.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10568/req_271.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10567/req_272.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10566/req_273.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10565/req_274.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10619/req_275.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10618/req_276.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10617/req_277.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10616/req_279.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10615/req_279.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10614/req_280.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10613/req_281.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10612/req_282.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10611/req_283.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10610/req_284.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10609/req_285.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10608/req_286.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10607/req_287.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10606/req_288.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10605/req_289.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10604/req_290.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10603/req_291.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10602/req_292.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10601/req_293.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10600/req_294.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10599/req_295.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10598/296_2020__norma_deputada_geovania_apoio_a_mp.odt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10597/req_297.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10596/req_298.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10595/req_299.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10594/req_300.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10593/req_301.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10592/req_302.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10591/req_303.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10590/req_304.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10589/req_305.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10630/req_306.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10629/req_307.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10588/req_308.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10587/req_309.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10586/req_310.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10584/req_311.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10583/req_312.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10582/req_313.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10581/req_314.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10580/req_315.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10579/req_316.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10578/req_317.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10577/req_318.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10576/req_319.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10575/req_320.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10574/req_321.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10573/req_322.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10572/req_323.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10585/req_324.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10570/req_325.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10628/req_326.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10627/req_327.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10626/req_328.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10624/req_329.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10631/req_330.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10623/req_331.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10622/req_332.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10621/req_333.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10650/req_334.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10649/req_335.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10648/req_336.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10647/req_336.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10646/req_338.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10645/req_339.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10644/req_340.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10643/req_341.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10642/req_342.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10641/req_343.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10640/req_344.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10639/req_345.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10638/req_346.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10637/req_347.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10636/req_348.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10635/req_349.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10634/req_350.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10633/req_351.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10632/req_352.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10667/req_353.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10666/req_354.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10665/req_355.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10664/req_356.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10663/req_357.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10661/req_358.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10660/req_359.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10659/req_360.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10658/req_361.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10657/req_362.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10655/req_363.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10662/req_364.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10654/req_365.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10671/req_366.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10672/req_367.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10673/req_368.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10674/req_369.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10675/req_370.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10676/req_371.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10677/req_372.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10678/req_373.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10679/req_374.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10680/req_375.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10681/req_376.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10682/req_377.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10683/req_378.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10684/req_379.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10685/req_380.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10686/req_381.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10687/req_382.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10688/req_383.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10689/req_384.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10690/req_385.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10692/req_386.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10693/req_387.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10694/req_388.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10698/req_390.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10699/req_391.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10700/req_392.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10732/req_393.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10733/req_394.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10702/req_395.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10704/req_396.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10706/req_397.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10707/req_398.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10708/req_399.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10709/req_400.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10710/req_401.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10711/req_402.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10712/req_403.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10713/req_404.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10714/req_405.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10715/req_406.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10716/req_407.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10717/req_408.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10718/req_409.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10719/req_410.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10720/req_411.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10721/req_412.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10722/req_413.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10724/req_414.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10725/req_415.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10726/req_416.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10727/req_417.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10728/req_418.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10729/req_419.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10730/req_420.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10731/req_421.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10735/req_422.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10734/req_423.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10738/req_424.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10736/req_425.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10737/req_426.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10739/req_427.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10740/req_428.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10741/req_429.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10751/req_430.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10752/req_431.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10753/req_432.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10754/req_433.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10760/req_435.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10761/req_436.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10762/req_437.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10763/req_438.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10764/req_439.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10765/req_440.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10766/req_441.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10767/req_442.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10768/req_443.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10769/req_444.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10771/req_445.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10772/req_446.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10773/req_447.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10774/req_448.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10781/req_449.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10779/req_450.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10802/req_451.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10803/req_452.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10780/req_453.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10783/req_454.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10784/req_455.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10785/req_456.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10786/req_457.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10787/req_458.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10788/req_459.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10789/req_460.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10790/req_461.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10791/req_462.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10792/req_463.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10793/req_464.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10794/req_465.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10795/req_466.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10796/req_467.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10797/req_468.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10798/req_469.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10799/req_470.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10800/req_471.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10801/req_472.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10805/req_473.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10806/req_474.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10807/req_475.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10808/req_476.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10809/req_477.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10810/req_478.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10811/req_479.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10812/req_480.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10813/req_481.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10814/req_482.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10816/req_483.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10817/req_484.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10818/req_485.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10848/req_486.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10849/req_487.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10823/req_488.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10824/req_489.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10825/req_490.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10826/req_491.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10827/req_492.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10828/req_493.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10829/req_494.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10830/req_495.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10831/req_496.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10832/req_497.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10833/req_498.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10834/req_499.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10835/req_500.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10836/req_501.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10837/req_502.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10838/req_503.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10839/req_504.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10840/ofi_478.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10841/req_506.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10850/req_507.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10843/req_508.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10844/req_509.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10845/req_510.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10842/req_511.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10846/req_512.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10847/req_513.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10851/req_514.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10852/req_515.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10853/req_516.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10854/req_517.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10864/req_518.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10865/req_519.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10866/req_520.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10867/req_521.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10870/req_522.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10872/req_523.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10863/req_524.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10868/req_525.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10869/req_526.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10873/req_527.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10874/req_528.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10875/req_529.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10876/req_530.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10877/req_531.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10878/req_532.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10879/req_533.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10880/req_534.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10881/req_535.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10882/req_536.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10883/req_537.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10893/req_538.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10894/req_539.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10884/req_540.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10892/req_541.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10885/req_542.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10886/req_543.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10887/req_544.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10888/req_545.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10889/req_546.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10890/req_547.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10901/req_548.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10902/req_549.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10903/req_550.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10904/req_551.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10905/req_552.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10907/req_553.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10909/req_554.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10910/req_555.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10911/req_556.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10912/req_557.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10913/req_558.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10914/req_559.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10915/req_560.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10916/req_561.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10917/req_562.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10963/req_563.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10918/req_564.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10919/req_565.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10920/req_566.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10926/req_567.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10927/req_568.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10922/req_569.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10923/req_570.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10924/req_571.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10928/req_572.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10925/req_573.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10929/req_574.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10930/req_575.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10933/req_576.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10934/req_577.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10936/req_578.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10937/req_579.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10938/req_580.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10940/req_581.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10941/req_582.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10943/req_583.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10945/req_584.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10947/req_585.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10949/req_586.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10950/req_587.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10951/req_588.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10952/req_589.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10953/req_590.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10954/req_590.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10955/req_592.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10956/req_593.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10957/req_594.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10958/req_595.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10959/req_596.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10960/req_597.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10961/req_598.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10991/req_599.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10962/req_600.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10964/req_601.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10965/req_602.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10966/req_603.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10967/req_604.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10968/req_605.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10969/req_606.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10970/req_607.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10971/req_608.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10972/req_609.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10973/req_610.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10974/req_611.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10975/req_612.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10976/req_613.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10977/req_614.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10978/req_615.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10979/ofi_590.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10980/req_617.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10981/req_618.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10982/req_619.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10983/req_620.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10984/req_621.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10985/req_622.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10986/req_623.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10992/req_624.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10993/req_625.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10994/req_626.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10995/req_627.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10996/req_627.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10997/req_629.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10998/req_630.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10999/req_631.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11000/req_632.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11001/req_633.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11002/req_634.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11003/req_635.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11004/req_636.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11005/req_637.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11006/req_638.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11007/req_639.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11008/req_640.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11009/req_641_.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11010/req_642.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11042/req_643.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11043/req_644.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11018/req_645.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11044/req_646.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11045/req_647.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11019/req_648.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11046/req_649.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11047/req_650.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11048/req_651.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11020/req_652.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11049/req_653.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11021/req_654.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11022/req_655.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11023/req_656.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11024/req_657.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11025/req_658.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11026/req_659.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11027/req_660.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11028/req_661.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11029/req_662.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11030/req_663.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11031/req_664.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11032/req_665.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11050/req_666.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11033/req_667.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11058/req_668.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11059/req_669.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11060/req_670.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11061/req_671.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11053/req_672.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11054/req_673.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11055/req_674.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11062/req_675.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11056/req_676.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11063/req_677.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11057/req_678.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11064/req_679.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11065/req_680.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11086/req_681.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11087/req_682.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11076/req_683.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11088/req_684.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11089/req_685.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11077/req_686.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11090/req_687.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11091/req_688.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11092/req_689.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11081/req_690.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11082/req_691.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11093/req_692.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11094/req_693.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11095/req_694.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11096/req_695.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11084/req_697.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11097/req_698.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11098/req_699.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11099/req_700.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11100/req_701.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11078/req_702.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11110/req_703.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11111/req_704.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11112/req_705.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11114/req_706.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11115/req_707.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11116/req_708.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11117/req_709.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11118/req_710.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11119/req_711.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11120/ofi_712.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11121/req_713.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11122/req_714.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11123/req_715.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11124/req_716.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11125/req_717.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11126/req_718.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11127/req_719.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11128/req_720.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11129/req_721.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11130/req_722.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11131/req_723.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11132/req_724.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11133/req_725.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11134/req_726.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11135/req_727.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11136/req_728.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11137/req_729.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11138/req_730.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11139/req_731.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11140/req_732.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11141/req_733.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11142/req_734.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11143/req_735.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11144/req_736.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11162/req_737.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11145/req_738.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11146/req_739.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11147/req_740.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11148/ofi_711.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11149/req_742.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11150/req_743.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11151/req_744.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11152/req_745.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11153/req_746.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11154/req_747.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11155/req_748.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11156/req_749.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11157/req_750.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11158/req_751.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11159/req_752.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11160/req_753.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11161/req_754.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11163/req_755.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11164/req_756.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11165/req_757.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11166/req_758.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11167/req_759.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11168/req_760.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11169/req_761.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11170/req_762.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11171/req_763.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11172/req_764.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11173/req_765.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11175/req_766.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11176/req_767.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11177/req_768.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11178/req_769.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11179/req_770.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11180/req_771.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11181/req_772.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11182/req_773.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11183/req_774.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11184/req_775.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11192/req_776.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11193/ofi_747.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11194/req_778.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11195/req_779.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11196/req_780.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11197/req_781.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11198/req_782.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11199/req_783.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11200/req_784.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11201/req_785.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11202/req_786.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11203/req_787.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11206/req_788.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11207/req_789.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11208/req_790.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11209/req_791.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11210/req_792.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11211/req_793.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11213/req_794.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11215/req_795.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11217/req_796.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11218/req_797.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11219/req_798.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11220/req_799.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11224/req_800.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11221/req_801.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11222/req_802.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11225/req_803.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11227/req_804.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11228/req_805.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11229/req_806.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11230/req_807.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11231/req_808.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11232/req_809.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11234/req_810.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11236/req_811.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11237/req_812.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11238/req_813.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11239/req_814.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11240/req_815.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11241/req_816.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11242/req_817.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11243/req_818.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11244/req_819.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11245/req_820.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11246/req_821.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11247/req_822.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11248/req_823.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11249/req_824.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11250/req_825.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11251/req_826.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11252/req_827.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11259/req_828.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11260/req_829.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11261/req_830.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11262/req_831.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11263/req_832.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11264/req_833.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11265/req_834.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11266/req_835.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11267/req_836.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11272/req_837.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11273/req_838.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11274/req_839.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11275/req_840.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11276/req_841.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11277/req_842.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11278/req_843.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11279/req_844.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11283/req_845.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11284/req_846.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11285/req_847.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11286/req_848.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11287/req_849.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11293/req_850.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11294/req_851.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11295/req_852.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11296/req_853.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11297/req_854.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11300/req_855.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11301/req_856.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11302/req_857.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11303/req_858.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11304/req_859.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11305/req_860.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11306/req_861.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11308/req_862.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11309/req_863.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11310/req_864.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11311/req_865.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11312/req_866.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11313/req_867.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11314/req_868.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11315/req_869.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11316/req_870.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11317/req_871.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11318/req_872.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11319/req_873.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11328/req_874.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11329/req_875.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11340/req_876.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11330/req_877.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11331/req_878.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11332/req_879.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11333/req_880.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11334/req_881.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11341/req_882.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11342/req_883.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11343/req_884.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11344/req_885.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11346/req_886.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11347/req_887.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11350/req_888.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11348/req_889.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11349/req_890.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11351/req_891.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11352/req_892.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11353/req_893.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11358/req_894.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10284/ind_001.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10283/ind_002.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10282/ind_003.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10281/ind_004.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10279/ind_005.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10277/ind_006.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10275/ind_007.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10274/ind_008.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10273/ind_009.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10272/ind_010.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10269/ind_012.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10310/ind_013.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10311/ind_014.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10312/ind_015.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10313/ind_016.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10314/ind_017.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10315/ind_018.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10317/ind_019.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10319/ind_020.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10320/ind_021.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10321/ind_022.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10322/ind_023.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10323/ind_024.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10324/ind_025.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10325/ind_026.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10358/ind_027.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10360/ind_028.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10363/ind_029.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10365/ind_030.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10367/ind_031.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10459/ind_032.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10458/ind_033.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10457/ind_034.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10456/ind_035.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10455/ind_036.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10454/ind_037.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10453/ind_038.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10452/ind_039.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10451/ind_040.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10450/ind_041.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10449/ind_042.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10448/ind_043.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10475/ind_044.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10474/ind_045.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10473/ind_046.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10472/ind_047.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10561/ind_048.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10562/ind_049.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10563/ind_050.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10668/ind_051.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10669/ind_052.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10670/ind_053.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10701/ind_054.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10703/ind_055.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10705/ind_056.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10755/ind_057.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10756/ind_058.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10757/ind_059.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10758/ind_060.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10770/ind_061.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10782/ind_062.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10815/ind_063.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10819/ind_064.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10820/ind_065.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10855/066_2020_norma_obras_tapa_buraco_rua_loacir_muniz.odt" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10858/ind_067.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10859/ind_068.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10860/ind_069.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10871/ind_070.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10906/ind_071.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10908/ind_072.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10931/ind_073.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10932/ind_074.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10935/ind_075.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10939/ind_076.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10942/ind_077.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10944/ind_078.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10946/ind_079.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/10948/ind_080.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11011/ind_081.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11012/ind_082.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11013/ind_083.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11014/ind_084.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11015/ind_085.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11034/ind_086.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11035/ind_087.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11037/ind_088.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11038/ind_089.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11039/ind_090.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11040/ind_091.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11051/ind_092.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11066/ind_093.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11067/ind_094.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11068/ind_095.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11069/ind_096.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11070/ind_097.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11071/ind_098.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11072/ind_099.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11073/ind_100.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11101/ind_101.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11102/ind_102.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11103/ind_103.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11104/ind_104.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11105/ind_105.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11106/ind_106.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11107/ind_107.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11113/ind_108.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11185/ind_109.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11186/ind_110.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11187/ind_111.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11188/ind_112.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11189/ind_113.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11190/ind_114.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11204/ind_115.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11212/ind_116.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11214/ind_117.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11216/ind_118.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11226/ind_119.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11235/ind_120.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11253/ind_121.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11254/ind_122.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11255/ind_123.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11256/ind_124.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11268/ind_125.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11269/ind_126.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11270/ind_127.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11271/ind_128.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11280/ind_129.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11281/ind_130_.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11289/ind_131.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11290/ind_132.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11291/ind_133.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11292/ind_134.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11321/ind_135.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11322/ind_136.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11323/ind_137.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11324/ind_138.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11325/ind_139.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11335/ind_140.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11336/ind_141.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11345/ind_142.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11354/ind_143.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11355/ind_144.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/sapl/public/materialegislativa/2020/11356/ind_145.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>