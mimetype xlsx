--- v0 (2026-02-12)
+++ v1 (2026-05-15)
@@ -54,10988 +54,10988 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/765/765_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI COMPLEMENTAR Nº 001/2013, QUE &amp;#8220;DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA DA CÂMARA DE VEREADORES DO MUNICÍPIO DE CANOINHAS, SOBRE O RESPECTIVO QUADRO DE PESSOAL, ESTABELECE ATRIBUIÇÕES E VENCIMENTOS DOS CARGOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;  </t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/767/767_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 002/2013, QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR Nº  22, DE 16/01/2008, QUE DISPÕE SOBRE NORMAS RELATIVAS AO PARCELAMENTO DO SOLO URBANO E À CONSTITUIÇÃO DE CONDOMÍNIOS HORIZONTAIS NO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/849/849_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI COMPLEMENTAR Nº 003/2013, QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR N° 08, DE 26/12/2005 (CÓDIGO TRIBUTÁRIO MUNICIPAL) E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Pike</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/909/909_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 004/2013, QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR N° 21/2007, VEDANDO ABANDONAR ANIMAIS&amp;#8221;</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI COMPLEMENTAR Nº 005/2013, QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR Nº  008, DE 26/11/2005 &amp;#8211; CÓDIGO TRIBUTÁRIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/746/746_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE HABITAÇÃO, ALTERA DENOMINAÇÃO DE SECRETARIAS MUNICIPAIS, CRIA E ALTERA CARGOS E ESTABELECE NORMAS PARA A CONTRATAÇÃO DE PESSOAL PARA ATUAÇÃO JUNTO AOS NÍVEIS ESTRATÉGICOS, TÁTICOS E OPERACIONAIS DA ESTRUTURA FUNCIONAL DO MUNICÍPIO DE CANOINHAS E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/747/747_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/748/748_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REPOSIÇÃO SALARIAL E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/749/749_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS E ESTABELECE NORMAS PARA A CONTRATAÇÃO DE PESSOAL PARA ATUAÇÃO JUNTO A ESTRUTURA FUNCIONAL DO MUNICÍPIO DE CANOINHAS  E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t xml:space="preserve">Bene Carvalho </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/750/750_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005/2013, QUE &amp;#8220;FIXA A DATA BASE DOS SERVIDORES DO LEGISLATIVO&amp;#8221;</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/751/751_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 006/2013, QUE &amp;#8220;AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO COMA CÂMARA DE VEREADORES DE CANOINHAS PARA CESSÃO DO PLENÁRIO E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/752/752_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 007/2013, QUE AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL AO HOSPITAL SANTA CRUZ DE CANOINHAS E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>João Grein, Cris Arrabar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECEBIMENTO DE ISOPOR</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Chiquinho da Silva</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/755/755_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 009/2013, QUE &amp;#8220;DENOMINA PA DE ORESTES GOLANOVSKI&amp;#8221; </t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/756/756_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 010/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS &amp;#8211; FMS E MEIO AMBIENTE&amp;#8221;</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/757/757_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 011/2013, QUE &amp;#8220;ALTERA DENOMINAÇÃO DA FUNDAÇÃO MUNICIPAL DE ESPORTES, CRIA CARGO JUNTO A ESTRUTURA FUNCIONAL DO MUNICÍPIO DE CANOINHAS, ALTERA QUADRO DE VAGAS DE TÉCNICOS ESPORTIVOS E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/758/758_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 012/2013, QUE &amp;#8220;ALTERA A LEI Nº  4.215, DE 13/09/2007&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/759/759_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 013/2013, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO - NCCCC&amp;#8221;</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/760/760_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 014/2013, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO - CTG&amp;#8221; </t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/761/761_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 015/2013, QUE &amp;#8220;RECONHECE E PROCESSA DESPESAS DE EXERCÍCIO ANTERIOR (2012) E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Glinski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/762/762_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016/2013, QUE &amp;#8220;TRANSFERE PONTO DE TAXI PARA A PRAÇA WALDEMIRO DE ANDRADE&amp;#8221;</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/763/763_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 017/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS &amp;#8211; VEÍCULOS POLÍCIA CIVIL, EDUCAÇÃO E FUNREBOM&amp;#8221;</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Cris Arrabar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/764/764_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 018/2013, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CULTURAL, SOCIAL E EVENTOS SINAIS DE DEUS&amp;#8221;</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/766/766_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 019/2013, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM O MINISTÉRIO DA AGRICULTURA, PECUÁRIA E ABASTECIMENTO &amp;#8211; INSPEÇÃO DE PRODUTOS ANIMAIS&amp;#8221; </t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Genérico</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/768/768_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020/2013, QUE &amp;#8220;DENOMINA RUA PEDRO LEAL DE BARROS</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/769/769_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 021/2013, QUE &amp;#8220;ALTERA A LEI Nº  4.138, DE 21/03/2007 E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/770/770_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 022/2013, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA SÃO FRANCISCO DE ASSIS&amp;#8221; </t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/772/772_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 023/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS &amp;#8211; FME E ONGS&amp;#8221;</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/773/773_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 024/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO SUPERAVIT FINANCEIRO DE 2012 E ADOTA OUTRAS PROVIDÊNCIAS &amp;#8211; SUPERAVIT FUNDEB DE 2012&amp;#8221; </t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/774/774_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 025/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS &amp;#8211; FUNREBOMPM&amp;#8221; </t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/775/775_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 026/2013, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO - ACSESD&amp;#8221; </t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/776/776_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 027/2013, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO &amp;#8211; IGREJA ADVENTISTA&amp;#8221; </t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/777/777_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 028/2013, QUE &amp;#8220;AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL, CONTRIBUIÇÃO E AUXÍLIO A ENTIDADES E ADOTA OUTRAS PROVIDÊNCIAS &amp;#8211; ACD, APAE, RFCCC, ARAD, ATICA E AMBSAV&amp;#8221; </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/778/778_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 029/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS &amp;#8211; TRANSFERÊNCIAS À ONGS&amp;#8221; </t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/779/779_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 030/2013, QUE &amp;#8220;DENOMINA RUA AGRIMENSOR GENIVAL STELZNER BATISTA&amp;#8221; </t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/780/780_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 031/2013, QUE &amp;#8220;DENOMINA ESTRADA ALFREDO SCHUHMACKER&amp;#8221;</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/781/781_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 032/2013, QUE &amp;#8220;AUTORIZA O REPASSE DE CONTRIBUIÇÃO A ENTIDADES E ADOTA OUTRAS PROVIDÊNCIAS &amp;#8211; LIGA ESPORTIVA E CLUBE BOTAFOGO&amp;#8221; </t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/782/782_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 033/2013, QUE &amp;#8220;ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº  3.399, DE 28/12/2001 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/783/783_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 034/2013, QUE &amp;#8220;AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL A ENTIDADES E ADOTA OUTRAS PROVIDÊNCIAS &amp;#8211; APAE/RFCCC/CBMSC/PMSC)</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/784/784_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 035/2013, QUE &amp;#8220;AUTORIZA A FIRMAR CONVÊNIO COM ESCOLAS TÉCNICAS/PROFISSIONALIZANTES E ENSINO SUPERIOR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/785/785_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 036/2013, QUE &amp;#8220; ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONVÊNIOS/TERMOS DE COMPROMISSO DO FNDE E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/786/786_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 037/2013, QUE &amp;#8220;DENOMINA SERVIDÃO MARIA MOREIRA&amp;#8221;</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/787/787_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 038/2013, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES DO ENTORNO DO PARQUE DE EXPOSIÇÕES OURO VERDE&amp;#8221;</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/789/789_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 039/2013, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MOTOCICLISTAS PARCEIROS DO ASFALTO&amp;#8221; </t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/790/790_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 040/2013, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A CRIAR O SLOGAN &amp;#8220;NOSSA MISSÃO É CUIDAR DE VOCÊ&amp;#8221;</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t xml:space="preserve">Chiquinho da Silva, Bene Carvalho </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041/2013, QUE &amp;#8220;DENOMINA TRAVESSA DE ALEXANDRE ZUCCO&amp;#8221;</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 042/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS - FME&amp;#8221;</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/793/793_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 043/2013, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO &amp;#8211; ASS. EL SHADDAI&amp;#8221; </t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/794/794_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 044/2013, QUE &amp;#8220;DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/795/795_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 045/2013, QUE &amp;#8220;AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL A COOPESA E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/796/796_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 046/2013, QUE &amp;#8220;AUTORIZA A CELEBRAÇÃO DE CESSÃO DE USO COM O CANOINHAS ATLÉTICO CLUBE &amp;#8211; CAC E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/797/797_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NO 047/2013, QUE &amp;#8220;DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA&amp;#8221;</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/798/798_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 048/2013, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO &amp;#8211; CLUBE DE CARROS ANTIGOS&amp;#8221;</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/799/799_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 049/2013, QUE &amp;#8220;DISPÕE SOBRE A INSTALAÇÃO DE BIOMBOS NOS BANCOS&amp;#8221;</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/800/800_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 050/2013, QUE &amp;#8220;ALTERA A LEI Nº  4.933, DE 22/02/2012&amp;#8221;</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/801/801_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 051/2013, QUE &amp;#8220;DENOMINA CASA DA CIDADANIA WIEGANDO OLSEN&amp;#8221;</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/802/802_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 052/2013, QUE &amp;#8220;AUTORIZA A BAIXA NAS RESTRIÇÕES NO IMÓVEL REGISTRADO SOB N° 17.796, DOADO PELO MUNICÍPIO À EMPRESA GRACHESKI E GRACHESKI LTDA - ME&amp;#8221;</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/803/803_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 053/2013, QUE &amp;#8220;AUTORIZA A BAIXA NAS RESTRIÇÕES NO IMÓVEL REGISTRADO SOB N° 12.051, DOADO PELO MUNICÍPIO À EMPRESA MARLY PAULUK DE LIMA - ME - ME&amp;#8221;</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/804/804_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 054/2013, QUE &amp;#8220;AUTORIZA A DOAR BENS MÓVEIS INSERVÍVEIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/805/805_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 055/2013, QUE &amp;#8220;AUTORIZA CELEBRAR CONVÊNIO COM A UNIMED E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/807/807_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 056/2013, QUE &amp;#8220;AUTORIZA CESSÃO DE USO DE VEÍCULO À POLÍCIA CIVIL&amp;#8221; </t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/808/808_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 057/2013, QUE &amp;#8220;NOMEIA REPRESENTANTES DO MUNICÍPIO DE CANOINHAS PARA O 6° JOGOS DA TERCEIRA IDADE &amp;#8211; JASTI, AUTORIZA ADIANTAMENTO DE VALORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/809/809_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 058/2013, QUE &amp;#8220;INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO À PECUÁRIA LEITEIRA&amp;#8221; </t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/810/810_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 059/2013, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CESSÃO DE USO DE BENS MÓVEIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/811/811_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 060/2013, QUE &amp;#8220;AUTORIZA A ADERIR AO PROGRAMA BADESC CIDADES II E TOMAR EMPRÉSTIMO JUNTO AO BADESC E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/812/812_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 061/2013, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO &amp;#8211; GRUPO ESCOTEIRO&amp;#8221; </t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/813/813_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 062/2013, QUE "AUTORIZA DOAR BEM MÓVEL INSERVÍVEL E DÁ OUTRAS PROVIDÊNCIAS" </t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/814/814_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 063/2013, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO - VELOTERRA&amp;#8221;  </t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/815/815_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 064/2013, QUE &amp;#8220;DENOMINA VIA PÚBLICA DE OLINDINA ROCHA LUDKA&amp;#8221;</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/816/816_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 065/2013, QUE &amp;#8220;DENOMINA TRAVESSA JOÃO PEDRO GOES FILHO&amp;#8221;</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/817/817_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 066/2013, QUE AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL AO HOSPITAL SANTA CRUZ E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 067/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/819/819_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 068/2013, QUE &amp;#8220;DENOMINA ESCOLA BÁSICA MUNICIPAL ACHILLES PAZDA&amp;#8221;</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/820/820_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 069/2013, QUE &amp;#8220;DENOMINA TRAVESSA JOSÉ KANZLER&amp;#8221;</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/821/821_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 070/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO ATRAVÉS DO SUPERHAVIT FINANCEIRO&amp;#8221; </t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/822/822_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 071/2013, DE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A FUNDAÇÃO DE EDUCAÇÃO DAMA&amp;#8221;</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/823/823_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 072/2013, QUE &amp;#8220;CRIA E ALTERA CARGOS E ESTABELECE NORMAS PARA A CONTRATAÇÃO DE PESSOAL PARA ATUAÇÃO JUNTO AOS NÍVEIS TÁTICOS E OPERACIONAIS DA ESTRUTURA FUNCIONAL DO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/825/825_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 073/2013, QUE &amp;#8220;ALTERA A LEI Nº  4.466, DE 11/11/2009&amp;#8221;</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/826/826_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 074/2013, QUE &amp;#8220;DISPÕE SOBRE A ALTERAÇÃO DAS ATRIBUIÇÕES E DA REMUNERAÇÃO DO CARGO DE AGENTE ADMINISTRATIVO AUXILIAR E DO CARGO DE DATILÓGRAFO&amp;#8221;</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/827/827_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 075/2013, QUE &amp;#8220;AUTORIZA ATLETAS A REPRESENTAR O MUNICÍPIO DE CANOINHAS NO CAMPEONATO BRASILEIRO DE KARATÊ, AUTORIZA CUSTEAR VALORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/828/828_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 076/2013, QUE &amp;#8220;AUTORIZA A FIRMAR TERMO DE AUTORIZAÇÃO PARA UTILIZAÇÃO DA PEDREIRA DE RIO DO PINHO POR EMPRESA PRIVADA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/829/829_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 077/2013, QUE &amp;#8220;DENOMINA RUA PAULO ARTNER&amp;#8221;</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/830/830_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 078/2013, QUE &amp;#8220;INSTITUI O GOVERNO MIRIM DO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/832/832_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 079/2013, QUE &amp;#8220;INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVOS AO USO E MANEJO SUSTENTÁVEL DO SOLO E DA ÁGUA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/833/833_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 080/2013, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A PROCEDER A CESSÃO DE USO DE BENS MÓVEIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 081/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS &amp;#8211; SUPERHAVIT PMC&amp;#8221; </t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/836/836_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 082/2013, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO&amp;#8221; </t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/837/837_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 083/2013, DE &amp;#8220;AUTORIZA O REPASSE DE SUBVENÇÃO À ASSOCIAÇÃO DOS PACIENTES ONCOLÓGICOS DE CANOINHAS E REGIÃO&amp;#8221; </t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº084/2013 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CENCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONOMICO E SOCIAL DO MUNICIPIO</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/839/839_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº085/2013 - ALTERA A LEI Nº5.052 DE 10/01/2013 </t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 086/2013, QUE &amp;#8220;DENOMINA RUA JOSÉ LEAL DE BARROS&amp;#8221;</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/841/841_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 087/2013 - "AUTORIZA O REPASSE DE CONTRIBUIÇÃO A ENTIDADE E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº088/2013 - DISPOE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE CANOINHAS, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTERRELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº089/2013 - "INSTITUI O ABONO DE PRODUTIVIDADE PARA OS COORDENADORES E MEMBROS DAS EQUIPES DE ESTRATÉGIA DE SAÚDE DA FAMÍLIA PARTICIPANTES DO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇÃO BÁSICA, (PMAQ-AB) NO ÂMBITO DO MUNICÍPIO DE CANOINHAS-SC E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 090/2013, QUE &amp;#8220;AUTORIZA A ALIENAR E TRANSFERIR TERRENOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 091/2013, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO - NCCC&amp;#8221; </t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/846/846_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 092/2013, QUE &amp;#8220;ESTABELECE NOVA DELIMITAÇÃO AO PERÍMETRO URBANO DO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 093/2013, QUE &amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TAXI&amp;#8221; - SEBASTIÃO DE JESUS JAGINSKI</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/848/848_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 094/2013, QUE &amp;#8220;DISPÕE SOBRE O PAGAMENTO DE DIÁRIAS AOS VEREADORES E SERVIDORES DO LEGISLATIVO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/850/850_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 095/2013, QUE &amp;#8220;AUTORIZA O EXECUTIVO A ALIENAR TERRENOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/851/851_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 096/2013, QUE &amp;#8220;REGULAMENTA O PROGRAMA DE INCLUSÃO DE JOVENS &amp;#8211; PROJOVEM, NO MUNICÍPIO DE CANOINHAS&amp;#8221;</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/852/852_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 097/2013, QUE &amp;#8220;AUTORIZA A CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO &amp;#8211; VALDEMIR ANTONIO DOS SANTOS ME&amp;#8221; </t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/853/853_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº098/2013 QUE - "AUTORIZA A PROCEDER COM A REMISSÃO DE FORO, A TÍTULO GRATUITO, EM FAVOR DO BANCO DO BRASIL S/A E DÁ OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/854/854_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº099/2013,QUE - "NOMEIA REPRESENTANTES DO MUNICÍPIO DE CANOINHAS PARA O 26º JOGUINHOS ABERTOS DE SANTA CATARINA, AUTORIZA ADIANTAMENTO DE VALORES E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/855/855_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 100/2013, QUE &amp;#8220;DENOMINA CEI ANTONIO SOUZA COSTA&amp;#8221;</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/856/856_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 101/2013, QUE &amp;#8220;DENOMINA SERVIDÃO MARIA MOREIRA&amp;#8221;</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/857/857_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 102/2013, QUE &amp;#8220;DENOMINA GEM PROFª XEILA ELISABETE CORNELSEN&amp;#8221;</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/860/860_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 103/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO ATRAVÉS DO SUPERHAVIT FINANCEIRO APURADO NO EXERCÍCIO DE 2012 E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/861/861_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 104/2013, QUE &amp;#8220;AUTORIZA A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE CANOINHAS&amp;#8221;</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 105/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO ATRAVÉS DO SUPERHAVIT FINANCEIRO APURADO NO EXERCÍCIO DE 2012 E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/863/863_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 106/2013, QUE &amp;#8220;ALTERA A REMUNERAÇÃO DOS CARGOS TEMPORÁRIOS CRIADOS PELA LEI MUNICIPAL 5.144, DE 19/07/2013, DO PROGRAMA NACIONAL DE INCLUSÃO DE JOVENS NO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/864/864_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 107/2013, DE &amp;#8220;AUTORIZA E PERMISÃO DE USO &amp;#8211; MTG/SC &amp;#8211; MOVIMENTO TRADICIONALISTA GAUCHO DE SC&amp;#8221;</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/865/865_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 108/2013, QUE &amp;#8220;ALTERA A LEI Nº  5.147, DE 29/07/2013&amp;#8221;</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>João Grein</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 109/2013, QUE &amp;#8220;AUTORIZA USO ESPECIAL DE IMÓVEL&amp;#8221;</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/867/867_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/868/868_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 111/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS - EDUCAÇÃO&amp;#8221;</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/869/869_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 112/2013, QUE &amp;#8220;AUTORIZA ATLETAS A REPRESENTAR O MUNICÍPIO NO 13° JOGOS DA JUVENTUDE CATARINENSE &amp;#8211; OLESC, AUTORIZA CUSTEAR VALORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 113/2013, QUE &amp;#8220;CONCEDE INCENTIVO AO JOVEM ADVOGADO&amp;#8221;</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/871/871_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 114/2013, QUE &amp;#8220;DISPÕE SOBRE O COMÉRCIO DE ARTIGOS DE CONVENIÊNCIA E A PRESTAÇÃO DE SERVIÇOS DE UTILIDADE PÚBLICA NAS FARMÁCIAS E DROGARIAS&amp;#8221;</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 115/2013, QUE &amp;#8220;DISPÕE SOBRE PREFERÊNCIA NO ACESSO AO MAGISTÉRIO&amp;#8221;</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 116/2013, QUE &amp;#8220;DISPÕE SOBRE UTILIZAÇÃO DE SLOGAN&amp;#8221;</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/874/874_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 117/2013, QUE "ALTERA A LEI MUNICIPAL 4.472/2009"</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/875/875_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 118/2013, QUE "AUTORIZA LEILOAR VEÍCULOS E MATERIAIS INSERVÍVEIS"</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/876/876_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 119/2013, QUE "DISPOE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA O QUADRIÊNIO 2014/2017"</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/877/877_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 120/2013, QUE "ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS - FME".</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/878/878_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº121/2013, QUE "ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/879/879_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 122/2013, QUE &amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TAXI &amp;#8211; TAXI CLASSIC LTDA&amp;#8221;</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/880/880_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 123/2013, QUE &amp;#8220;AUTORIZA A CONCESSÃO DE SERVIÇOS RELATIVOS AO TRANSPORTE AQUAVIÁRIO NO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/881/881_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 124/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS&amp;#8221;</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/882/882_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 125/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS - FUNREBOM&amp;#8221;</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/883/883_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 126/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS - FME&amp;#8221;</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/884/884_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI Nº 127/2013, QUE &amp;#8220;AUTORIZA ATLETAS A REPRESENTAR CANOINHAS NO 26 JOGUINHOS ABERTOS DE SANTA CATARINA, AUTORIZA CUSTEAR VALORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/885/885_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 128/2013, QUE &amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TAXI &amp;#8211; VALDEVINO DE PAULA&amp;#8221;</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/886/886_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 129/2013, QUE &amp;#8220;AUTORIZA A DOAÇÃO DE IMÓVEL À ASSOCIAÇÃO JESUS DE NAZARETH, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/887/887_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 130/2013, QUE &amp;#8220;ALTERA A LEI Nº  4.806/2011, QUE AUTORIZA CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/888/888_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 131/2013, QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECONHECER E A PROCESSAR DESPESAS DE EXERCÍCIOS ANTERIORES (2011) E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/889/889_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 132/2013, QUE &amp;#8220;ALTERA A LEI Nº 2457, DE 09/04/92 - ADOSAREC&amp;#8221; </t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/890/890_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 133/2013, QUE &amp;#8220;ALTERA A LEI Nº 1.497, DE 03/09/79 &amp;#8211; RUA ALCYR WOITEXEN&amp;#8221;</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/891/891_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 134/2013, QUE &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CANOINHAS PARA O EXERCÍCIO DE 2014&amp;#8221; </t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/892/892_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 135/2013, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A RECONHECER E A PROCESSAR DESPESAS DE EXERCÍCIOS ANTERIORES (2011) E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/893/893_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 136/2013, QUE &amp;#8220;AUTORIZA CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/894/894_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 137/2013, QUE &amp;#8220;ALTERA A LEI MUNICIPAL Nº  4.920, DE 28/12/11 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/895/895_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 138/2013, QUE &amp;#8220;AUTORIZA A CELEBRAÇÃO DE CESSÃO DE USO COM O ESTADO DE SANTA CATARINA, ATRAVÉS DA SECRETARIA DE ESTADO DA ASSISTÊNCIA SOCIAL, TRABALHO E HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/896/896_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 139/2013, QUE &amp;#8220;AUTORIZA A DESAPROPRIAR POR INTERESSE PÚBLICO SEM ÔNUS FINANCEIRO, EM RUA SEM DENOMINAÇÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/897/897_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 140/2013, QUE &amp;#8220;AUTORIZA LEILOAR VEÍCULO INSERVÍVEL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/899/899_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 141/2013, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A RECONHECER E A PROCESSAR DESPESAS DE EXERCÍCIOS ANTERIORES (2012) E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/900/900_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 142/2013, QUE &amp;#8220;TRANSFERE PONTO E CONCEDE ALVARÁ PROVISÓRIO &amp;#8211; ODAIR JOSÉ DE ALMEIDA&amp;#8221;</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/901/901_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 143/2013, QUE &amp;#8220;AUTORIZA A CUSTEAR AS DESPESAS RELATIVAS À PREMIAÇÃO DA FUNDAÇÃO MUNICIPAL DE ESPORTES&amp;#8221;</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/902/902_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 144/2013, QUE &amp;#8220;AUTORIZA A DESAPROPRIAR POR INTERESSE PÚBLICO SEM ÔNUS FINANCEIRO O IMÓVEL PERTENCENTE À CERÂMICA TRIANGULO LTDA, LOCALIZADO NA RUA GENIVAL STELZNER BATISTA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/903/903_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 145/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DO PROVÁVEL EXCESSO DE ARRECADAÇÃO&amp;#8221;</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/904/904_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 146/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DE RECURSOS DO FNDE&amp;#8221;</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/905/905_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 147/2013, QUE &amp;#8220;ALTERA A LEI 3.398, DE 28/12/2001 E DETERMINA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/906/906_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 148/2013, DE &amp;#8220;AUTORIZA PARA PERMUTA E ÁREA DE TERRAS COM A SRA. LUCILDA DE JESUS ALVES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/907/907_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 149/2013, QUE &amp;#8220;AUTORIA A CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS - FRICASA&amp;#8221; </t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/908/908_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 150/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS &amp;#8211; FUNDAÇÃO CULTURAL&amp;#8221; </t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/910/910_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 151/2013, QUE &amp;#8220;DENOMINA RUA DE EDSON FERNANDO GROSSKOPF&amp;#8221;</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/911/911_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 152/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS &amp;#8211; FMAS&amp;#8221; </t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/912/912_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 153/2013, QUE &amp;#8220;DENOMINA PETI MIGUEL PYRCIAK&amp;#8221;</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/913/913_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 154/2013, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO UNIÃO DOS BAIRROS ALTO DAS PALMEIRAS E BOA VISTA, VISANDO ESTABELECER PARCEIRA PARA A DECORAÇÃO DA PRAÇA JOÃO XXIII, SITUADA NO BAIRRO ALTO DAS PALMEIRAS&amp;#8221;</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/914/914_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 155/2013, QUE &amp;#8220;AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/915/915_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 156/2013, QUE &amp;#8220;AUTORIZA AO ADERIR AO PROGRAMA DE MODERNIZAÇÃO DA ADMINISTRAÇÃO PÚBLICA &amp;#8211; PMAT/BNDES, ATRAVÉS DA CAIXA ECONÔMICA FEDERAL, NA QUALIDADE DE AGENTE FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/919/919_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 157/2013, QUE &amp;#8220;AUTORIZA CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/920/920_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 158/2013, QUE &amp;#8220;AUTORIZA ATLETAS A REPRESENTAR O MUNICÍPIO DE CANOINHAS NA COPA ESTADUAL DE MASTER E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/921/921_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 159/2013, QUE &amp;#8220;DENOMINA RUA AMANDUS VICTOR JANTSCH&amp;#8221;</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Chiquinho da Silva, João Grein</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/922/922_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 160/2013, QUE &amp;#8220;DENOMINA GINASIO DE ESPORTES MELQUIADES PEREIRA DA CRUZ&amp;#8221;</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 161/2013, QUE &amp;#8220;AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS &amp;#8211; RUAS JOÃO TOMACHITZ, MARECHAL RONDON, PAULA PEREIRA, JOSÉ BOITEUX E JOÃO DA CRUZ KREILING&amp;#8221;</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/930/930_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 162/2013, QUE &amp;#8220;AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS &amp;#8211; RUAS HILDA OSTROSKI, JOÃO ALLAGE, LAZARO BASTOS, LOURENÇO MALUCELI, OTÁVIO TABALIPA, VERGÍLIO TREVISANI E KURT MENDES &amp;#8221;</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/931/931_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 163/2013, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O HOSPITAL SANTA CRUZ E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/932/932_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 164/2013, QUE &amp;#8220;AUTORIZA ATLETAS A REPRESENTAR O MUNICÍPIO DE CANOINHAS NO CAMPEONATO MUNDIAL DE LOGBOARD EM TEUTÔNIA/ RS, AUTORIZA CUSTEAR DESLOCAMENTO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/933/933_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 165/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO PROVÁVEL EXCESSO DE ARRECADAÇÃO &amp;#8211; FUNDO MUNICIPAL DE SAÚDE&amp;#8221; </t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 166/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO ATRAVÉS DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA - FUNDAÇÃO MUNICIPAL DE ESPORTES&amp;#8221; </t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/935/935_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 167/2013, QUE &amp;#8220;AUTORIZA O REPASSE DE CONTRIBUIÇÃO A ENTIDADE E ADOTA OUTRAS PROVIDÊNCIAS - CEDUP&amp;#8221;</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/936/936_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 168/2013, QUE &amp;#8220;ALTERA A LEI MUNICIPAL Nº  5.175, DE 08/10/2013 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/939/939_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 169/2013, QUE &amp;#8220;DENOMINA CEI PROFª LANDI AMA NEPPEL&amp;#8221;</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/941/941_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 170/2013, QUE &amp;#8220;DENOMINA RUA MARIA EVA DE LIMA&amp;#8221;</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº171/2013 QUE, "AUTORIZA ATLETAS A REPRESENTAR O MUNICÍPIO DE CANOINHAS NO 53º JASC - JOGOS ABERTOS DE SANTA CATARINA, AUTORIZA CUSTEAR VALORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº172/2013 QUE, "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 173/2013, QUE &amp;#8220;DENOMINA RUA ANTONIO OSTROVSKI&amp;#8221;</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 174/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO ATRAVÉS DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA - EDUCAÇÃO&amp;#8221; </t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/946/946_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº175/2013 QUE, "AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/947/947_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº176/2013 QUE, "ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE ANULAÇÕES DE DOTAÇÕES ORÇAMENTÁRIAS"</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/948/948_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº177/2013 QUE, "INSTITUI O ABONO DE PRODUTIVIDADE PARA OS COORDENADORES E MEMBROS DAS EQUIPES DE ESTRATÉGIA DE SAÚDE DAS FAMÍLIAS PARTICIPANTES DO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇÃO BÁSICA, (PMAQ-AB) NO AMBITO DO MUNICÍPIO DE CANOINHAS-SC E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº178/2013 QUE, "ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DE CONVÊNIO COM O ESTADO DE SANTA CATARINA E DA ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA"</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº179/2013 QUE, "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS - VOLPESA"</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº180/2013 QUE, "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS - OTÁVIO ZAP FILHO ME"</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº181/2013 QUE, "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS - CAMILA ALVES DA CRUZ"</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 182/2013, QUE &amp;#8220;ALTERA A LEI Nº  4.479/2009 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº183/2013 QUE, ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DA ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA".</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Pike, Bene Carvalho , Chiquinho da Silva, Cris Arrabar, Genérico, Gilmar Martins, João Grein, Neno Pangratz, Paulo Glinski , Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/958/958_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 184/2013, DE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A RFCC&amp;#8221;</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 185/2013, QUE &amp;#8220;ESTABELECE NORMAS PARA CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA ATUAÇÃO JUNTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO E OUTRAS PROVIDÊNCIAS PARA O ANO LETIVO DE 2014&amp;#8221;</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº186/2013 DE "PERMISSÃO E AUTORIZAÇÃO DE USO"</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº187/2013 QUE "ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DA ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA - FROHAB "</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº188/2013 QUE, "ESTABELECE NOVA DELIMITAÇÃO AO PERÍMETRO URBANO DO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/963/963_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº189/2013 QUE, "ABRE CRÉDITO NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE ANULAÇÕES DE DOTAÇÕES ORÇAMENTÁRIAS - FUNDO MUN. SAÚDE."</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/964/964_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº190/2013 QUE, "ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DE CONVÊNIO - SEC.MUN.HABITAÇÃO."</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/965/965_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº191/2013 QUE, "ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONVÊNIO E PROVÁVEL EXCESSO DE ARRECADAÇÃO."</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 192/2013, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS RELATIVAS À VIAGEM DOS ATLETAS DE FUTSAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/967/967_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 193/2013, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 194/2013, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO DE CANOINHAS E DA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/969/969_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 195/2013, QUE &amp;#8220;AUTORIZA A ALIENAR TERRENO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 196/2013, QUE &amp;#8220;AUTORIZA O REPASSE DE CONTRIBUIÇÃO A ENTIDADE E ADOTA E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/971/971_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 197/2013, QUE &amp;#8220;DETERMINA OS VALORES IMOBILIÁRIOS DO IPTU PARA OS EXERCÍCIOS FUTUROS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 198/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO PROVÁVEL EXCESSO DE ARRECADAÇÃO&amp;#8221; </t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/973/973_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 199/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 200/2013, QUE &amp;#8220;ALTERA A LEI Nº  4.466, DE 11 DE NOVEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 201/2013, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA O ROTARY CLUB DE CANOINHAS&amp;#8221;</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 202/2013, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 203/2013, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO DE CANOINHAS E DA OUTRAS PROVIDÊNCIAS &amp;#8211; CONFECÇÕES TRUNFO&amp;#8221;</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/978/978_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 204/2013, QUE &amp;#8220;AUTORIZA A RECEBER AUTOMÓVEL, EQUIPAMENTOS DE INFORMÁTICA, REFRIGERADOR E BEBEDOURO EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/979/979_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 205/2013, QUE &amp;#8220;DENOMINA RUA JOSÉ ARENDARCHUKA&amp;#8221;</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/980/980_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 206/2013, QUE &amp;#8220;ALTERA A REDAÇÃO DOS ARTS 12 E 14 DA LEI Nº  4305, DE 12/03/2008&amp;#8221; </t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/981/981_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº207/2013 QUE, "AUTORIZA CESSÃO DE USO DE DUAS MOTOCICLETAS À POLÍCIA MILITAR DOS ESTADO DE SANTA CATARINA - PMSC"</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/788/788_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº  001/2013, QUE &amp;#8220;CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À PIA UNIÃO DE SANTO ANTONIO&amp;#8221; </t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/831/831_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº  002/2013, QUE &amp;#8220;CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE CANOINHAS À LAURO STANKIEWICZ&amp;#8221; </t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/834/834_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 1016, DE 11/04/2012</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  004/2013, QUE &amp;#8220;CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE CANOINHAS À JOÃO RAIMUNDO COLOMBO&amp;#8221;</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/859/859_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  005/2013, QUE &amp;#8220;CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE CANOINHAS À EDUARDO PINHO MOREIRA</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>Paulo Glinski , Pike</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/898/898_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  006/2013, QUE &amp;#8220;CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE CANOINHAS À MÁRCIO SCHIEFLER FONTES&amp;#8221;</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>Pike, Chiquinho da Silva, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/916/916_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  007/2013, QUE &amp;#8220;CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE CANOINHAS À RAFAEL MIRANDO DA SILVA&amp;#8221;</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>Pike, Cris Arrabar, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/917/917_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  008/2013, QUE &amp;#8220;CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE CANOINHAS À FRANCISCO GRESELLE&amp;#8221;</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/918/918_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  009/2013, QUE &amp;#8220;CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE CANOINHAS À PEDRINHO BERTI&amp;#8221;</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>Neno Pangratz, Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/923/923_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  010/2013, QUE &amp;#8220;CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DE CANOINHAS À FRANCISCO VITAL PEREIRA&amp;#8221;</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/924/924_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  011/2013, QUE &amp;#8220;CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À FERNANDO LUIZ TOKARSKI&amp;#8221;</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/925/925_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  012/2013, QUE &amp;#8220;CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À MARIA SALETE SACHWEH&amp;#8221;</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/926/926_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  013/2013, QUE &amp;#8220;CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À PEDRO PENTEADO DO PRADO&amp;#8221;</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/927/927_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  014/2013, QUE &amp;#8220;CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À SÍLVIA TEREZINHA TREML&amp;#8221;</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  015/2013, QUE &amp;#8220;CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À FÁBIO RODRIGUES&amp;#8221;</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/937/937_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  016/2013, QUE &amp;#8220;CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À ANTÔNIO PEREIRA COUTINHO</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  017/2013, QUE &amp;#8220;CONCEDE HOMENAGEM DE AMIGA DE CANOINHAS À LUCIANE SELEME&amp;#8221;</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  018/2013, QUE &amp;#8220;CONCEDE HOMENAGEM DE AMIGA DE CANOINHAS À ADRIANA BUENO&amp;#8221;</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº  019/2013, QUE &amp;#8220;CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DE CANOINHAS À MÁRIO RENATO ERZINGER&amp;#8221; </t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº020/2013 QUE, "CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À ANDREAS CARLOS COSTENARO."</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projetos de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/806/806_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº  001/2013, QUE &amp;#8220;INSTITUI O DIÁRIO OFICIAL DOS MUNICÍPIOS COMO ÓRGÃO DE PUBLICAÇÃO LEGAL DA CÂMARA DE CANOINHAS&amp;#8221;</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>Comissao de Financas, Orcamento e Fiscalizacao</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/824/824_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DE 2011</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>João Grein, Neno Pangratz</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1437/1437_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 001/2013, DE AUTORIA DOS EDIS JOÃO GREIN E NENO PANGRATZ, EXMO. SR.LUIZ ALBERTO RINKOSKI FARIA. DD. PREFEITO MUNICIPAL, ENCAMINHAR A ESTA CASA LEGISLATIVA AS INFORMAÇÕES A BAIXO RELACIONADAS:1° - INFORMAR QUAL O PRAZO PREVISTO PARA A CONCLUSÃO DAS OBRAS DA QUADRA COBERTA DA COMUNIDADE DO RIO DA AREIA DO MEIO                         2º &amp;#8211; INFORMAR QUAL O PRAZO DE ENTREGA DA OBRA DA CICLOVIA DE ACESSO AO DISTRITO DE MARCÍLIO DIAS, CONTENDO VALOR LICITADO, CRONOGRAMA DE DESEMBOLSO REALIZADO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 002/2013, DE AUTORIA DE TODA A EDILIDADE,OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, MANIFESTAM O SEU PROFUNDO PESAR PELO FALECIMENTO DO SR. EDGARD TREML, OCORRIDO NO DIA 01/02/ 2013, NESTA CIDADE.                             </t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 003/2013, DE AUTORIA DE TODA EDILIDADE,  OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, MANIFESTAM O SEU PROFUNDO PESAR PELO FALECIMENTO DO SR. ODILON PAZDA, EX PREFEITO DO MUNICÍPIO DE TRÊS BARRAS SC, OCORRIDO NO DIA 03/02/ 2013, NA MENCIONADA CIDADE. </t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 004/2013, DE AUTORIA DO EDIL JOÃO GREIN, EXMO. SR PRESIDENTE DO LEGISLATIVO, SR RENATO PIKE, VER DA VIABILIDADE DA ORGANIZAÇÃO DE CURSOS AOS VEREADORES E SUPLENTES, BEM COMO A TODA COMUNIDADE. OS CURSOS PODERÃO SEREM ORGANIZADOS JUNTAMENTE COM A ALESC, ASSEMBLEIA LEGISLATIVA DO ESTADO E QUE SEJA ESTENDIDO A TODA COMUNIDADE.OS REFERIDO CURSOS PODERÃO SER ANEXO AS DEPENDÊNCIA DESTA CASA E A ORGANIZAÇÃO PODERÁ SER FEITA EM CONJUNTO COM OS VEREADORES E TÉCNICOS DA ALESC, QUE POSSUEM VASTO CONHECIMENTO EM DIVERSAS ÁREAS, PRINCIPALMENTE NO TOCANTE A ORÇAMENTOS PÚBLICOS ETC. </t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t xml:space="preserve">João Grein, Paulo Glinski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1444/1444_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 005/2013, DE AUTORIA DOS EDIS JOÃO GREIN E PAULO GLINSKI, EXMO. SR PRESIDENTE DO LEGISLATIVO, SR RENATO PIKE, VER DA VIABILIDADE DE AGENDAR SESSÕES ITINERANTES NAS LOCALIDADES DE: ARROIOS, LAGEADO, RIO DA AREIA DO MEIO E ANTA GORDA, PARA O ANO DE 2013 E, COLOCO-ME A DISPOSIÇÃO DESTA CASA PARA AUXILIAR NA ORGANIZAÇÃO E A BOA REALIZAÇÃO DAS REFERIDAS SESSÕES _x000D_
 </t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>Pike, João Grein</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 006/2013, DE AUTORIA DOS EDIS RENATO PIKE E JOÃO GREIN,ILMO. SR. CELIO GALESKI MD. SECRETARIO MUNICIPAL DE OBRAS  ENCAMINHAR A ESTA CASA LEGISLATIVA AS INFORMAÇÕES A BAIXO RELACIONADAS: 1° - QUAL O PRAZO PREVISTO PARA A RECUPERAÇÃO E ESTRUTURAÇÃO DAS ESTRADAS DA COMUNIDADE, DO SALTO DA ÁGUA VERDE. 2º &amp;#8211; INFORMAR QUAL A POSSIBILIDADE E O PRAZO PARA EXPLORAR O CASCALHO QUE ESTÁ DISPONÍVEL NESTA DUAS COMUNIDADES.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 007/2013, DE AUTORIA DOS EDIS NENO PANGRATZ E RENATO PIKE, EXMO. SR. LUIZ ALBERTO RINKOSKI FARIA. DD PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE, PARA QUE ENCAMINHE A ESTA CASA LEGISLATIVA A INFORMAÇÃO ABAIXO. 1° - RELATÓRIO DETALHADO DE TODOS OS REPASSES OU SUBVENÇÕES SOCIAIS FEITOS PARA APOCA, ASSOCIAÇÃO DOS PACIENTES ONCOLÓGICOS DA REGIÃO DE CANOINHAS, DOS ÚLTIMOS  QUATRO ANOS.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1455/1455_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1455/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 008/2013, DE AUTORIA DA EDIL CRIS ARRABAR,EXMO. SR. HAMILTON WENDT. DD. SECRETÁRIO DE EDUCAÇÃO, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE, PARA QUE ENCAMINHE A ESTA CASA LEGISLATIVA A INFORMAÇÃO ABAIXO. 1° - INFORMAR O VALOR DO SALARIO DOS MONITORES DE EDUCAÇÃO INFANTIL, E TAMBÉM SE OS MESMOS  ESTÃO DE ACORDO COM OS VALORES CONTEMPLADOS NO PLANO DE CARREIRA, CARGOS SALÁRIOS E, REMUNERAÇÃO APROVADO EM 2011.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 009/2013, DE AUTORIA DO EDIL PAULO GLINSKI, ENVIAR CORRESPONDÊNCIA AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD  PREFEITO MUNICIPAL, SOLICITANDO PROVIDENCIAS NO SENTIDO DE QUE SEJAM DESTINADOS R$ 100.000,00 PARA AQUISIÇÃO DE UMA AMBULÂNCIA 4X4 PARA O CORPO DE BOMBEIRO DE CANOINHAS-SC E R$ 30.000,00 PARA A ARAD.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t xml:space="preserve">Gilmar Martins, Neno Pangratz, Paulo Glinski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 388/2013, DE AUTORIA DOS EDIS GILMAR MARTINS, PAULO GLINSKI E NENO PANGRATZ. PARA QUE CONSTE NOS ANAIS DA CÂMARA DE VEREADORES DE CANOINHAS, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR AUREO SCHULTZ CORDEIRO,  OCORRIDO NO DIA 05 DE FEVEREIRO DE 2013, E QUE SE PARTICIPE A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>Paulo Glinski , Bene Carvalho , Chiquinho da Silva, Cris Arrabar, Genérico, João Grein, Neno Pangratz, Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 388/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. JOSÉ FALGATER, OCORRIDO NO DIA 17/02/ 2013, NESTA CIDADE</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>Paulo Glinski , Bene Carvalho , Chiquinho da Silva, Cris Arrabar, Genérico, Gilmar Martins, João Grein, Neno Pangratz, Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1471/1471_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1471/1471_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 013/2013, DE AUTORIA DE TODA A EDILIDADE. OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. ELEUTÉRIO DRANKA, OCORRIDO NO DIA 14/02/2013, NESTA CIDADE</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1473/1473_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 014/2013, DE AUTORIA DOS EDIS JOÃO GREIN E CRIS ARRABAR, ILMO. SR. JOÉRCIO MIELKE MD. SECRETARIO MUNICIPAL DE DESENVOLVIMENTO RURAL, INFORMAR A ESTA CASA LEGISLATIVA O ABAIXO RELACIONADO. 1° - QUANDO O PROGRAMA PORTEIRA ADENTRO VAI TER MATERIAL PEDRA E CASCALHO PARA FORNECER AOS AGRICULTORES. 2° - QUAL A PREVISÃO PARA O PLENO FUNCIONAMENTO DOS BRITADORES.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1474/1474_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1474/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 015/2013, DE AUTORIA DO EDIL PAULO GLINSKI. ENVIAR CORRESPONDÊNCIA AO EXMº SENHOR CLEVERSON SIEWERT DD. PRESIDENTE DA CELESC SOLICITANDO INFORMAÇÕES SOBRE AS QUEDAS E OSCILAÇÕES DE ENERGIA ELÉTRICA QUE VEM OCORRENDO EM NOSSO MUNICÍPIO CAUSANDO TRANSTORNOS, PREJUIZOS E COLOCANDO EM RISCO  PESSOAS E PATRIMONIO. </t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1476/1476_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1476/1476_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 016/2013, DE AUTORIA DOS EDIS JOÃO GREIN E CRIS ARRABAR. ENVIAR CORRESPONDÊNCIA AO DIREÇÃO DO SINDICATO DOS EMPREGADOS DO COMERCIO DE CANOINHAS SITUADO A RUA RUI BARBOSA, EXTENSIVO A TODA A CATEGORIA PELA CONSTRUÇÃO DA NOVA SEDE. PARABENIZAMOS PELO TRABALHO REALIZADO EM FAVOR DOS TRABALHADORES DA NOSSA REGIÃO PELO ZELO E DEDICAÇÃO NA ORGANIZAÇÃO DA SEDE DESTA IMPORTANTE ENTIDADE.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 017/2013, DE AUTORIA DO EDIL JOÃO GREIN. ENVIAR CORRESPONDÊNCIA PARABENIZANDO O DR. JAIME ABRAÃO SELEME HOMENAGEADO COM DIPLOMA DE HONRA AO MÉRITO ODONTÓLOGICO CATARINENSE,  NO DIA 22 DE FEVEREIRO DE 2013, NA  CIDADE DE MAFRA SC, NO ENCONTRO REGIONAL DO CRO-SC.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1485/1485_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 018/2013, DE AUTORIA DE TODA EDILIDADE. OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SRª. IADVIGA SOKACHESKI OCORRIDO NO DIA 19/02/ 2013, NESTA CIDADE</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 019/2013, DE AUTORIA DA EDIL CRIS ARRABAR. ENVIAR CORRESPONDÊNCIA PARABENIZANDO O CENTRO ACADÊMICO DE CIÊNCIAS SOCIAIS, ANDRE BAZZANELLA, PELA REALIZAÇÃO DO DEBATE, AS REFLEXÕES POSSÍVEIS SOBRE VIOLÊNCIA NA CONTEMPORANEIDADE A PARTIR DA EXPLOSÃO DA VIOLÊNCIA NO ESTADO DE SANTA CATARINA, QUE ACONTECEU NO DIA 22 DE FEVEREIRO DE 2013, NA UNC.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1499/1499_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1499/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 020/2013, DE AUTORIA DO EDIL GREIN. ENVIAR CORRESPONDÊNCIA PARA A SECRETARÍA DE MEIO AMBIENTE, SOLICITANDO O ENCAMINHAMENTO E CONVENIO COM A FATMA E A ELABORAÇÃO DE PROJETO PARA A REALIZAÇÃO DO CAR- CADASTRO AMBIENTAL RURAL, EM ATENÇÃO AS NECESSIDADES DAS PROPRIEDADES RURAIS, EM CONFORMIDADE COM A LEGISLAÇÃO FEDERAL, QUE PREVÊ GRATUIDADE NO PROCESSO DE AVERBAÇÃO DA RESERVA LEGAL E A ÁREA DE PRESERVAÇÃO PERMANENTE.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1501/1501_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 021/2013, DE AUTORIA DO EDIL JOÃO GREIN. ENVIAR CORRESPONDÊNCIA PARA A COMUNIDADE DO LAGEADO, PARABENIZANDO PELO BRILHANTE BINGO REALIZADO NO ULTIMO DOMINGO DIA 24 DE FEVEREIRO DE 2013, EVENTO ESTE REALIZADO, COM A FINALIDADE DE AJUDAR UMA FAMÍLIA DA COMUNIDADE QUE TEVE SUA RESIDENCIA TODA  DESTRUÍDA PELO FOGO.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>Pike, Chiquinho da Silva</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1502/1502_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 022/2013, DE AUTORIA DOS EDIS RENATO PIKE E CHIQUINHO DA SILVA. ENVIAR CORRESPONDÊNCIA PARABENIZANDO O FARMACÊUTICO E BIOQUÍMICO, DR. ZULMAR NASCIMENTO TEIXEIRA, PELA COMENDA DE HONRA AO MÉRITO DO CONSELHO DE FARMÁCIA RECEBIDA NO ULTIMO DIA 02/02/2013, NA CIDADE DE CAÇADOR, DESEJANDO-LHE SUCESSO. </t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Chiquinho da Silva</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 023/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI E CHIQUINHO DA SILVA. ENVIAR CORRESPONDÊNCIA PARABENIZANDO O DR. CARLOS HEINZ SACHWEH PELA HOMENAGEM RECEBIDA DO CRO-SC (CONSELHO REGIONAL DE ODONTOLOGIA DE SANTA CATARINA), COM O DIPLOMA DE MÉRITO, RECEBIDA NO ULTIMO DIA 22/02/2013, NA CIDADE DE MAFRA, DESEJANDO-LHE SUCESSO. </t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1505/1505_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 024/2013, DE AUTORIA DE TODA EDILIDADE. OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. LAÉRTE LUIZ WOICIECHOSKI, OCORRIDO NO DIA 28/02/2013, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>Paulo Glinski , Gilmar Martins</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t>(OBS: EXISTEM DOIS REQUERIMENTOS COM O MESMO NUMERO, O PRIMEIRO ESTÁ NA INICIAL, E O SEGUNDO EM DOCUMENTO ACESSÓRIO)_x000D_
 1º REQUERIMENTO N° 025-A/2013, DE AUTORIA DO EDIL PAULO GLINSKI,ENVIAR CORRESPONDÊNCIA AO GRUPO DE JOVENS SAGRADO CORAÇÃO DE JESUS PELA PASSAGEM DE UM ANO DE EVANGELIZAÇÃO EM NOSSA COMUNIDADE._x000D_
 _x000D_
 2º REQUERIMENTO N° 025/2013, DE AUTORIA DO EDIL GIL BAIANO, ENVIAR CORRESPONDÊNCIA AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD  PREFEITO MUNICIPAL, E AO SR. HAMILTON WENDT MD SECRETÁRIO DA EDUCAÇÃO SOLICITANDO CÓPIA DA LISTA DOS APROVADOS NO PROCESSO SELETIVO DOS PROFESSORES ACT.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1555/1555_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1555/1555_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 026/2013, DE AUTORIA DOS EDIS PAULO GLINSKI E RENATO PIKE, ENVIAR CORRESPONDÊNCIA AO DEPUTADO ANTONIO AGUIAR, PARABENIZANDO PELA RECEPTIVIDADE, DEDICAÇÃO E ESFORÇO DESPENDIDO, JUNTO AO TRIBUNAL DE JUSTIÇA, PARA A CONSTRUÇÃO DAS NOVAS INSTALAÇÕES DO FORUM DA COMARCA DE CANOINHAS</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1561/1561_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 027/2013, DE AUTORIA DE TODA EDILIDADE, ENVIAR CORRESPONDÊNCIA AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD  PREFEITO MUNICIPAL, PARA ENCAMINHAR A ESTA CASA DE LEIS, COPIA DA ATA DA REUNIÃO DO  CONSELHO MUNICIPAL DE PLANO DIRETOR, REALIZADA NO DIA 20/02/2013,  PARA SER ANEXADO AO PROJETO DE LEI COMPLEMENTAR Nº 02/2013, QUE ALTERA A LEI COMPLEMENTAR Nº 22 DE 16 DE JANEIRO DE 2008, QUE DISPÕE SOBRE NORMAS RELATIVAS AO PARCELAMENTO DO SOLO URBANO E A CONSTITUIÇÃO DE CONDOMINIOS HORIZONTAIS NO MUNICÍPIO DE CANOINHAS, CONFORME CITADO NA JUSTIFICATIVA ANEXA AO PROJETO, TENDO EM VISTA DIVERGENCIAS NO PRONUNCIAMENTO DO SENHOR IRIO GUSTAVO GOLANOSKI, E DO CONSTANTE NO TEXTO DA JUSTIFICATIVA. </t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1565/1565_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1565/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 028/2013, DE AUTORIA DO EDIL RENATO PIKE, ENVIAR CORRESPONDÊNCIA AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD  PREFEITO MUNICIPAL, SOLICITANDO A INFORMAÇÃO DE QUANDO SERÃO ESCRITURADOS OS LOTES AOS PROPRIETÁRIOS DE TERRENOS, QUE ESTÃO NO IMÓVEL CONSTANTE DA LEI Nº 5046 DE 07/12/2012 QUE &amp;#8220;AUTORIZA A PERMUTA DE ÁREA DE TERRA COM A EMPRESA COMPENSADOS E LAMINADOS  LAVRASUL S/A&amp;#8221;.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>Gilmar Martins</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1568/1568_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1568/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 029/2013, DE AUTORIA DO EDIL GIL BAIANO, ENVIAR CORRESPONDÊNCIA AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD  PREFEITO MUNICIPAL, E AO SR. NELSON DOS REIS MD DIRETOR DE DETRACAM, SOLICITANDO A INFORMAÇÃO DE QUANDO SERÃO INSTALADAS, AS PLACAS INDICADORAS NA AREA RURAL INFORMANDO AS LOCALIDADES.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>Chiquinho da Silva, Cris Arrabar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1572/1572_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1572/1572_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 030/2013, DE AUTORIA DOS EDIS CHIQUINHO DA SILVA E CRIS ARRABAR, PARA QUE CONSTE NOS ANAIS DA CÂMARA DE VEREADORES DE CANOINHAS, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR VALDEMAR KONKOL,  OCORRIDO NO DIA 09 DE MARÇO DE 2013, E QUE SE PARTICIPE A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1577/1577_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1577/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 031/2013, DE AUTORIA DO EDIL JOÃO GREIN, ENVIAR CORRESPONDÊNCIA A FUNDAÇÃO MUNICIPAL DE ESPORTES SOLICITANDO INFORMAÇÕES A RESPEITO DAS NOVAS REGRAS REFERENTE AO CAMPEONATO INTERIORANO, TAIS COMO;	A- SE OS TIMES(CLUBES), NECESSITAM DE ORGANIZAR O ESTATUTO, COMO ASSOCIAÇÃO E QUAIS SÃO AS IMPLICAÇÕES LEGAIS TRABALHISTAS E FISCAIS;	B- SE O TIME (CLUBE),INCORPORAR À UMA ASSOCIAÇÃO JÁ EXISTENTE, COMO FICA A QUESTÃO DE FILANTROPIA DESTA ASSOCIAÇÃO?	C- UMA ASSOCIAÇÃO PODERÁ ABRIGAR MAIS DE 1 (UM) TIME (CLUBE).</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>Chiquinho da Silva, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1581/1581_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1581/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 032/2013, DE AUTORIA DOS EDIS CHIQUINHO DA SILVA E WILMAR SUDOSKI, PARA QUE CONSTE NOS ANAIS DA CÂMARA DE VEREADORES DE CANOINHAS, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR WALMOR ORTIZ,  OCORRIDO NO DIA 10 DE MARÇO DE 2013, E QUE SE PARTICIPE A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 033/2013, DE AUTORIA DOS EDIS JOÃO GREIN E CRIS ARRABAR, ENVIAR CORRESPONDÊNCIA, PARABENIZANDO O DEPUTADO FEDERAL DECIO LIMA,PELA REALIZAÇÃO DA 2º EDIÇÃO DO SEMINÁRIO PARA GESTORES MUNICIPAIS, PARA PROJETOS DA II ETAPA DO (PAC)2  PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO, REALIZADO NO DIA 07 DE MARÇO DE 2013, NA CIDADE DE BLUMENAU SC. ESTE EVENTO TEVE O OBJETIVO DE FACILITAR O ACESSO AOS PROJETOS E RECURSOS DO GOVERNO FEDERAL, A TODOS OS PREFEITOS DO ESTADO DE SANTA CATARINA. O ENCONTRO CONTOU COM A PARTICIPAÇÃO DE MAIS DE 500 PESSOAS ENTRE PREFEITOS, SECRETÁRIOS E GESTORES DOS MUNICIPIOS CATARINENSE. AO DEPUTADO DÉCIO LIMA NOSSOS AGRADECIMENTOS E  NOS COLOCAMOS A DISPOSIÇÃO NOS PLEITOS EM FAVOR DO NOSSO ESTADO.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 034/2013, DE AUTORIA DA EDIL CRIS ARRABAR, ENVIAR CORRESPONDENCIA, PARABENIZANDO O EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, PELA CAMINHADA REALIZADA NO DIA 10 DE MARÇO DE 2013, EM HOMENAGEM AO DIA DA MULHER.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1593/1593_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 035/2013, DE AUTORIA DOS EDIS JOÃO GREIN E CRIS ARRABAR, ENVIAR CORRESPONDENCIA, AO  EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SENHOR HERBERT GROSSKOP JUNIOR, GERENTE DA CASAN PEDINDO AS SEGUINTES INFORMAÇÕES ; A- FORNECER AO LEGISLATIVO CANOINHENSE A RELAÇÃO MENSAL, DOS GRANDES CONSUMIDORES DA CASAN NOS ULTIMOS 12 MESES; B- LISTA DOS INADIMPLENTES DO GRUPO ACIMA CITADO.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 036/2013, DE AUTORIA DO EDIL JOÃO GREIN, ENVIAR CORRESPONDENCIA, AO  EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL,  SOLICITANDO  INFORMAÇÕES SOBRE ;     A- ACABAMENTO RUA EMILIO SCHOLTZ, MEIO FIO E BOCA DE LOBO;_x000D_
      B- FOI CUMPRIDO  O CONTRATO?      C- SE NÃO FOI, QUEM FARÁ O TERMINO DA OBRA?</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 037/2013, DE AUTORIA DO EDIL JOÃO GREIN, ENVIAR CORRESPONDÊNCIA, AO  EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, AO SR. JULIAN ODACHOWSKI NETO, MD. PRESIDENTE DO CDL, E A SRª EMANUELLI PANGRATZ MD. COORDENADORA DO PROCON DE CANOINHAS, SOLICITANDO  INFORMAÇÕES SOBRE QUAIS AS MEDIDAS A SEREM TOMADAS PARA GARANTIR OS DESCONTOS EM TODOS OS ITENS DA CESTA BÁSICA, ANUNCIADOS PELA PRESIDENTE DA REPUBLICA NO ULTIMO DIA 08/03/2013.A MEDIDA PRESIDENCIAL PREVÊ A ISENÇÃO DE IMPOSTOS. QUEREMOS QUE ESTES DESCONTOS VENHAM BENEFICIAR, PRINCIPALMENTE OS PRODUTORES E CONSUMIDORES. AGRADECEMOS O EMPENHO E NOS COLOCAMOS A DISPOSIÇÃO.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1605/1605_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 038/2013, DE AUTORIA DO EDIL RENATO PIKE, ENVIAR CORRESPONDÊNCIA AO EXMº SENHOR FILIPE FARIAS TEIXEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS EM NOSSO MUNICIPIO, SENDO O MESMO MUITO ELOGIADO PELA NOSSA COMUNIDADE ONDE PRESTA SEUS SERVIÇOS COMO MÉDICO PNEUMOLOGISTA.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 039/2013, DE AUTORIA DA EDIL CRIS ARRABAR, ENVIAR CORRESPONDÊNCIA AO EXMº SENHOR FILIPE FARIAS TEIXEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS EM NOSSO MUNICIPIO, SENDO O MESMO MUITO ELOGIADO PELA NOSSA COMUNIDADE ONDE PRESTA SEUS SERVIÇOS COMO MÉDICO PNEUMOLOGISTA.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 040/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, MANIFESTAM VOTO DE  PROFUNDO PESAR, PELO FALECIMENTO DE  LUCAS DA  ROCHA, OCORRIDO NO DIA 14/03/2013.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 041/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, MANIFESTAM O SEU VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. ALINOR VOTCOSKI, OCORRIDO NO DIA 19/03/2013.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 042/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, MANIFESTAM SEU VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. JOSÉ OLÍMPIO DA ROCHA, OCORRIDO NO DIA 16/03/2013.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1836/1836_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 043/2013, DE AUTORIA DE TODA EDILIDADE,  OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, MANIFESTAM VOTO DE  PROFUNDO PESAR, PELO FALECIMENTO DO SR.  ANTONIO CESAR DA ROCHA, OCORRIDO NO DIA 16/03/2013.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1837/1837_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 044/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, MANIFESTAM VOTO DE  PROFUNDO PESAR, PELO FALECIMENTO DO SR. RAFAEL DE MELLO, OCORRIDO NO DIA 14/03/2013.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>Genérico</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1899/1899_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1899/1899_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 045/2013, DE AUTORIA DO EDIL NEUZO GENÉRICO, O VEREADOR INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, MANIFESTA VOTO DE  PROFUNDO PESAR, PELO FALECIMENTO DO SR. LUIZ IMIANOSKI , OCORRIDO NO DIA 20/03/2013.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1900/1900_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1900/1900_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 046/2013, DE AUTORIA DO EDIL BENE CARVALHO, ILMO. SR. JOÃO ARI KRAUTCHICHIN MD. SECRETÁRIO MUNICIPAL DE HABITAÇÃO, ENCAMINHAR A ESTA CASA LEGISLATIVA AS SEGUINTES INFORMAÇÕES:    01- QUANTOS LOTES DESOCUPADOS (SEM CONSTRUÇÃO) EXISTEM NO LOTEAMENTO SANTA CRUZ;    02- QUAL A SITUAÇÃO ATUAL DOS MESMOS, E COM RELAÇÃO AOS PROPRIETÁRIOS, SE ESTÃO EFETIVANDO PAGAMENTO OU SE ESTÃO QUITADOS;   03- SE EXISTEM LOTES DESOCUPADOS;  QUAL A POSSIBILIDADE DE ENCAMINHAR PARA OUTRAS FAMÍLIAS QUE NECESSITAM DOS MESMOS PARA CONSTRUÍREM SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>Pike, Bene Carvalho , Cris Arrabar, Genérico, Gilmar Martins, João Grein, Neno Pangratz, Paulo Glinski , Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 047/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, MANIFESTAM VOTO DE  PROFUNDO PESAR, PELO FALECIMENTO DA SENHORA LUIZA LEITE DA SILVA, OCORRIDO NO DIA 28/03/2013.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 048/2013, DE AUTORIA DE TODA EDILIDADE,  ENVIAR CORRESPONDÊNCIA PARA A COMUNIDADE DE SALTO DA AGUA VERDE, PARABENIZANDO PELA ENCENAÇÃO DO TEATRO DA PAIXÃO E MORTE DE JESUS CRISTO REALIZADO NO DIA 29 DE MARÇO DE 2013.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 049/2013, DE AUTORIA DE TODA EDILIDADE, ENVIAR CORRESPONDÊNCIA AO  EXMº SR. DALIRIO JOSÉ BEBER, DD. PRESIDENTE DA CASAN SOLICITANDO AS SEGUINTES INFORMAÇÕES;	1- COMO  ESTÁ SENDO CUMPRIDO O CONTRATO FIRMADO ENTRE A CASAN E O MUNICÍPIO DE CANOINHAS NO ANO DE 2012;	2- QUAIS FORAM AS AÇÕES REALIZADAS NO CONTRATO ATÉ A PRESENTE DATA;	3- QUAIS FORAM OS VALORES APLICADOS EM SANEAMENTO EM NOSSO MUNICÍPIO, A PARTIR DA DATA DO CONVENIO ATÉ O PRESENTE MOMENTO; 	4- QUAL A PREVISÃO DE CUMPRIMENTO DE PARCELAS, AINDA NÃO CUMPRIDAS PELA CONCESSIONÁRIA;	5- QUAL  A PREVISÃO DE APLICAÇÃO DE RECURSOS EM SANEAMENTO BÁSICO PARA O ANO DE 2013 E OS PRÓXIMOS ANOS. </t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>João Grein, Pike</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1995/1995_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1995/1995_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 050/2013, DE AUTORIA DOS EDIS JOÃO GREIN E RENATO PIKE,   ENCAMINHAR CORRESPONDÊNCIA AO  EXMº SR. DÉCIO LIMA, DD. DEPUTADO FEDERAL SOLICITANDO AS SEGUINTES INFORMAÇÕES;	1- SE EXISTEM PROJETOS EM ANDAMENTO PARA A RECUPERAÇÃO DA FERROVIA PORTO UNIÃO A MAFRA;	2- DE QUE FORMA A NOSSA REGIÃO ESTÁ INSERIDO NA ESTRATÉGIA DE RECUPERAÇÃO DAS FERROVIAS EM SANTA CATARINA E NA REGIÃO SUL NO BRASIL.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2004/2004_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2004/2004_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 051/2013, DE AUTORIA DOS EDIS RENATO PIKE E WILMAR SUDOSKI, ENVIAR CORRESPONDÊNCIA AO  EXMº SR.LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETARIO DE PLANEJAMENTO SOLICITANDO AS SEGUINTES INFORMAÇÕES;  1- DE QUANTOS E ONDE O MUNICIPIO TEM TERRENOS DE SUA PROPRIEDADE DESOCUPADOS E EM CONDIÇÕES DE USO E COM DOCUMENTAÇÃO CORRETA;	2- QUANTOS SÃO OS TERRENOS OCUPADOS NO MUNICIPIO;	3- E SE TEM TERRENOS QUE ESTÃO EM TRAMITE PARA LEGALIZAR, QUANTOS SÃO E ONDE ESTÃO LOCALIZADOS;</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2005/2005_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2005/2005_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 052/2013, DE AUTORIA DO EDIL RENATO PIKE, QUE SEJA REALIZADO NO DIA 03 DE DEZEMBRO DE 2013, SESSÃO COMEMORATIVA AOS 15 ANOS DO PELOTÃO DA POLICIA AMBIENTAL.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2006/2006_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2006/2006_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 053/2013, DE AUTORIA DE TODA EDILIDADE, QUE VEJA DA POSSIBILIDADE DE ENCAMINHAMENTO DE PROPOSIÇÃO DESTINANDO SUBVENÇÃO SOCIAL A PIA UNIÃO DE SANTO ANTÔNIO. REFERIDA ENTIDADE TEM REALIZADO UM TRABALHO ÍMPAR NA BUSCA DO BEM ESTAR DE VÁRIOS IDOSOS DE NOSSO MUNICÍPIO, DE SORTE QUE A SUBVENÇÃO SOCIAL EM SEU FAVOR É UMA MEDIDA DE HUMANIDADE.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2007/2007_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2007/2007_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 054/2013, DE AUTORIA DO EDIL JOÃO GREIN, ENVIAR CORRESPONDENCIA, AO  EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O MOTIVO DE NÃO ESTAR SENDO REPASSADO A GRATIFICAÇÃO DE PRODUTIVIDADE DO PROGRAMA NACIONAL E MELHORIA DO ACESSO DA QUALIDADE NA ATENÇÃO BÁSICA, AOS PROFISSIONAIS DE SAUDE._x000D_
 </t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2016/2016_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2016/2016_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 055/2013, DE AUTORIA DA EDIL CRIS ARRABAR, ENVIAR CORRESPONDENCIA, AO  EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE AO PROGRAMA SAÚDE MENTAL INFANTIL. O PORQUE DE NÃO ESTAR FUNCIONANDO DE MANEIRA EFICAZ.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>Cris Arrabar, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2017/2017_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2017/2017_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 056/2013, DE AUTORIA DOS EDIS CRIS ARRABAR E WILMAR SUDOSKI,  OS VEREADORES  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, MANIFESTAM  VOTO DE  PROFUNDO PESAR, PELO FALECIMENTO DO SENHOR ORLANDO DE OLIVEIRA BRAZ, OCORRIDO NO DIA 03/04/2013.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2018/2018_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2018/2018_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 057/2013, DE AUTORIA DOS EDIL PAULO GLISNKI, O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENVIADO CORRESPONDENCIA AO SENHOR ANTONIO AGUIAR DD. DEPUTADO ESTADUAL E AO SENHOR PAULO BORNHAUNSEN DD. SECRETÁRIO DE ESTADO DE DESENVOLVIMENTO ECONOMICO E SUSTENTÁVEL, PARA QUE GESTIONEN AO GOVERNO DO ESTADO OBJETIVANDO A LIBERAÇÃO DE VALORES EM FAVOR DA ASSOCIAÇÃO CANOINHENSE DE DEFICIENTES (ACD), A QUAL  APRESENTOU PROJETO NA REUNIÃO DO CONSELHO DE DESENVOLVIMENTO REGIONAL, SOLICITANDO RECURSOS PARA CONSTRUÇÃO DE UMA UNIDADE PARA ATENDER AS PESSOAS COM NECESSIDADES ESPECIAIS, LOCALIZADA A RUA IRMÃ MARIA FELICITAS, NO CENTRO DA CIDADE DE CANOINHAS, COM ÁREA TOTAL DE 242,61 M² E VALOR DE R$ 286.561,22.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2019/2019_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2019/2019_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 058/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO VER DA POSSIBILIDADE DE  ENVIAR A ESTA CASA LEGISLATIVA AS SEGUINTES INFORMAÇÕES. COM REFERÊNCIA AOS PROJETOS DE EXECUÇÃO DE PAVIMENTAÇÃO OU CALÇAMENTOS, DAS RUAS DO MUNICÍPIO DE CANOINHAS:     01 &amp;#8211; DOS PROJETOS EXISTENTES, QUAIS AS RUAS CONTEMPLADAS COM O PROJETO DE EXECUÇÃO; (GUARDANDO RECURSOS)    02 -  ENCAMINHAR INFORMAÇÕES SE CADA PROJETO DE RUA ESTÁ SENDO CONTEMPLADO A VIA PÚBLICA POR COMPLETO,  OU PARCIAL;    03 &amp;#8211; SE A PAVIMENTAÇÃO DA RUA FOR PARCIAL, INFORMAR INDICADORES DE ONDE ELA INICIA E ONDE ELA TERMINA. </t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2023/2023_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2023/2023_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 059/2013, DE AUTORIA DE TODA EDILIDADE, ENVIAR CORRESPONDENCIA AO SENHOR ITAMAR ZAKALUZNE, AGRADECENDO PELO CASCALHO CEDIDO A SECRETARIA DE OBRAS DO NOSSO MUNICIPIO, E PARABENIZAR O MESMO PELO GESTO DE CIDADANIA, NESTE MOMENTO TÃO IMPORTANTE PARA O NOSSO AGRICULTOR, PARA A RETIRADA  DA SAFRA DE GRÃOS E TAMBEM DA COLHEITA DO FUMO. </t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2024/2024_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2024/2024_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 060/2013, DE AUTORIA DO EDIL JOÃO GREIN, ENVIAR CORRESPONDÊNCIA AO  ILMº SR. JOÃO ARI KRAUTCHYCHYM MD. SECRETARIO DA HABITAÇÃO, SOLICITANDO INFORMAÇÕES  SOBRE QUAL OS CRITÉRIOS A SEREM USADOS PARA REGULARIZAR OS LOTES VENDIDOS._x000D_
 </t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2025/2025_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2025/2025_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 062/2013, DE AUTORIA DOS EDIS JOÃO GREIN E CRIS ARRABAR, ENVIAR CORRESPONDÊNCIA A BANCADA CATARINENSE NA CÂMARA DOS DEPUTADOS ATRAVÉS DO DEPUTADO DECIO LIMA E MAURO MARIANI, E PARA A ALESC ATRAVES DOS DEPUTADOS DIRCEU DRESH E ANTONIO AGUIAR.  EM QUE ESTÁGIO SE ENCONTRA O PROCESSO DE FEDERALIZAÇÃO DA BR- SC 280, TRECHO CANOINHAS A PORTO UNIÃO, E SE EXISTE  PREVISÃO PARA O INICIO DAS OBRAS. NA SC 477, CANOINHAS BR 116, SE EXISTE PROJETO PARA A REVITALIZAÇÃO DA VIA.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Neno Pangratz</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2026/2026_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2026/2026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 063/2013, DE AUTORIA DO EDL NENO PRANGRATZ, ENVIAR CORRESPONDÊNCIA AO  EXMO SENHOR SILVIO DREVECK, DD. DEPUTADO ESTADUAL, SOLICITANDO SUBVENÇÃO PARA A ENTIDADE PIA UNIÃO DE SANTO ANTONIO, ENTIDADE FILANTROPICA SEM FINS LUCRATIVOS, LOCALIZADA A RUA BERNARDO OLSEN NO MUNICIPIO DE CANOINHAS, DEVIDO AOS INUMEROS SERVIÇOS PRESTADOS EM PROL DOS IDOSOS DO NOSSO MUNICIPIO. </t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2129/2129_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2129/2129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 065/2013, DE AUTORIA DO EDIL RENATO PIKE, AO EXMO SENHOR, DR. WAGNER PELAGIO DD. PRESIDENTE DA UNIMED LOCAL SOLICITANDO A POSSIBILIDADE DE INSTALAÇÃO DE UM POSTO DE ATENDIMENTO MEDICO EMERGENCIAL PARA OS CONVENIADOS DA UNIMED, JUNTO AO PRONTO ATENDIMENTO MUNICIPAL  OU OUTRO LOCAL A ESCOLHA DESTA INSTITUIÇÃO, POSSIBILITANDO O ATENDIMENTO AOS CONVENIADOS  APÓS AS 17:00 (DEZESSETE) HORAS, DESAFOGANDO O ATENDIMENTO JUNTO AO PA DO MUNICIPIO.  _x000D_
 </t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2130/2130_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2130/2130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 066/2013, DE AUTORIA DO EDIL RENATO PIKE, ENVIAR CORRESPONDÊNCIA AO EXMO SENHOR, ANTONIO AGUIAR DD. DEPUTADO ESTADUAL, SOLICITANDO SUBVENÇÃO PARA A BANDA NOVOS TALENTOS, PARA NOVA AQUISIÇÃO E MANUTENÇÃO DE INSTRUMENTOS E EQUIPAMENTOS MUSICAIS. _x000D_
 </t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>Paulo Glinski , Chiquinho da Silva</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2131/2131_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2131/2131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 067/2013, DE AUTORIA DOS EDIS PAULO GLINSKI E CHIQUINHO DA SILVA, OS VEREADORES  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, MANIFESTAM  VOTO DE  PROFUNDO PESAR, PELO FALECIMENTO DO SENHORA FRANCISCA SPITZNER, OCORRIDO NO DIA 12/04/2013._x000D_
 </t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>Pike, Cris Arrabar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2132/2132_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2132/2132_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 068/2013, DE AUTORIA DOS EDIS RENATO PIKE E CRIS ARRABAR, ENVIAR CORRESPONDÊNCIA A ILMª SENHORA MARIA BERTILIA OSS GIACOMELLI, EXTENSIVO AS GESTORAS DO PROGRAMA, PARABENIZANDO PELA FORMATURA DAS TURMAS MULHERES MIL OCORRIDO NO DIA 13 DE ABRIL DE 2013.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>Pike, Bene Carvalho , Chiquinho da Silva, Cris Arrabar, Genérico, Gilmar Martins, Neno Pangratz, Paulo Glinski , Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2133/2133_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2133/2133_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 068/2013, DE AUTORIA DOS EDIS NENO PANGRATZ,RENATO PIKE,CHIQUINHO DA SILVA, CRIS ARRABAR, BENE CARVALHO, PAULO GKINSKI E GIL BAIANO GENERICO WILMAR SUDOSKI, OS VEREADORES  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, MANIFESTAM  VOTO DE  PROFUNDO PESAR, PELO FALECIMENTO DO SENHOR ALCEU GREIN, OCORRIDO NO DIA 15/04/2013.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>Neno Pangratz, Bene Carvalho , Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2134/2134_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2134/2134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 070/2013, DE AUTORIA DOS EDIS NENO PANGRATZ, BENE CARVALHO E WILMAR SUDOSKI, OS VEREADORES  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, MANIFESTAM  VOTO DE  PROFUNDO PESAR, PELO FALECIMENTO DO SENHOR CELSON ORACZ OCORRIDO NO DIA 16/04/2013.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2136/2136_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2136/2136_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 071/2013, DE AUTORIA DOS EDIS PAULO GLINSKI E GIL BAIANO, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. WALTER ADEMAR SCHOLZE, OCORRIDO NO DIA 19/04/ 2013.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Chiquinho da Silva, Pike</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2137/2137_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2137/2137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 072/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI, CHIQUINHO DA SILVA E RENATO PIKE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SRª CELIA RIBEIRO DE FARIAS MAZZUCCO, OCORRIDO NO DIA 18/04/ 2013.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Chiquinho da Silva, Gilmar Martins, Pike</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2141/2141_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2141/2141_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 073/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI, RENATO PIKE, CHIQUINHO DA SILVA, GIL BAIANO E BENE CARVALHO.  OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR .OSMAR DE SOUZA LIMA,  OCORRIDO NO DIA 18/04/2013.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t xml:space="preserve">Pike, Paulo Glinski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2142/2142_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2142/2142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 074/2013, DE AUTORIA DOS EDIS RENATO PIKE E PAULO GLINSKI,ENVIAR CORRESPONDENCIA AO SENHOR JORNALISTA FABIO RODRIGUES, PARABENIZANDO PELO LANÇAMENTO DO LIVRO &amp;#8220;MARCILIO DIAS NOS CORAÇÕES: A HISTÓRIA DE UM VILAREJO&amp;#8221;. </t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>Pike, Bene Carvalho , Chiquinho da Silva, Genérico, Gilmar Martins, João Grein, Neno Pangratz, Paulo Glinski , Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2143/2143_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2143/2143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 075/2013, DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, JOÃO GREIN E NENO PANGRATZ,ENVIAR CORRESPONDENCIA AO SENHOR JAIME ARCINO DIAS JUNIOR, MD COORDENADOR DO (SEBRAE) REGIÃO NORTE, AO SENHOR JULIAN ODACHOWSKI MD. PRESIDENTE DO (CDL) CAMARA DE DIRIGENTES LOGISTAS DE CANOINHAS, E AO SENHOR GILSON PEDRASSANI, PRESIDENTE DA (ACIC) ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE CANOINHAS, NO SENTIDO DE VIABILIZAR A REABERTURA DO ESCRITÓRIO DO SEBRAE, HAJA VISTO QUE SE TRATA DE UMA FERRAMENTA ESSENCIAL PARA A DESENVOLTURA DO COMERCIO E INDUSTRIA  LOCAL, ASSIM AUXILIANDO OS EMPRESÁRIOS NOS MAIS DIVERSOS SEGMENTOS. </t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 076/2013, DE AUTORIA DO EDIL RENATO PIKE, ENVIAR CORRESPONDÊNCIA AO DEPUTADO JORGINHO MELLO, A FIM DE QUE POSSA INTERCEDER JUNTO AO MINISTRO DOS TRANSPORTES EXMº SENHOR CESAR BORGES, PARA QUE SEJA REALIZADA AUDIÊNCIA PÚBLICA NO MUNICIPIO DE CANOINHAS-SC, OBJETIVANDO REALIZAR TRATATIVAS SOBRE A INCLUSÃO DO PLANALTO NORTE CATARINENSE NO TRAÇADO DA FERROVIA DO FRANGO. TAL SOLICITAÇÃO VEM AO ENCONTRO DAQUILO QUE TEM SIDO DEFENDIDO POR LIDERANÇAS POLITICAS, EMPRESARIAIS E LÍDERES COMUNITÁRIOS E QUE TANGE A UTILIZAÇÃO DOS RAMAIS FERROVIÁRIOS DA REGIÃO COMO PARTE DO PROJETO. AO MESMO TEMPO, A REGIÃO ENTENDE QUE AO SER BENEFICIADA PODERIA SE DESENVOLVER DE MANEIRA IGUALITÁRIA, ASSIM COMO ACONTECE EM CIDADES DO OESTE, VALE DO ITAJAI, NORTE DO ESTADO E LITORAL.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 077/2013, DE AUTORIA DE TODA EDILIDADE, AO EXMº SR. DD. GOVERNADOR DO ESTADO DE SANTA CATARINA RAIMUNDO COLOMBO, AO EXMº SR. PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DE SANTA CATARINA JOARES PONTICELLI,  EXMº SR. SECRETÁRIO DE SEGURANÇA PÚBLICA CÉSAR AUGUSTO GRUBBA, AO EXMº SR. DIRETOR GERAL DE POLICIA CIVIL ALDO PINHEIRO D AVILA, SOLICITANDO TODO O EMPENHO DE VOSSAS EXCELÊNCIAS, PARA A PERMANÊNCIA DO DELEGADO REGIONAL DE POLÍCIA, DR. RUI ORESTES KUCHNER, JUNTO A DELEGACIA REGIONAL DE POLÍCIA DE CANOINHAS, TENDO EM VISTA OS EXCELENTES TRABALHOS DESENVOLVIDOS PELO MESMO EM CANOINHAS E REGIÃO, SUA COMPETÊNCIA E HONESTIDADE NO DESEMPENHO DE SUA FUNÇÃO, EM PROL DA POPULAÇÃO CANOINHENSE, OBTENDO RESULTADOS EXTRAORDINÁRIOS NO COMBATE AO CRIME. </t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2166/2166_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2166/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 078/2013, DE AUTORIA DO EDIL RENATO PIKE, AO EXMO. SR. DR. DESEMBARGADOR CLÁUDIO BARRETO DUTRA, MUI DIGNO PRESIDENTE DO TRIBUNAL DE JUSTIÇA DO ESTADO DE SANTA CATARINA, CUMPRIMENTANDO-O CORDIALMENTE E CONSIDERANDO A ATUAL SITUAÇÃO DA 1ª VARA CÍVEL E DA FAMÍLIA DA COMARCA DE CANOINHAS, QUE JÁ HÁ ALGUM TEMPO TEM SEUS TRABALHOS REPRESADOS, E AGORA, COM A INFORMAÇÃO DE QUE A JUÍZA TITULAR ENCONTRA-SE EM PERÍODO DE LICENÇA MATERNIDADE O QUE TORNA A SITUAÇÃO UM CAOS, QUE VEJA DA POSSIBILIDADE DE DESIGNAR, COM A URGÊNCIA QUE O CASO REQUER, JUIZ SUBSTITUTO/COOPERADOR PARA DAR DESAFOGAMENTO AOS PROCESSOS DAQUELA UNIDADE JUDICIÁRIA. </t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2167/2167_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2167/2167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 079/2013, DE AUTORIA DOS EDIS JOÃO GREIN E CRIS ARRABAR, AO EXMº SR. PEDRO UCZAI DD. DEPUTADO FEDERAL E PRESIDENTE DA COMISSÃO DAS FERROVIAS, À  EXMº SRA ANA PAULA LIMA DD. DEPUTADA ESTADUAL, LIDER DA BANCADA DO PARTIDO DOS TRABALHADORES NA ALESC, INTERVIR JUNTO AOS ÓRGÃOS COMPETENTES EM FAVOR DA REVITALIZAÇÃO,  CONSTRUÇÃO DA FERROVIA NA REGIÃO DO  PLANALTO NORTE, LIGANDO ESTA REGIÃO AO PROJETO DA FERROVIA DO &amp;#8220;FRANGO&amp;#8221; EM DIREÇÃO AO LITORAL CATARINENSE. REITERAMOS QUE ESTA REGIÃO PRECISA MELHORAR A SUA ESTRATEGIA DE INDUSTRIALIZAÇÃO E NESTA ESTRATEGIA A FERROVIA É DE VITAL IMPORTÂNCIA. AGRADECEMOS O EMPENHO JÁ REALIZADO DESTA FORMA CONTAMOS COM VOSSO ESFORÇO E ARTICULAÇÃO NESTE PLEITO._x000D_
 </t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 080/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, ENVIAR CORRESPONDÊNCIA AO EXMº SENHOR ONOFRE AGOSTINI, DD. DEPUTADO FEDERAL, PARABENIZANDO E AGRADECENDO PELO ATENDIMENTO DA INDICAÇÃO DE NUMERO 120/2013, PARA O MUNICIPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2173/2173_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2173/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 081/2013, DE AUTORIA DA EDIL CRIS ARRABAR, ENVIAR CORRESPONDÊNCIA A (APOCA) ASSOCIAÇÃO DOS PACIENTES ONCOLOGICOS DE CANOINHAS PARABENIZANDO A MESMA, PELA PASSAGEM DOS SEUS 15 ANOS DE SERVIÇOS PRESTADOS A NOSSA COMUNIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 082/2013, DE AUTORIA DOA EDIL CRIS ARRABAR, ENVIAR CORRESPONDENCIA,AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES, SOBRE CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DA LIMPEZA DO CALÇADÃO DA RUA SENADOR FELIPE SCHIMIDT.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>Pike, Chiquinho da Silva, Genérico, Gilmar Martins, João Grein, Neno Pangratz, Paulo Glinski , Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2176/2176_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2176/2176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 083/2013, DE AUTORIA DOS EDIS NENO PANGRATZ, RENATO PIKE, CHIQUINHO DA SILVA, WILMAR SUDOSKI, PAULO GLINSKI, GIL BAIANO, GENÉRICO E JOÃO GREIN, OS  VEREADORES  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR BENEDITO THEREZIO DE CARVALHO NETTO, OCORRIDO NO DIA 06/05/2013.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2178/2178_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2178/2178_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 084/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI,  O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO O CASAL SENHOR JOÃO BATISTA DA CRUZ E SENHORA OTALINA MARIA MARGOTT DA CRUZ, PELA COMEMORAÇÃO DE BODAS DE DIAMANTE OU SEJA 60 ANOS DE CASADOS. O REFERIDO CASAL RESIDE NO BAIRRO CAMPO DA AGUA VERDE HÁ 41 ANOS ONDE DERAM SUA CONTRIBUIÇAO  PARA O DESENVOLVIMENTO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2179/2179_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2179/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 085/2013, DE AUTORIA DO EDIL JOÃO GREIN, O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO A COMUNIDADE DE PACIENCIA DOS NEVES, POR PRESERVAR A IGREJA DE SANTA CRUZ E PELA ORGANIZAÇÃO DA FESTA NO ULTIMO DIA 03/05/2013.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 086/2013, DE AUTORIA DO EDIL JOÃO GREIN, O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO A COMUNIDADE DE SANTA EMIDIA POR PRESERVAR A IGREJA E A GRUTA DE SÃO JOÃO MARIA E SANTA CRUZ, PARABENIZANDO TAMBEM PELA REALIZAÇÃO DA BRILHANTE FESTA OCORRIDA NO ULTIMO DIA 03/05/2013.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 087/2013, DE AUTORIA DO EDIL RENATO PIKE, O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARABENIZANDO O DOUTOR MARCIO SCHIEFLER FONTES, JUIZ DA 2º VARA DA COMARCA DE CANOINHAS, PELA INICIATIVA DE REALIZAR O EVENTO ALUSIVO A COMEMORAÇÃO DOS 100 ANOS DE INSTALAÇÃO DA COMARCA DE CANOINHAS, NOS BRINDADO COM  SESSÃO DE JULGAMENTO DA 4º CÂMARA DE DIREITO PUBLICO DO EGRÉGIO TRIBUNAL DE JUSTIÇA DO ESTADO DE SANTA CATARINA.  A INICIATIVA TROUXE AO PÚBLICO PRESENTE A REFERIDA SESSÃO DE JULGAMENTO MAGISTRADOS QUE JUDICARAM EM NOSSA COMARCA E HOJE DESEMPENHAM SUA MISSÃO JUDICANTE COMO DESEMBARGADORES DO TRIBUNAL DE JUSTIÇA DO ESTADO DE SANTA CATARINA, DE SORTE A ENALTECER O EVENTO COM O ELEVADO SABER JURÍDICO DESTES MAGISTRADOS, REALIZANDO AQUI MEMORÁVEL SESSÃO DE JULGAMENTO QUE SEM DÚVIDAS ENTRARÁ PARA OS ANAIS DA HISTÓRIA DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2182/2182_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2182/2182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 088/2013, DE AUTORIA DO EDIL RENATO PIKE, O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARABENIZANDO O DOUTOR BERNARDO AUGUSTO ERN, JUIZ DIRETOR DO FORO, BEM COMO A TODOS OS SERVIDORES DA JUSTIÇA, PELA INICIATIVA E PELOS TRABALHOS REALIZADOS NO  EVENTO ALUSIVO A COMEMORAÇÃO DOS 100 ANOS DE INSTALAÇÃO DA COMARCA DE CANOINHAS, NOS BRINDADO COM  SESSÃO DE JULGAMENTO DA 4º CÂMARA DE DIREITO PUBLICO DO EGRÉGIO TRIBUNAL DE JUSTIÇA DO ESTADO DE SANTA CATARINA, NESTE DIA 07/05/2013, NO PLENÁRIO DA CAMARA DE VEREADORES DE CANOINHAS.  A INICIATIVA TROUXE AO PÚBLICO PRESENTE A REFERIDA SESSÃO DE JULGAMENTO MAGISTRADOS QUE JUDICARAM EM NOSSA COMARCA E HOJE DESEMPENHAM SUA MISSÃO JUDICANTE COMO DESEMBARGADORES DO TRIBUNAL DE JUSTIÇA DO ESTADO DE SANTA CATARINA, DE SORTE A ENALTECER O EVENTO COM O ELEVADO SABER JURÍDICO DESTES MAGISTRADOS, REALIZANDO AQUI MEMORÁVEL SESSÃO DE JULGAMENTO QUE SEM DÚVIDAS ENTRARÁ PARA OS ANAIS DA HISTÓRIA DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t xml:space="preserve">Wilmar Sudoski, Paulo Glinski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 089/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI E PAULO GLINSKI, AO EXMO SENHOR, ONOFRE AGOSTINI, DD. DEPUTADO FEDERAL, INTERVIR JUNTO AOS ÓRGÃOS COMPETENTES EM FAVOR DA REVITALIZAÇÃO,  CONSTRUÇÃO DA FERROVIA NA REGIÃO DO PLANALTO NORTE, LIGANDO ESTA REGIÃO AO PROJETO DA FERROVIA DO &amp;#8220;FRANGO&amp;#8221;PASSANDO PELOS MUNICIPIOS DE PORTO UNIÃO, CANOINHAS E MAFRA,  EM DIREÇÃO AO LITORAL CATARINENSE. REITERAMOS QUE ESTA REGIÃO PRECISA MELHORAR A SUA ESTRATEGIA DE INDUSTRIALIZAÇÃO E NESTA ESTRATEGIA A FERROVIA É DE VITAL IMPORTÂNCIA. AGRADECEMOS O EMPENHO JÁ REALIZADO DESTA FORMA CONTAMOS COM VOSSO ESFORÇO E ARTICULAÇÃO NESTE PLEITO.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2184/2184_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2184/2184_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 090/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI E PAULO GLINSKI, AO EXMO SENHOR, PAULO BORNHAUSEN, DD. DEPUTADO FEDERAL, INTERVIR JUNTO AOS ÓRGÃOS COMPETENTES EM FAVOR DA REVITALIZAÇÃO,  CONSTRUÇÃO DA FERROVIA NA REGIÃO DO PLANALTO NORTE, LIGANDO ESTA REGIÃO AO PROJETO DA FERROVIA DO &amp;#8220;FRANGO&amp;#8221;PASSANDO PELOS MUNICIPIOS DE PORTO UNIÃO, CANOINHAS E MAFRA,  EM DIREÇÃO AO LITORAL CATARINENSE. REITERAMOS QUE ESTA REGIÃO PRECISA MELHORAR A SUA ESTRATEGIA DE INDUSTRIALIZAÇÃO E NESTA ESTRATEGIA A FERROVIA É DE VITAL IMPORTÂNCIA. AGRADECEMOS O EMPENHO JÁ REALIZADO DESTA FORMA CONTAMOS COM VOSSO ESFORÇO E ARTICULAÇÃO NESTE PLEITO.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2185/2185_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2185/2185_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 091/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI E PAULO GLINSKI, AO EXMO SENHOR  JOÃO RODRIGUES, DD. DEPUTADO FEDERAL, INTERVIR JUNTO AOS ÓRGÃOS COMPETENTES EM FAVOR DA REVITALIZAÇÃO,  CONSTRUÇÃO DA FERROVIA NA REGIÃO DO PLANALTO NORTE, LIGANDO ESTA REGIÃO AO PROJETO DA FERROVIA DO &amp;#8220;FRANGO&amp;#8221;PASSANDO PELOS MUNICIPIOS DE PORTO UNIÃO, CANOINHAS E MAFRA,  EM DIREÇÃO AO LITORAL CATARINENSE. REITERAMOS QUE ESTA REGIÃO PRECISA MELHORAR A SUA ESTRATEGIA DE INDUSTRIALIZAÇÃO E NESTA ESTRATEGIA A FERROVIA É DE VITAL IMPORTÂNCIA. AGRADECEMOS O EMPENHO JÁ REALIZADO DESTA FORMA CONTAMOS COM VOSSO ESFORÇO E ARTICULAÇÃO NESTE PLEITO.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2186/2186_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2186/2186_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 092/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI E PAULO GLINSKI, AO EXMO SENHOR DARCI DE MATTOS, DD. DEPUTADO ESTADUAL, INTERVIR JUNTO AOS ÓRGÃOS COMPETENTES EM FAVOR DA REVITALIZAÇÃO,  CONSTRUÇÃO DA FERROVIA NA REGIÃO DO PLANALTO NORTE, LIGANDO ESTA REGIÃO AO PROJETO DA FERROVIA DO &amp;#8220;FRANGO&amp;#8221;PASSANDO PELOS MUNICIPIOS DE PORTO UNIÃO, CANOINHAS E MAFRA,  EM DIREÇÃO AO LITORAL CATARINENSE. REITERAMOS QUE ESTA REGIÃO PRECISA MELHORAR A SUA ESTRATEGIA DE INDUSTRIALIZAÇÃO E NESTA ESTRATEGIA A FERROVIA É DE VITAL IMPORTÂNCIA. AGRADECEMOS O EMPENHO JÁ REALIZADO DESTA FORMA CONTAMOS COM VOSSO ESFORÇO E ARTICULAÇÃO NESTE PLEITO.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2191/2191_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2191/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 093/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI E PAULO GLINSKI, AO EXMO SENHOR DARCI DE MATTOS, DD. DEPUTADO ESTADUAL, INTERVIR JUNTO AOS ÓRGÃOS COMPETENTES EM FAVOR DA REVITALIZAÇÃO,  CONSTRUÇÃO DA FERROVIA NA REGIÃO DO PLANALTO NORTE, LIGANDO ESTA REGIÃO AO PROJETO DA FERROVIA DO &amp;#8220;FRANGO&amp;#8221;PASSANDO PELOS MUNICIPIOS DE PORTO UNIÃO, CANOINHAS E MAFRA,  EM DIREÇÃO AO LITORAL CATARINENSE. REITERAMOS QUE ESTA REGIÃO PRECISA MELHORAR A SUA ESTRATEGIA DE INDUSTRIALIZAÇÃO E NESTA ESTRATEGIA A FERROVIA É DE VITAL IMPORTÂNCIA. AGRADECEMOS O EMPENHO JÁ REALIZADO DESTA FORMA CONTAMOS COM VOSSO ESFORÇO E ARTICULAÇÃO NESTE PLEITO.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2192/2192_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2192/2192_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 094/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI E PAULO GLINSKI, AO EXMO SENHOR GELSON MERISIO, DD. DEPUTADO ESTADUAL, INTERVIR JUNTO AOS ÓRGÃOS COMPETENTES EM FAVOR DA REVITALIZAÇÃO,  CONSTRUÇÃO DA FERROVIA NA REGIÃO DO PLANALTO NORTE, LIGANDO ESTA REGIÃO AO PROJETO DA FERROVIA DO &amp;#8220;FRANGO&amp;#8221;PASSANDO PELOS MUNICIPIOS DE PORTO UNIÃO, CANOINHAS E MAFRA,  EM DIREÇÃO AO LITORAL CATARINENSE. REITERAMOS QUE ESTA REGIÃO PRECISA MELHORAR A SUA ESTRATEGIA DE INDUSTRIALIZAÇÃO E NESTA ESTRATEGIA A FERROVIA É DE VITAL IMPORTÂNCIA. AGRADECEMOS O EMPENHO JÁ REALIZADO DESTA FORMA CONTAMOS COM VOSSO ESFORÇO E ARTICULAÇÃO NESTE PLEITO.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2193/2193_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2193/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 095/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI E PAULO GLINSKI, AO EXMO SENHOR ISMAEL DOS SANTOS, DD. DEPUTADO ESTADUAL, INTERVIR JUNTO AOS ÓRGÃOS OMPETENTES EM FAVOR DA REVITALIZAÇÃO,  CONSTRUÇÃO DA FERROVIA NA REGIÃO DO PLANALTO NORTE, LIGANDO ESTA REGIÃO AO PROJETO DA FERROVIA DO &amp;#8220;FRANGO&amp;#8221;PASSANDO PELOS MUNICIPIOS DE PORTO UNIÃO, CANOINHAS E MAFRA,  EM DIREÇÃO AO LITORAL CATARINENSE. REITERAMOS QUE ESTA REGIÃO PRECISA MELHORAR A SUA ESTRATEGIA DE INDUSTRIALIZAÇÃO E NESTA ESTRATEGIA A FERROVIA É DE VITAL IMPORTÂNCIA. AGRADECEMOS O EMPENHO JÁ REALIZADO DESTA FORMA CONTAMOS COM VOSSO ESFORÇO E ARTICULAÇÃO NESTE PLEITO.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 096/2013, DE AUTORIA DOS EDIS WILMAR SUOSKI E PAULO GLINSKI,  AO EXMO SENHOR JEAN KUHLMANN, DD. DEPUTADO ESTADUAL, INTERVIR JUNTO AOS ÓRGÃOS COMPETENTES EM FAVOR DA REVITALIZAÇÃO,  CONSTRUÇÃO DA FERROVIA NA REGIÃO DO PLANALTO NORTE, LIGANDO ESTA REGIÃO AO PROJETO DA FERROVIA DO &amp;#8220;FRANGO&amp;#8221;PASSANDO PELOS MUNICIPIOS DE PORTO UNIÃO, CANOINHAS E MAFRA,  EM DIREÇÃO AO LITORAL CATARINENSE. REITERAMOS QUE ESTA REGIÃO PRECISA MELHORAR A SUA ESTRATEGIA DE INDUSTRIALIZAÇÃO E NESTA ESTRATEGIA A FERROVIA É DE VITAL IMPORTÂNCIA. AGRADECEMOS O EMPENHO JÁ REALIZADO DESTA FORMA CONTAMOS COM VOSSO ESFORÇO E ARTICULAÇÃO NESTE PLEITO.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 097/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI E PAULO GLINSKI, AO EXMO SENHOR JORGE TEIXEIRA, DD. DEPUTADO ESTADUAL, INTERVIR JUNTO AOS ÓRGÃOS COMPETENTES EM FAVOR DA REVITALIZAÇÃO,  CONSTRUÇÃO DA FERROVIA NA REGIÃO DO PLANALTO NORTE, LIGANDO ESTA REGIÃO AO PROJETO DA FERROVIA DO &amp;#8220;FRANGO&amp;#8221;PASSANDO PELOS MUNICIPIOS DE PORTO UNIÃO, CANOINHAS E MAFRA,  EM DIREÇÃO AO LITORAL CATARINENSE. REITERAMOS QUE ESTA REGIÃO PRECISA MELHORAR A SUA ESTRATEGIA DE INDUSTRIALIZAÇÃO E NESTA ESTRATEGIA A FERROVIA É DE VITAL IMPORTÂNCIA. AGRADECEMOS O EMPENHO JÁ REALIZADO DESTA FORMA CONTAMOS COM VOSSO ESFORÇO E ARTICULAÇÃO NESTE PLEITO.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 098/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI E PAULO GLINSKI, AO EXMO SENHOR JOSE NEI ASCARI  DD. DEPUTADO ESTADUAL, INTERVIR JUNTO AOS ÓRGÃOS COMPETENTES EM FAVOR DA REVITALIZAÇÃO,  CONSTRUÇÃO DA FERROVIA NA REGIÃO DO PLANALTO NORTE, LIGANDO ESTA REGIÃO AO PROJETO DA FERROVIA DO &amp;#8220;FRANGO&amp;#8221;PASSANDO PELOS MUNICIPIOS DE PORTO UNIÃO, CANOINHAS E MAFRA,  EM DIREÇÃO AO LITORAL CATARINENSE. REITERAMOS QUE ESTA REGIÃO PRECISA MELHORAR A SUA ESTRATEGIA DE INDUSTRIALIZAÇÃO E NESTA ESTRATEGIA A FERROVIA É DE VITAL IMPORTÂNCIA. AGRADECEMOS O EMPENHO JÁ REALIZADO DESTA FORMA CONTAMOS COM VOSSO ESFORÇO E ARTICULAÇÃO NESTE PLEITO.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 100/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI, AO EXMO SENHOR MAURICIO ESKUDLARK  DD. DEPUTADO ESTADUAL, INTERVIR JUNTO AOS ÓRGÃOS COMPETENTES EM FAVOR DA REVITALIZAÇÃO,  CONSTRUÇÃO DA FERROVIA NA REGIÃO DO PLANALTO NORTE, LIGANDO ESTA REGIÃO AO PROJETO DA FERROVIA DO &amp;#8220;FRANGO&amp;#8221;PASSANDO PELOS MUNICIPIOS DE PORTO UNIÃO, CANOINHAS E MAFRA, EM DIREÇÃO AO LITORAL CATARINENSE. REITERAMOS QUE ESTA REGIÃO PRECISA MELHORAR A SUA ESTRATEGIA DE INDUSTRIALIZAÇÃO E NESTA ESTRATEGIA A FERROVIA É DE VITAL IMPORTÂNCIA. AGRADECEMOS O EMPENHO JÁ REALIZADO DESTA FORMA CONTAMOS COM VOSSO ESFORÇO E ARTICULAÇÃO NESTE PLEITO.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 101/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. JOÃO FRANCISCO PAZDA, OCORRIDO NO DIA 13/05/2013.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 102/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI E CHIQUINHO DA SILVA, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA REALIZADA SESSÃO SOLENE EM COMEMORAÇÃO AOS 30 ANOS DA EMPRESA CIA CANOINHAS DE PAPEL.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 103/2013, DE AUTORIA DOS EDIS JOÃO GREIN E CRIS ARRABAR, O VEREADOR INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE, SOLICITANDO A ILMª SENHORA KATIA MARIA MOREIRA BRAGA, MD GERENTE DO INSS, REGIÃO NORTE, PARA QUE SEJA FEITO AÇÕES NO SENTIDO DE ENVIAR MÉDICOS PERITO PARA CANOINHAS, PARA ATUAR NAS PERÍCIAS RELACIONADAS NO AUXILIO-DOENÇA. AS PERÍCIAS ESTÃO DEMORANDO EM MÉDIA 90 DIAS. OS TRABALHADORES DOENTES FICAM SEM RECEBER DURANTE ESTE PERÍODO, POIS O EMPREGADOR PAGA APENAS OS 15 (QUINZE) DIAS.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2217/2217_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 104/2013, DE AUTORIA DOS EDIS JOÃO GREIN E CRIS ARRABAR, O VEREADOR INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE, SOLICITANDO A ILMª SENHORA DEPUTADA ANA PAULA LIMA, LIDER DO PARTIDO DOS TRABALHADORES (PT), NA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SANTA CATARINA, PARA QUE SEJA REALIZADA AÇÕES NO SENTIDO DE ENVIAR MÉDICOS PERITO PARA CANOINHAS, PARA ATUAR NAS PERÍCIAS RELACIONADAS NO AUXILIO-DOENÇA. AS PERÍCIAS ESTÃO DEMORANDO EM MÉDIA 90 DIAS. OS TRABALHADORES DOENTES FICAM SEM RECEBER DURANTE ESTE PERÍODO, POIS O EMPREGADOR PAGA APENAS OS 15 (QUINZE) DIAS.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>Pike, Bene Carvalho , Chiquinho da Silva, Cris Arrabar, Genérico, Gilmar Martins, João Grein, Neno Pangratz, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2218/2218_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 105/2013, DE AUTORIA DOS EDIS NENO PANGRATZ, RENATO PIKE, CHIQUINHO DA SILVA, CRIS ARRABAR, BENE CARVLHO, JOÃO GREIN, GIL BAIANO, GENÉRICO E WILMAR SUDOSKI,  OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA  MARIA GOSS GLINSKI, OCORRIDO NO DIA 19/05/2013._x000D_
 </t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>João Grein, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2219/2219_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 106/2013, DE AUTORIA DOS EDIS JOÃO GREIN E WILMAR SUDOSKI, O VEREADOR INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHOR  HILÁRIO FRITSCH, OCORRIDO NO DIA 19/05/2013.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2220/2220_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2220/2220_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 107/2013, DE AUTORIA DE TODA EDILIDADE, O VEREADOR INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA VICTÓRIA WERKA, OCORRIDO NO DIA 20/05/2013.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2221/2221_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 108/2013, DE AUTORIA DOS EDIS JOÃO GREIN E RENATO PIKE,  O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO A COMUNIDADE DE ARROIOS, PELA BRILHANTE FESTA EM COMEMORAÇÃO AO DIA DO DIVINO ESPIRITO SANTO REALIZADA NO DIA 19//05/2013. PARABENIZAR TAMBEM A COMUNIDADE PELA ORGANIZAÇÃO DA CAVALGADA REALIZADA NO DIA DA FESTA, NO PERÍODO DA MANHÃ.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>Cris Arrabar, João Grein</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 109/2013, DE AUTORIA DOS EDIS CRIS ARRABAR E JOÃO GREIN, OS VEREADORES  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE PARA O EXMº SENHOR VOLNEI MORASTONI DD. DEPUTADO ESTADUAL, PRESIDENTE DA COMISSÃO DE SAÚDE, SOLICITANDO AGENDAR AUDIÊNCIA PUBLICA PARA DISCUTIR O ASSUNTO DA REFERENCIA EM TRATAMENTO ONCOLÓGICO RADIOTERÁPICO PARA A REGIÃO, TENDO EM VISTA OS DADOS CONTIDOS NO DOCUMENTO EM ANEXO.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 110/2013, DE AUTORIA DOS EDIS CRIS ARRABAR E JOÃO GREIN, OS VEREADORES  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE PARA O EXMº SENHOR ANTONIO AGUIAR DD. DEPUTADO ESTADUAL, VICE-PRESIDENTE DA COMISSÃO DE SAÚDE, SOLICITANDO AGENDAR AUDIÊNCIA PUBLICA PARA DISCUTIR O ASSUNTO DA REFERENCIA EM TRATAMENTO ONCOLÓGICO RADIOTERÁPICO PARA A REGIÃO, TENDO EM VISTA OS DADOS CONTIDOS NO DOCUMENTO EM ANEXO.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2224/2224_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2224/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 111/2013, DE AUTORIA DA EDIL CRIS ARRABAR, A VEREADORA  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARA  A SECRETARIA DE SAUDE SOLICITANDO AS SEGUINTES INFORMAÇÕES;	QUAL O HORÁRIO DE ATENDIMENTO DO SETOR DE CONTROLE DE ZOONOSES;	QUANTOS SÃO OS FUNCIONÁRIOS, SEUS RESPECTIVOS NOMES E FUNÇÕES;	QUAL O PROCEDIMENTO TOMADO, QUANDO RECEBE RECLAMAÇÃO DE ANIMAL MACHUCADO. </t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 112/2013, DE AUTORIA DO EDIL JOÃO GREIN,  O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARA O SENHOR LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR JOÉRCIO MIELKE  MD. SECRETARIO DA AGRICULTURA  SOLICITANDO AS SEGUINTES INFORMAÇÕES;	A) SE A PREFEITURA ENCAMINHOU PROPOSTA ATRAVÉS DO SICONV PARA O MINISTERIO DA PESCA, PARA AQUISIÇÃO DE EQUIPAMENTOS EM APOIO A AQUICULTURA.    B) SE NÃO ENCAMINHOU, REIVINDICAMOS O ENCAMINHAMENTO JÁ QUE O PRAZO FOI PRORROGADO E NOSSO MUNICIPIO TEM APTIDÃO, CLIMA E ESPAÇO PARA A PRODUÇÃO DE PEIXE._x000D_
 </t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 113/2013, DE AUTORIA DO EDIL RENATO PIKE,  O VEREADOR  INFRAASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO O PRESENTE REQUERIMENTO, PARABENIZANDO A POLICIA MILITAR DO ESTADO DE SANTA CATARINA, NA PESSOA DO EXMº SENHOR CORONEL JOÃO SCHORNE DE AMORIM DD. CHEFE DE ESTADO MAIOR DA POLICIA MILITAR,  EM RAZÃO DOS BRILHANTES SERVIÇOS PRESTADOS PELO CABO JOSÉ LAERCIO SANTANA COLAÇO, SOLDADO DIOGO CESAR DE ANDRADE E SOLDADO MARCELO PEDRO PEREIRA, TODOS DA POLICIA MILITAR DO ESTADO DE SANTA CATARINA, DIANTE DA AÇÃO HERÓICA AO EVITAR UMA TRAGÉDIA NO DIA 15 DE ABRIL DO CORRENTE ANO, AO EVITAR QUE UMA JOVEM DE DEZOITO ANOS SALTASSE DA PONTE SOBRE O LEITO DO RIO CANOINHAS, QUE LIGA O DISTRITO DE SÃO CRISTOVÃO NO MUNICIPIO DE TRES BARRAS, AO DISTRITO DE MARCILIO DIAS NO MUNICIPIO DE CANOINHAS, NUMA QUEDA LIVRE DE APROXIMADAMENTE 15 METROS. NAQUELA DATA, POR VOLTA DAS DEZENOVE HORAS E TRINTA MINUTOS, A JOVEM, DESESPERADA, AMEAÇAVA SALTAR DA PONTE DIRETAMENTE NO LEITO DO RIO CANOINHAS, TENTANDO COMETER SUICÍDIO. ACIONADOS PELO COPON- 190, IMEDIATAMENTE O CABO SANTANA E OS SOLDADOS CESAR E MARCELO DIRIGIRAN-SE AO LOCAL. EMPREGANDO OS CONHECIMENTOS PRÓPRIOS DOS POLICIAIS MILITARES, AGIRAM COM DESTREZA E EXTREMA PRECISÃO EM SITUAÇÃO DE RISCO, EM AÇÃO COMBINADA RAPIDAMENTE E SEM PERCA DE TEMPO. ENQUANTO O CABO SANTANA E O SOLDADO CESAR ABORDAVAN A JOVEM EM VISIVEL DESESPERO, PARA EVITAR O SALTO SOBRE AS AGUAS TURVAS DO RIO CANOINHAS, COM AS DIFICULDADES PRÓPRIAS DA NOITE, O SOLDADO MARCELO DESCEU PARA AS MARGENS DO RIO, PRONTO PARA MERGULHAR E SALVAR A JOVEM CASO A MESMA SALTASSE DA PONTE, AGINDO COM PONDERAÇÃO E CAUTELA OS POICIAIS MILITARES OBTIVERAM EXITO EM ABORDAR A JOVEM E O SOLDADO CESAR, LANÇANDO-SE SOBRE A MESMA, CONSEGUIU SEGURAR O SEU BRAÇO, EVITANDO QUE SALTASSE DA PONTE. NESTE MOMENTO, O SOLDADO CESAR FOI AUXILIADO PELO CABO SANTANA E DEMAIS PESSOAS QUE SE ENCONTRAVAM NO LOCAL, EVITANDO A TRAGEDIA. PELA PRESTEZA DA AÇÃO, AGINDO EM EQUIPE, COM APLICAÇÃO DOS CONHECIMENTOS PRÓPRIOS DA FUNÇÃO, COM EXTREMO PROFISSIONALISMO, O CABO SANTANA E OS SOLDADOS CESAR E MARCELO, PROTEGENDO A VIDA DAS PESSOAS, REPRESENTAM A GLORIOSA POLICIA MILITAR DE SANTA CATARINA E ENCHEM DE ORGULHO A SOCIEDADE CANOINHENSE. _x000D_
 </t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2231/2231_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2231/2231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 114/2013, DE AUTORIA DO EDIL JOÃO GREIN, O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARA O SENHOR LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR GILSON LUIZ GUIMARÃES  MD. SECRETARIO DE PLANEJAMENTO SOLICITANDO SEJAM TOMADAS AS MEDIDAS CABIVEIS PARA A REGULARIZAÇÃO DOS IMÓVEIS SITUADOS NA VILA MILITAR, REVOADA DAS TIRIVAS, E PARTE DA ESTRADA GERAL DO SALTO DA AGUA VERDE. A DOCUMENTAÇÃO ANEXA, DEMONSTRA A ADESÃO DA COMUNIDADE EM PROL DA  URBANIZAÇÃO DO LOCAL.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 115/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR  PEDRO SALOMON, OCORRIDO NO DIA 29/05/2013.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>Paulo Glinski , Chiquinho da Silva, Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 116/2013, DE AUTORIA DOS EDIS PAULO GLISNKI, RENATO PIKE, CHIQUIHNO DA SILVA E WILMAR SUDOSKI, O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARABENIZANDO A CIA CANOINHAS DE PAPEL, PELA PASSAGEM DOS SEUS 30 ANOS E PELA BELISSIMA SESSÃO COMEMORATIVA REALIZADA NO DIA 30/05/2013.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>Paulo Glinski , Chiquinho da Silva, Pike</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N°117/2013, DE AUTORIA DOS EDIS PAULO GINSKI, CHIQUINHO DA SILVA E RENATO PIKE, OS VEREADORES  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE PARABENIZANDO O CAC, (CANOINHAS ATLETICO CLUBE), PELA CONQUISTA DO CAMPEONATO ESTADUAL SUB 17 NO DIA 01/06/2013._x000D_
 </t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 118/2013, DE AUTORIA DO EDIL JOÃO GREIN, EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO VER DA POSSIBILIDADE DE  ENVIAR A ESTA CASA LEGISLATIVA AS SEGUINTES INFORMAÇÕES.  COM REFERÊNCIA A EVENTUAIS FINANCIAMENTOS OU SUBVENÇÕES A FUNDO PERDIDO DESTINADOS A PAVIMENTAÇÃO DE RUAS DE NOSSO MUNICÍPIO:-   01 &amp;#8211; QUAIS AS RUAS PRIORIZADAS NA ORDEM DECRESCENTE DE PRIORIZAÇÃO, A SEREM PAVIMENTADAS?    02 -  QUAIS OS CRITÉRIOS UTILIZADOS PARA SE DEFINIR AS PRIORIZAÇÕES?   SALA DAS REUNIÕES DA CÂMARA MUNICIPAL DE VEREADORES DE CANOINHAS, EM 03 DE JUNHO DE 2013.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2250/2250_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2250/2250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 119/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA  NARA CLEIDE KONKOL, OCORRIDO NO DIA 30/05/2013.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 120/2013, DE AUTORIA DO EDIL RENATO PIKE, O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO O PRESENTE REQUERIMENTO, PARABENIZANDO A POLICIA MILITAR DO ESTADO DE SANTA CATARINA, NA PESSOA DO EXMº SENHOR TENENTE CORONEL MÁRIO RENATO ERZINGER DD. COMANDANTE DO 3° BPM E O ASPIRANTE A OFICIAL MARCELO CORREIA MACEDO,  EM RAZÃO DOS BRILHANTES SERVIÇOS PRESTADOS NOS DIAS  1 E 2 DE JUNHO DO CORRENTE, JUNTO AO ESTÁDIO MUNICIPAL &amp;#8220;DITÃO&amp;#8221;, POR OCASIÃO DOS EVENTOS LÁ REALIZADOS E QUE ABRIGOU A FINAL DO CAMPEONATO CATARINENSE SUB 17 ENTRE CAC VS TUBARÃO E A PARTIDA DO PROFISSIONAL REALIZADA ENTRE O TIMES DO CAC VS CONCÓRDIA.  _x000D_
  </t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 121/2013, DE AUTORIA DO EDIL RENATO PIKE,  O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO O PRESENTE REQUERIMENTO, AO EXMO. SR. VANDERLEI OLÍVIO ROSSO, DD. DIRETOR GERAL DO DETRAN/SC, PARA QUE VEJA DA POSSIBILIDADE DE EM RELAÇÃO A FROTISTAS QUE ADQUIRAM 20 OU MAIS VEÍCULOS E QUE NECESSITEM SER PERSONALISADOS (COR), A ALTERAÇÃO DA CARACTERÍSTICA SEJA FEITA JÁ NO PRIMEIRO EMPLACAMENTO, NÃO DEMANDO ASSIM DE NOVA VISTORIA PARA UM SEGUNDO EMPLACAMENTO.  </t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>Pike, Neno Pangratz</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2258/2258_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2258/2258_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 122/2013, DE AUTORIA DOS EDIS RENATO PIKE E NENO PANGRATZ,  OS VEREADORES  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO O PRESENTE REQUERIMENTO, AGRADECENDO O SR. VALDEMAR WOSGRAU,  PRESIDENTE DA COMISSÃO DA IGREJA PERPÉTUO SOCORRO, NO BAIRRO JARDIM ESPERANÇA PELA CESSÃO DO PAVILHÃO E A TODOS AQUELES QUE COLABORARAM COM A REALIZAÇÃO DO BINGO BENEFICIENTE PARA AUXÍLIO A &amp;#8220;FAMÍLIA ROCHA&amp;#8221; EM FACE DA PERDA QUE TIVERAM DE SEUS TRÊS MEMBROS EM ACIDENTE OCORRIDO NA REDE ELÉTRICA NA CIDADE DE TRÊS BARRAS, NO DIA 13 DE MARÇO DE 2013.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 123/2013, DE AUTORIA DO RENATO PIKE, _x000D_
           O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO O PRESENTE REQUERIMENTO, AGRADECENDO AOS SENHORES CRISTIAN E SÉRGIO MOKWA, DIRETORES DA EMPRESA VOLPESA, PELA CESSÃO DE UM CAMINHÃO ESTACIONADO NO PÁTIO DA FAMEPLAN, NO DIA 2 DE JUNHO PRÓXIMO PASSADO, POSSIBILITANDO QUE VÁRIOS TORCEDORES DO CAC ACOMPANHACEM O JOGO ENTRE O CAC VS CONCÓRDIA PELA DIVISÃO ESPECIAL DO COMPEONATO CATARINENSE DE FUTEBOL. </t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 124/2013, DE AUTORIA DO EDIL JOÃO GREIN,AO SENHOR ARGOS JOSÉ BURGARDT, MD SECRETARIO DE ADMINISTRAÇÃO, ENCAMINHAR A ESTA CASA LEGISLATIVA, AS SEGUINTES INFORMAÇÕES;	1- QUAIS FORAM OS CLASSIFICADOS NO CONCURSO PUBLICO REALIZADO NO ANO DE 2007 E 2008, NA ÁREA DE SAÚDE EM NOSSO MUNICIPIO.	2- QUAIS OS CARGOS CRIADOS ENTRE OS ANOS DE 2007 À 2011, PARA O SETOR DE SAUDE;	3- QUANTO AOS CLASSIFICADOS:QUAIS OS NOMES QUAL ASSUMIRAM AS VAGAS, INCLUINDO A CLASSIFICAÇÃO DE CADA UM DELES.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 125/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR  JOÃO PEDRASSANI OCORRIDO NO DIA 29/05/2013._x000D_
 </t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 126/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADA MOÇÃO DE APELO AO MDA- MINISTÉRIO DO DESENVOLVIMENTO AGRÁRIO- DELEGACIA DE SANTA CATARINA, NA PESSOA DO SENHOR JURANDI THEODORO GUGEL, SOLICITANDO QUE OS RECURSOS QUE FOREM LIBERADOS PARA A CADEIA PRODUTIVA DO LEITE NA REGIÃO, SEJAM COLOCADOS PARA DISCUSSÃO E DELIBERAÇÃO NO &amp;#8220;TERRITÓRIO DA CIDADANIA&amp;#8221; DO PLANALTO NORTE. ESTE É UM ESPAÇO DEMOCRÁTICO, REPRESENTATIVO E DETEM CIENCIA E ACÚMULO TÉCNICO PARA BEM ENCAMINHAR OS INVESTIMENTOS COM ESTRATÉGIA DE DESENVOLVIMENTO. ESTE ESPAÇO TAMBÉM AGREGA UMA EQUIPE QUE ASSESSORA O SISTEMA DAS COOPERATIVAS DE LEITE DA REGIÃO &amp;#8220;SISCLAF -PLAN._x000D_
 </t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 127/2013, DE AUTORIA DA EDIL CRIS ARRABAR, A VEREADORA INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADA COPIA DO EXPEDIENTE A FUNDAÇÃO MUNICIPAL DE ESPORTE, SOLICITANDO INFORMAÇÕES DE QUAIS OS PROGRAMAS QUE A MESMA OFERECE PARA A COMUNIDADE ALÉM DO FUTEBOL.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2265/2265_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 128/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR OSMAR ROGERIO ZACKO, OCORRIDO NO DIA 08/06/2013</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 129/2013, DE AUTORIA DO EDIL NENO PANGRATZ, ENVIAR CORRESPONDÊNCIA AO EXMO SENHOR, SILVIO DREVECK DD. DEPUTADO ESTADUAL, SOLICITANDO SUBVENÇÃO NO VALOR DE NO MÍNIMO R$ 100.000,00 (CEM MIL REAIS), PARA A SECRETARIA DE AGRICULTURA DO MUNICIPIO DE CANOINHAS PARA AQUISIÇÃO DE UM CAMINHÃO CAÇAMBA._x000D_
    </t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2267/2267_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 130/2013, DE AUTORIA DO EDIL JOÃO GREIN, O VEREADOR INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR  ANTONIO MENDES, OCORRIDO NO DIA 08/06/2013._x000D_
 </t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 131/2013, DE AUTORIA DO EDIL JOÃO GREIN, O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARA O SENHOR LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR GILSON GUIMARÃES MD. SECRETARIO DA PLANEJAMENTO SOLICITANDO AS SEGUINTES INFORMAÇÕES; A) EM QUE SITUAÇÃO SE ENCONTRA O PROCESSO DE LEGALIZAÇÃO DOS TERRENOS E DOS MORADORES DA VILA ZANIOLLO. B) COMO O PREFEITO PRETENDE REGULARIZAR E QUAL É O PRAZO PREVISTO, PARA A REGULARIZAÇÃO.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2269/2269_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 132/2013, DE AUTORIA DO EDIL RENATO PIKE, O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARA O DOUTOR JOÃO CARLOS FRANCO JUIZ SUBSTITUTO, PELA ESCOLHA DA COMARCA DO MUNICIPIO DE CANOINHAS PARA DAR INÍCIO ÀS SUAS ATIVIDADES PROFISSIONAIS.      HÁ MUITO A COMARCA DE CANOINHAS VEM SOFRENDO COM NÚMERO REDUZIDO DE JUÍZES DE DIREITO, FATO QUE TEM CAUSADO PREJUÍZOS AOS JURISDICIONADOS E ADVOGADOS, DESTA FEITA O POVO DE CANOINHAS SE SENTE HONRADO PELA ESCOLHA DE VOSSA EXCELÊNCIA ELEGENDO NOSSA COMARCA PARA INÍCIO DE SUAS ATIVIDADES JUDICANTES E COM ISTO CERTAMENTE TRAZENDO UM ALENTO AO JUDICIÁRIO LOCAL E TODA A COMUNIDADE. CABE ENTÃO A ESTA CASA LEGISLATIVA AGRADECER E PARABENIZÁ-LO PELA ESCOLHA REALIZADA. 	</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 133/2013, DE AUTORIA DE TODA EDILIDADE, A VEREADORA INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR  JOSÉ WALFRIDO SABATKE, OCORRIDO NO DIA 10/06/2013.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 134/2013, DE AUTORIA DE TODA EDILIDADE,   OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR  INGO SCHREIBER OCORRIDO NO DIA 10/06/2013.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 135/2013, DE AUTORIA DOS EDIL RENATO PIKE, O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARA O MINISTÉRIO DA SAÚDE SOLICITANDO INFORMAÇÕES DE QUAL A DESTINAÇÃO DOS RECURSOS DO (PMAQ)  PROGRAMA DE MELHORIA DO ACESSO E DA QUALIDADE. DETALHANDO SE ESTES RECURSOS DESTINAM-SE A PAGAMENTO DE PESSOAL, INVESTIMENTOS, AQUISIÇÃO DE MATERIAIS DE CONSUMO E EQUIPAMENTOS, PARA PREMIAÇÃO AOS AGENTES DE SAÚDE, ENTRE OUTROS. </t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 136/2013, DE AUTORIA DOS EDIL JOÃO GREIN,  O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO AO SENHOR LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:	A) SE O PAGAMENTO ESTÁ COMPATÍVEL COM A EXECUCÃO DAS OBRAS.	B) SE NÃO ESTÁ, INFORMAR EM QUE SITUAÇÃO SE ENCONTRAM AS OBRAS E OS PAGAMENTOS.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 137/2013, DE AUTORIA DOS EDIL WILMAR SUDOSKI,  O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMº SENHOR JOÃO JOSÉ DOS SANTOS, SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA E TRANSPORTE (DNIT), PARA QUE UMA EQUIPE TÉCNICA REALIZE UMA VISTORIA NO TREVO DE ACESSO AO MUNICIPIO DE TRES BARRAS, NA BR 280, E PROMOVA OBRAS E MODIFICAÇÕES NECESSÁRIAS A FIM DE TRAZER MAIS SEGURANÇA AOS USUÁRIOS. MOTORISTAS QUE TRAFEGAM NO SENTIDO MAFRA A CANOINHAS TEM SIDO AS PRINCIPAIS VITIMAS. O FATO DE O TREVO EM SUA ROTULA, CONTER UM DECLIVE PARA A DIREITA, ESTE FATOR CONTRIBUI PARA O ELEVADO INDICE DE ACIDENTES, EM ESPECIAL CAMINHÕES COM CARGAS.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 138/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHORA OLGA SOARES PINTO OCORRIDO NO DIA 11/06/2013.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 139/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MAURO MELECHENKO OCORRIDO NO DIA 16/06/2013.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 140/2013, DE AUTORIA DO EDIL JOÃO GREIN, O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO AO SENHOR LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, SOLICITANDO QUE SEJAM ENVIADAS CÓPIAS DOS CONVÊNIOS ENTRE O MUNICÍPIO E A UNIVERSIDADE FEDERAL DE SANTA CATARINA &amp;#8211; UFSC, QUE CEDEM PESSOAL DA PREFEITURA PARA PRESTAREM SERVIÇOS NO POLO DA UFSC EM CANOINHAS.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 141/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ELEUTÉRIO WARDENSKI OCORRIDO NO DIA 17/06/2013.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 142/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JULIO MARCONDES OCORRIDO NO DIA 18/06/2013._x000D_
 </t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 143/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR OUVAR LAERCIO DE SOUZA, OCORRIDO NO DIA 19/06/2013.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 144/2013, DE AUTORIA DOS EDIS JOÃO GREIN E CRIS ARRABAR, OS VEREADORES ABAIXO ASSINADOS, NOS USO DE SUAS ATRIBUIÇÕES LEGAIS, REQUEREM À MESA DIRETORA E A COMISSÃO DE CONCURSO DO LEGISLATIVO QUE SEJA OBSERVADO O DISPOSTO NA EMENDA CONSTITUCIONAL Nº  019, DE 04 DE JUNHO DE 1998, COM RELAÇÃO AO ESTÁGIO PROBATÓRIO, UMA VEZ QUE O ESTATUTO DOS SERVIDORES PÚBLICOS DE CANOINHAS, EDITADO PELA LEI Nº  2.305, DE 03 DE JULHO DE 1990 AINDA NÃO FOI ATUALIZADO PARA OBEDECER AOS NOVOS DITAMES CONSTITUCIONAIS, QUE SÃO:_x000D_
 _x000D_
 	CONSTITUIÇÃO FEDERAL_x000D_
 	ART. 41. SÃO ESTÁVEIS APÓS TRÊS ANOS DE EFETIVO EXERCÍCIO OS SERVIDORES NOMEADOS PARA CARGO DE PROVIMENTO EFETIVO EM VIRTUDE DE CONCURSO PÚBLICO. _x000D_
 	..._x000D_
 	§ 4O COMO CONDIÇÃO PARA A AQUISIÇÃO DA ESTABILIDADE, É OBRIGATÓRIA A AVALIAÇÃO ESPECIAL DE DESEMPENHO POR COMISSÃO INSTITUÍDA PARA ESSA FINALIDADE._x000D_
 _x000D_
 	ASSIM SENDO, QUE SEJAM OBSERVADOS ESPECIFICAMENTE OS SEGUINTES DITAMES DA CARTA RÉGIA NACIONAL, INTRODUZIDOS PELA EMENDA CONSTITUCIONAL Nº  019/98:_x000D_
 	I &amp;#8211; O PRAZO DE TRÊS ANOS PARA ESTÁGIO PROBATÓRIO, SENDO NESSE PONTO ALTERADO O ART. 31 DA LEI Nº  2.305/90 PELA CARTA RÉGIA NACIONAL;_x000D_
 	II - A INCONSTITUCIONALIDADE DO ART. 33 DO ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CANOINHAS A PARTIR DE 04 DE JUNHO DE 1998, DETERMINADA PELO § 4° DO ART. 41 DA CONSTITUIÇÃO FEDERAL; E_x000D_
 	III &amp;#8211; QUE NO ART. 32 DA LEI Nº  2305/90, SEJA OBSERVADO O NOVO DITAME CONSTITUCIONAL DA EMENDA Nº  019/98, INSTITUINDO ASSIM COMISSÃO ESPECIAL DE AVALIAÇÃO PERIÓDICA DE DESEMPENHO, FORMADA PELOS DEZ VEREADORES E PELOS TRÊS SERVIDORES EFETIVOS, COM PERIODICIDADE DE AVALIAÇÃO NÃO SUPERIOR A SEIS MESES, DURANTE OS TRÊS ANOS DO ESTÁGIO PROBATÓRIO.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 145/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHORA ROSI ZANIOLO FREITAS OCORRIDO NO DIA 20/06/2013._x000D_
 </t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 146/2013, DE AUTORIA DO EDIL JOÃO GREIN,  MOÇÃO DE APELO_x000D_
 _x000D_
 _x000D_
 O VEREADOR ABAIXO ASSINADO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS E OUVIDO O COLENDO PLENÁRIO, APRESENTA MOÇÃO DE APELO, NOS SEGUINTES TERMOS: _x000D_
 _x000D_
 CONSIDERANDO QUE O CONSELHO NACIONAL DE TRÂNSITO &amp;#8211; CONTRAN EDITOU A RESOLUÇÃO Nº 429, DE 05 DE DEZEMBRO DE 2012 QUE ESTABELECE CRITÉRIOS PARA O REGISTRO DE TRATORES DESTINADOS A PUXAR OU ARRASTAR MAQUINARIA DE QUALQUER NATUREZA OU A EXECUTAR TRABALHOS AGRÍCOLAS E DE CONSTRUÇÃO, DE PAVIMENTAÇÃO OU GUINDASTES (MÁQUINAS DE ELEVAÇÃO);_x000D_
 _x000D_
 CONSIDERANDO QUE A OBRIGATORIEDADE DO REGISTRO TEVE INÍCIO A PARTIR DE 1º DE JUNHO DE 2013 E SERÁ APLICADO SOMENTE AOS VEÍCULOS FABRICADOS A PARTIR DE 1º DE JANEIRO DE 2013;_x000D_
 _x000D_
 CONSIDERANDO QUE A REFERIDA RESOLUÇÃO SOFREU ALTERAÇÕES ATRAVÉS DA RESOLUÇÃO Nº 434, EM 23 DE JANEIRO DE 2013 PERMITINDO QUE OS TRATORES FABRICADOS ATÉ 1º DE JUNHO DE 2013, QUANDO NECESSÁRIO, PODERÁ O REGISTRO SER FEITO SEM NECESSIDADE DE PRÉ-CADASTRAMENTO;_x000D_
 _x000D_
 CONSIDERANDO QUE ESSA NORMATIVA PODERÁ PREJUDICAR OS TRABALHADORES RURAIS DE SANTA CATARINA, POIS OCASIONARÁ UM GRANDE AUMENTO DE SUAS DESPESAS, HAVENDO NECESSIDADE DE DIFERENCIARMOS AS MÁQUINAS AGRÍCOLAS DOS VEÍCULOS DE PASSEIOS; E_x000D_
 _x000D_
 CONSIDERANDO QUE EM NOSSO MUNICÍPIO DIVERSAS PROPRIEDADE RURAIS ESTÃO PRÓXIMAS A VIAS PÚBLICAS,_x000D_
 _x000D_
 REQUER-SE O ENCAMINHAMENTO DE MOÇÃO AO MINISTRO DAS CIDADES, À MINISTRA CHEFE DA CASA CIVIL, AO PRESIDENTE DO CONSELHO NACIONAL DE TRÂNSITO &amp;#8211; CONTRAN E AO DIRETOR DO DEPARTAMENTO NACIONAL DE TRÂNSITO &amp;#8211; DENATRAN, AO COORDENADOR DA FRENTE PARLAMENTAR CATARINENSE NO CONGRESSO NACIONAL, AO PRESIDENTE DA CÂMARA DOS DEPUTADOS, AO PRESIDENTE DO SENADO FEDERAL E AOS DEPUTADOS ESTADUAIS, NOS SEGUINTES TERMOS:_x000D_
 _x000D_
 &amp;#8220;A CÂMARA MUNICIPAL DE CANOINHAS (SC), ATENDENDO PROPOSIÇÃO DO VEREADOR QUE ABAIXO SUBSCREVE, MANIFESTA PREOCUPAÇÃO E APELA A VOSSA EXCELÊNCIA POR MEDIDAS EMERGENCIAIS PARA SUSPENDER AS_x000D_
 RESOLUÇÕES Nº 429 E 434 DO CONTRAN, QUE ESTABELECE CRITÉRIOS PARA O REGISTRO DE TRATORES DESTINADOS A PUXAR OU ARRASTAR MAQUINARIA DE QUALQUER NATUREZA OU A EXECUTAR TRABALHOS AGRÍCOLAS E DE CONSTRUÇÃO, DE PAVIMENTAÇÃO OU GUINDASTES (MÁQUINAS DE ELEVAÇÃO), E TRATAMENTO DIFERENCIADO PARA ESSAS MÁQUINAS AGRÍCOLAS..&amp;#8221;</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>Pike, Chiquinho da Silva, Cris Arrabar, João Grein, Neno Pangratz, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 147/2013, DE AUTORIA DOS EDIS NENO PANGRATZ, RENATO PIKE, CRIS ARRABAR, JOÃO GREIN, CHIQUINHO DA SILVA E WILMAR SUDOSKI,    O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO A COMUNIDADE DE SALTO DA AGUA VERDE, CAPELA SÃO JOÃO BATISTA PELA  BRILHANTE FESTA REALIZADA  NO ULTIMO DIA 23/06/2013.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>Paulo Glinski , Genérico, Neno Pangratz</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 148/2013, DE AUTORIA DOS EDIS NENO PANGRATZ, PAULO GLLINSKI E GENÉRICO,       OS VEREADORES INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR VALDECI ALVES  OCORRIDO NO DIA 22/06/2013._x000D_
 </t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>Pike, Gilmar Martins, João Grein</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 149/2013, DE AUTORIA DOS EDIS RENATO PIKE, GIL BAIANO E JOÃO GREIN, QUE DENTRO DAS COMEMORAÇÕES DO DIA DO MOTOCICLISTA, SEJA REALIZADA CAMPANHA DE CONSCIENTIZAÇÃO SOBRE USO DA MOTOCICLETA, COM NO MÍNIMO AS SEGUINTES AÇÕES:_x000D_
 	I - SER ENVIADO CORRESPONDÊNCIA INFORMANDO SOBRE O PROGRAMA AO PODER EXECUTIVO, AO CMTTS, AO DETRACAN, AO ROTATIVO CANOINHAS, AO CIRETRAN, AO 3° BPM, AO SETOR EDUCACIONAL, ENTRE OUTROS, SOLICITANDO APOIO PARA A CAMPANHA DE CONSCIENTIZAÇÃO SOBRE O USO DA MOTOCICLETA;_x000D_
 	II &amp;#8211; QUE SEJAM SOLICITADAS PROVIDENCIAS PARA MELHORAR O ESTACIONAMENTO DE MOTOS, APROVEITANDO ESPAÇOS OCIOSOS ONDE NÃO CABEM AUTOMÓVEIS NAS VIAS PÚBLICAS E INCLUINDO OUTROS ESPAÇOS FÍSICOS URBANOS, EM ESPECIAL NO CENTRO DA CIDADE, TAL COMO É REALIZADO HÁ MUITO NA EUROPA E ASIA PARA MOTOCICLETAS;_x000D_
 	III &amp;#8211; QUE SEJA SOLICITADO AO SETOR DE PLANEJAMENTO DA PREFEITURA ESTUDOS PARA IMPLANTAÇÃO URGENTE DE MOTOVIAS NAS RUAS DA CIDADE, EM ESPECIAL NAS PRINCIPAIS VIAS DE ACESSO ENTRE OS BAIRROS E O CENTRO DA CIDADE, NOS ACESSOS ÀS RODOVIAS E AOS MUNICÍPIOS LIMÍTROFES, DEVENDO SEREM PREVISTAS NOS PRÓXIMOS PROJETOS DE REVITALIZAÇÃO DE VIAS PÚBLICAS;_x000D_
 	IV &amp;#8211; QUE SEJA INCLUÍDAS INFORMAÇÕES DA CAMPANHA SOBRE OS BENEFÍCIOS SOCIAIS DA MOTO (COMO VEÍCULO DE INCLUSÃO, ECOLOGICAMENTE CORRETO, ADEQUADO AO ESPAÇO URBANO E OUTRAS DE SUAS VANTAGENS) E DIVULGADOS VIA PORTAL WEB DO LEGISLATIVO E POR MEIOS ELETRÔNICOS PARA A IMPRENSA E A COMUNIDADE EM GERAL._x000D_
 	V &amp;#8211; QUE O LEGISLATIVO VENHA A ESTIMULAR PARA QUE SEJAM COLOCADOS A DISPOSIÇÃO DOS MOTOCICLISTAS CURSOS, TREINAMENTOS OU PALESTRAS DE PILOTAGEM SEGURA E DIREÇÃO DEFENSIVA E OUTRAS DO GÊNERO,  EM PARCERIA COM OUTROS ÓRGÃOS OU INSTITUIÇÕES PÚBLICOS OU PRIVADOS;_x000D_
 	VI &amp;#8211; QUE SEJA OFICIADO AOS MOTOCLUBES E ASSOCIAÇÕES DE MOTOCICLISTAS._x000D_
 	  </t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 150/2013, DE AUTORIA DA EDIL CRIS ARRABAR, A VEREADORA  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARA O SENHOR LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER;_x000D_
 _x000D_
 	A) QUEM SÃO OS MEMBROS;_x000D_
            B) QUAL A PERIODICIDADE DAS REUNIÕES;_x000D_
 	C) LOCAL E DATA DAS REUNIÕES.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 151/2013, DE AUTORIA DO EDIL RENATO PIKE,1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 152/2013, DE AUTORIA DO EDIL RENATO PIKE, QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SR. MAURO MARIANI, DD. DEPUTADO FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 153/2013, DE AUTORIA DO EDIL RENATO PIKE, QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SR. ESPERIDIÃO AMIN, DD. DEPUTADO FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 154/2013, DE AUTORIA DO EDIL RENATO PIKE, QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SR. DECIO LIMA, DD. DEPUTADO FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 155/2013, DE AUTORIA DO EDIL RENATO PIKE, QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SR. PEDRO UCZAI, DD. DEPUTADO FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 156/2013, DE AUTORIA DO EDIL RENATO PIKE, QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SR. ROGERIO MENDONÇA, DD. DEPUTADO FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 157/2013, DE AUTORIA DO EDIL RENATO PIKE, QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SR. JOÃO PIZZOLLATTI, DD. DEPUTADO FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 158/2013, DE AUTORIA DO EDIL RENATO PIKE, QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SR. MARCO TEBALDI, DD. DEPUTADO FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 159/2013, DE AUTORIA DO EDIL RENATO PIKE, _x000D_
 	QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SR.EDINHO BEZ, DD. DEPUTADO FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 160/2013, DE AUTORIA DO EDIL RENATO PIKE, QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SR. CELSO MALDANER, DD. DEPUTADO FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 161/2013, DE AUTORIA DO RENATO PIKE, QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SR. ONOFRE AGOSTINI, DD. DEPUTADO FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 162/2013, DE AUTORIA DO EDIL RENATO PIKE, QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SR. RONALD BENEDET, DD. DEPUTADO FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 163/2013, DE AUTORIA DO EDIL RENATO PIKE, QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SR. VALDIR COLATTO, DD. DEPUTADO FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 164/2013, DE AUTORIA DO EDIL RENATO PIKE, QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SRª CARMEN ZANOTTO, DD. DEPUTADO FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 165/2013, DE AUTORIA DO EDIL RENATO PIKE, QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SR. JORGE BOEIRA, DD. DEPUTADO FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2321/2321_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 166/2013, DE AUTORIA DO EDIL RENATO PIKE, _x000D_
 	QUE SEJA ENVIADO CORRESPONDÊNCIA AO EXM° SR. LUCI CHOINACKI, DD. DEPUTADA FEDERAL, QUE SEJAM REVISTOS, DISCUTIDOS E ALTERADOS COM A TRANSPARÊNCIA E A URGÊNCIA QUE A SOCIEDADE NECESSITA, OS SEGUINTES TRÊS PONTOS QUE SÃO NECESSÁRIOS PARA ALAVANCAR O NOSSO DESENVOLVIMENTO ECONÔMICO E SOCIAL, QUE SÃO:_x000D_
 	  _x000D_
 	1° - NOVO PACTO FEDERATIVO: QUE SEJA ESTABELECIDO UM DEBATE AMPLO SOBRE DEVERES E OBRIGAÇÕES DE MUNICÍPIOS, ESTADOS E UNIÃO EM RELAÇÃO À CIDADANIA.  TRATAR DE ITENS COMO SEGURANÇA PÚBLICA, SAÚDE PÚBLICA E EDUCAÇÃO, ENTRE OUTROS, DE FORMA CLARA. ELIMINAR ÁREAS DE DUPLICIDADE. QUE SEJAM ADEQUADOS A DISTRIBUIÇÃO DOS RECURSOS E, SOBRETUDO, LEMBRAR QUE O CIDADÃO MORA NO MUNICÍPIO. ESSES SÃO TEMAS ESSENCIAIS QUE DEVEM SER POSTOS NA MESA DE NEGOCIAÇÕES. O SIMPLES REPACTUAR DE DÍVIDAS, POR MAIS RELEVANTE QUE SEJA, NÃO É SUFICIENTE PARA CARACTERIZAR UMA DISCUSSÃO ADEQUADA SOBRE O FEDERALISMO NO BRASIL. DEVE, AINDA, ENVOLVER A MUDANÇA DE METODOLOGIA DO ORÇAMENTO, QUE É UMA PEÇA AUTORIZATIVA. O EQUILÍBRIO NO FEDERALISMO PRESSUPÕE UMA DISCUSSÃO ORÇAMENTÁRIA EQUILIBRADA ENTRE OS PODERES LEGISLATIVO E EXECUTIVO. NÃO É FEDERALISMO ACEITAR QUE OS ORÇAMENTOS DE UNIÃO, ESTADOS E MUNICÍPIOS SEJAM MERAS PEÇAS AUTORIZATIVAS. UMA DISCUSSÃO SÉRIA SOBRE O FEDERALISMO NO BRASIL IMPLICA REAVALIAR OS LIMITES DAS RELAÇÕES ENTRE OS PODERES, E NÃO APENAS A RELAÇÃO ENTRE A UNIÃO, OS ESTADOS E OS MUNICÍPIOS. E, FINALMENTE, PARTIR DO PRINCÍPIO DE QUE OS PILARES DA SOLIDEZ FINANCEIRA DO PAÍS NÃO PODEM SER AMEAÇADOS._x000D_
 _x000D_
 	2° - REFORMA TRIBUTÁRIA:  É NECESSÁRIO APROVEITARMOS O CENÁRIO ECONÔMICO E SOCIAL FAVORÁVEL QUE A ECONOMIA BRASILEIRA ATRAVESSA, PARA APROVAMOS UMA REFORMA TRIBUTARIA JUSTA, QUE FORTALEÇA A INDÚSTRIA NACIONAL E QUE DESOBSTRUA OS GARGALOS DESTE SISTEMA FISCAL DESIGUAL. A REFORMA TRIBUTÁRIA PRECISA SER JUSTA E EFICAZ, QUE OBSERVE PELO MENOS ESTAS TRÊS PREMISSAS BÁSICAS: _x000D_
 =&gt; NEUTRALIDADE - REDUZIR OS EFEITOS PERVERSOS DA TRIBUTAÇÃO SOBRE O SISTEMA PRODUTIVO; _x000D_
 =&gt; EQUIDADE - MELHORAR IMPACTO DOS TRIBUTOS SOBRE A DISTRIBUIÇÃO DE RENDA; _x000D_
 =&gt; SIMPLICIDADE - REDUZIR CUSTOS DE ADMINISTRAÇÃO E DE CUMPRIMENTO DAS OBRIGAÇÕES TRIBUTÁRIAS _x000D_
 _x000D_
 	3° - REFORMA POLÍTICA: É NECESSÁRIO PACTUAR E REFUNDAR A REPÚBLICA BRASILEIRA TENDO COMO BASE A PARTICIPAÇÃO POPULAR, MELHORANDO SIGNIFICATIVAMENTE O SISTEMA REPRESENTATIVO. VÁRIOS TEMAS PRECISAM SER REVISTOS: COMBATE À CORRUPÇÃO E AO NEPOTISMO, AMPLIAÇÃO DA PARTICIPAÇÃO POPULAR, DEFINIÇÃO DE NORMAS PARA FINANCIAMENTO PÚBLICO E PRIVADO DAS CAMPANHAS ELEITORAIS, EXIGÊNCIA DA FICHA LIMPA, SISTEMA PROPORCIONAL PARA ELEIÇÃO DE DEPUTADOS E VEREADORES, TRANSPARÊNCIA NOS TRIBUNAIS ELEITORAIS E AUDITORIA NA URNA ELETRÔNICA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 167/2013, DE AUTORIA DE TODA EDILIDADE, QUE VEJA DA POSSIBILIDADE DE ENCAMINHAMENTO DE REPASSE MENSAL DE VERBA PARA A APOCA, ASSOCIAÇÃO DOS PACIENTES ONCOLÓGICOS DE CANOINHAS. A REFERIDA ENTIDADE TEM REALIZADO UM TRABALHO ÍMPAR NA BUSCA DE TRATAMENTO DE VÁRIOS PESSOAS DE NOSSO MUNICÍPIO, O QUAL NECESSITA DE AJUDA DE TODA A COMUNIDADE, ASSIM SENDO O REPASSE MENSAL EM SEU FAVOR É UMA MEDIDA DE HUMANIDADE. </t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2323/2323_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2323/2323_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 168/2013, DE AUTORIA DOS EDIS RENATO PIKE E WILMAR SUDOSKI, OS VEREADORES ABAIXO ASSINADOS NO USO DAS PRERROGATIVAS QUE LHE SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM SEJA ENCAMINHADO OFICIO PARABENIZANDO O SENHOR EDMILSON LUIZ WERKA MD. SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO, INDUSTRIA COMERCIO E TURISMO, PELO LANÇAMENTO DO CURSO PROJOVEM URBANO ATRAVÉS DO PROJETO DE ORIENTAÇÃO PROFISSIONAL-POP O QUAL IMPLICA UM OLHAR INTERDISCIPLINAR QUE PERMITE A INTEGRAÇÃO DA DIMENSÃO E QUALIFICAÇÃO PROFISSIONAL, COM A FORMAÇÃO BÁSICA  E A PARTICIPAÇÃO CIDADÃ. </t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 169/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ALCEBÍADES QUADROS, OCORRIDO NO DIA 30/06/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°170/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ADEMAR WENDT, OCORRIDO NO DIA 26/06/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 171/2013, DE AUTORIA DOS EDIS RENATO PIKE E WILMAR SUDOSKI, O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARA O SENHOR  ANTONIO AGUIAR, DD. DEPUTADO ESTADUAL, PARABENIZANDO PELO CREDENCIAMENTO  DO HOSPITAL SANTA CRUZ, COMO UNIDADE DE AUTO COMPLEXIDADE EM ORTOPEDIA, BENEFICIANDO A POPULAÇÃO DO MUNICÍPIO DE CANOINHAS. </t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 172/2013, DE AUTORIA DOS EDIS RENATO PIKE E WILMAR SUDOSKI,    O VEREADOR  INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARABENIZANDO O DR. ADRIANO DE AGUIAR DR. MARCELO SUSSEMBACH,  DR. MARCELO GALLOTTI E DR. ANDREY DE MORAES, PELO TRABALHO QUE OS MESMOS VEM REALIZANDO JUNTO AO SUS, DANDO A CANOINHAS O 2º LUGAR EM CIRURGIA PELO SUS, ENTRE AS 48 INSTITUIÇÕES FILANTRÓPICAS DE SAÚDE CADASTRADAS EM SANTA CATARINA, SENDO OS RESPONSÁVEIS EM ORTOPEDIA NO HOSPITAL SANTA CRUZ, TORNANDO-O REFERÊNCIA EM ALTA COMPLEXIDADE NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2328/2328_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 173/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MILTON PEREIRA, OCORRIDO NO DIA 07/07/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MILTON PEREIRA, OCORRIDO NO DIA 07/07/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2329/2329_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 174/2013, DE AUTORIA DO EDIL JOÃO GREIN, O VEREADOR INFRA-ASSINADO, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, INFORMAÇÕES;  O PORQUE  DA OBRA DE PAVIMENTAÇÃO DAS RUAS DO BAIRRO PIEDADE ESTA PARADA._x000D_
 	QUEM É O RESPONSÁVEL E QUAL É O PRAZO PREVISTO PARA CONCLUSÃO DA MESMA.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 175/2013, DE AUTORIA DO EDIL RENATO PIKE, QUE SE ENVIE À ASSEMBLEIA LEGISLATIVA DE SANTA CATARINA- ALESC, NA PESSOA DE CADA UM DOS SENHORES DEPUTADOS ESTADUAIS, SUGESTÃO PARA QUE SEJA  REVISTA A LEI 14.675, DE 13 ABRIL DE 2009, ADEQUANDO-A AO NOVO CÓDIGO AMBIENTAL BRASILEIRO, DE MODO A QUE SUA INTERPRETAÇÃO CONTRIBUA COM O DESENVOLVIMENTO RURAL DE NOSSO ESTADO COM ESPECIAL ATENÇÃO A PRESERVAÇÃO DOS NOSSOS RECURSOS AMBIENTAIS. QUE SE ENVIE À ASSEMBLEIA LEGISLATIVA DE SANTA CATARINA- ALESC, NA PESSOA DE CADA UM DOS SENHORES DEPUTADOS ESTADUAIS, SUGESTÃO PARA QUE SEJA  REVISTA A LEI 14.675, DE 13 ABRIL DE 2009, ADEQUANDO-A AO NOVO CÓDIGO AMBIENTAL BRASILEIRO, DE MODO A QUE SUA INTERPRETAÇÃO CONTRIBUA COM O DESENVOLVIMENTO RURAL DE NOSSO ESTADO COM ESPECIAL ATENÇÃO A PRESERVAÇÃO DOS NOSSOS RECURSOS AMBIENTAIS.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1745/1745_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1745/1745_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 176/2013, DE AUTORIA DO EDIL PIKE, O VEREADOR, NO USO DAS SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, VEM À MESA DIRETORA REQUERER QUE SEJA ENVIADO EXPEDIENTE AO ADMINISTRADOR DO HOSPITAL SANTA CRUZ, SOLICITANDO ENVIAR A ESTA CASA LEGISLATIVA, DISCRIMINAÇÃO POR FUNCIONÁRIO, COM GASTOS MENSAL COM FOLHA DE PAGAMENTO DA REFERIDA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1743/1743_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1743/1743_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 177/2013, DE AUTORIA DO EDIL PAULO GLINSKI, O VEREADOR ABAIXO ASSINADO, NO USO DAS SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, VEM À MESA DIRETORA REQUERER QUE SEJA ENVIADO CONVITE AO  HOSPITAL SANTA CRUZ, PARA QUE ENVIE REPRESENTANTE PARA INFORMAR AO LEGISLATIVO SOBRE CONDIÇÕES FINANCEIRAS E ADMINISTRATIVA DO HOSPITAL SANTA CRUZ.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1739/1739_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1739/1739_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 178/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES ABAIXO ASSINADO, NO USO DAS SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, VEM À MESA DIRETORA REQUERER QUE SEJA ENVIADO FELICITAÇÕES AOS BOMBEIROS DO NOSSO MUNICÍPIO PELA PASSAGEM DO SEU DIA, COMEMORADO EM 02 DE JULHO.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>Bene Carvalho , Chiquinho da Silva, Cris Arrabar, Genérico, Gilmar Martins, João Grein, Neno Pangratz, Paulo Glinski , Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1738/1738_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1738/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 179/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSÉ OLIMPIO FERREIRA DA SILVA, OCORRIDO NO DIA 05/07/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>Genérico, Bene Carvalho , Chiquinho da Silva, Cris Arrabar, Gilmar Martins, João Grein, Neno Pangratz, Paulo Glinski , Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1731/1731_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1731/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 180/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LOURIVAL GERALDO, OCORRIDO NO DIA 09/07/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1711/1711_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1711/1711_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 181/2013, DE AUTORIA DO EDIL PIKE, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARA A SENHORA TELMA REGINA BLEY, MD. SECRETÁRIA DA SAÚDE, SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DO PROGRAMA PRÓTESE DENTÁRIA.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>João Grein, Bene Carvalho , Chiquinho da Silva, Cris Arrabar, Genérico, Gilmar Martins, Neno Pangratz, Paulo Glinski , Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1708/1708_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 183/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR VALDEMAR IARROCHESKI, OCORRIDO NO DIA 04/07/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 184/2013, DE AUTORIA DA EDIL CRIS ARRABAR, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARA O SENHOR CELIO GALESKI, MD. SECRETÁRIO DE OBRAS, SOLICITANDO  INFORMAÇÕES SOBRE SUAS INDICAÇÕES QUANTO A RUAS SAULO DE CARVALHO, ALOIS STUBER, EMILIO SCHOLTZ, JOÃO SABATKE E MIGUEL KLEMPOUZ. </t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 185/2013, DE AUTORIA DO EDIL PIKE, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARA A SENHORA TELMA REGINA BLEY, MD. SECRETÁRIA DA SAUDE, PARABENIZANDO-A PELO CREDENCIAMENTO  DO HOSPITAL SANTA CRUZ, COMO UNIDADE DE AUTO COMPLEXIDADE EM ORTOPEDIA, BENEFICIANDO A POPULAÇÃO DO MUNICÍPIO DE CANOINHAS. </t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>Gilmar Martins, Bene Carvalho , Chiquinho da Silva, Cris Arrabar, Genérico, João Grein, Neno Pangratz, Paulo Glinski , Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1700/1700_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1700/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 186/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA LUCILIA MARIA STOEBERL DA SILVEIRA, OCORRIDO NO DIA 11/07/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1699/1699_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 187/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHOR FLAVIO FRANCISCO ANTONOVICZ, OCORRIDO NO DIA 14/07/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>Chiquinho da Silva, Bene Carvalho , Cris Arrabar, Genérico, Gilmar Martins, João Grein, Neno Pangratz, Paulo Glinski , Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1698/1698_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 188/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR EDINOR ERNESTO TODT, OCORRIDO NO DIA 13/07/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 189/2013, DE AUTORIA DA EDIL CRIS ARRABAR, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARABENIZANDO A EMPRESA JNF CONTABILIDADE, NA PESSOA DO SENHOR JOSÉ NASCIMENTO FILHO, PELA PASSAGEM DE 20 ANOS DE SERVIÇOS  PRESTADOS A COMUNIDADE CANOINHENSE.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Bene Carvalho , Chiquinho da Silva, Cris Arrabar, Genérico, Gilmar Martins, João Grein, Neno Pangratz, Paulo Glinski , Pike</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1696/1696_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1696/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 190/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE PARA O  SENHOR WILSON PEREIRA DD. PREFEITO MUNICIPAL E. E., SOLICITANDO INFORMAÇÕES DE QUANDO SERÁ  REAJUSTADO  E QUAL O VALOR QUE SERÁ PROPOSTO PARA O PISO SALARIAL DOS MOTORISTAS DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 191/2013, DE AUTORIA DOS EDIS PIKE E CHIQUINHO DA SILVA, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE PARABENIZANDO O SR. ANDRÉ PAULO SIMÕES DA MATA, PELA BRILHANTE CONQUISTA, FRENTE A ETAPA REGIONAL DO CAMPEONATO BRASILEIRO DE KARATÊ, REALIZADO NO ULTIMO SÁBADO DIA 13 DE JULHO DO CORRENTE ANO. </t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 192/2013, DE AUTORIA DOS EDIS PIKE E CHIQUINHO DA SILVA, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE PARABENIZANDO O JOVEM CARLOS EDUARDO BUENO, PELA BRILHANTE CONQUISTA FRENTE A ETAPA REGIONAL DO CAMPEONATO BRASILEIRO DE KARATÊ, REALIZADO NO ULTIMO SÁBADO DIA 13 DE JULHO DO CORRENTE ANO. </t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1675/1675_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 193/2013, DE AUTORIA DOS EDIS PIKE E CHIQUINHO DA SILVA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARABENIZANDO O JOVEM BRUNO DOBKOSWSKI, PELA BRILHANTE CONQUISTA FRENTE A ETAPA REGIONAL DO CAMPEONATO BRASILEIRO DE KARATÊ, REALIZADO NO ULTIMO SÁBADO DIA 13 DE JULHO DO CORRENTE ANO. </t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1668/1668_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 194/2013, DE AUTORIA DOS EDIS PIKE E CHIQUINHO DA SILVA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARABENIZANDO O JOVEM MICHEL SAMPAIO, PELA BRILHANTE CONQUISTA FRENTE A ETAPA REGIONAL DO CAMPEONATO BRASILEIRO DE KARATÊ, REALIZADO NO ULTIMO SÁBADO DIA 13 DE JULHO DO CORRENTE ANO. </t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1666/1666_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1666/1666_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 195/2013, DE AUTORIA DE TODA EDILIDADE,SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMO. SENHOR WILSON PEREIRA, DD. PREFEITO MUNICIPAL E.E., PARA QUE VEJA DA POSSIBILIDADE DE INICIAR ESTUDOS PARA ELABORAÇÃO DE PROJETO DE LEI DESTINADO A INSTITUIR NOVO PLANO DE CARGOS E SALÁRIOS PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, DE MODO A ADEQUAR A GRADE DE CARGOS E SALÁRIOS AO QUE SE TEM VISTO NA INICIATIVA PRIVADA, VALORIZANDO OS SERVIDORES MUNICIPAIS._x000D_
 </t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1660/1660_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1660/1660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 196/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LEVI DAMASO DA SILVEIRA, OCORRIDO NO DIA 26/07/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 197/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR EDUARDO GOMES DE MELLO, OCORRIDO NO DIA 01/08/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. _x000D_
 </t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 198/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR WILSON ALVES DO PRADO, OCORRIDO NO DIA 26/07/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>Neno Pangratz, Bene Carvalho , Chiquinho da Silva, Cris Arrabar, Genérico, Gilmar Martins, João Grein, Paulo Glinski , Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 199/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR WANDERLEI LEAL PADILHA, OCORRIDO NO DIA 29/07/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 200/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LUIZ MURILLO DELLUCA, OCORRIDO NO DIA 05/08/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1613/1613_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 201/2013, DE AUTORIA DOS EDIS PIKE, CHIQUINHO DA SILVA E WILMAR SUDOSKI, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO, PARABENIZANDO O SARGENTO ALEX SANDRO LEAL, PELA PREMIAÇÃO RECEBIDA PELA POLICIA MILITAR DO ESTADO DE SANTA CATARINA, PELO MELHOR DESEMPENHO TÉCNICO PROFISSIONAL DO ESTADO NAS SEGUINTES QUESITOS; 1º LUGAR PRO- ATIVIDADE A NIVEL 3º BPM; 1º LUGAR, NIVEL 2º REGIÃO E 6º LUGAR A NIVEL ESTADO.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1612/1612_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1612/1612_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 202/2013, DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. OSVALDO ROBERTO ROMANOSVSKI, MD. ADMINISTRADOR DA CELESC AGENCIA LOCAL, SOLICITANDO INFORMAÇÕES, SOBRE A REDE DE ENERGIA ELÉTRICA DE ALTA TENSÃO, QUE ESTA SENDO CONSTRUIDA NO TRAJETO QUE PASSA PELA COMUNIDADE DO SALTO DA AGUA VERDE; 01 &amp;#8211; POR QUE A OBRA ESTÁ PARALISADA; 02 - QUAL A PREVISÃO DE RETOMADA DA OBRA, E QUAL O PRAZO PREVISTO PARA A CONCLUSÃO DA OBRA E FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 203/2013, DE AUTORIA DO EDIL JOÃO GREIN, A EMPRESA ABENGOA BRASIL, SOLICITANDO INFORMAÇÕES, SOBRE A REDE DE ENERGIA ELÉTRICA DE ALTA TENSÃO, QUE ESTA SENDO CONSTRUIDA NO TRAJETO QUE PASSA PELA COMUNIDADE DO SALTO DA AGUA VERDE;A)- POR QUE A OBRA ESTÁ PARALISADA; B)- QUAL A PREVISÃO DE RETOMADA DE OBRA, E QUAL O PRAZO PREVISTO PARA A CONCLUSÃO DA OBRA E FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1610/1610_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1610/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 206/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSÉ WALDEMIRO DE LIMA, OCORRIDO NO DIA 01/08/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1609/1609_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 206/2013, DE AUTORIA DA EDIL CRIS ARRABAR, PREFEITO MUNICIPAL E AO SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, SOLICITANDO INFORMAÇÕES SE JÁ EXISTE ALGUM PROJETO,  QUAL É O PRAZO E DE QUEM É A RESPONSABILIDADE, EM SOLUCIONAR O PROBLEMA DO MAU CHEIRO QUE ESTA TOMANDO CONTA DA CIDADE, SAINDO DAS BOCAS DE LOBO (BUEIROS).</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1608/1608_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 206/2013, DE AUTORIA DA CRIS ARRABAR, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARABENIZANDO O ROTARY CLUB E A CASA DA AMIZADE, POR MAIS UMA CAMPANHA DE ARRECADAÇÃO DE ALIMENTOS PARA A APOCA. PARABENIZAR TAMBEM A TODAS AS PESSOAS QUE TRABALHARAM DE FORMA VOLUNTÁRIA, AOS DOADORES E AOS SUPERMERCADOS QUE ADERIRAM A CAMPANHA.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>Cris Arrabar, Chiquinho da Silva, Genérico, João Grein, Paulo Glinski , Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1604/1604_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 207/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI, JOÃO GREIN, GENÉRICO, PIKE, CRIS ARRABAR, PAULO GLINSKI E CHIQUINHO DA SILVA, QUE SEJA ENCAMINHADO EXPEDIENTE À TIM CELULAR S/A, PARA SUA SEDE ESTADUAL EM FLORIANÓPOLIS, COM CÓPIA PARA A DELEGACIA ESTADUAL DA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES &amp;#8211; ANATEL, EM FLORIANÓPOLIS, PEDINDO PROVIDÊNCIAS URGENTES PARA RESTAURAR A QUALIDADE DOS SINAIS DE CELULAR DA OPERADORA NA CIDADE DE CANOINHAS, EM ESPECIAL NO BAIRRO CAMPO DA ÁGUA VERDE, </t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 208/2013, DE AUTORIA DO EDIL PIKE, QUE SEJA ENVIADO CORRESPONDÊNCIA À COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E CIDADANIA DA CÂMARA DOS DEPUTADOS, SOLICITANDO QUE SEJA APRECIADO COM URGÊNCIA E FAVORAVELMENTE A PEC Nº  210/2012, QUE CONCEDE IMUNIDADE TRIBUTÁRIA A EQUIPAMENTOS DE SEGURANÇA PARA MOTOCICLISTAS, EXTENDENDO TAMBÉM A IMUNIDADE PARA A INSTALAÇÃO DE FREIOS DO TIPO ABS (ANTI-LOCK BRAKING SYSTEM).</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1600/1600_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 209/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA OLINDA CARVALHO BORA, OCORRIDO NO DIA 08/08/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Cris Arrabar, Bene Carvalho , Chiquinho da Silva, Genérico, Gilmar Martins, João Grein, Neno Pangratz, Paulo Glinski , Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 210/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA TEREZINHA DECOL CARNEIRO, OCORRIDO NO DIA 12/08/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 211/2013, DE AUTORIA DO EDIL PIKE, AO EXMO. SR. DR. DESEMBARGADOR CLÁUDIO BARRETO DUTRA, MUI DIGNO PRESIDENTE DO TRIBUNAL DE JUSTIÇA DO ESTADO DE SANTA CATARINA, CUMPRIMENTANDO-O CORDIALMENTE, SOLICITAR EMPENHO DE V. EXA, NO INTUITO DE AGILIZAR A CONSTRUÇÃO DO PREDIO PARA INSTALAÇÃO DO NOVO FORUM DA CAMARCA DE CANOINHAS -SC. É SABIDO QUE ATUAL UNIDADE JUDICIÁRIA, JÁ NÃO COMPORTA O NÚMERO ELEVADO DE PROCESSOS E SERVIDORES.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 212/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOÃO MARIA DE LIMA, OCORRIDO NO DIA 20/08/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1592/1592_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 213/2013, DE AUTORIA DO EDIL PIKE, AO EXMO. SR. TEN. CEL. MARIO RENATO ERZINGER, DD. COMANDANTE DO 3º BPM CANOINHAS, PARABENIZANDO PELO SEU EMPENHO E COMPROMETIMENTO, PARA QUE A REALIZAÇÃO DO CURSO DE FORMAÇÃO DE SOLDADOS DA POLICIA MILITAR OCORRA EM CANOINHAS. </t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1587/1587_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1587/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 214/2013, DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, DETERMINAR AO SETOR COMPETENTE PARA QUE ENVIE A ESTA CASA LEGISLATIVA AS SEGUINTES INFORMAÇÕES; A) COMPROVANTE DO PAGAMENTO DO ALUGUEL DA TERRA DE PROPRIEDADE DO MUNICÍPIO, LOCALIZADA EM BARREIROS, AS MARGENS DA BR 280, SAFRA 2012/2013. B) QUAL O DESTINO DOS RECURSOS PROVENIENTES DO PAGAMENTO DO ALUGUEL:_x000D_
             </t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 215/2013, DE AUTORIA DE TODA EDILIDADE, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL,PARA QUE VEJA DA POSSIBILIDADE E LEGALIDADE DA ATUALIZAÇÃO DO VALOR PAGO AOS SERVIDORES MUNICIPAIS A TITULO DE SACOLÃO, BEM COMO RELATIVO AO PAGAMENTO DE LICENÇA PREMIO, TRIÊNIO E ADICIONAL DE INSALUBRIDADE, COM A URGENCIA QUE O CASO DEMANDA.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1584/1584_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 216/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA OTILIA DIAS ZATTAR, OCORRIDO NO DIA 25/08/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1582/1582_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1582/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 217/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MICHEL NACIF SELEME, OCORRIDO NO DIA 25/08/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Pike</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1573/1573_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1573/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 218/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI E PIKE, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO A DIRETORIA, COMISSÃO TECNICA E JOGADORES DA EQUIPE DO BOTAFOGO/CANOINHAS,  PELA CONQUISTA DO 1º TURNO DO CAMPEONATO CATARINENSE DE FUTSAL.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1571/1571_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1571/1571_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 219/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI E PIKE, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO  PARA O EXMO SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. ARGOS JOSÉ BURGARDT MD. SECRETARIO DA ADMINISTRAÇÃO, SOLICITANDO INFORMAÇÕES SOBRE QUAL O NÚMERO DE IMÓVEIS LOCADOS E O VALOR PAGO PELA PREFEITURA MUNICIPAL DE CANOINHAS.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Cris Arrabar, Genérico, Pike</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 220/2013, DE AUTORIA DOS EDIS CRIS ARRRABAR, PIKE E GENÉRICO, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO A DIRETORIA DO SEICHO-NO-IE PELA REALIZAÇÃO NO ULTIMO DIA 24/08/2013, DO SEMINÁRIO DA LUZ  COM O TITULO UM ENCONTRO COM A LUZ QUE ILUMINA TODA A FAMILIA .</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 221/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR SILVIO PEREIRA, OCORRIDO NO DIA 23/08/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1563/1563_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 222/2013, DE AUTORIA DO EDIL PIKE, AO EXMO. SR. MARIO RENATO ERZINGER DD. TEN. CEL. 3º BPM, PARABENIZANDO PELO APOIO DADO A SEGURANÇA DO JOGO DA ETAPA DO CAMPEONATO CATARINENSE DE FUTSAL NO QUAL O BOTAFOGO/ CANOINHAS CONQUISTOU O TITULO DO 1º TURNO.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1560/1560_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 223/2013, DE AUTORIA DA EDIL CRIS ARRABAR, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO A  SECRETARÍA DA EDUCAÇÃO E A FUNDAÇÃO HELMY WENDT MAYER, PELA XV MOSTRA DE DANÇA REALIZADO NOS DIAS 22 E 23 DE AGOSTO DE 2013, NA CIDADE DE CANOINHAS. </t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Chiquinho da Silva, Bene Carvalho , Cris Arrabar, Genérico, Gilmar Martins, Neno Pangratz, Paulo Glinski , Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1557/1557_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1557/1557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 224/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ADÃO WARDENSKI, OCORRIDO NO DIA 27/08/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1556/1556_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1556/1556_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 225/2013, DE AUTORIA DO EDIL JOÃO GREIN, ENVIAR EXPEDIENTE PARABENIZANDO O SENHOR JOÃO KREILING, PELA POSSE NA PRESIDENCIA DA ASSOCIAÇÃO DE MORADORES DA COMUNIDADE DE AGUA VERDE, EXTENSIVO TAMBEM A TODOS OS MEMBROS DA DIRETORIA.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1553/1553_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1553/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 226/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SENHOR TEN. CEL. MARIO RENATO ERZINGER DD. COMANDANTE DO 3º BPM  VER DA POSSIBILIDADE DE INFORMAR O TOTAL DE OCORRÊNCIAS REFERENTES A DELITOS, REGISTRADAS NOS ULTIMOS 3 (TRÊS) ANOS NO BAIRRO CAMPO DA AGUA VERDE. AS INFORMAÇÕES SOLICITADAS SÃO NECESSARIAS PARA EMBASAR PEDIDO DE INSTATALAÇÃO DE UNIDADE POLICIAL NO REFERIDO DISTRITO.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1550/1550_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1550/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 227/2013, DE AUTORIA DO EDIL CHIQUINHO DA SILVA, PARABENIZANDO O SOLDADO RODRIGO BREY, PELA BRILHANTE CONQUISTA DE 3º LUGAR NA PROVA DOS 800 METROS RASOS MASCULINO, DOS JOGOS DESPORTIVOS DO EXÉRCITO, REALIZADOS NO CENTRO DE CAPACITAÇÃO FÍSICA DO EXÉRCITO NO  RIO DE JANEIRO, NOS DIAS 11 A 18 DO MÊS DE AGOSTO DE 2013.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1546/1546_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 228/2013, DE AUTORIA DO EDIL CHIQUINHO DA SILVA, PARABENIZANDO A EMPRESA CIA CANOINHAS DE PAPEL PELA INICIATIVA DE CEDER 15 TONELADAS DE MASSA ASFALTICA PARA A PREFEITURA MUNICIPAL, REALIZAR A OPERAÇÃO TAPA BURACOS DA RUA JACOB SCHEUER,  PRINCIPAL ACESSO A EMPRESA.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1545/1545_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 229/2013, DE AUTORIA DO EDIL BENE CARVALHO, AO EXMO SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DO CONTRATO FIRMADO ENTRE A PREFEITURA MUNICIPAL DE CANOINHAS E A EMPRESA SERTEL, ROTATIVO CANOINHAS.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Bene Carvalho , Chiquinho da Silva</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1543/1543_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1543/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 230/2013, DE AUTORIA DOS EDIS BENE CARVALHO E CHIQUINHO DA SILVA, AO EXMO SENHOR MAURO MARIANI, DD DEPUTADO FEDERAL VER DA  POSSIBILIDADE DE ENCAMINHAR 12 (DOZE) ACADEMIAS DE GINASTICA AO AR LIVRE PARA O MUNICIPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1540/1540_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1540/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 231/2013, DE AUTORIA DE TODA A EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR SEBASTIÃO MACHADO, OCORRIDO NO DIA 01/09/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>João Grein, Neno Pangratz, Paulo Glinski , Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1537/1537_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1537/1537_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 232/2013, DE AUTORIA DOS EDIS JOÃO GREIN, PIKE, WILMAR SUDOSKI, PAULO GLINSKI E NENO PANGRATZ, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO A EQUIPE DO PRIMAVERA ESPORTE CLUBE, DA LOCALIDADE DO SALTO DA AGUA VERDE, PELA CONQUISTA DO TÍTULO DE CAMPEÃ DO CAMPEONATO DO INTERIOR, NAS MODALIDADES DE SUB 17 E TITULAR. E PELOS TITULOS ALCANÇADOS COMO MELHOR GOLEIRO E MELHOR TORCIDA._x000D_
 	</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 233/2013, DE AUTORIA DOS EDIS JOÃO GREIN, PIKE, WILMAR SUDOSKI, PAULO GLINSKI E NENO PANGRATZ, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO A EQUIPE DO GREMIO ESPORTE CLUBE, DA LOCALIDADE DE ENTRE RIOS, PELA CONQUISTA DO TÍTULO DE VICE-CAMPEÃ DO CAMPEONATO DO INTERIOR, NAS MODALIDADES DE SUB 17 E TITULAR._x000D_
 </t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 234/2013, DE AUTORIA DOS EDIS JOÃO GREIN, PIKE, WILMAR SUDOSKI, PAULO GLINSKI E NENO PANGRATZ, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO A EQUIPE DO LAGOA  ESPORTE CLUBE, DA LOCALIDADE DE PAULA PEREIRA, PELA CLASSIFICAÇÃO CONQUISTADA DO CAMPEONATO DO INTERIOR, NAS MODALIDADES DE SUB 17 E TITULAR.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 235/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO AO SR. ANTONIO AGUIAR DD. DEPUTADO ESTADUAL, SOLICITANDO INFORMAÇÕES DE COMO FICARÁ A FISCALIZAÇÃO NO TRECHO DA RODOVIA ESTADUAL, QUE ATUALMENTE COMPETE A P16, EM CANOINHAS, HAJA VISTA QUE O POSTO DA PRE MAIS PRÓXIMO ESTÁ LOCALIZADO EM CAMPO ALEGRE, DIFICULTANDO DESSA FORMA AS OPERAÇÕES DE TRÂNSITO NA REGIÃO. SOLICITANDO A  CONSTRUÇÃO DE UM POSTO POLICIAL ESTADUAL NA SC 477 QUANDO A MESMA FOR FEDERALIZADA._x000D_
 </t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 236/2013, DE AUTORIA DE TODA EDILIDADE, OLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO AO EXMO SR. VALDIR COBALCHINI, DD. SECRETÁRIO DE ESTADO DE INFRA-ESTRUTURA, SOLICITANDO INFORMAÇÕES DE COMO FICARÁ A FISCALIZAÇÃO NO TRECHO DA RODOVIA ESTADUAL, QUE ATUALMENTE COMPETE A P16, EM CANOINHAS, HAJA VISTA QUE O POSTO DA PRE MAIS PRÓXIMO ESTÁ LOCALIZADO NO MUNCIPIO DE CAMPO ALEGRE, DIFICULTANDO AS OPERAÇÕES DE TRÂNSITO NA REGIÃO. SOLICITANDO A CONSTRUÇÃO DE UM POSTO POLICIAL ESTADUAL NA SC 477 QUANDO A MESMA FOR FEDERALIZADA.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 237/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO AO EXMO SR. TEN. CEL. JOSÉ NORBERTO DE SOUZA FILHO, DD. COMANDANTE DAS UNIDADES ESPECIALIZADAS DA POLICIA MILITAR DE SANTA CATARINA, SOLICITANDO INFORMAÇÕES DE COMO FICARÁ A FISCALIZAÇÃO NO TRECHO DA RODOVIA ESTADUAL, QUE ATUALMENTE COMPETE A P16, EM CANOINHAS, HAJA VISTA QUE O POSTO DA PRE MAIS PRÓXIMO ESTÁ LOCALIZADO NO MUNICIPIO DE CAMPO ALEGRE, DIFICULTANDO AS OPERAÇÕES DE TRÂNSITO NA REGIÃO. SOLICITANDO A CONSTRUÇÃO DE UM POSTO POLICIAL ESTADUAL NA SC 477 QUANDO A MESMA FOR FEDERALIZADA.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 238/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO PARA  A FUNDAÇÃO MUNICIPAL DE ESPORTE PARA VER DA POSSIBILIDADE DE PROMOVER O CAMPEONATO DE FUTEBOL SUIÇO EM NOSSO MUNICIPIO. </t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 239/2013, DE AUTORIA DE TODA EDILIDADE,SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO AO EXMO SR. CESAR AUGUSTO GRUBBA, DD. SECRETÁRIO DE SEGURANÇA PUBLICA DO ESTADO DE SANTA CATARINA, SOLICITANDO INFORMAÇÕES DE COMO FICARÁ A FISCALIZAÇÃO NO TRECHO DA RODOVIA ESTADUAL, QUE ATUALMENTE COMPETE A P16, EM CANOINHAS, HAJA VISTA QUE O POSTO DA PRE MAIS PRÓXIMO ESTÁ LOCALIZADO NO MUNICIPIO DE CAMPO ALEGRE, DIFICULTANDO AS OPERAÇÕES DE TRÂNSITO NA REGIÃO. SOLICITANDO A  CONSTRUÇÃO DE UM POSTO POLICIAL ESTADUAL NA SC 477, QUANDO A MESMA FOR FEDERALIZADA.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 240/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO AO EXMO SR. PAULO MELLER DD. PRESIDENTE DO DEINFRA, SOLICITANDO INFORMAÇÕES DE COMO FICARÁ A FISCALIZAÇÃO NO TRECHO DA RODOVIA ESTADUAL, QUE ATUALMENTE COMPETE A P16, EM CANOINHAS, HAJA VISTA QUE O POSTO DA PRE MAIS PRÓXIMO ESTÁ LOCALIZADO NO MUNICIPIO DE CAMPO ALEGRE, DIFICULTANDO AS OPERAÇÕES DE TRÂNSITO NA REGIÃO. SOLICITANDO A  CONSTRUÇÃO DE UM POSTO POLICIAL ESTADUAL NA SC 477, QUANDO A MESMA FOR FEDERALIZADA.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 248/2013, DE AUTORIA DO EDIL RENATO PIKE, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE PARABENIZANDO O CASAL SR. ANTONIO MERHY SELEME E SRª DORACI C. SELEME,  PELA PASSAGEM DE 50 (CINQUENTA) ANOS DE FELIZ UNIÃO CONJUGAL, COMPLETADOS NO ULTIMO DIA 07/09/2013.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 242/2013, DE AUTORIA DO EDIL RENATO PIKE, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO AO SR. ANTONIO AGUIAR DD. DEPUTADO ESTADUAL, AGRADECENDO PELO SEU EMPENHO EM TER  CONQUISTADO JUNTO AO GOVERNO DO ESTADO, A LIBERAÇÃO DE (2) DUAS VIATURAS PARA A UNIDADE PRISIONAL DE CANOINHAS (UPA),</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 243/2013, DE AUTORIA DA EDIL CRIS ARRABAR, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO AO SR. NELSON DOS REIS MD. DIRETOR DO DETRACAN, E AO SR. MARIO RENATO ERZINGER, DD. COMANDANTE DO 3º BPM, PARA EM CONJUNTO O DENATRAN E A POLICIA MILITAR, VERIFICAR SE HÁ POSSIBILIDADE DE REALIZAR  ESTUDO JUNTO AS REVENDEDORAS DE BICICLETAS ELÉTRICAS, PARA QUE AS MESMAS POSSAM ORIENTAR OS CONSUMIDORES SOBRE A LEGISLAÇÃO E USO DO EQUIPAMENTO, CONFORME RESOLUÇÃO DO CONTRAN Nº 315 DE 08 DE MAIO DE 2009, E TAMBÉM  DE REALIZAR CAMPANHA DE SENSIBILIZAÇÃO SOBRE O USO DESDE VEICULO. _x000D_
 </t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 248/2013, DE AUTORIA DA EDIL CRIS ARRABAR, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO A SRª TELMA REGINA BLEY, MD. SECRETÁRIA DA SAÚDE, PARA ENVIAR LISTAGEM DOS MEDICAMENTOS DISPONÍVEIS NA FARMÁCIA  BÁSICA DA PREFEITURA NO ANO DE 2012 E 2013. _x000D_
 </t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1511/1511_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 248/2013, DO EDIL JOÃO GREIN,SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO A SRª TELMA REGINA BLEY, MD. SECRETÁRIA DA SAÚDE, SOLICITANDO INFORMAÇÕES SOBRE A LISTA DE MEDICAMENTOS DISPONÍVEIS NA FARMÁCIA POPULAR DO BRASIL, E QUAL A FORMA DE DIVULGAÇÃO ADOTADA PARA INFORMAR A POPULAÇÃO. </t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 246/2013, DE AUTORIA DE TODA EDILIDADE, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, SOLICITANDO O FRACIONAMENTO DE CONTEÚDOS EM PROJETOS DE LEI ENCAMINHADOS PELO EXECUTIVO A ESTA CÂMARA DE VEREADORES, REFERENTE AS MATÉRIAS DE ABERTURA DE CRÉDITO ADICIONAL/ANULA E SUPLEMENTA DE RECURSOS NO ORÇAMENTO, POIS O NUMERO ELEVADO DE ASSUNTOS, COSTUMA PREJUDICAR A VOTAÇÃO DOS MESMOS. </t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 247/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. DARCÍ DE MATTOS DD. DEPUTADO ESTADUAL, VER DA POSSIBILIDADE DA INSTALAÇÃO DE UMA DELEGACIA DE POLICIA CIVIL, NO DISTRITO DO CAMPO DA AGUA VERDE, NO MUNICIPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1508/1508_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 248/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHOR ELISEU IVO ANTONOVICZ, OCORRIDO NO DIA 11/09/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 249/2013, DE AUTORIA DE TODA EDILIDADE, AO EXMº SR. MAURICIO MEDEIROS DE SOUZA, DD. TITULAR DA AGÊNCIA NACIONAL DE TRANSPORTES AQUAVIÁRIOS &amp;#8211; ANTAQ / UNIDADE REGIONAL DE FLORIANÓPOLIS, PARA QUE SEJA LIBERADO PROVISORIAMENTE, MAS COM URGÊNCIA, O FUNCIONAMENTO DAS TRAVESSIAS ATRAVÉS DE BALSAS DE FELIPE SCHMIDT, PAULA PEREIRA E TAUNAY, PELO PERIODO NECESSÁRIO PARA QUE SEJAM REGULARIZADOS OS SERVIÇOS DE ACORDO COM AS NORMAS DA ANTAQ. </t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 250/2013, DE AUTORIA DA EDIL CRIS ARRABAR, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO PARA  A SENHORA VIVIANE BUENO, MD. GESTORA DA FUNDAÇÃO CULTURAL DE CANOINHAS, SOLICITANDO INFORMAÇÕES DE QUANTOS E QUAIS SÃO OS ESCRITORES CANOINHENSES COM OBRAS PUBLICADAS.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1497/1497_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 251/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR OTILIO DE OLIVEIRA FILHO, OCORRIDO NO DIA 14/09/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 259/2013, DE AUTORIA DA EDIL CRIS ARRABAR, SOLICITA QUE SEJA ENCAMINHADO REQUERIMENTO PARA  O SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. RENATO PIKE, DD. PRESIDENTE DA CAMARA DE VEREADORES DE CANOINHAS, PARA VER DA POSSIBILIDADE DE ADERIR AO MOVIMENTO MUNDIAL, OUTUBRO ROSA.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 259/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. RAIMUNDO COLOMBO, DD. GOVERNADOR DO ESTADO, VER DA POSSIBILIDADE DA INSTALAÇÃO DE UMA DELEGACIA DE POLICIA CIVIL, NO DISTRITO DO CAMPO DA AGUA VERDE, NO MUNICIPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 254/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. CESAR AUGUSTO GRUBBA, DD. SECRETÁRIO DE SEGURANÇA PUBLICA, VER DA POSSIBILIDADE DA INSTALAÇÃO DE UMA DELEGACIA DE POLICIA CIVIL, NO DISTRITO DO CAMPO DA AGUA VERDE, NO MUNICIPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 259/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. ALDO PINHEIRO D&amp;#8221;AVILA DD. DELEGADO GERAL DA POLICIA CIVIL, VER DA POSSIBILIDADE DA INSTALAÇÃO DE UMA DELEGACIA DE POLICIA CIVIL, NO DISTRITO DO CAMPO DA AGUA VERDE, NO MUNICIPIO DE CANOINHAS</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 259/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. ALDO PINHEIRO D&amp;#8221;AVILA DD. DELEGADO GERAL DA POLICIA CIVIL, VER DA POSSIBILIDADE DA INSTALAÇÃO DE UMA DELEGACIA DE POLICIA CIVIL, NO DISTRITO DO CAMPO DA AGUA VERDE, NO MUNICIPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 259/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. ANTONIO CARLOS PEREIRA, DD. DELEGADO DO INTERIOR, VER DA POSSIBILIDADE DA INSTALAÇÃO DE UMA DELEGACIA DE POLICIA CIVIL, NO DISTRITO DO CAMPO DA AGUA VERDE, NO MUNICIPIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 258/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. RUI ORESTES KUCHNIR DD. DELEGADO REGIONAL DA 22º DRP, VER DA POSSIBILIDADE DA INSTALAÇÃO DE UMA DELEGACIA DE POLICIA CIVIL, NO DISTRITO DO CAMPO DA AGUA VERDE, NO MUNICIPIO DE CANOINHAS. </t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 259/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LEONARDO KNOP, OCORRIDO NO DIA 18/09/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 260/2013, DE AUTORIA DOS EDIS RENATO PIKE E NENO PANGRATZ,  PARABENIZANDO OS SENHORES SERVIDORES DA SECRETARIA DE OBRAS, CELIO GALESKI SECRETÁRIO, SAMUEL PINHEIRO DIRETOR DE OBRAS, LUIZ CARLOS GLAUDINO (ZINHO) OPERADOR DE MAQUINA, ROBERTO DE SOUZA CORDEIRO MOTORISTA DE CAMINHÃO, E NELSON VARELA DE OLIVEIRA PELA EFICIÊNCIA, DEDICAÇÃO E PRONTO ATENDIMENTO, JUNTO A  COMUNIDADE DE TAUNAY, QUE NO ULTIMO FINAL DE SEMANA SOFREU COM O EXCESSO DE CHUVA, DEIXANDO A  ESTRADA EM PÉSSIMAS CONDIÇÕES DE TRAFEGO.    </t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 261/2013, DE AUTORIA DO EDIL RENATO PIKE, AO EXMO SR. ANTONIO AGUIAR, DD. DEPUTADO ESTADUAL, PARABENIZANDO PELA SUA INTERFERÊNCIA  JUNTO AO GOVERNO DO ESTADO DE SANTA CATARINA, PELA LIBERAÇÃO DE VERBAS PARA O HOSPITAL SANTA CRUZ, NO VALOR DE (800.000,00) OITOCENTOS MIL REAIS, PARA DESPESAS GERAIS, E O VALOR DE  (100.000,00) CEM MIL REAIS PARA DESPESAS MENSAIS.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t xml:space="preserve">João Grein, Cris Arrabar, Gilmar Martins, Paulo Glinski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1480/1480_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 262/2013, DE AUTORIA DOS EDIS JOÃO GREIN, PAULO GLINKI, CRIS ARRABAR E GIL BAIANO, AO EXMO SR. JOÃO JOSÉ DOS SANTOS ,DD. SUPERINTENDENTE DO DNIT SOLICITANDO AS INFORMAÇÕES SOBRE A REVITALIZAÇÃO DA BR 280.    </t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1479/1479_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1479/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 263/2013, DE AUTORIA DOS EDIS JOÃO GREIN E CRIS ARRABAR, AO EXMO SR. PEDRO UCZAI, DD. DEPUTADO FEDERAL, SOLICITANDO EMENDAS PARLAMENTAR, PARA A PAVIMENTAÇÃO DA RUA SERGIO GAPSKI NA COMUNIDADE DA AGUA VERDE, E A AQUISIÇÃO DE UMA RETROESCAVADEIRA PARA A SECRETARIA DE OBRAS DO MUNICIPIO DE CANOINHAS. </t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1478/1478_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1478/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 264/2013, DE AUTORIA DOS EDIS JOÃO GREIN E CRIS ARRABAR, AO EXMO SRª. LUCI CHOINAKI DD. DEPUTADA FEDERAL, SOLICITANDO EMENDAS PARLAMENTAR, PARA A PAVIMENTAÇÃO DA RUA SERGIO GAPSKI NA COMUNIDADE DA AGUA VERDE, E A AQUISIÇÃO DE UMA RETROESCAVADEIRA PARA A SECRETARIA DE OBRAS DO MUNICIPIO DE CANOINHAS. </t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1475/1475_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1475/1475_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 265/2013, DE AUTORIA DOS EDIS JOÃO GREIN E CRIS ARRABAR, AO EXMO SR. DECIO LIMA DD. DEPUTADO FEDERAL, SOLICITANDO EMENDAS PARLAMENTAR, PARA A PAVIMENTAÇÃO DA RUA SERGIO GAPSKI NA COMUNIDADE DA AGUA VERDE, E A AQUISIÇÃO DE UMA RETROESCAVADEIRA PARA A SECRETARIA DE OBRAS DO MUNICIPIO DE CANOINHAS. </t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1470/1470_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1470/1470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 266/2013, DE AUTORIA DOS EDIS JOÃO GREIN, CRIS ARRABAR, PAULO GLINKI E GIL BAIANO, AO EXMO SR. MAURO MARIANI DD. DEPUTADO FEDERAL, SOLICITANDO EMENDAS PARLAMENTAR, PARA A PAVIMENTAÇÃO DA RUA SERGIO GAPSKI NA COMUNIDADE DA AGUA VERDE, E A AQUISIÇÃO DE UMA RETROESCAVADEIRA PARA A SECRETARIA DE OBRAS DO MUNICIPIO DE CANOINHAS. </t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1469/1469_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 267/2013, DE AUTORIA DOS EDIS JOÃO GREIN, CRIS ARRABAR, PAULO GLINKI E GIL BAIANO. AO EXMO SR. ANTONIO AGUIAR, DD. DEPUTADO ESTADUAL, SOLICITANDO  PRIORIZAR A RUA SERGIO GAPSKI, NA COMUNIDADE DA AGUA VERDE, EM SUAS REIVINDICAÇÕES NA BUSCA DE RECURSOS ESTADUAIS._x000D_
 </t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1467/1467_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1467/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 268/2013, DE AUTORIA DOS EDIS JOÃO GREIN, CRIS ARRABAR, PAULO GLINKI E GIL BAIANO. AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, SOLICITANDO PRIORIZAR A RUA SERGIO GAPSKI, NA COMUNIDADE DA AGUA VERDE, EM SUAS REIVINDICAÇÕES NA BUSCA DE RECURSOS ESTADUAIS._x000D_
 </t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1466/1466_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 269/2013, DE AUTORIA DO EDIL CHIQUINHO DA SILVA, PARABENIZANDO O EXMO SR. ODAIR GONÇALVES DA MAIA, DD. COMANDANTE DO CORPO DE BOMBEIRO DO MUNICÍPIO DE TRÊS BARRAS, PELA POSSE OCORRIDA NO ULTIMO DIA 19/09/2013, REITERANDO A ELE VOTOS DE PROSPERAS REALIZAÇÕES. </t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1464/1464_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1464/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 270/2013, DE AUTORIA DA EDIL CRIS ARRABAR, O EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, SOLICITANDO PARA QUE A PREFEITURA  MUNICIPAL ENVIE A ESTA CASA DE LEIS, CONFORME INCISO XXXVL DO ART. 66 SEÇÃO LL, DA LOM.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 271/2013, DE AUTORIA DE TODA EDILIDADE,  OS VEREADORES ABAIXO ASSINADO, NO USO DAS SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, VEM À MESA DIRETORA REQUERER QUE SEJA ENVIADO FELICITAÇÕES AO SR. TEN. CEL. PM. ALTAIR FRANCISCO LACOWICZ, COMANDANTE DO 9º BATALHÃO DE BOMBEIRO MILITAR DE CANOINHAS, EXTENSIVO A TODA CORPORAÇÃO, PELA PASSAGEM DO DO 29º ANIVERSÁRIO DO CORPO DE BOMBEIROS MILITAR, OCORRIDO NO DIA 19/09/2013.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1462/1462_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 272/2013, DE AUTORIA DE TODA EDILIDADE, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, SOLICITANDO QUE A PREFEITURA MUNICIPAL, REGISTRE NA JUSTIFICATIVA DOS PROJETOS DE LEI, QUANDO OS MESMOS FOREM ORIUNDO DE EMENDAS PARLAMENTAR E SEUS RESPECTIVOS AUTORES._x000D_
     </t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 273/2013, DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO SR. MARCOS MARAGON, DD. PRESIDENTE DA ASSEPLAN- ASSOCIAÇÃO DOS ENGENHEIROS AGRÔNOMOS DO PLANALTO NORTE, EXTENSIVO A TODA A CATEGORIA PARABENIZANDO PELA PASSAGEM DO DIA DO AGRÔNOMO, E PELOS RELEVANTES TRABALHOS REALIZADOS COM A NOSSA COMUNIDADE, DESEJANDO MUITO SUCESSO NOS PLEITOS ADVINDOS BEM COMO NOS COLOCAMOS A DISPOSIÇÃO.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 274/2013, DE AUTORIA DO EDIL JOÃO GREIN, AOS EXMOS SRS. JOSÉ ALFREDO DA FONSECA, SR. GILBERTO NEPPEL DD. REPRESENTANTES DE SEAGRO- SINDICATO DOS ENGENHEIROS AGRÔNOMOS NO ESTADO DE SANTA CATARINA, NO PLANALTO NORTE, EXTENSIVO A TODA A CATEGORIA PARABENIZANDO PELA PASSAGEM DO DIA DO AGRÔNOMO E PELOS RELEVANTES TRABALHOS REALIZADOS COM A NOSSA COMUNIDADE, DESEJANDO MUITO SUCESSO NOS PLEITOS ADVINDOS BEM COMO NOS COLOCAMOS A DISPOSIÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Wilmar Sudoski, Chiquinho da Silva, Genérico, Pike</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1456/1456_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 275/2013, DE AUTORIA DS EDIS WILMAR SUDOSKI, RENATO PIKE, CHIQUINHO DA SILVA E GENÉRICO, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO A COMUNIDADE DO DISTRITO DO CAMPO DA AGUA VERDE, E A COMISSÃO DA IGREJA PELA BRILHANTE FESTA EM COMEMORAÇÃO AO PADROEIRO SÃO FRANCISCO DE ASSIS, REALIZADA NO DIA 06//10/2013.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 276/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. JOÃO RENATO SCHIITTER, MD. DIRETOR DO (UPA), UNIDADE PRISIONAL DE CANOINHAS, EM PARCERIA COM O CAPS, A LIBERAÇÃO DE (5) CINCO APENADOS PARA EM CONJUNTO COM OS PROFISSIONAIS DO MESMO, COMO FORMA DE RESSOCIALIZAÇÃO AJUDAR NA CONFECÇÃO DE ENFEITES NATALINOS NO PROGRAMA NATAL FELIZ, QUE ESTA SENDO FEITO NO PARQUE DE EXPOSIÇÃO OURO VERDE._x000D_
  </t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 277/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSE ADEMIR GRAF OCORRIDO NO DIA 30/09/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. _x000D_
 </t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 278/2013, DE AUTORIA DO EDIL JOÃO GREIN E CRIS ARRABAR, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES;QUAIS AS RUAS QUE JÁ ESTÃO INSCRITAS PARA A PAVIMENTAÇÃO; QUAL SERÁ OS CRITÉRIOS/ESTRATÉGIA PARA INCLUIR OUTRAS RUAS NA PAVIMENTAÇÃO; QUAIS OS ESPAÇOS DE DEBATE PARA MELHOR ENCAMINHARMOS ESTES RECURSOS.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 279/2013, DE AUTORIA DO EDIL RENATO PIKE, AO EXMO SR. TEN. CEL. MARIO RENATO ERZINGER, DD. COMANDANTE DO 3º BPM, AGRADECENDO PELO APOIO DE ENVIAR UMA VIATURA PARA REALIZAR A SEGURANÇA DO LOCAL, ESCOLA DE EDUCAÇÃO BÁSICA SANTA CRUZ, ONDE FOI REALIZADO O CONCURSO PUBLICO NO ULTIMO DIA 06/10/2013. _x000D_
 	</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 280/2013, DE AUTORIA DO EDIL JOÃO GREIN, AO ILMO. SR. JOERCIO MIELKE, MD. SECRETÁRIO DE AGRICULTURA SOLICITANDO INFORMAÇÕES E PROPONDO A PARTICIPAÇÃO COM PROJETOS NO MINISTÉRIO DA AGRICULTURA, PECUÁRIA E ABASTECIMENTO, PARA APOIO AS CADEIAS PRODUTIVAS PECUÁRIAS, ASSISTÊNCIA FINANCEIRA AS ASSOCIAÇÃO DE CRIADORES DE EQUINOS, CONFORME PROPOSTA ABERTA NO SINCONV.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 281/2013, DE AUTORIA DO EDIL WILMA SUDOSKI, AO ILMO. SR. ALEX LEAL, MD. SARGENTO DA POLICIA MILITAR E MEMBRO NATO DO CONSEG, Nº 91, DA POLICIA COMUNITÁRIA E SEUS COMANDADOS,  DO DISTRITO DO CAMPO DA ÁGUA VERDE, AGRADECENDO O TRABALHO REALIZADO NO DECORRER DA FESTA DO PADROEIRO SÃO FRANCISCO DE ASSIS, NO ULTIMO DIA 06/10/2013. _x000D_
 </t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 282/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA VIRGINIA SANTOS DE LIMA, OCORRIDO NO DIA 09/10/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>João Grein, Cris Arrabar, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 283/2013, DE AUTORIA DOS EDIS JOÃO GREIN, CRIS ARRABAR E WILMAR SUDOSKI, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE  PARABENIZANDO AO SINTE (SINDICATO ESTADUAL DOS TRABALHADORES NA EDUCAÇÃO), EXTENSIVO A TODA A CATEGORIA, PELA PASSAGEM DO DIA DO PROFESSOR,</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 284/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, PARA QUE SEJAM ENVIADAS CORRESPONDÊNCIAS AOS EXCELENTÍSSIMOS SENHORES RAIMUNDO COLOMBO, DD. GOVERNADOR DO ESTADO DE SANTA CATARINA, CÉSAR AUGUSTO GRUBBA, MD. SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA, NAZARENO MARCINEIRO COMANDANTE GERAL DA POLÍCIA MILITAR DE SANTA CATARINA, ANTONIO AGUIAR DD. DEPUTADO ESTADUAL, DARCI DE MATTOS DD. DEPUTADO ESTADUAL, RICARDO PEREIRA MARTIN MD. SECRETÁRIO DESENVOLVIMENTO REGIONAL, E MARIO RENATO ERZINGER DD. TEN. CEL. COMANDANTE DO 3º BPM CANOINHAS,  PARA QUE SEJA REALIZADA COM URGÊNCIA A REFORMA DO PAVIMENTO SUPERIOR DAS INSTALAÇÕES DO 3º BATALHÃO DE POLÍCIA MILITAR EM CANOINHAS, PARA QUE POSSA DAR MELHORES CONDIÇÕES AO DESEMPENHO DAS ATRIBUIÇÕES NECESSÁRIAS AO FUNCIONAMENTO DESTA ORGANIZAÇÃO MILITAR._x000D_
 </t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 285/2013, DE AUTORIA DO EDIL WILMAR SUDOSKI, PARA QUE SEJA ENVIADA CORRESPONDÊNCIAS AO EXCELENTÍSSIMO SENHOR RAIMUNDO COLOMBO, DIGNÍSSIMO GOVERNADOR DO ESTADO DE SANTA CATARINA, CÉSAR AUGUSTO GRUBBA, DD. SECRETÁRIO DE SEGURANÇA PUBLICA, SR. NAZARENO MARCINEIRO DD. COMANDANTE GERAL DA POLICIA MILITAR, RICARDO PEREIRA MARTIN, DD. SECRETARIO REGIONAL, ANTONIO AGUIAR DD. DEPUTADO ESTADUAL, DARCÍ DE MATTOS DEPUTADO ESTADUAL, E  MARIO RENATO ERZINGER DD. COMANDANTE DO 3º BPM,  PARA QUE SEJA INSTALADO EM NOSSA CIDADE O COMANDO REGIONAL DE POLÍCIA MILITAR. </t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1438/1438_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1438/1438_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 286/2013, DE AUTORIA DO EDIL RENATO PIKE, PARA QUE SEJA ENVIADA CORRESPONDÊNCIA AO EXMO SENHOR RAIMUNDO COLOMBO DD. GOVERNADOR DO ESTADO DE SANTA CATARINA, CONVIDANDO PARA SESSÃO SOLENE NO PRÓXIMO DIA 14 DE NOVEMBRO DE 2013, ÀS 19;00 HORAS NA CÂMARA DE VEREADORES DE CANOINHAS, ONDE SERÁ CONTEMPLADO COM UM TITULO DE CIDADÃO HONORÁRIO PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE CANOINHENSE.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>João Grein, Cris Arrabar, Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1435/1435_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 287/2013, DE AUTORIA DOS EDIS RENATO PIKE, JOÃO GREIN, CRIS ARRABAR E WILMAR SUDOSKI,PARA QUE SEJA ENVIADA CORRESPONDÊNCIA AO ILMO SENHOR LAURO MULLER EXTENSIVO A TODA A CATEGORIA DE PROFESSORES, PARABENIZANDO PELA PASSAGEM DO SEU DIA NESTE 15 DE OUTUBRO.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 288/2013, DE AUTORIA DOS EDIS RENATO PIKE E WILMAR SUDOSKI, AO EXCELENTÍSSIMO SENHOR RUI ORESTES KUCHNIR,  DD. DELEGADO REGIONAL DE POLICIA CIVIL DE CANOINHAS, SOLICITANDO VER DA POSSIBILIDADE DE COLOCAR UMA VIATURA A DISPOSIÇÃO DA SUB DELEGACIA DO DISTRITO DO CAMPO DA ÁGUA VERDE, PARA MELHOR ATENDER A POPULAÇÃO, JÁ QUE A POLICIA CIVIL DE CANOINHAS VEM DESEMPENHANDO UM EXCELENTE TRABALHO, ESTE VEICULO SERÁ DE GRANDE VALIA.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Chiquinho da Silva, Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1433/1433_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1433/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 289/2013, DE AUTORIA DOS EDIS RENATO PIKE, CHIQUINHO DA SILVA E WILMAR SUDOSKI, ENVIANDO EXPEDIENTE PARA A ASSOCIAÇÃO MÉDICA DE CANOINHAS, PELA PASSAGEM DO DIA DO MÉDICO COMEMORADO NO ULTIMO DIA 18 DE OUTUBRO</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 290/2013, DE AUTORIA DOS EDIS RENATO PIKE, CHIQUINHO DA SILVA E WILMAR SUDOSKI, ENVIAR EXPEDIENTE PARA A COOPERATIVA DE TRABALHO MÉDICO DE CANOINHAS, PELA PASSAGEM DO DIA DO MÉDICO COMEMORADO NO ULTIMO DIA 18 DE OUTUBRO</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 291/2013, DE AUTORIA DOS EDIS RENATO PIKE, CHIQUINHO DA SILVA E WILMAR SUDOSKI, ENVIAR CORRESPONDÊNCIA AO SINDICATO DOS MÉDICOS, PELA PASSAGEM DO DIA DO MÉDICO COMEMORADO NO DIA 18 DE OUTUBRO E DIZER QUE &amp;#8220;SER MÉDICO É ALIVIAR SOFRIMENTOS, PENETRAR FUNDO NOS TORMENTOS DA HUMANIDADE. SER MÉDICO É DAR DE SI PROFUNDAMENTE E SENTIR A DOR DO DOENTE ,COMPREENDER A SUA SORTE, É SE DOAR POR INTEIRO É ROMPER O NEVOEIRO QUE SEPARA A VIDA E MORTE. SER MÉDICO É UMA VIDA A DAR VIDAS. PARABÉNS PELO SEU DIA .</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 292/2013, DE AUTORIA DOS EDIL RENATO PIKE, CHIQUINHO DA SILVA E WILMAR SUDOSKI, ENVIAR CORRESPONDÊNCIA AO EXMO SENHOR EDGAR VICENTE DE SOUZA, DD. DELEGADO REGIONAL DO CRM, PARABENIZANDO PELA PASSAGEM DO DIA DO MÉDICO COMEMORADO NO DIA 18 DE OUTUBRO</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 293/2013, DE AUTORIA DE TODA EDILIDADE,QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ANTONIO JOSÉ DE SOUZA OCORRIDO NO DIA 17/10/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 294/2013, DE AUTORIA DO EDIL RENATO PIKE, PARA QUE ENVIAR CORRESPONDÊNCIA AO ILMO SENHOR PEDRO LOPES, MD. PRESIDENTE DO CONSELHO REGIONAL DO SEST/SENAT EM SANTA CATARINA, SOLICITANDO A POSSIBILIDADE DA INSTALAÇÃO DE UMA UNIDADE DE EMPREENDIMENTO NO MUNICÍPIO DE CANOINHAS. </t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 295/2013, DE AUTORIA DO EDIL RENATO PIKE, AO EXCELENTÍSSIMO SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, SENHOR GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, CÉLIO  GALESKI MD. SECRETÁRIO DE OBRAS, INFORMAR AO LEGISLATIVO SOBRE O PROCESSO DE ABERTURA DA RUA ERNA SCHUMACKER E A INSTALAÇÃO DE POSTES COM LUMINÁRIAS NA MESMA. _x000D_
 </t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 296/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR GILBERTO BAIL OCORRIDO NO DIA 21/10/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 297/2013, DE AUTORIA DO EDIL JOÃO GREIN,AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, SENHOR GILSON GUIMARÃES MD. SECRETARIO DE PLANEJAMENTO, SOLICITANDO AMPLIAR A RUA ANTONIO GROSSKOPF,  ATÉ O FINAL DO PERÍMETRO URBANO EM DIREÇÃO A LOCALIDADE DO SALTO DA ÁGUA VERDE. É DE GRANDE NECESSIDADE QUE ESTEJA ATUALIZADA PARA A ORGANIZAÇÃO DOS CORREIOS.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 298/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR LUIZ DE PAULA E SILVA, OCORRIDO NO DIA 23/10/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. _x000D_
 </t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 299/2013, DE AUTORIA DO EDIL RENATO PIKE, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMº SENHOR JOÃO JOSÉ DOS SANTOS, SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA E TRANSPORTE (DNIT), PARA VER DA POSSIBILIDADE DE UMA REFORMA NA RODOVIA SCT 280 TRECHO CANOINHAS A PORTO UNIÃO</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 300/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMª SENHORA MIRIAM BELCHIOR, MINISTRA DO PLANEJAMENTO, ORÇAMENTO E GESTÃO, A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 301/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMº SENHOR RONALDO BENEDET, DD. DEPUTADO FEDERAL A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 318/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMº SENHOR DÉCIO LIMA, DD. DEPUTADO FEDERAL A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 303/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMº SENHOR ROGERIO MENDONÇA (PENINHA), DD. DEPUTADO FEDERAL A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO. </t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 304/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMº SENHOR MARCO TEBALDI, DD. DEPUTADO FEDERAL A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO. </t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 305/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMº SENHOR ONOFRE SANTO AGOSTINI, DD. DEPUTADO FEDERAL A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 306/2013, DE AUTORIA DE TODA EDILIDADE,SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMº SENHOR JOÃO PIZZOLATTI, DD. DEPUTADO FEDERAL A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 307/2013, DE AUTORIA DE TODA EDILIDADE,SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMº SENHOR ESPERIDIÃO AMIN, DD. DEPUTADO FEDERAL A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 308/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMº SENHOR JORGE BOEIRA, DD. DEPUTADO FEDERAL A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 309/2013, DE AUTORIA DE TODA EDILIDADE,OLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMº SENHOR PEDRO UCZAI, DD. DEPUTADO FEDERAL A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO. </t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1412/1412_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 310/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMº SENHOR EDINHO BEZ DD. DEPUTADO FEDERAL A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 311/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMº SENHOR CELSO MALDANER DD. DEPUTADO FEDERAL A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1410/1410_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 312/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMº SENHOR MAURO MARIANI  DD. DEPUTADO FEDERAL A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1409/1409_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 313/2013, DE AUTORIA DE TODA EDILIDADE,OLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMº SENHOR JORGINHO MELLO, DD. DEPUTADO FEDERAL A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1408/1408_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1408/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 314/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMº SENHOR CÉSAR AUGUSTO REBELO BORGES, DD. MINISTRO DOS TRANSPORTES, A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1407/1407_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1407/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 315/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMA SENHORA IDELI SALVATTI, DD. SECRETARIA DE RELAÇÕES  INSTITUCIONAIS, A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO. </t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 316/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMA SENHORA LUCI CHOINAKI, DD. DEPUTADA FEDERAL, A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO. </t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 317/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMA SENHORA CARMEN ZANOTTO  DD. DEPUTADA FEDERAL, A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1404/1404_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 318/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMO SENHOR CACILDO MALDANER DD. SENADOR DA REPUBLICA, A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1393/1393_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1393/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 319/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE A EXMO SENHOR LUIZ HENRIQUE DA SILVEIRA, DD. SENADOR DA REPUBLICA, A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 320/2013, DE AUTORIA DE TODA EDILIDADE, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMO SENHOR PAULO BAUER, DD. SENADOR DA REPUBLICA, A FIM DE ESTABELECER E ASSEGURAR PARA O ORÇAMENTO DE 2014, ATRAVÉS DO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC 3, PLANO DE RECUPERAÇÃO E MELHORIAS DA RODOVIA BR 280, NO TRECHO QUE COMPETE ENTRE OS QUILÔMETROS 64,2 E 306,6, COMPREENDENDO 10 (DEZ) MUNICÍPIOS DO PLANALTO NORTE CATARINENSE, LIGANDO JARAGUÁ DO SUL A PORTO UNIÃO</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 321/2013, DE AUTORIA DOS EDIS RENATO PIKE E CHIQUINHO DA SILVA, SOLICITAM QUE SEJA ENCAMINHADO REQUERIMENTO PARABENIZANDO O SR. JOÃO FRANCISCO CANANI, MD. PRESIDENTE DA CÂMARA DE VEREADORES DE TRÊS BARRAS, PELA BRILHANTE SESSÃO SOLENE REALIZADA NO ULTIMO DIA 28/10/2013 ONDE FORAM AGRACIADOS COM TÍTULOS DE CIDADÃO HONORÁRIO O SENHOR ANTÔNIO AGUIAR DEPUTADO ESTADUAL, E O SENHOR ADIR PINTO DA SILVA MD. PRESIDENTE DA ASSOCIAÇÃO DOS APOSENTADOS DO MUNICÍPIO DE TRÊS BARRAS. _x000D_
 </t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 322/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO JOVEM ANDRÉ RENAN VIANA OCORRIDO NO DIA 27/10/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. _x000D_
 </t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1388/1388_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1388/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 323/2013, DE AUTORIA DOS EDIS RENATO PIKE E CHIQUINHO DA SILVA, AO EXMO SR. ANTÔNIO AGUIAR DD. DEPUTADO ESTADUAL, PARABENIZANDO PELA HOMENAGEM, ONDE FOI AGRACIADO COM UM TITULO DE CIDADÃO HONORÁRIO, NO DIA 28/10/2013 NO MUNICÍPIO DE TRÊS BARRAS._x000D_
 </t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Pike, Chiquinho da Silva, Cris Arrabar, Paulo Glinski , Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 324/2013, DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI E CRIS ARRABAR, PARABENIZANDO O EXMO SR. MARCIO SCHIEFLER FONTES,  DD. JUIZ DE DIREITO DA COMARCA DE CANOINHAS, PELO CONVITE QUE RECEBEU PARA TRABALHAR COMO ASSESSOR DO MINISTRO TEORI ZAVACKI, JUNTO AO SUPREMO TRIBUNAL FEDERAL, RECONHECENDO  SUA COMPETÊNCIA E ESFORÇO NO DESEMPENHO DE SEU TRABALHO.  </t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 369/2013, DE AUTORIA DO EDIL JOÃO GREIN,  EXMO SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, SOLICITANDO PARTICIPAR DO EDITAL DO SICONV, TENDO EM VISTA A REALIZAÇÃO DO NATAL LUZ . </t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 326/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR NILTON JOSÉ BAYESTORF OCORRIDO NO DIA 30/10/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 327/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA DO CARMO MUCHINSKI, OCORRIDO NO DIA 02/11/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 328/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR JOSÉ LUIZ LUCAS, OCORRIDO NO DIA 01/11/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 329/2013, DE AUTORIA DA EDIL CRIS ARRABAR, Á SENHORA TELMA REGINA BLEY MD. SECRETÁRIA DA SAÚDE, SOLICITANDO  INFORMAÇÃO, SOBRE QUAIS OS HORÁRIOS PARA MARCAR CONSULTA, QUANTOS PACIENTES OS MÉDICOS ATENDEM POR DIA NO POSTO DE SAÚDE NA COHAB I._x000D_
 </t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 330/2013, DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMO SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, SOLICITANDO INFORMAÇÕES  SOBRE O ATERRO FEITO NA RUA ANTÔNIO NICOLAZZI NO DISTRITO DO CAMPO DA ÁGUA VERDE, SE ESTÁ DE ACORDO COM A LEGISLAÇÃO. SE SIM, COMO FICARÁ A SITUAÇÃO DAQUELAS FAMÍLIAS AS QUAIS O ATERRO FICOU NA ALTURA DE SUAS CASAS, E QUANDO CHOVE SUAS PROPRIEDADES SÃO INVADIDAS PELA ÁGUA DO RIO ÁGUA VERDE.  </t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 331/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR OSMAR WARDENSKI, OCORRIDO NO DIA 04/11/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 332/2013, DE AUTORIA DO EDIL JOÃO GREIN, AO SR. ADINOR DA SILVA MD. SECRETÁRIO DE MEIO AMBIENTE, E AO SR. IVO DOLINSKI, MD. GERENTE DE DESENVOLVIMENTO AMBIENTAL DA FATMA, SOLICITANDO INFORMAÇÕES  SOBRE QUAL A BASE TÉCNICA PARA LIBERAÇÃO DOS ATERROS E ESTUDO DE IMPACTO AMBIENTAL, BEM COMO O ESTUDO DE IMPACTO EM RELAÇÃO AS ENXURRADAS._x000D_
   	   </t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 333/2013, DE AUTORIA DO EDIL RENATO PIKE,  AO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO SR. GILSON GUIMARÃES, MD. SECRETARIO DE PLANEJAMENTO, INCLUIR NAS OBRAS DE PAVIMENTAÇÃO DO PAC II AS RUAS JULIO BUDANT NETO, NO DISTRITO DO CAMPO DA ÁGUA VERDE, LADO ESQUERDO DA AV. EXPEDICIONÁRIOS SENTIDO CENTRO BR. 280, TRECHO QUE DA ACESSO AO CONJUNTO HABITACIONAL NOVA ESPERANÇA E AO CENTRO DE EDUCAÇÃO INFANTIL, LANDI AMA NEPPEL,  E A RUA RENEAU CUBAS NO BAIRRO INDUSTRIAL Nº I QUE INTERLIGA A AVENIDA SENADOR IVO DE AQUINO E A RUA ÁLVARO SOARES DE MACHADO ._x000D_
   	   </t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 334/2013, DE AUTORIA DE TODA EDILIDADE, AO EXMO SENHOR LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, SOLICITANDO AUXILIO E EMPENHO PARA A REVITALIZAÇÃO DO PRÉDIO DA DELEGACIA DA POLICIA CIVIL DE CANOINHAS, BEM COMO, A AMPLIAÇÃO DO MESMO, DEVIDO A FALTA DE ESPAÇO PARA COMPORTAR AS 5(CINCO) DELEGACIAS QUE ESTÃO LOCALIZADAS NO PRÉDIO. TAL AMPLIAÇÃO SE DARÁ PARA MELHOR DISTRIBUIÇÃO DAS DELEGACIAS, E PRESTAR MELHOR ATENDIMENTO A POPULAÇÃO DE CANOINHAS E REGIÃO.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 335/2013, DE AUTORIA DE TODA EDILIDADE, AO EXMO SENHOR RAIMUNDO COLOMBO DD. GOVERNADOR DO ESTADO, SOLICITANDO AUXILIO E EMPENHO PARA A REVITALIZAÇÃO DO PRÉDIO DA DELEGACIA DA POLICIA CIVIL DE CANOINHAS, BEM COMO, A AMPLIAÇÃO DO MESMO, DEVIDO A FALTA DE ESPAÇO PARA COMPORTAR AS 5(CINCO) DELEGACIAS QUE ESTÃO LOCALIZADAS NO PRÉDIO. TAL AMPLIAÇÃO SE DARÁ PARA MELHOR DISTRIBUIÇÃO DAS DELEGACIAS, E PRESTAR MELHOR ATENDIMENTO A POPULAÇÃO DE CANOINHAS E REGIÃO.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 336/2013, DE AUTORIA DE TODA EDILIDADE, AO EXMO SENHOR ANTONIO AGUIAR DD. DEPUTADO ESTADUAL, SOLICITANDO AUXILIO E EMPENHO PARA A REVITALIZAÇÃO DO PRÉDIO DA DELEGACIA DA POLICIA CIVIL DE CANOINHAS, BEM COMO, A AMPLIAÇÃO DO MESMO, DEVIDO A FALTA DE ESPAÇO PARA COMPORTAR AS 5(CINCO) DELEGACIAS QUE ESTÃO LOCALIZADAS NO PRÉDIO. TAL AMPLIAÇÃO SE DARÁ PARA MELHOR DISTRIBUIÇÃO DAS DELEGACIAS, E PRESTAR MELHOR ATENDIMENTO A POPULAÇÃO DE CANOINHAS E REGIÃO._x000D_
     _x000D_
     </t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 337/2013, DE AUTORIA DE TODA EDILIDADE, AO EXMO SENHOR ALDO PINHEIRO D&amp;#8221;AVILA, DD. DELEGADO GERAL DA POLICIA CIVIL DO ESTADO DE SANTA CATARINA, SOLICITANDO AUXILIO E EMPENHO PARA A REVITALIZAÇÃO DO PRÉDIO DA DELEGACIA DA POLICIA CIVIL DE CANOINHAS BEM COMO A AMPLIAÇÃO DO MESMO, DEVIDO A FALTA DE ESPAÇO PARA COMPORTAR AS 5  (CINCO) DELEGACIAS QUE ESTÃO LOCALIZADAS NO PRÉDIO. TAL AMPLIAÇÃO SE DARÁ PARA MELHOR DISTRIBUIÇÃO DAS DELEGACIAS, E PRESTAR MELHOR ATENDIMENTO A POPULAÇÃO DE CANOINHAS E REGIÃO._x000D_
     </t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1371/1371_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1371/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 338/2013, DE AUTORIA DE TODA EDILIDADE, AO EXMO SENHOR RICARDO PEREIRA MARTIN, DD. SECRETARIO DE DESENVOLVIMENTO REGIONAL, SOLICITANDO AUXILIO O EMPENHO PARA A REVITALIZAÇÃO DO PRÉDIO DA DELEGACIA DA POLICIA CIVIL DE CANOINHAS, BEM COMO, A AMPLIAÇÃO DO MESMO DEVIDO A FALTA DE ESPAÇO PARA COMPORTAR AS 5 (CINCO) DELEGACIAS QUE ESTÃO LOCALIZADAS NO PRÉDIO. TAL AMPLIAÇÃO SE DARÁ PARA MELHOR DISTRIBUIÇÃO DAS DELEGACIAS E PRESTAR MELHOR ATENDIMENTO A POPULAÇÃO DE CANOINHAS E REGIÃO.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1369/1369_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 339/2013, DE AUTORIA DE TODA EDILIDADE, AO EXMO SENHOR RUI ORESTES KUCHNIR, DD. DELEGADO REGIONAL, SOLICITANDO AUXILIO E EMPENHO PARA A REVITALIZAÇÃO DO PRÉDIO DA DELEGACIA DA POLICIA CIVIL DE CANOINHAS BEM COMO A AMPLIAÇÃO DO MESMO, DEVIDO A FALTA DE ESPAÇO PARA COMPORTAR AS 5 (CINCO) DELEGACIAS QUE ESTÃO LOCALIZADAS NO PRÉDIO. TAL AMPLIAÇÃO SE DARÁ PARA MELHOR DISTRIBUIÇÃO DAS DELEGACIAS, E PRESTAR MELHOR ATENDIMENTO A POPULAÇÃO DE CANOINHAS E REGIÃO.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 340/2013, DE AUTORIA DE TODA EDILIDADE, AO EXMO SENHOR ANTÔNIO CARLOS PEREIRA, DD. DIRETOR DA POLICIA DO INTERIOR  SOLICITANDO AUXILIO E EMPENHO PARA A REVITALIZAÇÃO DO PRÉDIO DA DELEGACIA DA POLICIA CIVIL DE CANOINHAS BEM COMO A AMPLIAÇÃO DO MESMO, DEVIDO A FALTA DE ESPAÇO PARA COMPORTAR AS 5 (CINCO) DELEGACIAS QUE ESTÃO LOCALIZADAS NO PRÉDIO. TAL AMPLIAÇÃO SE DARÁ PARA MELHOR DISTRIBUIÇÃO DAS DELEGACIAS, E PRESTAR MELHOR ATENDIMENTO A POPULAÇÃO DE CANOINHAS E REGIÃO._x000D_
     </t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 341/2013, DE AUTORIA DE O EDIL JOÃO GREIN, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMº SENHOR JOÃO JOSÉ DOS SANTOS, SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA E TRANSPORTE (DNIT), ONDE SE PROVIDENCIE O DEVIDO REPARO EM UMA &amp;#8220;DEPRESSÃO NA CAMADA ASFÁLTICA&amp;#8221;, SITUADA NA LOCALIDADE DE ENCRUZILHADA, NO MUNICÍPIO DE CANOINHAS, NO TRECHO QUE SE ENCONTRA EM FRENTE A IGREJA DAQUELA LOCALIDADE. SABENDO DAS DIFICULDADES EM SE REALIZAR DE FORMA BREVE O ACIMA EXPOSTO, SOLICITAMOS AINDA QUE DE FORMA EMERGENCIAL SEJA REALIZADA A ADEQUADA SINALIZAÇÃO PRÓXIMO AO LOCAL DO REPARO.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 342/2013, DE AUTORIA DO EDIL JOÃO GREIN, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMº SENHOR PAULO MELLER PRESIDENTE DO DEINFRA , ONDE SE PROVIDENCIE O DEVIDO REPARO EM UMA &amp;#8220;DEPRESSÃO NA CAMADA ASFÁLTICA&amp;#8221;, SITUADA NA LOCALIDADE DE ENCRUZILHADA, NO MUNICÍPIO DE CANOINHAS, NO TRECHO QUE SE ENCONTRA EM FRENTE A IGREJA DAQUELA LOCALIDADE. SABENDO DAS DIFICULDADES EM SE REALIZAR DE FORMA BREVE O ACIMA EXPOSTO, SOLICITAMOS AINDA QUE DE FORMA EMERGENCIAL SEJA REALIZADA A ADEQUADA SINALIZAÇÃO PRÓXIMO AO LOCAL DO REPARO.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1360/1360_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 343/2013, DE AUTORIA DO EDIL JOÃO GREIN, O VEREADOR, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITA QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMº SENHOR RICARDO PEREIRA MARTIN, DD. SECRETÁRIO DO DESENVOLVIMENTO REGIONAL DE CANOINHAS PARA QUE SE PROVIDENCIE O DEVIDO REPARO EM UMA &amp;#8220;DEPRESSÃO NA CAMADA ASFÁLTICA&amp;#8221;, SITUADA NA LOCALIDADE DE ENCRUZILHADA, NO MUNICÍPIO DE CANOINHAS, NO TRECHO QUE SE ENCONTRA EM FRENTE A IGREJA DAQUELA LOCALIDADE. O REFERIDO REQUERIMENTO FAZ-SE EM RAZÃO DA FALTA DE SEGURANÇA PROPORCIONADA AOS QUE POR ALI TRANSITAM. SABENDO DAS DIFICULDADES EM SE REALIZAR DE FORMA BREVE O ACIMA EXPOSTO, SOLICITAMOS AINDA QUE DE FORMA EMERGENCIAL SEJA REALIZADA A ADEQUADA SINALIZAÇÃO PRÓXIMO AO LOCAL DO REPARO. </t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 372/2013, DE AUTORIA DE TODA EDILIDADE,  AO EXMO SENHOR CESAR AUGUSTO GRUBBA, DD. SECRETARIO DE SEGURANÇA PUBLICA DO ESTADO DE SANTA CATARINA,SOLICITANDO AUXILIO E EMPENHO PARA A REVITALIZAÇÃO DO PRÉDIO DA DELEGACIA DA POLICIA CIVIL DE CANOINHAS BEM COMO A AMPLIAÇÃO DO MESMO, DEVIDO A FALTA DE ESPAÇO PARA COMPORTAR AS 5  (CINCO) DELEGACIAS QUE ESTÃO LOCALIZADAS NO PRÉDIO. TAL AMPLIAÇÃO SE DARÁ PARA MELHOR DISTRIBUIÇÃO DAS DELEGACIAS, E PRESTAR MELHOR ATENDIMENTO A POPULAÇÃO DE CANOINHAS E REGIÃO._x000D_
     </t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 345/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR ERVINO TREMEL OCORRIDO NO DIA 23/11/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>Bene Carvalho , Pike</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 346/2013, DE AUTORIA DOS EDIS BENE CARVALHO E RENATO PIKE, AO EXMO SENHOR GEAN LOUREIRO, DD. PRESIDENTE DA FATMA (FUNDAÇÃO DO MEIO AMBIENTE) VER DA POSSIBILIDADE DE DISPONIBILIZAR MAIS TÉCNICOS PARA O ESCRITÓRIO DE CANOINHAS. ATUALMENTE ESTE ESCRITÓRIO DA FATMA, ESTÁ COM UMA GRANDE DEFICIÊNCIA DE PESSOAL, E GRANDE VOLUME DE SERVIÇOS DE TODA A REGIÃO, ESTA FALTA DE PESSOAL TEM CAUSADO MOROSIDADE E TRANSTORNO NO ATENDIMENTO DE DESPACHOS DE PROCESSOS, ATRASANDO NOVOS EMPREENDIMENTOS E  CONSEQUENTEMENTE O DESENVOLVIMENTO DE NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 347/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR INOCENTE TOKARSKI, OCORRIDO NO DIA 22/11/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. _x000D_
 </t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 348/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MARIO CAMARGO OCORRIDO NO DIA 23/11/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1350/1350_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 349/2013, DE AUTORIA DO EDIL JOÃO GREIN, ENVIAR CORRESPONDÊNCIA PARA A COMUNIDADE DA ÁGUA VERDE,  E A COMISSÃO DA CAPELA NOSSA SENHORA DE FÁTIMA, PARABENIZANDO PELA BRILHANTE ORGANIZAÇÃO DA FESTA REALIZADA NO ULTIMO DOMINGO DIA 24 DE NOVEMBRO DE 2013, EM COMEMORAÇÃO AO DIA DO MUSICO.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1349/1349_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1349/1349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 350/2013, DE AUTORIA DO EDIL RENATO PIKE,NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADA E AGRACIADA COM A MEDALHA DO CONTESTADO, À SEGUNDO SARGENTO DA POLICIA MILITAR FRANCIS MARA SCHIESSL, PELA SUA ATUAÇÃO PÚBLICA E PELOS SERVIÇOS PRESTADOS À COMUNIDADE CANOINHENSE.  </t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 351/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADA E AGRACIADO COM A MEDALHA DO CONTESTADO O TERCEIRO SARGENTO DA POLICIA MILITAR PAULO CÉSAR PADILHA, PELA SUA ATUAÇÃO PÚBLICA E PELOS SERVIÇOS PRESTADOS À COMUNIDADE CANOINHENSE.  </t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1345/1345_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1345/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 352/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O CABO DA POLICIA MILITAR JOSÉ LAÉRCIO SANTANA COLAÇO PINTO, PELA SUA ATUAÇÃO PÚBLICA E PELOS SERVIÇOS PRESTADOS À COMUNIDADE CANOINHENSE.  _x000D_
 </t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1344/1344_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1344/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 353/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O CABO DA POLICIA MILITAR GILBERTO ALVES MACHADO, PELA SUA ATUAÇÃO PÚBLICA E PELOS SERVIÇOS PRESTADOS À COMUNIDADE CANOINHENSE.  </t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1342/1342_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1342/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 354/2013, DE AUTORIA DO EDIL RENATO PIKE,NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O SOLDADO DA POLICIA MILITAR SANDRO MARCIO DE SOUZA, PELA SUA ATUAÇÃO PÚBLICA E PELOS SERVIÇOS PRESTADOS À COMUNIDADE CANOINHENSE.  </t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1341/1341_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1341/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 355/2013, DE AUTORIA DO EDIL RENATO PIKE, OS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O SOLDADO DA POLICIA MILITAR MARCELO PEDRO PEREIRA, PELA SUA ATUAÇÃO PÚBLICA E PELOS SERVIÇOS PRESTADOS À COMUNIDADE CANOINHENSE.  _x000D_
 </t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1339/1339_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1339/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 356/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O SOLDADO DA POLICIA MILITAR DOUGLAS RAFAEL LANKE, PELA SUA ATUAÇÃO PÚBLICA E PELOS SERVIÇOS PRESTADOS À COMUNIDADE CANOINHENSE.  </t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1338/1338_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 357/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O SOLDADO DA POLICIA MILITAR LUIZ CÉSAR GUEDES DOS SANTOS PELA SUA ATUAÇÃO PÚBLICA E PELOS SERVIÇOS PRESTADOS À COMUNIDADE CANOINHENSE.  </t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 358/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O SOLDADO DA POLICIA MILITAR DIOGO CÉSAR DE ANDRADE PELA SUA ATUAÇÃO PÚBLICA E PELOS SERVIÇOS PRESTADOS À COMUNIDADE CANOINHENSE.  </t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 359/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O 1º SARGENTO DA POLICIA MILITAR AMBIENTAL IVAN VEIGA, PELA SUA ATUAÇÃO PÚBLICA, DESEMPENHANDO SUAS FUNÇÕES NA POLICIA AMBIENTAL DE CANOINHAS DESDE A SUA FUNDAÇÃO, E PELOS SERVIÇOS PRESTADOS À COMUNIDADE CANOINHENSE.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 360/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O CABO DA POLICIA MILITAR AMBIENTAL ANTÔNIO CÉSAR DE PAULA, PELA SUA ATUAÇÃO PÚBLICA,  DESEMPENHANDO SUAS FUNÇÕES NA POLICIA AMBIENTAL DE CANOINHAS DESDE A SUA FUNDAÇÃO, E PELOS SERVIÇOS PRESTADOS À COMUNIDADE CANOINHENSE.  _x000D_
 </t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 361/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O CABO DA POLICIA MILITAR AMBIENTAL EDMILSON VIEIRA DE LIMA, PELA SUA ATUAÇÃO PÚBLICA,  DESEMPENHANDO SUAS FUNÇÕES NA POLICIA AMBIENTAL DE CANOINHAS DESDE A SUA FUNDAÇÃO, E PELOS SERVIÇOS PRESTADOS À COMUNIDADE CANOINHENSE.  </t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 362/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O SUB TENENTE DA POLICIA MILITAR AMBIENTAL MARIO ANDREKONSKI, PELA SUA ATUAÇÃO PÚBLICA, E PELOS SERVIÇOS PRESTADOS A COMUNIDADE CANOINHENSE   DESEMPENHANDO BRILHANTE PAPEL JUNTO A  POLICIA MILITAR AMBIENTAL DE CANOINHAS E COMPLETOU SEU TEMPO DE SERVIÇO DE ESTADO NA COMPANHIA.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 363/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O SARGENTO DA POLICIA MILITAR AMBIENTAL SEBASTIÃO WILMAR FERREIRA DE SOUZA, PELA SUA ATUAÇÃO PÚBLICA, E PELOS SERVIÇOS PRESTADOS A COMUNIDADE CANOINHENSE   DESEMPENHANDO BRILHANTE PAPEL JUNTO A  POLICIA MILITAR AMBIENTAL DE CANOINHAS E COMPLETOU SEU TEMPO DE SERVIÇO DE ESTADO NA COMPANHIA.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 364/2013, DE AUTORIA DO EDIL RENATO PIKE,NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O CABO DA POLICIA MILITAR AMBIENTAL GILBERTO JOSÉ GROSSKOP, PELA SUA ATUAÇÃO PÚBLICA, E PELOS SERVIÇOS PRESTADOS A COMUNIDADE CANOINHENSE  DESEMPENHANDO BRILHANTE PAPEL JUNTO A POLICIA MILITAR AMBIENTAL DE CANOINHAS E COMPLETOU SEU TEMPO DE SERVIÇO DE ESTADO NA COMPANHIA._x000D_
 </t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 365/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O TENENTE CORONEL DA POLICIA MILITAR AMBIENTAL LEIBNITZ MARTINEZ HIPÓLITO, PELA SUA ATUAÇÃO PÚBLICA, E, POR NA QUALIDADE DE COMANDANTE DO BATALHÃO DE POLICIA MILITAR AMBIENTAL, PROPORCIONAR OS MEIOS E TODO O APOIO NECESSÁRIO PARA A CONSECUÇÃO DOS TRABALHOS DA 6º COMPANHIA DA POLICIA MILITAR AMBIENTAL._x000D_
 </t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 366/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO O TENENTE CORONEL COMANDANTE DO 3º BATALHÃO DE POLICIA MILITAR DE SANTA CATARINA,  MARIO RENATO ERZINGER PELA SUA ATUAÇÃO PÚBLICA. </t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 367/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO, FABIO HENRIQUE MACHADO, MAJOR DE POLICIA MILITAR AMBIENTAL DE CANOINHAS, PELA SUA ATUAÇÃO PÚBLICA. _x000D_
 </t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 368/2013, DE AUTORIA DO EDIL RENATO PIKE, NOS TERMOS DO ART. 94, § 4º, VII, DO REGIMENTO INTERNO DO PODER LEGISLATIVO DE CANOINHAS, QUE SEJA APROVADO E AGRACIADO COM A MEDALHA DO CONTESTADO, PAULA CORDEIRO VERKA BONKA, SOLDADO DA POLICIA MILITAR DE CANOINHAS, PELA SUA ATUAÇÃO PÚBLICA. _x000D_
 </t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 369/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR MOACIR BUDANT OCORRIDO NO DIA 28/11/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 382/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR SEBASTIÃO ROMEU CORDEIRO, OCORRIDO NO DIA 30/11/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 37/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE PARABENIZANDO A SENHORA VIVIANE STANGE PEREIRA, MD. COORDENADORA DO CAPS, SUA EQUIPE E AOS USUÁRIOS DO SERVIÇO DESTE ÓRGÃO, PELA INICIATIVA, DEDICAÇÃO E EMPENHO EM CONFECCIONAR A DECORAÇÃO NATALINA DE NOSSA CIDADE, PRINCIPALMENTE NA PRAÇA OSVALDO DE OLIVEIRA E RUA FRANCISCO DE PAULA PEREIRA.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 372/2013, DE AUTORIA DE TODA EDILIDADE, OS VEREADORES, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE PARABENIZANDO A ASSOCIAÇÃO DE MORADORES DO BAIRRO ALTO DAS PALMEIRAS E BAIRRO BOA VISTA, PELA INICIATIVA, DEDICAÇÃO E EMPENHO EM REALIZAR A DECORAÇÃO NATALINA DA PRAÇA JOÃO XXIII.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 373/2013, DE AUTORIA DO EDIL RENATO PIKE, OS VEREADORES, NO USO DAS PRERROGATIVAS QUE LHES SÃO CONFERIDAS PELO REGIMENTO INTERNO DA CASA, SOLICITAM QUE SEJA ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL ANTÔNIO AGUIAR, NO QUE DIZ RESPEITO AO ATO DE ASSINATURA DO CONVÊNIO CELEBRADO ENTRE A ASSOCIAÇÃO DE DIABÉTICOS DE CANOINHAS (ADIC) E O GOVERNO DO ESTADO ATRAVÉS DA SDR CANOINHAS PARA A REFORMA E AMPLIAÇÃO DA SEDE DA ASSOCIAÇÃO, BEM COMO A AQUISIÇÃO DE EQUIPAMENTOS E MÓVEIS, AGRADECER POR SUA DEDICAÇÃO E EMPENHO COSTUMEIRO NO PLEITO DE INTERESSES DE TODA A COMUNIDADE CANOINHENSE.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 374/2013, DE AUTORIA DE TODA EDILIDADE, PARABENIZANDO A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS (APAE) DE CANOINHAS, PELA CONQUISTA DE UM EQUIPAMENTO (PEDIASUIT), PARA TRATAMENTO DE PESSOAS COM PARALISIA CEREBRAL, ATRASO NO DESENVOLVIMENTO MOTOR, TRAUMATISMO CRÂNIO-ENCEFÁLICO, ACIDENTE VASCULAR CEREBRAL, ATAXIA, ATETOSE, DEFICIÊNCIAS NEUROLÓGICAS E ORTOPÉDICAS, DOENÇAS GENÉTICAS, DESORDEM CONVULSIVA, INCAPACIDADES PÓS CIRURGICAS, LESÕES DA MEDULA ESPINHAL, TRANSTORNOS VESTIBULARES E SÍNDROME DE DOWN. </t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 375/2013, DE AUTORIA DO EDIL RENATO PIKE, AO EXMO SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SETOR JURÍDICO DA PREFEITURA MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A LEGALIZAÇÃO DO LOTEAMENTO SOARES DE CARVALHO, VISTO QUE O PROCESSO DO MESMO SE ENQUADRA NA LEI Nº 11.977 DO PROGRAMA MINHA CASA MINHA VIDA.   _x000D_
 </t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 376/2013, DE AUTORIA DO EDIL RENATO PIKE, AO EXMO SR. TEN. CEL. MARIO RENATO ERZINGER, DD. COMANDANTE DO 3º BPM, AO 2º  TENT. SR. PAULO RICARDO GALLE E ALUNOS SOLDADOS, AGRADECENDO PELO ESFORÇO E EMPENHO, EM AUXILIAR AS FAMÍLIAS E TAMBÉM O EMPRESÁRIO OSMAR ANGELO NEGOSEK, RESIDENTES NO BAIRRO ÁGUA VERDE NESTE MUNICÍPIO, ATINGIDOS PELAS CHUVAS E TEMPORAL QUE ACONTECEU NO ULTIMO DIA 05/12/2013. </t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 377/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHORA ROSA DA CRUZ KLOCK, OCORRIDO NO DIA 06/12/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 378/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SENHORA MARIA ROSA GONÇALVES, OCORRIDO NO DIA 03/12/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 380/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA OLGA ANDRADE DE SOUZA, OCORRIDO NO DIA 13/12/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 381/2013, DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO SR. ESPERIDIÃO AMIM DD. DEPUTADO FEDERAL AGRADECENDO E PARABENIZANDO PELO TRABALHO DESENVOLVIDO JUNTO À CÂMARA DOS DEPUTADOS, ESPECIALMENTE PELA EMENDA PARLAMENTAR QUE CONTEMPLOU O MUNICÍPIO DE CANOINHAS COM TRÊS CARROS ZERO QUILOMETRO, O QUE DEMONSTRA O COMPROMETIMENTO DO DEPUTADO COM NOSSO MUNICÍPIO.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 382/2013, DE AUTORIA DE TODA EDILIDADE, QUE OS VEREADORES, PELA UNANIMIDADE, REQUEREM QUE SEJAM SEJAM REGISTRADOS NOS ANAIS DO PODER LEGISLATIVO CANOINHENSE, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARTA MARTINHUCK KAUVA, OCORRIDO NO DIA 15/12/2013, DETERMINANDO QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA. </t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 383/2013, DE AUTORIA DO EDIL RENATO PIKE, AOS MEMBROS DO LIONS CLUBE OURO VERDE, PARABENIZANDO PELOS RECURSOS DESTINADOS EM PROL DAS FAMÍLIAS VITIMADAS PELA CATÁSTROFE OCORRIDA EM NOSSO MUNICÍPIO, NO DIA 05/12/2013. OS TRABALHOS E ESFORÇOS DO LIONS CLUBE, SÃO DE SUMA IMPORTÂNCIA PARA A POPULAÇÃO DO NOSSO MUNICÍPIO.    _x000D_
 </t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 384/2013, DE AUTORIA DE TODA EDILIDADE, AO EXMO SENHOR JOÃO RODRIGUES DD. SECRETARIO DA AGRICULTURA: SOLICITAMOS A VOSSA SENHORIA, VERIFICAR JUNTO AO ÓRGÃO COMPETENTE COM A MÁXIMA URGÊNCIA, OS PROBLEMAS DE QUEDA DE ENERGIA NO INTERIOR DO MUNICÍPIO DE CANOINHAS E REGIÃO. </t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 385/2013, DE AUTORIA DE TODA EDILIDADE, AO EXMO SENHOR JOAREZ PONTICELLI DD. PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DE SANTA CATARINA; SOLICITAMOS A VOSSA SENHORIA, VERIFICAR JUNTO AO ÓRGÃO COMPETENTE COM A MÁXIMA URGÊNCIA, OS PROBLEMAS DE QUEDA DE ENERGIA NO INTERIOR DO MUNICÍPIO DE CANOINHAS E REGIÃO. </t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 386, DE AUTORIA DE TODA EDILIDADE, AO EXMO SENHOR  DD. CLEVERSON SIEWERT, PRESIDENTE DA CELESC CENTRAIS ELETRICAS DE SANTA CATARINA;SOLICITAMOS A VOSSA SENHORIA, VERIFICAR JUNTO AO ÓRGÃO COMPETENTE COM A MÁXIMA URGÊNCIA, OS PROBLEMAS DE QUEDA DE ENERGIA NO INTERIOR DO MUNICÍPIO DE CANOINHAS E REGIÃO.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 387/2014, DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMª SENHORA TANIA EBERHARDT  DD. SECRETÁRIA DA SAÚDE DO ESTADO DE SANTA CATARINA, VER DA POSSIBILIDADE DE  COLOCAR A DISPOSIÇÃO DOS DOADORES DE SANGUE DA REGIÃO DO CONTESTADO, A VACINA CONTRA AS INFECÇÕES CAUSADAS PELO VIRUS DA INFLUENZA (GRIPE)._x000D_
 </t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>Neno Pangratz, Pike</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 388/2013, DE AUTORIA DOS EDIS NENO PANGRATZ E RENATO PIKE, AO EXMO SENHOR JORGE FONTES HEREDA DD. PRESIDENTE DA CAIXA ECONÔMICA FEDERAL, VER DA POSSIBILIDADE DE AUTORIZAR A ABERTURA DE UMA CASA LOTÉRICA NO BAIRRO JARDIM ESPERANÇA NO MUNICÍPIO DE CANOINHAS. DEVIDO A GRANDE POPULAÇÃO DESTE, E, BAIRROS VIZINHOS QUE PRECISAM SE DESLOCAR ATÉ O CENTRO DO MUNICIPIO PARA TER ACESSO AS CASAS LOTÉRICAS</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 099/2013, DE AUTORIA DOS EDIS WILMAR SUDOSKI E PAULO GLINSKI, AO EXMO SENHOR KENNEDY NUNES  DD. DEPUTADO ESTADUAL, INTERVIR JUNTO AOS ÓRGÃOS COMPETENTES EM FAVOR DA REVITALIZAÇÃO,  CONSTRUÇÃO DA FERROVIA NA REGIÃO DO PLANALTO NORTE, LIGANDO ESTA REGIÃO AO PROJETO DA FERROVIA DO &amp;#8220;FRANGO&amp;#8221;PASSANDO PELOS MUNICIPIOS DE PORTO UNIÃO, CANOINHAS E MAFRA,  EM DIREÇÃO AO LITORAL CATARINENSE. REITERAMOS QUE ESTA REGIÃO PRECISA MELHORAR A SUA ESTRATEGIA DE INDUSTRIALIZAÇÃO E NESTA ESTRATEGIA A FERROVIA É DE VITAL IMPORTÂNCIA. AGRADECEMOS O EMPENHO JÁ REALIZADO DESTA FORMA CONTAMOS COM VOSSO ESFORÇO E ARTICULAÇÃO NESTE PLEITO.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 01/2013 DE AUTORIA DO EDIL NENO PANGRATZ,AO ILMº SR. CÉLIO GALESKI, DD. SECRETÁRIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DE COLOCAR TUBOS NA RUA JOÃO FELIPE PIERMANN, Nº 157 ENFRENTE A RESIDENCIA DO SENHOR JOÃO CARLOS VIEIRA, PRÓXIMO AO MERCADO DA OMA NA LOCALIDADE DE MARCÍLIO DIAS.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMOº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE ENTRAR EM CONTATO COM O ADMINISTRADOR DO VIZINHO MUNICÍPIO DE TRÊS BARRAS, SR. ELOI QUEGE, A FIM DE ESTUDAR UM  PROJETO DE GRANDE RELEVÂNCIA PARA AMBOS OS MUNICÍPIOS, A CONSTRUÇÃO DE UMA PONTE SOBRE O RIO CANOINHAS ANTIGA PONTE PENCIL, NO PROLONGAMENTO DA AVENIDA EXPEDICIONÁRIOS, ACESSO  DISTRITO CAMPO DA ÁGUA VERDE E O DISTRITO  SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMOº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE ENTRAR EM CONTATO COM O ADMINISTRADOR DA CELESC LOCAL, A FIM DE FAZER PROJETO PARA A IMPLANTAÇÃO DE (04) QUATRO POSTES COM ILUMINAÇÃO, NA RUA ALFREDO PAUL, NO DISTRITO CAMPO DA ÁGUA VERDE, NAS IMEDIAÇÕES DA OLARIA VOIGT.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 04/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO ILMOº SR. CELIO GALESKI, MD. SECRETARIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DE REFAZER AS FAIXAS DE SEGURANÇA DA AVENIDA EXPEDICIONÁRIOS E GUILHERME PRUST.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 05/2013 DE AUTORIA DO EDIL RENATO PIKE, AO ILMOº SR. CELIO GALESKI, MD. SECRETARIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DE EFETUAR MELHORIAS NA RUA GUILHERME G. SOBRINHO, NAS PROXIMIDADES DA RESIDÊNCIA DO SENHOR JOÃO MARIA DA SILVA. </t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 06/2013 DE AUTORIA DO EDIL RENATO PIKE, AO ILMOº SR. CELIO GALESKI, MD. SECRETARIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DE DAR CONTINUIDADE NA ABERTURA DA RUA VITÓRIA FEDALTO, CONFORME CONSTA NO MAPA DAS VIAS PÚBLICAS DO NOSSO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE PARA QUE SEJA INSTALADO ILUMINAÇÃO PÚBLICA NA RUA GUILHERME G. SOBRINHO, NAS IMEDIAÇÃO DA RESIDÊNCIA DO SR. JOÃO MARIA DA SILVA.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2013 DE AUTORIA DO EDIL RENATO PIKE, AO ILMOº SR. CELIO GALESKI, MD. SECRETARIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DA COLOCAÇÃO DE TUBULAÇÃO NA RUA MAMED CADOR, ENTRE AS RESIDÊNCIAS DE LUIZ SIMÃO N° 222 E ZARILDA COLAÇO SN°, PRÓXIMO A BICA D&amp;#8221;AGUA NO BAIRRO CRISTO REI, INDUSTRIAL I.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO ILMº SR. CÉLIO GALESKI, DD. SECRETÁRIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DA RECUPERAÇÃO DA ESTRADA DE RIO PRETINHO ATÉ RIO DA AREIA DO MEIO, COM PATROLAMENTO E COLOCAÇÃO DE CASCALHO E BRITA EM MUITOS TRECHOS CRÍTICOS EXISTENTE.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 10/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO ILMº SR. CÉLIO GALESKI, DD. SECRETÁRIO MUNICIPAL DE OBRAS, VER DA VIABILIDADE DA RECUPERAÇÃO DA ESTRADA, TRECHO ENTRE A PROPRIEDADE DO SR. DANIEL WARDENSKI,  PASSANDO POR TERRAS DO SR. JOSÉ CAVALHEIRO E OUTROS. </t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 11/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO ILMº SR. CÉLIO GALESKI, DD. SECRETÁRIO MUNICIPAL DE OBRAS, VER DA VIABILIDADE DA RECUPERAÇÃO COM BRITA OU CASCALHO, DA VIA PÚBLICA IRMÃO MARIA FELICITAS, NAS PROXIMIDADES DA RESIDÊNCIA DE N° 09, NAS IMEDIAÇÕES DO RIO ALI EXISTENTE.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 12/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO ILMº SR. ARGOS  JOSÉ BURGARDT, MD. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO FINANÇAS E ORÇAMENTO, VER DA POSSIBILIDADE DA LIBERAÇAO DE R$ 12.OO0.00 PARA CUSTEAR A PEÇA TEATRAL &amp;#8220;VIDA, MORTE E RESSURREIÇÃO DE CRISTO&amp;#8221;, QUE SERÁ APRESENTADO PELO GRUPO TEATRAL DA COMUNIDADE DO SALTO  ÁGUA VERDE. (VALOR ESTE, CONSTADO NO ORÇAMENTO 2012 EMENDA CÂMARA).</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 13/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO ILMº SR. CÉLIO GALESKI, DD. SECRETÁRIO MUNICIPAL DE OBRAS, VER DA VIABILIDADE DA RECUPERAÇÃO COM  PATROLAMENTO, EMPEDRAMENTO,  DE TODAS AS RUAS DO BAIRRO ALTO DA TIJUCA. BEM COMO O REPARO DE TODAS AS VIAS PÚBLICAS DO DISTRITO DE MARCÍLIO DIAS.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>Pike, Chiquinho da Silva, Genérico, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 14/2013 DE AUTORIA DOS EDIS RENATO PIKE, WILMAR SUDOSKI, GENÉRICO E CHIQUINHO DA SILVA, AO ILMº SR. CÉLIO GALESKI, DD. SECRETÁRIO MUNICIPAL DE OBRAS, VER DA VIABILIDADE DA RECUPERAÇÃO COM  PATROLAMENTO, EMPEDRAMENTO,  DE TODAS AS RUAS DO DISTRITO CAMPO DA ÁGUA VERDE.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 15/2013 DE AUTORIA DO EDIL RENATO PIKE, O ILMº SR. CÉLIO GALESKI, DD. SECRETÁRIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DO PATROLAMENTO DA RUA ALFREDO BACK, SENDO UMA DAS VIAS DE ACESSO AO COLÉGIO AROLDO DE CARVALHO, VIA ESSA DE GRANDE UTILIDADE PARA A NOSSA  COMUNIDADE.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 16/2013 DE AUTORIA DO EDIL RENATO PIKE,  AO ILMº SR. CÉLIO GALESKI, DD. SECRETÁRIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DA COLOCAÇÃO DE TUBULAÇÃO NA RUA FERES JOÃO SFAIR, NAS PROXIMIDADES DA RESIDENCIA DE Nº 730.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 17/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE PARA PROJETAR E REALIZAR O ASFALTAMENTO DA RUA ALFREDO BACK, NAS PROXIMIDADES DO SICOOB CREDICANOINHAS, NO BAIRRO SOSSEGO.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 18/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO ILMº SR. HAMILTON WENDT, DD. SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, VER DA POSSIBILIDADE DE ENTRAR EM CONTATO COM O PROPRIETÁRIO DO TERRENO EM FRENTE A ESCOLA GUILHERMINA FERREIRA, DA LOCALIDADE DE ARROIOS, NO SENTIDO DE RESOLVER O PROBLEMA DA VALA ABERTA NAS PROXIMIDADES DA REFERIDA ESCOLA. </t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 19/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO RESPONSÁVEL PELO ESCRITÓRIO DA OI DE CANOINHAS, PARA QUE DETERMINE A RETIRADA DO TELEFONE PÚBLICO SOBRE A CALÇADA, LOCALIZADO EM FRENTE AO MATERIAL DE CONSTRUÇÃO PONTAROLO NA AVENIDA EXPEDICIONÁRIOS, NO DISTRITO CAMPO DA ÁGUA VERDE.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 20/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  VER DA POSSIBILIDADE DA INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO INDUSTRIAL  I  CRISTO REI, BEM COMO A MELHORIA DA QUADRA DE ESPORTE  DO CAMPO DE AREIA, QUE NECESSITA DE REPAROS. </t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 21/2013 DE AUTORIA DO EDIL RENATO PIKE, AO ILMOº SR. CELIO GALESKI, MD. SECRETARIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DE COLOCAR PLACAS INDICATIVAS NA RUA JOÃO FEDALTO, NO BAIRRO INDUSTRIAL I CRISTO REI, BEM COMO VERIFICAR SE EXISTEM OUTRAS VIAS SEM AS DEVIDAS SINALIZAÇÕES. </t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 22/2013 DE AUTORIA DO EDIL PAULO GLINSKI, AO ILMº SENHOR CELIO GALESKI DD SECRETÁRIO DE OBRAS E DESENVOLVIMENTO URBANO, A POSSIBILIDADE DE VERIFICAR JUNTO A EMPREITEIRA MENDES QUE FOI A RESPONSÁVEL PELA OBRA A SITUAÇÃO DA RUA EMILIO SCHOLZE,  POIS A MESMA  FOI PAVIMENTADA E OS MORADORES FICARAM SEM ACESSO AS SUAS RESIDENCIAS, OS BUEIROS ESTÃO ABERTOS CAUSANDO GRANDE TRANSTORNOS AOS MORADORES OU QUE A PREFEITURA ADOTE PROVIDENCIAS NO SENTIDO DE SANAR OS PROBLEMAS VERIFICADOS.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 23/2013 DE AUTORIA DO EDIL PAULO GLINSKI, AO ILMº SENHOR CELIO GALESKI DD SECRETÁRIO DE OBRAS E DESENVOLVIMENTO URBANO, VER DA POSSIBILIDADE DE MANDAR EFETUAR A LIMPEZA DAS VALETAS PATROLAR E CASCALHAR TODAS AS RUAS DO DISTRITO DE MARCÍLIO DIAS. </t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 24/2013 DE AUTORIA DO EDIL GIL BAIANO, AO ILMº SENHOR LUIZ ALBERTO RINCOSKI FARIA  DD. PREFEITO MUNICIPAL E AO PRESIDENTE DA FUNDAÇÃO MUNICIPAL DE ESPORTE A DOAÇÃO DA TELA DO ESTÁDIO MUNICIPAL PARA A ASSOCIAÇÃO ATLÉTICA E RECREATIVA FUCK. </t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 25/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO ILMOº SR. CELIO GALESKI, MD. SECRETARIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DA IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E FAIXAS DE SEGURANÇA NA RUA PRINCIPAL  DE ACESSO AO COLÉGIO SANTA CRUZ.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 26/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO ILMOº SR. CELIO GALESKI, MD. SECRETARIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DA IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E FAIXAS DE SEGURANÇA NA RUA PRINCIPAL  DE ACESSO AO COLÉGIO SANTA CRUZ.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>Neno Pangratz, Paulo Glinski , Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 27/2013 DE AUTORIA DOS EDIS NENO PANGRATZ, PAULO GLINSKI E WILMAR SUDOSKI, AO EXMº SR. VALDIR COBALCHINI, DD. SECRETÁRIO DA INFRAESTRUTURA DO ESTADO DE SANTA CATARINA, VER DA POSSIBILIDADE DE RECUPERAR COM A MÁXIMA URGÊNCIA O ACOSTAMENTO ENTRE O TREVO DA FIAT NA SC 477 E A COHAB II, EM ESPECIAL NAS IMEDIAÇÕES DA CEREALISTA GIRASSOL, ONDE O MOVIMENTO É MAIS INTENSO. </t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 28/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO ILMº SR. OSVALDO ROMANOVSKI, MD GERENTE REGIONAL DA CELESC, VER DA POSSIBILIDADE DE MUDAR UM POSTE NA AVENIDA IVO D&amp;#8221;AQUINO, PRÓXIMO A CAPELA PERPETUO SOCORRO.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 29/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO ILMº SR. CELIO GALESKI, MD. SECRETARIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DE COLOCAR FAIXA DE SEGURANÇA E SINALIZAÇÃO NA RUA CIDADE DE JAÚ , BEM COMO REDUTOR DE VELOCIDADE (LOMBADA).  </t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 30/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE, PARA QUE SEJA IMPLANTADO CALÇAMENTO OU ASFALTO NA RUA ALVINO VOIGT E ACIR WOITEXEN, ATÉ A AVENIDA DOS EXPEDICIONÁRIOS.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 31/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO ILMOº SR. CELIO GALESKI, MD. SECRETARIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DE COLOCAR PLACAS DE SINALIZAÇÃO NA TRAVESSA ERNESTO BOLLMANN, ENTRE AS RUAS MAJOR VIEIRA E PAULA PEREIRA, EM FRENTE A PRAÇA PRÓXIMO AO EMPREENDIMENTO DO SR ALENIR PEREIRA, NO BAIRRO ALTO DAS PALMEIRAS. </t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 32/2013 DE AUTORIA DOS EDIS RENATO PIKE E WILMAR SUDOSKI, AO EXMOº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE PARA QUE SEJA INSTALADO ILUMINAÇÃO PÚBLICA (LUMINÁRIAS), NA RUA JÚLIO BUDANT NETO NO TRECHO ENTRE A RUA RUBENS RIBEIRO DA SILVA ATÉ A AVENIDA DOS EXPEDICIONÁRIOS.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 33/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE PARA PROJETAR E REALIZAR O PAVIMENTAÇÃO DA RUA WALDOMIRO OLSEN, TRECHO ENTRE AS RUAS ADOLFO BADING E NAZIR CORDEIRO.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 34/2013 DE AUTORIA DO EDIS WILMAR SUDOSKI E GENÉRICO, AO ILMOº SR. NELSON DOS REI SILVA, MD. DIRETOR DO DETRACAM, VER DA POSSIBILIDADE CONSTRUIR REDUTORES DE VELOCIDADE (LOMBADA) NA RUA OTÁVIO TABALIPA,  PRINCIPALMENTE NAS IMEDIAÇÕES DA CRECHE ALI EXISTENTE.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>E INDICAÇÃO Nº 35/2013 DE AUTORIA DOS EDIS WILMAR SUDOSKI E GENÉRICO, AO ILMOº SR. NELSON DOS REI SILVA, MD. DIRETOR DO DETRACAM, VER DA POSSIBILIDADE DE CONSTRUIR REDUTORES DE VELOCIDADE (LOMBADA) NA RUA  FAURI DE LIMA.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 36/2013 DE AUTORIA DOS EDIS WILMAR SUDOSKI E GENÉRICO, AO ILMOº SR. NELSON DOS REI SILVA, MD. DIRETOR DO DETRACAM, VER DA POSSIBILIDADE DE CONSTRUIR REDUTORES DE VELOCIDADE (LOMBADA) NA RUA  JULIO BUDANT NETO.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 37/2013 DE AUTORIA DOS EDIS WILMAR SUDOSKI E GENÉRICO, AO ILMOº SR. NELSON DOS REI SILVA, MD. DIRETOR DO DETRACAM, VER DA POSSIBILIDADE DE CONSTRUIR REDUTORES DE VELOCIDADE (LOMBADA) NA RUA  NAZIR CORDEIRO, TRECHO APÓS A PAVIMENTAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 38/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  VER DA POSSIBILIDADE DA INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO TERRENO DE PROPRIEDADE DA PREFEITURA, LOCALIZADO EM FRENTE À PRAÇA WALDEMIRO DE ANDRADE, ENTRE AS RUAS OTÁVIO TABALIPA E ADOLFO BADING. </t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 39/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMOº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE PARA QUE SEJA INSTALADO LUMINÁRIAS NA PRAÇA WALDEMIRO DE ANDRADE, NA RUA ADOLFO BADING.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1322/1322_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1322/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº40/2013 DE AUTORIA DO EDIL NENO PANGRATZ,AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE PARA PROJETAR E REALIZAR A PAVIMENTAÇÃO DA RUA JOSÉ SAMUEL SCHIMDT, TRECHO ENTRE A WENDELIN METZGER E BERNARDO OLSEN.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº41/2013 DE AUTORIA DO EDIL GIL BAIANO, O EXMOº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE, PARA QUE SEJA SUBSTITUÍDO AS LAMPADAS QUEIMADAS DOS POSTES DAS LOCALIDADES DE PAULA PEREIRA E RIO DO PINHO.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº42/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO ILMº SR. CÉLIO GALESKI, DD. SECRETÁRIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DA RECUPERAÇÃO DA ESTRADA DE SANTA EMÍDIA, COM PATROLAMENTO E COLOCAÇÃO DE CASCALHO OU BRITA EM MUITOS TRECHOS CRÍTICOS EXISTENTE.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº43/2013 DE AUTORIA DO EDIL PAULO GLINSKI, AO EXMOº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE PARA QUE SEJA INSTALADO LUMINÁRIA NA RUA PEDRO GROSSKOPF ESQUINA COM A JORGE PAULO NO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº44/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  VER DA POSSIBILIDADE ACIONAR OS RESPONSÁVEIS PELA INSTALAÇÃO E AMPLIAÇÃO DE REDE DE ÁGUA NO MUNICÍPIO, PARA QUE SEJA AMPLIADA EM  APROXIMADAMENTE 1500 METROS  DE TUBULAÇÃO NA LOCALIDADE DE FARTURA DE CIMA.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº45/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMO SR. HERBERT GROSKOPF JUNIOR, MD. ADMINISTRADOR DA CASAN,  VER DA POSSIBILIDADE DA AMPLIAÇÃO DE REDE DE ÁGUA  EM APROXIMADAMENTE 1500 METROS NA LOCALIDADE DE FARTURA DE CIMA. </t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº46/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  VER DA POSSIBILIDADE DE DEIXAR A DISPOSIÇÃO UM ÔNIBUS PARA TRANSPORTAR JOVENS DE CANOINHAS AO RIO DE JANEIRO NO DIA MUNDIAL DA JUVENTUDE, QUE TERÁ SEU INICIO NOS DIAS 25/07/2013 E O ENCERRAMENTO NO DIA 28 DE JULHO DE 2013. _x000D_
 </t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1340/1340_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1340/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº47/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO SR. VALDIR COBALQUINI DD. SECRETÁRIO DE ESTADO DE INFRAESTRUTURA VER DA POSSIBILIDADE DE DESTINAR RECURSOS PARA OBRA DE PAVIMENTAÇÃO DA ESTRADA GERAL DO PARADO. </t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1343/1343_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1343/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº48/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO SR. GILSON LUIZ GUIMARÃES, MD. SECRETÁRIO DE PLANEJAMENTO, DISPONIBILIZAR O SINAL DE INTERNET WIRELESS NO TERMINAL RODOVIÁRIO DE CANOINHAS.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº49/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO ILMOº SR. CÉLIO GALESKI, MD. SECRETÁRIO MUNICIPAL DE OBRAS VER  DA POSSIBILIDADE REALIZAR O SERVIÇO DE RECUPERAÇÃO DOS REDUTORES DE VELOCIDADE (LOMBADAS) EXISTENTES NA RUA SÉRGIO GAPSKI NO BAIRRO ÁGUA VERDE.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1348/1348_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº50/2013 DE AUTORIA DE TODA EDILIDADE, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE PARA PROJETAR E REALIZAR O ASFALTAMENTO DA RUA OTÁVIO TABALIPA, PARTINDO DA AVENIDA DOS EXPEDICIONÁRIOS ATÉ O VILA VERDE.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº51/2013 DE AUTORIA DE TODA EDILIDADE, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE ESTUDAR A INCLUSÃO DENTRO DO MERCADO PÚBLICO, QUANDO O MESMO FOR PROJETADO E CONSTRUÍDO, UM LOCAL ONDE POSSA ABRIGAR OS AGRICULTORES QUE TRABALHAM NAS IMEDIAÇÕES DA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>Genérico, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº52/2013 DE AUTORIA DOS EDIS WILMAR SUDOSKI E GENÉRICO, O EXMOº SR. LUIZ ALBERTO RINKOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE PARA QUE SEJA INSTALADO COM URGÊNCIA DOIS SINALEIROS, (SEMÁFOROS) SENDO UM NA ESQUINA DA AVENIDA DOS EXPEDICIONÁRIOS COM RUA ADOLFO BADING E O SEGUNDO NA ESQUINA DA RUA NAZIR CORDEIRO, TAMBÉM COM A AVENIDA ACIMA MENCIONADA.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1359/1359_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 53/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO ILMO SR GILSON  LUIZ GUIMARÃES, MD SECRETÁRIO DE PLANEJAMENTO, VEREM DA POSSIBILIDADE DA REURBANIZAÇÃO E CONSTRUÇÃO DE CICLOVIA NA AVENIDA IVO DE AQUINO, TRECHO ENTRE A RUA SAULO DE CARVALHO ATÉ O FRIGORÍFICO FRICASA.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1361/1361_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 54/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO. SR. EXPERIDIÃO AMIN, DD. DEPUTADO FEDERAL PELO PP, VER DA POSSIBILIDADE DE INCLUIR EMENDA PARLAMENTAR NO ORÇAMENTO DA UNIÃO PARA 2013, DE R$ 1.000.000.00 HUM MILHÃO DE REAIS, PARA INFRAESTRUTURA DO MUNICÍPIO DE CANOINHAS. </t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1362/1362_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1362/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº55/2013 DE AUTORIA DO EDIL NENO PANGRATZ, O EXMO. SR. JOÃO PIZZOLATI, DD. DEPUTADO FEDERAL PELO PP, PARTIDO PROGRESSISTA, VER DA POSSIBILIDADE DE INCLUIR EMENDA PARLAMENTAR NO ORÇAMENTO DA UNIÃO PARA 2013, DE R$ 1.000.000.00 HUM MILHÃO DE REAIS, PARA INFRAESTRUTURA DO MUNICÍPIO DE CANOINHAS. </t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 56/2013 DE AUTORIA DOS EDIS BENE CARVALHO E CHIQUINHO DA SILVA, AO EXMO SR. GILSON LUIZ GUIMARÃES, MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE CONSTRUIR UM ABRIGO PARA PASSAGEIRO DE ÔNIBUS NO PONTO EXISTENTE NA AVENIDA DOS EXPEDICIONÁRIOS ESQUINA COM A RUA OTÁVIO FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 57/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO SR. CÉLIO GALESKI, MD. SECRETÁRIO DE OBRAS E URBANISMO, VER A POSSIBILIDADE DE PATROLAR E CASCALHAR AS ESTRADAS DA COMUNIDADE DO RIO DOS PARDOS E RIO DA ILHA.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>Chiquinho da Silva, Bene Carvalho , Pike</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 58/2013 DE AUTORIA DOS EDIS BENE CARVALHO E CHIQUINHO DA SILVA, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES DD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE PARA QUE SEJA INSTALADA FAIXA DE SEGURANÇA NA ESQUINA DAS RUAS ROBERTO ELKE COM A EMILIO SCHOLZE PRÓXIMO AO BAR DO COLINHA. (EXISTE OUTRA INDICAÇÃO Nº 58/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE MANDAR PAVIMENTAR A RUA ANTÔNIO LILLER ENTRE AS RUAS LOURENÇO WRUBLESKI E ADÃO TISKA.)_x000D_
 </t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1370/1370_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº59/2013 DE AUTORIA DOS EDIS WILMAR SUDOSKI E GENÉRICO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES DD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE PARA QUE SEJA INSTALADA UMA ACADEMIA AO AR LIVRE, UM PARQUE INFANTIL E UM PONTO DE ONIBUS COM ABRIGO COBERTO NA PRAÇA FRANCISCO TIMÓTEO BOJARSKI .</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 60/2013 DE AUTORIA DOS EDIS WILMAR SUDOSKI E GENÉRICO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES DD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE PARA QUE SEJA CONSTRUIDA UMA ROTULA NO ENTRONCAMENTO DAS RUAS JOAQUIM DE PAULA VIEIRA, SÃO JOSÉ,  EWALDO KREISS E PAUL HARRIS SE NÃO FOR POSSÍVEL A CONSTRUÇÃO DA ROTULA CONSTRUIR INIBIDORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1392/1392_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 61/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMº SR. OSVALDO ROBERTO ROMANOSKI MD. ADMINISTRADOR DA (CELESC) CENTRAIS ELÉTRICAS DE SANTA CATARINA UNIDADE LOCAL,  VER DA POSSIBILIDADE DE INFORMAR A ESTA CASA DE LEIS O MOTIVO DE CONSTANTES QUEDAS E OSCILAÇÕES DE ENERGIA ELÉTRICA QUE VEM ACONTECENDO EM NOSSO MUNICÍPIO, E, QUAIS PROVIDENCIAS ESTÃO SENDO TOMADAS PARA SANAR O PROBLEMA.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 62/2013 DE AUTORIA DO EDIL PAULO GLINSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO EXMº SR. HAMILTON WENDT  MD. SECRETÁRIO DE EDUCAÇÃO VER DA  POSSIBILIDADE DE PROVIDENCIAR COM URGENCIA, A CONTRATAÇÃO OU DESIGNAÇÃO DE UM PROFESSOR DE EDUCAÇÃO FÍSICA, UM DIRETOR E DEMAIS PROFESSORES PARA ATUAREM NA ESCOLA EDEMITA DA CONCEIÇÃO ROSA LOCALIZADA NO DISTRITO DE PAULA PEREIRA.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 63/2013 DE AUTORIA DO EDIL BENE CARVALHO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. HAMILTON WENDT MD. SECRETÁRIO DE EDUCAÇÃO, VER DA POSSIBILIDADE DE DETERMINAR A INSTALAÇÃO DE UM PARQUINHO NO CENTRO DE EDUCAÇÃO INFANTIL MACHADO DE ASSIS SITUADO NA RUA OTAVIO TABALIPA NO BAIRRO CAMPO DA AGUA VERDE.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 64/2013 DE AUTORIA DOS EDIS WILMAR SUDOSKI E GENÉRICO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE  INSTALAÇÃO DE UM PARQUINHO E UMA ACADEMIA AO AR LIVRE NA RUA ERNA SCHUMAKER BAIRRO COHAB IV E CONSERTAR A QUADRA EXISTENTE NESTE LOCAL.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº40/2013 DE AUTORIA DOS EDIS WILMAR SUDOSKI E GENÉRICO, AO EXMº SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS  VER DA POSSIBILIDADE DE PATROLAR E CASCALHAR TODAS AS RUAS DA COHAB IV. </t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1398/1398_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 66/2013 DE AUTORIA DOS EDIS WILMAR SUDOSKI E GENÉRICO, AO EXMº SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE MANDAR EFETUAR A LIMPEZA E FAZER MANUTENÇÃO NA QUADRA DE AREIA NA RUA ADÃO TYSKA AO LADO DO CEI RUTH ROCHA. </t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1399/1399_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1399/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 67/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E CASCALHAR AS ESTRADAS DE SANTA LEOCÁDIA A FARTURA E TAMBÉM DE SANTA LEOCÁDIA AO PICADÃO. </t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 68/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE EM CONJUNTO COM A CELESC LOCAL, COLOCAR ILUMINAÇÃO PUBLICA NA RUA JOSÉ BOITEUX TRECHO ENTRE A RUA SENADOR FELIPE SCHIMIDT EM FRENTE A PREFEITURA MUNICIPAL E A RUA  GETULIO VARGAS ESQUINA DA PANIFICADORA PIMPÃO.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 69/2013 DE AUTORIA DOS EDIS WILMAR SUDOSKI E GENÉRICO, AO EXMº SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO VER DA  POSSIBILIDADE DE MANDAR CONSERTAR A CALÇADA QUE ESTÁ DANIFICADA NA RUA GETULIO VARGAS E PARTE DA PRAÇA LAURO MULLER. </t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 70/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E CASCALHAR A ESTRADA QUE LIGA AS LOCALIDADES DO PARADO A MARCILIO DIAS, CONHECIDA COMO  ESTRADA DOS PASSARINHOS.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 71/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE RECUPERAR A ESTRADA GERAL JOÃO LEANDRO TRECHO ENTRE ALTO DO FRIGORIFICO ATÉ O CARAGUATÁ.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 72/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E CASCALHAR A RUA LICINIO AQUILES CORNELSEN ENTRE AS RUAS MARIO JOÃO MAYER E SERGIO GAPSKI .</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 73/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. GILSON GUIMARÃES, MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE COLOCAR ILUMINAÇÃO PUBLICA NAS LOCALIDADES: SALTO DA AGUA VERDE- TRECHO ENTRE O CLUBE DO CAVALO ATÉ A PROPRIEDADE DO SR. ORLANDO ROESLER APÓS A IGREJA NOS ESPAÇOS QUE ESTÃO FALTANDO LAMPADAS; SANTA EMIDIA -NA SEDE DA COMUNIDADE E RUA OTÁVIO FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1527/1527_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 74/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE COLOCAR PEDRAS E OU CASCALHO NA ESTRADA ENTRANDO APÓS O CAMPO DE FUTEBOL SEGUINDO EM DIREÇÃO AO KM 20, PASSANDO A PROPRIEDADE DOS  SENHORES  EUCLIDES PEREIRA E PAULO ARRENDARTCHUK NA COMUNIDADE DE ENTRE RIOS.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1528/1528_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1528/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 75/2013 DE AUTORIA DO EDIL BENE CARVALHO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. HAMILTON WENDT MD. SECRETARIO DE EDUCAÇÃO, VER DA POSSIBILIDADE DE VIABILIZAR A COMPRA DE UM TERRENO AO LADO DO CEI MACHADO DE ASSIS, NA RUA OTÁVIO TABALIPA, PARA QUE ESTE CEI SEJA REFORMADO E AMPLIADO.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1529/1529_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 76/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR.CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE MANDAR DESENTUPIR AS VALETAS, TUBOS, E COLOCAR PEDRA OU CASCALHO NAS ESTRADAS DA COMUNIDADE DE LAGEADO.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 77/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SR. ANTONIO AGUIAR DD. DEPUTADO ESTADUAL, PARA QUE BUSQUE JUNTO AO GOVERNO ESTADUAL, INCENTIVOS FISCAIS E ECONÔMICOS PARA A VINDA DE INDUSTRIAS PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1531/1531_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1531/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 78/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE MANDAR COLOCAR  TUBULAÇÃO EM UMA VALA EXISTENTE EM VOLTA DA QUADRA DE ESPORTE DA COHAB I.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1532/1532_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 79/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE MANDAR PATROLAR E CASCALHAR AS RUAS DEODATO DE LIMA, E AQUILES FERRARI, TRECHO ENTRE AS RUAS DUQUE DE CAXIAS E ALOIS STUBER NO BAIRRO ALTO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1533/1533_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1533/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 80/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE MANDAR CONSTRUIR LOMBADAS, NA RUA WIEGANDO WIESE NO BAIRRO COHAB II, PRÓXIMO A ERVATEIRA BONETES.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1534/1534_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 81/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE MANDAR CONSTRUIR LOMBADAS, NA RUA WIEGANDO WIESE NO BAIRRO COHAB LL, PRÓXIMO A ERVATEIRA BONETES.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1535/1535_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1535/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 82/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE MANDAR CONSTRUIR LOMBADAS, NA RUA WIEGANDO WIESE NO BAIRRO COHAB LL, PRÓXIMO A ERVATEIRA BONETES.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 83 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE ENCASCALHAR A RUA NAIR ZANIOLO, FUNDOS DO CENTRO DE EVENTOS A FIRMA, PRÓXIMO A OFICINA DO SENHOR EDINALDO DOS SANTOS .</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1576/1576_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 84/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR.GILSON GUIMARÃES MD. SECRETARIO DE PLANEJAMENTO VER DA POSSIBILIDADE DE MANDAR ABAIXAR O MEIO FIO, OU CONSTRUIR UMA RAMPA DE ACESSO NO POSTO DE SAÚDE E NA IGREJA DO BAIRRO COHAB LL.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 85/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR.GILSON GUIMARÃES MD. SECRETARIO DE PLANEJAMENTO VER DA POSSIBILIDADE DE MANDAR SUBSTITUIR A COBERTURA DA ESCOLA ALZIRINHA DA SILVA CORREA, NO BAIRRO COHAB II.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 86/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO MD. SECRETARIO DE PLANEJAMENTO VER DA POSSIBILIDADE DE INSTALAR UM PARQUINHO NA PRAÇA EXISTENTE NO BAIRRO COHAB II</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1580/1580_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 87/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR.GILSON GUIMARÃES MD. SECRETARIO DE PLANEJAMENTO VER DA POSSIBILIDADE DE INCLUIR NO PERÍMETRO URBANO E ORGANIZAR A REGULARIZAÇÃO FUNDIÁRIA AS LOCALIDADES DE VILA MILITAR, REVOADA DAS TIRIVAS (ANTIGO CAMPO DO SONDA) E A ESTRADA GERAL DO SALTO DA AGUA VERDE ATÉ AS PROXIMIDADES DO CLUBE DO CAVALO.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 88/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. NELSON DOS REIS, MD. DIRETOR DO DETRACAM, VER DA POSSIBILIDADE DE ORGANIZAR A NUMERAÇÃO DAS RESIDENCIAS, DANDO SEQUENCIA LÓGICA, NAS RUAS DO DISTRITO DO BAIRRO CAMPO AGUA VERDE, AGUA VERDE E VILA MILITAR. </t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1619/1619_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1619/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 89/2013 DE AUTORIA DO EDIL RENATO PIKE,  AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE COLOCAR UM ABRIGO, NO PONTO DE ONIBUS EXISTENTE NA SC 477 NA LOCALIDADE DE SALSEIRO, NAS PROXIMIDADES DA IGREJA EVANGELICA, E DA RESIDENCIA DO SENHOR ALCEU GRANEMANN. </t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 90/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. HAMILTON WENDT MD. SECRETÁRIO DE EDUCAÇÃO, VER DA POSSIBILIDADE DE DOAR OU MANDAR RETIRAR A ANTIGA ESCOLA  DA LOCALIDADE DE SEREIA.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1622/1622_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 91/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO VER DA POSSIBILIDADE DE  MANDAR RECONSTRUIR O ABRIGO DE ONIBUS, EXISTENTE EM FRENTE A ESCOLA BÁSICA MANOEL DA SILVA QUADROS, NA LOCALIDADE DE MARCILIO DIAS .</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 92/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO VER DA POSSIBILIDADE DE  COLOCAR POSTE E LUMINÁRIAS NA RUA ALFREDO PAUL EM FRENTE AO CEI CARLOS DRUMOND DE ANDRADE.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 93/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE   COLOCAR POSTE E LUMINÁRIAS NA RUA ALFREDO PAUL EM FRENTE AO CEI CARLOS  DRUMOND DE ANDRADE.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 94/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. ADINOR DA SILVA MD. SECRETÁRIO DE MEIO AMBIENTE ,VER DA POSSIBILIDADE DE   EFETUAR A LIMPEZA DOS TERRENOS EM VOLTA DO CEI CARLOS DRUMOND DE ANDRADE, E TAMBÉM EM VOLTA DA QUADRA DE ESPORTE QUE ESTÁ COM A OBRA PARALISADA.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 95/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE   COLOCAR POSTE E LUMINÁRIAS NA RUA ERNA SCHUMACKER.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1630/1630_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 96/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR.NELSON DOS REIS MD. DIRETOR DO DETRACAM, VER DA POSSIBILIDADE DE COLOCAR PLACAS COM O NOME E  NUMERO DAS RESIDENCIAS EM TODO O BAIRRO CAMPO DA AGUA VERDE.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 97/2013 DE AUTORIA DO EDIL PAULO GLINSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE CEDER AS INSTALAÇÕES DO ANTIGO CENTRO COMUNITÁRIO DO BAIRRO PIEDADE, A ASSOCIAÇÃO DE MORADORES DO BAIRRO PIEDADE(AMOPI) E A POLICIA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 98/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR.HAMILTON WENDT MD. SECRETÁRIO DE EDUCAÇÃO, VER DA POSSIBILIDADE DE FAZER UM LEVANTAMENTO PARA BUSCAR PARCERIA COM AS EMPRESAS FUMAGEIRA PARA IMPLANTAR CEIS NA AREA RURAL.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>INDICAÇÃO CANCELADA</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1635/1635_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1635/1635_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 100/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. ADINOR DA SILVA MD. SECRETARIO DE MEIO AMBIENTE, VER DA POSSIBILIDADE DE REALIZAR LEVANTAMENTO DAS ÁREAS VERDES E FAZER O PLANTIO DE ARVORES ONDE HOUVER NECESSIDADE.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 101/2013 DE AUTORIA DO EDIL BENE CARVALHO, O EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR.GILSON GUIMARÃES MD. SECRETARIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE PAVIMENTAR A RUA ALOIS STUBER.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1637/1637_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 102/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR.GILSON GUIMARÃES MD. SECRETARIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE COLOCAR 3 LAMPADAS DE ILUMINAÇÃO PUBLICA, NA ESTRADA PRÓXIMO AS PROPRIEDADES DE JURACI DE FATIMA NIEDZELSKI E VALMIR NIEDZELSKI NA LOCALIDADE DE BARRA MANSA TAMBEM CONHECIDA COMO LOCALIDADE DE PAIOL NOVO, SEGUINDO EM DIREÇÃO A COMUNIDADE DE TAQUARIZAL.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1638/1638_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1638/1638_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 103/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR.JOERCIO MIELKE MD. SECRETARIO DA AGRICULTURA E SR. HERBERT GROSKKOP JUNIOR GERENTE DA CASAN LOCAL, VER DA POSSIBILIDADE DE PERFURAR UM POÇO ARTESIANO E ORGANIZAR A DISTRIBUIÇÃO DE AGUA NAS LOCALIDADES DE PARANAZINHO, ESTAÇÃO PACIENCIA  RIO DOS PARDOS E RIO DO TIGRE.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1639/1639_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 104/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE PROPOR PARCERIA COM O MUNICIPIO DE SÃO MATHEUS DO SUL NO ESTADO DO PARANÁ, PARA CONSERTO E MANUTENÇÃO DAS BALSAS DE SANTA LEOCÁDIA E PAULA PEREIRA. E TAMBEM ORGANIZAR UM SISTEMA DE CONTROLE  DOS SERVIÇOS COBRADOS, NAS RESPECTIVAS BALSAS.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>João Grein, Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1640/1640_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1640/1640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 105/2013 DE AUTORIA DOA EDIS JOÃO GREIN, WILMAR SUDOSKI E RENATO PIKE, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETARIO DE PLANEJAMNETO, VER DA POSSIBILIDADE DE FAZER PAVIMENTAÇÃO ASFALTICA, NA RUA SERGIO GAPSKI NO BAIRRO AGUA VERDE, E, TAMBEM ENQUANTO OS MORADORES AGUARDAM O ASFALTO, COLOCAR NO CRONOGRAMA SEMANAL O SERVIÇO PARA MOLHAR A REFERIDA RUA.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1641/1641_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1641/1641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 106/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE EM PARCERIA COM A PREFEITURA DO MUNICIPIO DE BELA VISTA DO TOLDO, PATROLAR E COLOCAR PEDRAS E OU CASCALHO, NA SERRA QUE LIGA A COMUNIDADE DE SANTA EMIDIA, NO MUNICIPIO DE CANOINHAS E A COMUNIDADE DE RIO BONITO NO MUNICIPIO DE BELA VISTA DO TOLDO.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1642/1642_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1642/1642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 107/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. NELSON DOS REIS MD. DIRETOR DO DETRACAM, VER DA POSSIBILIDADE DE COLOCAR PLACAS DE SINALIZAÇÃO (PARE) INDICANDO A PREFERENCIAL NA RUA CLEMENTE PROCOPIAK ESQUINA COM ALFREDO MAYER.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1643/1643_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1643/1643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 108/2013 DE AUTORIA DO EDIL NEUZO GENÉRICO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR.CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE ARRUMAR O CALÇAMENTO NA RUA JOSÉ BOITEUX ESQUINA COM A TRAVESSA 7 DE SETEMBRO EM FRENTE A GIMAQUINAS. </t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1644/1644_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1644/1644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 109/2013 DE AUTORIA DO EDIL NEUZO GENÉRICO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR.CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR A RUA RODOLFO SCHEIDE EM FRENTE A OFICINA DO WALDIR. </t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1645/1645_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 110/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR.HAMILTON WENDT MD. SECRETARIO DE EDUCAÇÃO, VER DA POSSIBILIDADE DE AMPLIAR O CEI  PEDRO BANDEIRA LOCALIZADO NO BAIRRO CAMPO AGUA VERDE.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1646/1646_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1646/1646_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 111/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR.CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR CASCALHAR E ALARGAR EM ALGUNS PONTOS A RUA JOSÉ JAIR KRAUSS.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1647/1647_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 112/2013 DE AUTORIA DO EDIL, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR.CELIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR, CASCALHAR, ABRIR VALETAS E COLOCAR 5 TUBOS NA RUA  REINALDO HUBNER, BAIRRO PIEDADE NAS IMEDIAÇÕES DA RESIDÊNCIA DO NUMERO 400.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1648/1648_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1648/1648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 113/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR.CELIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E  CASCALHAR A RUA  IRMÃ MARIA ALBERTINA BISCHOPF NO BAIRRO AGUA VERDE.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1649/1649_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1649/1649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 114/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS VER DA POSSIBILIDADE DE MANDAR ROÇAR OS TERRENOS BALDIOS, E COLOCAR BRITA OU CASCALHO NA RUA TECLA WEINFURTER.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1650/1650_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1650/1650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 115/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR.NELSON DOS REIS MD. DIRETOR DO DETRACAM, VER DA POSSIBILIDADE DE IMPLANTAR MEDIDAS DE REDUÇÃO DE VELOCIDADE NA RUA WIEGANDO WIESE NA COHAB II TRECHO PRÓXIMO DA ERVATEIRA BONETES.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1651/1651_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 116/2013 DE AUTORIA DO EDIL BENE CARVALHO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. NELSON DOS REIS, MD. DIRETOR DO DETRACAM, VER DA POSSIBILIDADE DE CONSTRUIR UMA LOMBADA, COM FAIXA DE SEGURANÇA ELEVADA, NA RUA CIDADE DE JAÚ, ESQUINA COM A MARECHAL RONDON NO BAIRRO ALTO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1652/1652_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 117/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR.GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE CONTATAR A EMPRESA QUE FAZ A PAVIMENTAÇÃO NA RUA LICINIO CORNELSEN PARA QUE FAÇA A VERIFICAÇÃO DOS TUBOS.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1653/1653_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1653/1653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 118/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR.HAMILTON WENDT MD. SECRETÁRIO DE EDUCAÇÃO, VER DA POSSIBILIDADE DE MELHORAR COM URGÊNCIA O TRANSPORTE ESCOLAR DA REGIÃO DE VALINHOS, LAGEADO ATÉ FELIPE SCHIMIDT.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1654/1654_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 119/2013 DE AUTORIA DOS EDIS BENE CARVALHO E CHIQUINHO DA SILVA, AO EXMº SR. MAURO MARIANI, DD. DEPUTADO FEDERAL VER DA POSSIBILIDADE DE LIBERAR VERBA NO VALOR DE R$ 1.000.000,00 (UM MILHÃO DE REAIS) PARA OBRA DE PAVIMENTAÇÃO ASFALTICA NA RUA SERGIO GAPSKI NO BAIRRO AGUA VERDE.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1655/1655_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1655/1655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 120/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. ONOFRE SANTO AGOSTINI, DD. DEPUTADO FEDERAL VER DA POSSIBILIDADE DE LIBERAR VERBA NO VALOR DE R$ 1.000.000,00 (UM MILHÃO DE REAIS) PARA OBRA DE PAVIMENTAÇÃO ASFALTICA NA RUA SERGIO GAPSKI NO BAIRRO AGUA VERDE.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1659/1659_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 121/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR.GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO VER DA POSSIBILIDADE DE CONFECCIONAR UMA  LOMBADA PRÓXIMA A ROTATÓRIA DA RUA 3 DE MAIO SENTIDO DISTRITO DE MARCILIO DIAS- CENTRO, BEM COMO ILUMINAÇÃO DA REFERIDA ROTATÓRIA E COLOCAÇÃO DE CAMERAS DE VIGILANCIA NO LOCAL.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1661/1661_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1661/1661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 122/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. NELSON DOS REIS MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE ALTERAR A PREFERENCIAL EXISTENTE NAS ESQUINAS DAS RUAS FRANCISCO DE PAULA E SILVA E BASILIO HUMENHUCK ASSIM COMO COLOCAR REDUTOR DE VELOCIDADE NA BASILIO HUMENHUCK</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1663/1663_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1663/1663_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 123/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. RICARDO PEREIRA MARTIN MD. PRESIDENTE DA FUNDAÇÃO MUNICIPAL DE ESPORTE,  VER DA POSSIBILIDADE DE EM PARCERIA ENTRE A ASSOCIAÇÃO COMUNITÁRIA SÃO FRANCISCO DE ASSIS, LOCALIZADA NO BAIRRO CAMPO DA AGUA VERDE, E A FUNDAÇÃO MUNICIPAL DE ESPORTE, CEDER UM PROFESSOR DE EDUCAÇÃO FISICA, DOIS DIAS POR SEMANA PARA A REALIZAÇÃO DE GINASTICA PARA A MELHOR IDADE. </t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1664/1664_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1664/1664_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 124/2013 DE AUTORIA DOS EDIS RENATO PIKE E PAULO GLINSKI, AO EXMº SR. ANTONIO AGUIAR DD. DEPUTADO ESTADUAL, VER DA POSSIBILIDADE DE AGILIZAR JUNTO AO SETOR COMPETENTE DO GOVERNO ESTADUAL, A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA  SEDE DO QUARTEL DE POLICIA MILITAR EM NOSSO MUNICIPIO. </t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1667/1667_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1667/1667_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 125/2013 DE AUTORIA DOS EDIS PAULO GLISNKI E RENATO PIKE, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DA INSTALAÇÃO DE UM PARQUE INFANTIL JUNTO A PRAÇA JOÃO XXIII NO BAIRRO ALTO DAS PALMEIRAS. </t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1669/1669_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 126/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, DETERMINAR À FUNDAÇÃO MUNICIPAL DE CULTURA, VER DA POSSIBILIDADE DE DISPONIBILIZAR PROFESSORES PARA MINISTRAR AULAS DE MUSICA NAS COMUNIDADES DO INTERIOR DO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 127/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DA INSTALAÇÃO DE UM PARQUE INFANTIL E UMA ACADEMIA AO AR LIVRE NA PRAÇA ABRAÃO MUSSI, LOCALIZADA ENTRE AS RUAS FRANCISCO DE PAULA PEREIRA E MAJOR THOMAZ VIEIRA.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 128/2013 DE AUTORIA DOS EDIS CHIQUINHO DA SILVA E BENE CARVALHO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE REALIZAR A COBERTURA DA QUADRA DE ESPORTES DA ESCOLA ALZIRINHA DA SILVA CORREA. </t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1676/1676_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 129/2013 DE AUTORIA DO EDIL PAULO GLINSKI, O ILMOº SR. NELSON DOS REIS, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE CONSTRUIR REDUTOR DE VELOCIDADE (LOMBADA) NA RUA  OTTO FRIEDRICH, NAS IMEDIAÇÕES DA RESIDÊNCIA N° 1710.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1679/1679_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 130/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  VER DA POSSIBILIDADE DA INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO ALTO DA TIJUCA, JARDIM ESPERANÇA E  COHAB I.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1684/1684_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1684/1684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 131/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO SR. LUIZ ALBERTO RINKOSKI FARIA, DD. PREFEITO MUNICIPAL  E AO SR. NELSON DOS REIS, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE CONFECCIONAR 2 LOMBADAS EM FRENTE O COLÉGIO MARIA IZABEL DE LIMA CUBAS NA LOCALIDADE DE RIO DA AREIA DO MEIO.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 132/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO IMO SR. HAMILTON WENDT, MD. SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, VER DA POSSIBILIDADE DE DISPONIBILIZAR CURSO DE INFORMATICA PARA AS COMUNIDADES DE RIO DA AREIA DO MEIO, E ENCRUZILHADA, EM NÍVEL BÁSICO E AVANÇADO.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 133/2013 DE AUTORIA DO EDIL GIL BAIANO, AO IMO SR. HAMILTON WENDT, MD. SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, VER DA POSSIBILIDADE DE CONSTRUIR UM REFEITÓRIO NA ESCOLA MENINO JESUS, NA LOCALIDADE DE FARTURA. </t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 134/2013 DE AUTORIA DO EDIL BENE CARVALHO, AO EXMO. SR. CELSO MALDANER. DD. DEPUTADO FEDERAL, VER DA POSSIBILIDADE DE ENCAMINHAR EMENDA FEDERAL PARA OBRAS DE INFRAESTRUTURA URBANA DE PAVIMENTAÇÃO PARA O MUNICÍPIO DE CANOINHAS, NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS) </t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 135/2013 DE AUTORIA DO EDIL BENE CARVALHO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE INCLUIR AS RUAS OTÁVIO TABALIPA, JULIO BUDANT NETO E ACIR WOITEXEN, EM OBRAS DE PAVIMENTAÇÃO, TRECHO A ESQUERDA DA AVENIDA EXPEDICIONÁRIOS, SENTIDO CENTRO/BAIRROS.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1701/1701_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 136/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE REALIZAR REPAROS NOS TRAPICHES DA BALSA DE FELIPE SCHIMIDT.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 137/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE COLOCAR ACADEMIA AO AR LIVRE NA LOCALIDADE  DE MARCILIO DIAS.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1703/1703_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 138/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS  VER DA POSSIBILIDADE DE RESOLVER OS PROBLEMAS DA RUA ROLANDO LOURENÇO MALUCELLI, ENTRE AS RUAS RUI BARBOSA E EMÍLIO SCHOLTZ.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 139/2013 DE AUTORIA DO EDIL PAULO GLINSKI, AO ILMº SR. NELSON DOS REIS, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE MELHORAR O REDUTOR DE VELOCIDADE, COM TACHÕES QUEBRA MOLAS OU LOMBADA FAIXA, NA RUA MARECHAL FLORIANO FUNDOS DO COLÉGIO SAGRADO CORAÇÃO DE JESUS.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 140/2013 DE AUTORIA DO EDIL PAULO GLINSKI, AO ILMOº SR. NELSON DOS REI SILVA, MD. DIRETOR DO DETRACAM, VER DA POSSIBILIDADE MUDAR A PREFERENCIAL DA RUA JOSÉ BOITEUX, CONHECIDA COMO RUA DO VALETÃO, PASSANDO A PREFERÊNCIA PARA QUEM TRANSITA PELA RUA ANDRÉ PANGRATZ, RECENTEMENTE ASFALTADA. </t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>João Grein, Neno Pangratz, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1709/1709_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1709/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 141/2013 DE AUTORIA DOS EDIS JOÃO GREIN, NENO PANGRATZ E WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE INCLUIR SUBVENÇÕES  DO MUNICÍPIO, PARA A PIA UNIÃO DE SANTO ANTÔNIO, QUE VEM PRESTANDO BONS E RELEVANTES SERVIÇOS À NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1710/1710_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1710/1710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 142/2013 DE AUTORIA DO EDIL BENE CARVALHO, AO IMO. SR. WILSON DAMS, MD. DIRETOR DA EMPRESA COLETIVO SANTA CRUZ, E AO SR. NELSON DOS REIS, MD. DIRETOR DO DETRACAN, VER DA VIABILIDADE DA IMPLANTAÇÃO DE UMA LINHA DE ÔNIBUS  NA RUA OTÁVIO TABALIPA, FAURI DE LIMA E PEDRO BARBOSA, NO DISTRITO DO CAMPO DA ÁGUA VERDE.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1712/1712_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1712/1712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 143/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMO. SR. ANTONIO AGUIAR  DD. DEPUTADO ESTADUAL E AO SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, VERIFICAR JUNTO AOS SETOR COMPETENTE DO ESTADO, PARA QUE SEJA VIABILIZADO VERBAS PARA CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES JARDIM SANTA CRUZ.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1713/1713_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1713/1713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 144/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO ILMº SR. NELSON DOS REIS, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE DEIXAR LIVRE O TRÂNSITO NA RUA BARÃO DO RIO BRANCO NA CONVERSÃO A DIREITA, ACESSO A RUA FRANCISCO DE PAULA PEREIRA EM FRENTE A ALFAIATARIA GAUCHA.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1716/1716_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 145/2013 DE AUTORIA DO EDIL GIL BAIANO, O ILMº SR.LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL VER DA POSSIBILIDADE DE UNIFORMIZAR OS FUNCIONÁRIOS DA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1718/1718_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1718/1718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 146/2013 DE AUTORIA DO EDIL BENE CARVALHO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL VER DA POSSIBILIDADE DE ENTRAR EM CONJUNTO COM A EMPRESA COLETIVO SANTA CRUZ IMPLANTAR UMA LINHA DE ÔNIBUS  NA RUA OTÁVIO TABALIPA, FAURI DE LIMA E PEDRO BARBOSA, NO DISTRITO DO CAMPO DA ÁGUA VERDE._x000D_
 </t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1719/1719_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 147/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE CONTEMPLAR A RUA OTÁVIO TABALIPA COM PROJETO DE PAVIMENTAÇÃO ASFÁLTICA, INICIANDO NA AVENIDA EXPEDICIONÁRIOS LADO DIREITO SENTIDO BR 280, TRECHO ATÉ O ENTRONCAMENTO COM A RUA ADOLFO BADING E A  PRAÇA   WALDEMIRO DE ANDRADE._x000D_
 </t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1720/1720_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1720/1720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 148/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE, PARA QUE SEJA  FEITO A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA JACOB SCHEUER, INICIANDO NO TREVO DA AVENIDA DOS EXPEDICIONÁRIOS ATÉ A EMPRESA CIA CANOINHAS DE PAPEL.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 149/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMOº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE, PARA QUE SEJA INSTALADO ILUMINAÇÃO PÚBLICA, NO TRECHO DA ESTRADA DO CARAGUATÁ, SENTIDO PAULA PEREIRA, A PARTIR DA RESIDÊNCIA DO SR ALTAIR DE PAULA ATÉ A FAMÍLIA BENDA.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1722/1722_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1722/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº150 /2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE  REALIZAR PROJETO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA ALFREDO MAYER TRECHO INICIANDO NA RUA ADOLFO BADING ATÉ A RUA TEODORO HUMENHUK.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>Bene Carvalho , Neno Pangratz</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 151/2013 DE AUTORIA DOS EDIS BENE CARVALHO E NENO PANGRATZ, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE CONSTRUIR UMA  ACADEMIA AO AR LIVRE NA LOCALIDADE DE FELIPE SCHIMIDT.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1725/1725_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1725/1725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 152/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS,  VER DA POSSIBILIDADE DE PATROLAR A ESTRADA QUE LIGA A BR 280, PASSANDO NA COMUNIDADE DE ENTRE RIOS ATÉ RIO DA AREIA DO MEIO.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>João Grein, Chiquinho da Silva</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1726/1726_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1726/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 153/2013 DE AUTORIA DOS EDIS JOÃO GREIN E CHIQUINHO DA SILVA, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETARIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE FAZER PAVIMENTAÇÃO OU CALÇAMENTO COMUNITÁRIO NA RUA ALVINO VOIGT NO BAIRRO CAMPO DA AGUA VERDE.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1728/1728_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1728/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 154/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E CASCALHAR A RUA FLAVIO HAENSCH NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1729/1729_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1729/1729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 155/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL  VER DA POSSIBILIDADE DE VER COM O SETOR COMPETENTE, PARA QUE SEJA INSTALADO POSTE E LUMINÁRIAS NA PROLONGAÇÃO DA RUA VIRGILIO TREVISANI, TRECHO ENTRE A IGREJA ASSEMBLEIA DE DEUS ATÉ A COHAB IV.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1730/1730_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1730/1730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 156/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL  E AO SR. GILSON GUIMARÃES, MD SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE PAVIMENTAR A RUA GIL COSTA, TRECHO ENTRE AS RUAS MARECHAL FLORIANO E SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1733/1733_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1733/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 157/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI, MD SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE RECUPERAR O ACESSO A RESIDENCIA DO SENHOR ANDRÉ YURKIV, NA LOCALIDADE DE RIO PRETINHO, APÓS O PRIMEIRO CASCALHEIRO, POIS O LOCAL PRECISA URGENTE DE PATROLAMENTO E CASCALHAMENTO DEVIDO QUE NESTA RESIDENCIA ENCONTRA-SE PESSOAS COM PROBLEMAS DE SAUDE.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1734/1734_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 158/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL  E AO SR. CELIO GALESKI, MD SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR, CASCALHAR E FAZER BUEIROS, NA ESTRADA DA LOCALIDADE DE RIO DA AREIA DO MEIO, PASSANDO NAS PROPRIEDADES DOS SENHORES: JOSÉ, MIGUEL, TOMAZ, ANTONIO, JOEL E SILVESTRE YURKIV, BRUNO E EVA SCHOSTAK, ARISTIDES E JOSÉ MACHADO E CRISTIANO SCHICALSKI.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1735/1735_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 159/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL  E AO SR. CELIO GALESKI, MD SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR, COLOCAR BRITA E OU CASCALHO NA ESTRADA TRECHO ENTRE A PROPRIEDADE DO SENHOR ARTUR ARNOLDO ATÉ AS PROPRIEDADES DAS FAMÍLIAS PERCIAK E NAZARIO, NA COMUNIDADE DO SALTO DA AGUA VERDE.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1737/1737_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 160/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL  E AO SR. CELIO GALESKI, MD SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE CONSTRUIR UM REDUTOR DE VELOCIDADE (LOMBADA), NA LOCALIDADE DE RIO DOS PARDOS EM FRENTE A QUADRA DE AREIA E A LANCHONETE LOCAL.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1740/1740_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1740/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 161/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. RICARDO PEREIRA MARTIN, DD. SECRETÁRIO DESENVOLVIMENTO REGIONAL, (SDR) VER DA POSSIBILIDADE, DE DISPONIBILIZAR UM ONIBUS (TRANSPORTE), PARA  VINTE E CINCO ALUNOS E DOIS PROFESSORES, DA ESCOLA ESTADUAL ALMIRANTE BARROSO, ATÉ O MUNICIPIO DE TUBARÃO, PARA PARTICIPAR DA COPA SANTA CATARINA DE HANDEBOL MASCULINO SUB 18 E FEMININO SUB 16, A SAIDA DE CANOINHAS ESTÁ MARCADA PARA DIA 17 DE ABRIL DE 2013, E RETORNO DIA 21 DE ABRIL DE 2013. </t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1742/1742_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1742/1742_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 162/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO  SR. NELSON DOS REIS, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE INSTALAR REDUTOR DE VELOCIDADE, EM FRENTE À FUNERÁRIA UNISSEL, NA RUA LOURENÇO WRUBLESKI.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1744/1744_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1744/1744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 163/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO  SR. CÉLIO GALESKI, MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE ARRUMAR A RUA WILLIBALDO HOFFMANN NO BAIRRO SOSSEGO.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1746/1746_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1746/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 164/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO ILMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO  SR.WILSON DAMS, MD. DIRETOR DA EMPRESA COLETIVO SANTA CRUZ, VER DA POSSIBILIDADE DE, O ONIBUS QUE FAZ A LINHA SÃO CRISTOVÃO ATÉ A BR 280, PASSAR  PELA SUBSTAÇÃO DA CELESC ATÉ O BAIRRO BOA VISTA. </t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>João Grein, Gilmar Martins</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1747/1747_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1747/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 165/2013 DE AUTORIA DOS EDIS JOÃO GREIN E GIL BAIANO, AO ILMOº SR. CELIO GALESKI, MD. SECRETARIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE, PARA QUE SEJA COM URGÊNCIA CONSERTADO A CABECEIRA DA PONTE DA LOCALIDADE DO SERRITO.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>Gilmar Martins, João Grein</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1748/1748_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1748/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 166/2013 DE AUTORIA DOS EDIS JOÃO GREIN E GIL BAIANO, AO ILMOº SR. CELIO GALESKI, MD. SECRETARIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE, PARA QUE SEJA FEITO UM BUEIRO, PRÓXIMO À ENTRADA DA LOCALIDADE DE CACHOEIRA.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1749/1749_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1749/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 167/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR CELIO GALESKI , MD. SECRETARIO MUNICIPAL DE OBRAS, VER DA POSSIBILIDADE DE SOLUCIONAR COM URGENCIA O PROBLEMA DA AGUA DE ENXURRADA EXISTENTE NA ESTRADA DONA FRANCISCA, EM FRENTE O NUMERO 1230,  INDUSTRIA DE CARROCERIAS CANOINHAS, A OFICINA SUCHARA E A ROTULA.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1751/1751_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1751/1751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 168/2013 DE AUTORIA DO EDIS WILMAR SUDOSKI E CHIQUINHO DA SILVA, AO EXMº SR LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. NELSON DOS REIS, MD. DIRETOR DO DETRACAM  VER DA POSSIBILIDADE DE COLOCAR INIBIDOR DE VELOCIDADE (LOMBADAS) OU TACHÕES NO ACESSO A ROTULA EXISTENTE NA ESTRADA DONA FRANCISCA NO ENTRONCAMENTO COM A RUA ADÃO TISKA.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1752/1752_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1752/1752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº169/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI,AO EXMº SR LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. GILSON GUIMARÃES, MD. SECRETARIO DE PLANEJAMENTO VER DA POSSIBILIDADE DE MUDAR O PONTO DE ONIBUS EXISTENTE NA ESTRADA DONA FRANCISCA NAS PROXIMIDADES DA INDUSTRIA DE CARROCERIAS CANOINHAS NO MINIMO A 10 METROS.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1754/1754_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1754/1754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 170/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. GILSON GUIMARÃES, MD. SECRETARIO DE PLANEJAMENTO VER DA POSSIBILIDADE DE CONSTRUIR CALÇADA E CICLOVIA NA ESTRADA DONA FRANCISCA DAS PROXIMIDADES DA INDUSTRIA DE CARROCERIAS CANOINHAS ATÉ PRÓXIMO DO TREVO DA BR 280.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 171/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SR MARIO RENATO ERZINGER DD. COMANDANTE DO 3º BATALHÃO DE POLICIA MILITAR DO ESTADO DE SANTA CATARINA, VER DA POSSIBILIDADE DE DESTACAR UM POLICIAL MILITAR PARA ORGANIZAR O TRANSITO NAS ESQUINAS DAS RUAS MAJOR VIEIRA E GETULIO VARGAS NOS HORÁRIOS DE PICO.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 172/2013 DE AUTORIA DOS EDIS CHIQUINHO DA SILVA E WILMAR SUDOSKI, AO EXMº SR LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. NELSON DOS REIS, MD. DIRETOR DO DETRACAM, VER DA POSSIBILIDADE DE COLOCAR SINALIZADOR COMO LOMBADAS OU TACHÕES NA ROTULA EXISTENTE NA PRAÇA JOÃO XXIII NO ENTRONCAMENTO DAS RUAS DUQUE DE CAXIAS E CIDADE DE JAÚ.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1758/1758_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1758/1758_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 173/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO DIRETOR DA FUNDAÇÃO CULTURAL DO MUNICIPIO, VER DA POSSIBILIDADE DA REVITALIZAÇÃO DOS SIMBOLOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1759/1759_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1759/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 174/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO SR. DIRETOR DA FUNDAÇÃO CULTURAL, VER DA POSSIBILIDADE DE ENCAMINHAR AO SETOR COMPETENTE PARA QUE SEJA FEITA PLACA NO PORTAL DA ENTRADA DA CIDADE COM A SEGUINTE FRASE. SEJAM BEM VINDOS A CANOINHAS, PRINCESA GENTIL DO PLANALTO.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1760/1760_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1760/1760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 175/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO SR.CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE INSTALAR UMA LOMBADA NA RUA SAULO DE CARVALHO PRÓXIMO A RESIDENCIA DE NUMERO 1245.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1761/1761_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1761/1761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 176/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO SR.CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE INSTALAR UM REDUTOR DE VOLOCIDADE  NA ROTATÓRIA DA RUA DUQUE DE CAXIAS.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1762/1762_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1762/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 177/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO SR.CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE INSTALAR UMA LOMBADA NA ESTRADA DONA FRANCISCA.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>Paulo Glinski , Neno Pangratz</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1763/1763_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1763/1763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº178/2013 DE AUTORIA DOS EDIS PAULO GLINSKI E NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, SR. ANTONIO AGUIAR DD. DEPUTADO ESTADUAL, E AO SR. RICARDO PEREIRA MARTIN, MD. SECRETARIO DE DESENVOVIMENTO REGIONAL, PARA QUE OBTENHAM JUNTO A SECRETARIA DE ESTADO DE EDUCAÇÃO, A VERBA NECESSÁRIA PARA CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES, OU EDIFICAÇÃO DE UMA QUADRA COBERTA, NA LOCALIDADE DE RIO DO PINHO.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t xml:space="preserve">Neno Pangratz, Paulo Glinski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1764/1764_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1764/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 179/2013 DE AUTORIA DOS EDIS PAULO GLINSKI E NENO PANGRATZ, AO EXMº SR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  PARA VER DA POSSIBILIDADE DE PROMOVER A CONSTRUÇÃO DO ALAMBRADO NO CAMPO DE FUTEBOL NA LOCALIDADE DE RIO DO PINHO.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1765/1765_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1765/1765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 180/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL VER DA POSSIBILIDADE DE CONSTRUIR UMA ACADEMIA AO AR LIVRE, NA COMUNIDADE DO SALTO DA AGUA VERDE._x000D_
 </t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1766/1766_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1766/1766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 181/2013 DE AUTORIA DOS EDIS BENE CARVALHO E NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E A SENHORA TELMA REGINA BLEY, MD. SECRETARIA DE SAÚDE VER DA POSSIBILIDADE DE DETERMINAR A CONSTRUÇÃO DE TOLDO NA FRENTE DO POSTO DE SAÚDE DA COHAB I, COM EXTENSÃO ATÉ A CALÇADA.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1767/1767_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1767/1767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 182/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMOº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI, MD. SECRETARIO DE OBRAS VER DA POSSIBILIDADE DE FAZER  LIMPEZA NAS LATERAIS, PATROLAR E COLOCAR BRITA, CASCALHO OU PEDREGULHO NA RUA MARECHAL RONDON, TRECHO ENTRE A RUA JOAQUIM DE PAULA VIEIRA E AGENOR FABIO GOMES. </t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1768/1768_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1768/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 183/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE, PARA QUE SEJA  FEITO A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA EMILIO SCHOLZE INICIANDO NA ESQUINA DA RUA ALVARO SOARES MACHADO ATÉ ESQUINA COM A RUA KURT MENDE.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1769/1769_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1769/1769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 184/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMO. SR. MARIO RENATO ERZINGER, DD. COMANDANTE DO 3º BATALHÃO DE POLICIA MILITAR DE SANTA CATARINA, VER DA POSSIBILIDADE DE AGRACIAR OS SOLDADOS DIOGO CESAR ANDRADE E MARCELO PEDRO PEREIRA, PARA RECEBER UMA HOMENAGEM JUNTO A POLICIA MILITAR DE ACORDO COM SEU REGIMENTO.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>Bene Carvalho , Chiquinho da Silva, Genérico, Gilmar Martins, João Grein, Neno Pangratz, Paulo Glinski , Pike, Wilmar Sudoski</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1770/1770_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1770/1770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 185/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL  BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. MAURO MARIANI, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1771/1771_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 186/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. PEDRO UCZAI, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1772/1772_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1772/1772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 187/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. ESPERIDIÃO AMIN, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1773/1773_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 188/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. JOÃO RODRIGUES, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1774/1774_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 189/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. JORGINHO MELLO, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1775/1775_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 190/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. DECIO LIMA, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1776/1776_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 191/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. PAULO BORNHAUSEN, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1777/1777_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1777/1777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 192/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. ROGERIO MENDONÇA, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1778/1778_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1778/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 193/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. ODACIR ZONTA, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1779/1779_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1779/1779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 194/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. MARCO TEBALDI, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1780/1780_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1780/1780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 195/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. EDINHO BEZ, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1781/1781_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1781/1781_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 196/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. ONOFRE AGOSTINI, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1782/1782_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1782/1782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 197/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. RONALDO BENEDET, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1783/1783_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1783/1783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 198/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. JORGE BOEIRA, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1784/1784_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1784/1784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 199/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. LUCI CHOINACKI, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1785/1785_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1785/1785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 200/2013 DE AUTORIA DOS EDIS RENATO PIKE, PAULO GLINSKI, BENE CARVALHO, CHIQUINHO DA SILVA, GENÉRICO, GIL BAIANO, WILMAR SUDOSKI, NENO PANGRATZ E JOÃO GREIN, AO EXMO. SR. CELSO MALDANER, DD. DEPUTADO FEDERAL, QUE PROMOVAM AS AÇÕES NECESSÁRIAS COM A FINALIDADE DE ANÁLISE E APROVAÇÃO DE PROPOSTAS OU PROJETOS EM TRAMITAÇÃO QUE OBJETIVEM A IMPLANTAÇÃO DA REDUÇÃO DA IDADE PENAL EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1786/1786_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1786/1786_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 201/2013 DE AUTORIA DO EDIL PAULO GLINSKI, AO EXMO SR. GILSON LUIZ GUIMARÃES DD. SECRETARIO DE PLANEJAMENTO E A EMPRESA CELESC, PARA PROVIDENCIAR A INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA COM LUMINÁRIA, NA RUA DEODATO DE LIMA, ENTRE AS RUAS SÃO JOSÉ E RUA 12 DE SETEMBRO NO BAIRRO ALTO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1787/1787_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1787/1787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 202/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR.LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI DD. SECRETARIO DE OBRAS VER DA POSSIBILIDADE DE CONSERTAR OS BURACOS PRÓXIMO AO PORTAL.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1788/1788_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1788/1788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 203/2013 DE AUTORIA DO EDIL PAULO GLINSKI, AO EXMO SR. RENATO JARDEL GURTINSKI, MD. PRESIDENTE DA CAMARA DE VEREADORES DE CANOINHAS VER DA POSSIBILIDADE DE CONVIDAR O JORNALISTA FABIO RODRIGUES, QUE LANÇOU O LIVRO MARCILIO DIAS NOS CORAÇÕES: A HISTÓRIA DE UM VILAREJO PARA DAR UMA PALESTRA NA CÂMARA MUNICIPAL, VOLTADA PARA OS ALUNOS DA REDE PUBLICA DE ENSINO E COMUNIDADE EM GERAL.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1789/1789_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1789/1789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 204/2013 DE AUTORIA DOS EDIS BENE CARVALHO E CHIQUINHO DA SILVA,  AO EXMº SR. VALDIR COBALCHINI DD. SECRETARIO DA INFRAESTRUTURA DO ESTADO DE SANTA CATARINA, VER DA POSSIBILIDADE DE DISPONIBILIZAR UM VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS)  PARA A PAVIMENTAÇÃO ASFALTICA NA RUA JULIO BUDANT NETTO, NO BAIRRO CAMPO DA AGUA VERDE, INICIANDO NA AVENIDA EXPEDICIONÁRIOS PASSANDO PELO CONJUNTO HABITACIONAL MENINO DEUS, PELO CEI LANDI AMA NEPPEL ATÉ O CONJUNTO HABITACIONAL AGUA VERDE.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1790/1790_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1790/1790_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 205/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E A  EXMª SRª TELMA REGINA BLEY, DD. SECRETARIA DA SAÚDE, VER DA POSSIBILIDADE DE SER  COLOCADA A DISPOSIÇÃO A VACINA CONTRA A GRIPE AOS DOADORES DE SANGUE QUE COMPROVEM TER TRES OU MAIS DOAÇÕES NO ANO._x000D_
 </t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1791/1791_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1791/1791_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 206/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR GILSON GUIMARÃES, DD. SECRETARIO DO PLANEJAMENTO, VER DA POSSIBILIDADE DE REALIZAR A CONCLUSÃO DA ACADEMIA AO AR LIVRE INSTALADA NA PRAÇA JOÃO GROSSKOPF ENTRE AS RUAS SERGIO GAPSKI E ANTONIO GROSSKOPF NO BAIRRO AGUA VERDE.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1792/1792_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1792/1792_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 207/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR NELSON DOS REIS, MD. DIRETOR DO DETRACAM, VER DA POSSIBILIDADE DE INSTALAR UMA (LOMBADA) REDUTOR DE VELOCIDADE NA RUA CAETANO COSTA PRÓXIMO A STRACK MOTOS.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1793/1793_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1793/1793_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 208/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR ADINOR DA SILVA, DD. SECRETARIO DE MEIO AMBIENTE, VER DA POSSIBILIDADE DE INSTALAR LIXEIRAS PROJETADAS PARA COLETA SELETIVA DE LIXO NOS SEGUINTES LOCAIS; AVENIDA EXPEDICIONÁRIOS, AVENIDA SENADOR IVO DE AQUINO E AS RUAS DUQUE DE CAXIAS E ROBERTO EHLKE E RUAS DO CENTRO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1794/1794_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1794/1794_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 209/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E A SENHORA TATIANA RIBEIRO GREIN, DD. GERENTE DO ECT. EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS AGENCIA DE CANOINHAS-SC, VER DA POSSIBILIDADE DE INSTALAR UMA AGENCIA DE ATENDIMENTO OFERECENDO TODOS OS SEUS SERVIÇOS, NO BAIRRO CAMPO DA AGUA VERDE MAIS PRECISAMENTE NA AVENIDA  EXPEDICIONARIOS TRECHO ENTRE  O BANCO SICOOB E MATERIAL DE CONSTRUÇÃO PONTAROLO.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1795/1795_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1795/1795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 210/2013 DE AUTORIA DO EDIL NENO PANGRATZ, O EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR CELIO GALESKI, MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE REFORMAR A PONTE EXISTENTE NA ESTRADA DO MATÃO COM ACESSO PARA LOCALIDADE DE SEREIA.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1796/1796_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1796/1796_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 211/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR GILSON GUIMARÃES, MD. SECRETARIO DE PLANEJAMENTO, VER DA POSSIBILIDADE REALIZAR COLOCAR ILUMINAÇÃO PUBLICA NA ESTRADA GERAL DO PARADO TRECHO ENTRE AS OLARIAS ROEDER E CEACA.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1797/1797_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1797/1797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 212/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL SENHOR GILSON GUIMARÃES, MD. SECRETARIO DE PLANEJAMENTO, E AO SENHOR HAMILTON WENDT SECRETARIO DE EDUCAÇÃO, VER DA POSSIBILIDADE DE CONSTRUIR OU REFORMAR O CEI FERNANDO PESSOA LOCALIZADO NO BAIRRO PIEDADE BEM COMO ADQUIRIR 10 NOVAS CADEIRAS PARA ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1798/1798_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1798/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 213/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E A FUNDAÇÃO CULTURAL DE CANOINHAS, REALIZAR UM EVENTO NO MUNICIPIO PARA A ORIGEM CABOCLA, E TRAZER A APRESENTAÇÃO  DO FANDANGO DE SÃO GONÇALO, APRESENTADO PELO GRUPO DA COMUNIDADE DE SERRA DOS BORGES, EVIDENCIANDO ASSIM A ETNIA CABOCLA.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1799/1799_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1799/1799_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 214/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR NELSON DOS REIS, MD DIRETOR DO DETRACAM, VER DA POSSIBILIDADE DE CONSTRUIR LOMBADAS NA RUA JULIO CORREA DA COSTA NO BAIRRO CAMPO DA AGUA VERDE.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1800/1800_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1800/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 215/2013 DE AUTORIA DOS EDIS RENATO PIKE E PAULO GLINSKI, O EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE INSTALAR UMA ACADEMIA AO AR LIVRE, JUNTO A CASA DA CIDADANIA WIEGANDO OLSEN EM MARCILIO DIAS.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1801/1801_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1801/1801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 216/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMº SR. GILSON GUIMARÃES DD. SECRETARIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE REALIZAR A TROCA DE LAMPADAS DA ILUMINAÇÃO PUBLICA QUE SE ENCONTRAM QUEIMADAS, NAS LOCALIDADES DE PAULA PEREIRA, RIO DO PINHO  E FARTURA.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1802/1802_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1802/1802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 217/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMOº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SENHOR GILSON GUIMARÃES MD. SECRETARIO DE PLANEJAMENTO, VER DA POSSIBILIDADE, PARA QUE SEJA INSTALADO ILUMINAÇÃO PÚBLICA, NA RUA EMIDIO FERREIRA DE SOUZA, TRECHO ENTRE A RESIDENCIA DE NÚMERO 810 BAR DO ZÉ,  ATÉ PRÓXIMO A ARAD POIS EM DIVERSOS PONTOS DA REFERIDA RUA,  NÃO EXISTE A ILUMINAÇÃO PUBLICA. </t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1803/1803_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1803/1803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 218/2013 DE AUTORIA DO EDIL JOÃO GREIN, O EXMº SENHOR CELIO GALESKI, MD SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE PROCEDER O SERVIÇO DE ALARGAMENTO DA  VIA PUBLICA, TRECHO ENTRE A SC 303, PRÓXIMO A RESIDENCIA DO SENHOR ROGERIO ARTNER NA COMUNIDADE DE RIO DA AREIA DO MEIO EM DIREÇÃO A COMUNIDADE DE ENTRE RIOS, EXTENSÃO APROXIMADA DE 1,5 KM.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1804/1804_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1804/1804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 219/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE ENCAMINHAR AO SETOR COMPETENTE, AÇÃO PARA MELHORAR O SINAL DE TELEFONE NAS LOCALIDADES DE RIO DA AREIA DE BAIXO, VALINHOS E ENTRE RIOS.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1805/1805_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1805/1805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 220/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE JUNTO A EMPRESA QUE FAZ O SERVIÇO DE LIMPEZA NAS PRAÇAS E CALÇADÃO DA CIDADE, REALIZAR O TRABALHO NOS DOMINGOS E FERIADOS NO PERÍODO DA MANHÃ. </t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1806/1806_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1806/1806_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 221/2013 DE AUTORIA DO EDIL NENO PNAGRATZ, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE  JUNTO AO SETOR COMPETENTE, EFETUAR A RECUPERAÇÃO O MAIS RÁPIDO POSSÍVEL DA BALSA DE SANTA LEOCÁDIA. </t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1807/1807_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1807/1807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 222/2013 DE AUTORIA DO EDIL JOÃO GREIN,  AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR JOÉRCIO MIELKE MD. SECRETARIO DA AGRICULTURA  VER DA POSSIBILIDADE DE ESTABELECER PARCERIA ENTRE O CETRECAN- CANOINHAS E ESTAÇÃO EXPERIMENTAL DA EPAGRI. DISPONIBILIZAR, DIFUNDIR, FACILITAR E IMPLANTAR A TECNOLOGIA DO PASTOREIO VOISIN(PIQUETEAMENTO), NOS CAÍVAS EM NOSSO MUNICIPIO COM IMPLANTAÇÃO DE PASTAGENS APROPRIADAS.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1808/1808_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1808/1808_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 223/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE REALIZAR O REPERFILAMENTO DA RUA BARÃO DO RIO BRANCO, TRECHO ENTRE O SUPERMERCADO BRUDA ATÉ PRÓXIMO O TERMINAL RODOVIÁRIO.  _x000D_
 </t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1809/1809_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1809/1809_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 224/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR NELSON DOS REIS, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE INSTALAR 02 (DUAS) LOMBADAS, NA ESTRADA GERAL DO SALTO DA AGUA VERDE APÓS O RIO DA GRALHA. _x000D_
 </t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1810/1810_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1810/1810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 225/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE CONSTRUIR UMA PISTA DE SKATE NA PRAÇA LAURO MULLER NO CENTRO DO MUNICIPIO.  </t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1811/1811_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1811/1811_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 226/2013 DE AUTORIA DO EDIL NEUZO GENÉRICO, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI, MD SECRETARIO DE OBRAS,  VER DA POSSIBILIDADE DE PATROLAR E CASCALHAR A RUA FLAVIO HAENSCH NO BAIRRO BOA VISTA.  </t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1812/1812_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1812/1812_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 227/2013 DE AUTORIA DO EDIL NEUZO GENÉRICO, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR NELSON DOS REIS, MD DIRETOR DO DETRACAN,  VER DA POSSIBILIDADE DE REFAZER A PINTURA DAS FAIXAS DE PEDESTRES NAS RUAS CAETANO COSTA E VIDAL RAMOS.  </t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1813/1813_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1813/1813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 228/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI, MD SECRETARIO DE OBRAS,  VER DA POSSIBILIDADE DE FAZER O REPERFILAMENTO DA RUA 3 DE MAIO ONDE TEM PARALELEPÍPEDOS</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1814/1814_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1814/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 229/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI, MD SECRETARIO DE OBRAS,  VER DA POSSIBILIDADE DE PAVIMENTAR PARTE DA RUA JOSÉ BOITEUX QUADRA FINAL, PRÓXIMO A EMPRESA COLETIVO SANTA CRUZ. </t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1815/1815_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1815/1815_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 230/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E A SENHORA TELMA REGINA BLEY,  MD.SECRETARIA DA SAUDE,  VER DA POSSIBILIDADE DE CONSTRUIR UM POSTO DE SAÚDE NA LOCALIDADE DE RIO DO TIGRE. </t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1816/1816_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1816/1816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 231/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI, MD SECRETARIO DE OBRAS,  VER DA POSSIBILIDADE DE FAZER O REPERFILAMENTO DA RUA WOLF FILHO, QUE DÁ ACESSO A EMPRESA COLETIVO SANTA CRUZ.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1817/1817_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1817/1817_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº /2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI, MD SECRETARIO DE OBRAS,  VER DA POSSIBILIDADE DE PATROLAR, CASCALHAR, ABRIR VALETAS  E REALIZAR LIMPEZA DAS MESMAS NAS SEGUINTES RUAS:FREI MENANDRO KAMPS, FRANCISCO DE PAULA PEREIRA, MAJOR VIEIRA, ALOIS STÜEBER, MARECHAL RONDON, JOÃO SABATKE E ANTONIO SALOMON ATÉ A BR 280._x000D_
 </t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1818/1818_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1818/1818_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 233/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR NELSON DOS REIS, MD DIRETOR DO DETRACAN VER DA POSSIBILIDADE DE INSTALAR UMA LOMBADA NA AVENIDA EXPEDICIONÁRIOS NAS PROXIMIDADES DA INDUSTRIA FUMAGEIRA PHILIP MORRIS.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1819/1819_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1819/1819_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 234/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR NELSON DOS REIS, MD DIRERTOR DO DETRACAN, VER DA POSSIBILIDADE DE CONSTRUIR  LOMBADA NA RUA FLAVIO HAENSCH PRÓXIMO A RESIDENCIA DE NUMERO 135.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1820/1820_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 235/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI, MD SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE ARRUMAR AS ENTRADAS DAS RESIDENCIAS LOCALIZADAS NA RUA AGENOR FABIO GOMES.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1821/1821_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1821/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 236/2013 DE AUTORIA DO EDIL BENE CARVALHO, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE INCLUIR TODAS AS RUAS DA COHAB IV, NO PROGRAMA DE PAVIMENTAÇÃO, DA VERBA DO BADESC OU VIA GOVERNO DO ESTADO, ATRAVÉS DO REPASSE AOS MUNICIPIOS.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1822/1822_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 237/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE INCLUIR NA PROGRAMAÇÃO DA SECRETARIA DE OBRAS A MANUTENÇÃO DE TODAS AS RUAS DO DISTRITO DE MARCILIO DIAS E BAIRRO ALTO DA TIJUCA.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1823/1823_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1823/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 238/2013 DE AUTORIA DOS EDIS WILMAR SUDOSKI E NEUZO GENÉRICO, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE REALIZAR LIMPEZA NA TUBULAÇÃO E BOCA DE LOBO EM TODA A EXTENSÃO DA E FAZER O REPERFILAMENTO ASFALTICO NA RUA GETULIO VARGAS, COM INICIO NA RUA FREI MENANDRO KAMPS, ATÉ A RUA PAUL HARRIS NOS FUNDOS DO ESTADIO MUNICIPAL. </t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 239/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR NELSON DOS REIS, MD. DIRETOR DO DETRACAN, SENHOR GILSON GUIMARÃES MD. SECRETARIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE CONSTRUIR DUAS LOMBADAS ,COLOCAR PLACA DE PARE E CONSERTAR CINCO LUMINÁRIAS QUE ESTÃO APRESENTANDO DEFEITO NA RUA OTAVIO FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 240/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR NELSON DOS REIS, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE CONSTRUIR DUAS LOMBADAS, NA RUA JULIO CORREA DA COSTA.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1826/1826_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 241/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE INCLUIR NA PROGRAMAÇÃO DA SECRETARIA DE OBRAS A MELHORIA DO ACESSO E O ACOSTAMENTO DAS SEGUINTES RUAS: RUA MARIO JOÃO MAYER, ENTRADA PARA O BAIRRO AGUA VERDE; ACESSO BAIRRO BOA VISTA; ACESSO A RUA SERGIO GAPSKI ENTRADA PARA O SALTO AGUA VERDE. </t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1827/1827_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1827/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 242/2013 DE AUTORIA DO EDIL BENE CARVALHO, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE MANDAR ENCASCALHAR A ESTRADA MUNICIPAL DE VALINHOS ATÉ A SEDE DO DISTRITO DE FELIPE SCHIMIDT. </t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1828/1828_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1828/1828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 243/2013 DE AUTORIA DOS EDIS RENATO PIKE E WILMAR SUDOSKI, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE MANDAR PATROLAR CASCALHAR OU JOGAR PEDREGULHO NAS RUAS HENRIQUE ZUGMANN, ALVINO VOIGT E OTÁVIO TABALIPA NO BAIRRO CAMPO DA AGUA VERDE. </t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1829/1829_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1829/1829_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 244/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE MANDAR PATROLAR CASCALHAR A RUA SAULO DE CARVALHO NAS PROXIMIDADES DA IGREJA ADVENTISTA, PRÓXIMO A COOPERALFA. </t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1830/1830_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1830/1830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 245/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E VER DA POSSIBILIDADE DE SER REALIZADA UMA CAMPANHA INTENSIVA DE EDUCAÇÃO NO TRANSITO.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1831/1831_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1831/1831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 246/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR NELSON DOS REIS MD DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE SER REALIZADA PINTURA DE TODAS AS FAIXAS DE PEDESTRE E SINALIZAÇÃO DE LOMBADAS.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1832/1832_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 247/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI  MD SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E CASCALHAR A ESTRADA DE ERVAL BONITO A ESTAÇÃO PACIENCIA.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1833/1833_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1833/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 248/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI  MD SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E CASCALHAR A ESTRADA DE LAGEADO A VALINHOS.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1834/1834_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 249/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI  MD SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E CASCALHAR A ESTRADA DE SANTA EMIDIA TRECHO ENTRE AS PROPRIEDADES DOS SENHORES ZOLDERI MACIEL E ROBERTO ASTRISI.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1835/1835_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1835/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 250/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR GILSON GUIMARÃES  MD SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE COLOCAR LIXEIRAS  NA RUA MAJOR VIEIRA, PRÓXIMO A CAIXA ECONOMICA FEDERAL.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1838/1838_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1838/1838_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 251/2013 DE AUTORIA DO EDIL GIL BAIANAO, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR HAMILTON WENDT  MD SECRETÁRIO DE EDUCAÇÃO, VER DA POSSIBILIDADE DE CONSTRUIR UM REFEITÓRIO NA ESCOLA MENINO JESUS DA FARTURA.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1839/1839_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 252/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR GILSON GUIMARÃES MD SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE COLOCAR ILUMINAÇÃO PUBLICA NA RUA ARTUR OSCAR SPIES NO BAIRRO INDUSTRIAL I.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1840/1840_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1840/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 253/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL,_x000D_
 AO SENHOR ADINOR DA SILVA MD. SECRETÁRIO DE MEIO AMBIENTE E A SENHORA VIVIANE BUENO MD. GESTORA DE CULTURA, VER DA POSSIBILIDADE DE REALIZAR  PLANEJAMENTO PARA A ILUMINAÇÃO E DECORAÇÃO NATALINA, UTILIZANDO MATERIAIS RECICLÁVEIS, EM PARCERIA COM A ASSOCIAÇÃO DOS CATADORES DE MATERIAIS RECICLÁVEIS,COMERCIO LOCAL, A ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE CANOINHAS (ACIC), CLUBE DOS DIRIGENTES LOJISTAS (CDL) E PELO SINCOVAC, SENDO CONTEMPLADO  COM ESSE PROJETO AS PRAÇAS LAURO MULLER E OSVALDO DE OLIVEIRA, E TAMBÉM NAS RUAS CENTRAIS BEM COMO NOS PRINCIPAIS ACESSO AO CENTRO SENDO AS RUAS DUQUE DE CAXIAS , ROBERTO ELHKE E NAS AVENIDAS EXPEDICIONÁRIOS E RUBENS RIBEIRO DA SILVA.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1841/1841_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1841/1841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 254/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR CELIO GALESKI, MD SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE CONSERTAR OS MATA BURRO NA ESTRADA DA CACHOEIRA.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1842/1842_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1842/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 255/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR GILSON GUIMARÃES, MD. SECRETARIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE TROCAR O ABRIGO PARA PASSAGEIROS EXISTENTE NA ESTRADA GERAL DO PARADO PRÓXIMO A PONTE, E CONSTRUIR UM NOVO ABRIGO NA MESMA ESTRADA PRÓXIMO A IGREJA .</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1843/1843_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 256/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR ADINOR DA SILVA,  MD. SECRETARIO DE MEIO AMBIENTE, VER DA POSSIBILIDADE DE REALIZAR PODA DAS ARVORES DA VARGEM DO RIO PACIÊNCIA, NA LOCALIDADE DE PACIÊNCIA DOS NEVES.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1844/1844_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1844/1844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 257/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL AO SENHOR GILSON GUIMARÃES, MD. SECRETARIO DE PLANEJAMENTO E AO SENHOR CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE REALIZAR A CONSTRUÇÃO DE MURETAS DE PROTEÇÃO, NA PONTE SOBRE O RIO MONJOLO NAS RUAS GETULIO VARGAS E EUGENIO DE SOUZA.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1845/1845_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1845/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 258/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL AO SENHOR NELSON DOS REIS, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE INSTALAR UM SINALEIRO AUXILIAR, NA ESQUINA DAS RUAS EUGENIO DE SOUZA E CORONEL ALBUQUERQUE.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1846/1846_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 259/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL URGÊNCIA NA CONCLUSÃO DAS OBRAS DA CRECHE RURAL DA COMUNIDADE DO RIO DOS PARDOS.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1847/1847_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1847/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 260/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR NELSON DOS REIS MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE INSTALAR 1 (UM)  SEMÁFORO NA ESQUINA DAS RUAS DOZE DE SETEMBRO COM A CAETANO COSTA._x000D_
 </t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1848/1848_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1848/1848_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR CELIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE RECUPERAR AS ESTRADAS DA LOCALIDADE DE RIO D&amp;#8221; AREIA DE BAIXO, TRECHO QUE PASSA PELA PROPRIEDADE DO SENHOR FERNANDO SCHOLZE.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1849/1849_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1849/1849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 262/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E CASCALHAR A RUA ALINOR VIEIRA CORTE NO BAIRRO CAMPO DA ÁGUA VERDE, TRECHO ENTRE AS RUAS FAURI DE LIMA E NAZIR CORDEIRO.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1850/1850_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 263/2013 DE AUTORIA DO EDIL BENE CARVALHO, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE EXECUTAR MELHORIAS NA DRENAGEM PLUVIAL, DA RUA ANGELO ALBERTI, NO BAIRRO ALTO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1851/1851_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1851/1851_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 264/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR NELSON DOS REIS, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE REALIZAR ESTUDO PARA COLOCAR SEMÁFORO OU INIBIDOR DE VELOCIDADE NA RUA BARÃO DO RIO BRANCO. </t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1852/1852_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1852/1852_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 265/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR NELSON DOS REIS, MD. DIRETOR DO DETRACAN VER DA POSSIBILIDADE DE COLOCAR LOMBADA NA RUA 3 DE MAIO PRÓXIMO A ROTATÓRIA, SENTIDO MARCILIO DIAS CANOINHAS.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1853/1853_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1853/1853_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR CÉLIO GALESKI, MD. SECRETÁRIO DE OBRAS VER DA POSSIBILIDADE DE PATROLAR A RUA EMÍDIO FERREIRA DE SOUZA NO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1854/1854_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1854/1854_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 267/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR CÉLIO GALESKI, MD. SECRETÁRIO DE OBRAS VER DA POSSIBILIDADE DE PATROLAR E CASCALHAR A RUA OTÁVIO TABALIPA.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1855/1855_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1855/1855_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 268/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR NELSON DOS REIS, MD. DIRETOR DO DETRACAN VER DA POSSIBILIDADE DE COLOCAR UM REDUTOR DE VELOCIDADE (LOMBADA) NA RUA MAJOR VIEIRA PRÓXIMA A FARMÁCIA  ROCHA._x000D_
 </t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1856/1856_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1856/1856_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 269/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR GILSON GUIMARÃES, SECRETÁRIO DE PLANEJAMENTO VER DA POSSIBILIDADE DE REALIZAR REVISÃO NAS LUMINÁRIAS E LAMPADAS DA RUA GUILHERME PRUST.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1857/1857_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1857/1857_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 270/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMº SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SENHOR CELIO GALESKI MD. SECRETÁRIO DE OBRAS VER DA POSSIBILIDADE DE REALIZAR REVISÃO NA RUA BARÃO DO RIO BRANCO, EM FRENTE AS RESIDENCIAS DE NÚMEROS 1446 E 1376 PRÓXIMO AO TERMINAL RODOVIÁRIO. </t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1858/1858_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1858/1858_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 271/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMº SR. WILSON PEREIRA DD. PREFEITO MUNICIPAL EM EXERCÍCIO E AO SENHOR NELSON DOS REIS, MD. DIRETOR DO DETRACAN VER DA POSSIBILIDADE DE INSTALAR REDUTOR DE VELOCIDADE (LOMBADA) E FAZER AS SINALIZAÇÕES NECESSÁRIAS INDICANDO  ÁREA ESCOLAR NAS PROXIMIDADES DO CEI VINÍCIUS DE MORAES. </t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1859/1859_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1859/1859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 272/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMº SR. WILSON PEREIRA DD. PREFEITO MUNICIPAL EM EXERCÍCIO E AO SENHOR NELSON DOS REIS, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE INSTALAR REDUTOR DE VELOCIDADE (LOMBADA) E FAZER SINALIZAÇÃO DE FAIXA PARA PEDESTRES NA RUA EUGÊNIO DE SOUZA PRÓXIMO A PONTE DO ARROIO MONJOLO.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1860/1860_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1860/1860_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 273/2013 DE AUTORIA DOS EDIS NENO PANGRATZ E PAULO GLINSKI, AO EXMº SR. WILSON PEREIRA DD. PREFEITO MUNICIPAL EM EXERCÍCIO E AO SR. CELIO GALESKI, MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PROVIDENCIAR 2 CARREGADEIRAS, PARA QUANDO O BRITADOR ENTRAR EM FUNCIONAMENTO UMA PARA CARREGAR OS CAMINHÕES E OUTRA PARA ALIMENTAR O BRITADOR.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1861/1861_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1861/1861_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 274/2013 DE AUTORIA DOS EDIS NENO PANGRATZ E RENATO PIKE, AO EXMº SR. WILSON PEREIRA DD. PREFEITO MUNICIPAL EM EXERCÍCIO E AO SENHOR CELIO GALESKI, MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE REALIZAR MUDANÇAS NA ESTRADA GERAL DA LOCALIDADE DE TAUNAY, REBAIXANDO O MORRO DA SUBIDA DO MESSIAS, USANDO A TERRA PARA FAZER O ATERRO INICIANDO NO PÉ DA SUBIDA ATÉ A IGREJA LOCAL.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1862/1862_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1862/1862_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 275/2013 DE AUTORIA DOS EDIS NENO PANGRATZ E PAULO GLINSKI, AO EXMº SR. WILSON PEREIRA DD. PREFEITO MUNICIPAL EM EXERCÍCIO E AO SR. CELIO GALESKI, MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PROVIDENCIAR SEJA DINAMITADA A PEDREIRA DO RIO DO PINHO. </t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1863/1863_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1863/1863_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 276/2013 DE AUTORIA DO TODA EDILIDADE, AO EXMº SR. WILSON PEREIRA DD. PREFEITO MUNICIPAL E.E, CONSIDERANDO A ESTADA NESTA CASA DE LEIS DO MUNÍCIPE SR. RONALDO BAUKAT, FALANDO EM NOME DA POPULAÇÃO DO DISTRITO DE MARCÍLIO DIAS,   PARA QUE VEJA DA POSSIBILIDADE DE PROVIDENCIAR: CONCLUSÃO DA CICLOVIA NO LADO DIREITO SENTIDO CENTRO &amp;#8211; DISTRITO DE MARCÍLIO DIAS, DA AV. WENDELIN METZGER, ATÉ O FINAL DA VIA PÚBLICA REFERIDA; PROVIDENCIAR ACOSTAMENTO NO LADO ESQUERDO SENTIDO CENTRO &amp;#8211; DISTRITO DE MARCÍLIO DIAS, DA AV. WENDELIN METZGER, ATÉ O FINAL DA VIA PÚBLICA REFERIDA; C) REFORMA DO CALÇAMENTO DA RUA BERNARDO OLSEN._x000D_
 	D) REVITALIZAÇÃO E CONSTRUÇÃO DE NOVOS ABRIGOS DE ÔNIBUS NO DISTRITO DE MARCÍLIO DIAS; E) ENTUBAMENTO DAS VALETAS &amp;#8220;A CÉU ABERTO&amp;#8221; EXISTENTES NAS DIVERSAS VIAS PÚBLICAS DO DISTRITO COM A REFORMA E CONSTRUÇÃO DAS NECESSÁRIAS BOCAS DE LOBO; REVITALIZAÇÃO DA RUA CARLOS GROTT; REVITALIZAÇÃO DO TRECHO DA RUA BERNARDO METZGER, ENTRE A RUA WENDELIN METZGER E A ANTIGA ESTAÇÃO FERROVIÁRIA; REVITALIZAÇÃO DA RUA MARIA OLSEN, DANDO ESPECIAL ATENÇÃO AO LEITO CARROÇÁVEL; CRIAÇÃO DE ANEL SANITÁRIO NO ENTORNO DO DISTRITO DE MARCÍLIO DIAS.  _x000D_
  </t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1864/1864_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1864/1864_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 277/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL, E AO SENHOR GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE COLOCAR UMA LIXEIRA SELETIVA EM FRENTE A LOJA CINDERELA NA RUA VIDAL RAMOS. </t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1865/1865_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1865/1865_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 278/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMO. SR. ANTONIO AGUIAR, DD. DEPUTADO ESTADUAL, VER DA POSSIBILIDADE DE INTERVIR JUNTO AO SR. NAZARENO MARCINEIRO, DD. COMANDANTE GERAL DA POLICIA MILITAR DO ESTADO DE SANTA CATARINA, QUE SEJA REALIZADO O CURSO DE FORMAÇÃO DE SOLDADOS NO MUNICÍPIO DE CANOINHAS, PARA OS APROVADOS NO CONCURSO DA POLICIA MILITAR NO ANO DE 2013.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1866/1866_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1866/1866_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 279/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMO. SR. ANTONIO AGUIAR, DD. DEPUTADO ESTADUAL, VER DA POSSIBILIDADE DE INTERVIR JUNTO AO SR. CESAR AUGUSTO GRUBBA, DD. SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DE SANTA CATARINA, SOLICITANDO A LIBERAÇÃO DE VIATURAS PARA A POLÍCIA CIVIL E POLÍCIA MILITAR  DE CANOINHAS-SC.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1867/1867_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1867/1867_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 280/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMO. SR. ANTONIO AGUIAR, DD. DEPUTADO ESTADUAL, VER DA POSSIBILIDADE DE JUNTO AO GOVERNO DO ESTADO SOLICITAR A LIBERAÇÃO DE  VERBAS NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS) PARA A REESTRUTURAÇÃO DO PARQUE DE EXPOSIÇÃO OURO VERDE, LOCALIZADO NA CIDADE DE CANOINHAS.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1868/1868_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 281/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  E AO SENHOR CELIO GALESKI MD. SECRETÁRIO DE OBRAS VER DA POSSIBILIDADE DE CONSERTAR DOIS BURACOS EXISTENTES NA AVENIDA RUBENS RIBEIRO DA SILVA, NO PORTAL SENTIDO BR/CENTRO. </t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1869/1869_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1869/1869_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 282/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  E AO SENHOR CELIO GALESKI MD. SECRETÁRIO DE OBRAS VER DA POSSIBILIDADE DE CONSERTAR O BURACO EXISTENTE NO ENTRONCAMENTO DAS RUAS ADÃO TYSKA E ANTONIO LILER. </t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1870/1870_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1870/1870_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 283/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  E AO SENHOR CELIO GALESKI MD. SECRETÁRIO DE OBRAS VER DA POSSIBILIDADE DE REALIZAR REPAROS NAS ESTRADAS DA COMUNIDADE DE ARROIOS, PRINCIPALMENTE NOS TRECHOS DENOMINADOS PÉ DE GALINHA E SERRINHA.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1871/1871_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1871/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 284/2013 DE AUTORIA DO EDIL PAULO GLINSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL VER DA POSSIBILIDADE DE EM CONJUNTO COM A SECRETARIA DE ESTADO DA AGRICULTURA ATRAVES DE SEU SECRETÁRIO JOÃO RODRIGUES E DO DEPUTADO ANTONIO AGUIAR, SOLICITAR  RECURSOS PARA AQUISIÇÃO DE UMA PLANTADEIRA COM 06 (SEIS) LINHAS, PARA A ASSOCIAÇÃO DE MORADORES DA LOCALIDADE DE PINHEIROS. </t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 285/2013 DE AUTORIA DO EDIL PAULO GLINSKI, AO EXMO. SR. ANTONIO AGUIAR, DD. DEPUTADO ESTADUAL VER DA POSSIBILIDADE DE EM CONJUNTO COM A SECRETARIA DE ESTADO DA AGRICULTURA SOLICITAR  RECURSOS PARA AQUISIÇÃO DE UMA PLANTADEIRA COM 06 (SEIS) LINHAS, PARA A ASSOCIAÇÃO DE MORADORES DA LOCALIDADE DE PINHEIROS._x000D_
 </t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1873/1873_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1873/1873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 286/2013 DE AUTORIA DO EDIL PAULO GLINSKI, AO EXMO. SR. JOÃO RODRIGUES, DD. SECRETARIO DE ESTADO DA AGRICULTURA VER DA POSSIBILIDADE DE  DESTINAR RECURSOS PARA AQUISIÇÃO DE UMA PLANTADEIRA COM 06 (SEIS) LINHAS, PARA A ASSOCIAÇÃO DE MORADORES DA LOCALIDADE DE PINHEIROS. _x000D_
 </t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1874/1874_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1874/1874_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 287/2013 DE AUTORIA DO EDIL PAULO GLINSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR.GILSON GUIMARÃES MD. SECRETARIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DA CONSTRUÇÃO DE UMA CRECHE MUNICIPAL NO BAIRRO ALTO DAS PALMEIRAS. </t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1875/1875_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1875/1875_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 288/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL  ALOCAR, DISPONIBILIZAR UM NUTRICIONISTA PARA O CONSEA (CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR DO MUNICIPIO DE CANOINHAS.  </t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1876/1876_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1876/1876_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 289/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL  E AO SR. ADINOR DA SILVA MD. SECRETÁRIO DO MEIO AMBIENTE, VER DA POSSIBILIDADE DE INSTALAR BOCA DE LOBO INTELIGENTE NOS BUEIROS PRINCIPALMENTE NAS RUAS CENTRAIS DO MUNICIPIO .</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1877/1877_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1877/1877_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 290/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMOº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS,  VER DA POSSIBILIDADE DE CONSTRUIR UM ATERRO NA RUA BENTO DE LIMA, ENTRONCAMENTO COM A RUA ADOLFO BADING ERGUENDO A RUA COM TERRA E CASCALHO NUMA EXTENSÃO DE 80 METROS.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1878/1878_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1878/1878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 291/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMOº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI, SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR, CASCALHAR E ABRIR AS VALETAS QUE ESTÃO ENTUPIDAS, EM TODA A EXTENSÃO DE TODAS AS RUAS DO BAIRRO ALTO DA TIJUCA.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1879/1879_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1879/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 292/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMOº SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS,  VER DA POSSIBILIDADE DE SOLICITAR AO SETOR COMPETENTE QUE SEJA FEITA A LIMPEZA E MANUTENÇÃO DA QUADRA DE AREIA NA RUA ADÃO TYSKA AO LADO DO CEI RUTH ROCHA.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1880/1880_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1880/1880_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 293/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI, MD SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE CONSERTAR O BURACO EXISTENTE NA RUA MAJOR VIEIRA ESQUINA COM A BARÃO DO RIO BRANCO EM FRENTE A AUTOMECANICA TECNICAR. </t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1881/1881_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1881/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 294/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI, MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE CONSERTAR UM BURACO NA RUA DUQUE DE CAXIAS NA ROTULA DA PRAÇA JOÃO XXIII, PRÓXIMO AO SUPERMERCADO STEIDEL NO BAIRRO ALTO DAS PALMEIRAS. </t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1882/1882_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1882/1882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 295/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI, MD SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE REALIZAR REPAROS, REPERFILAMENTO NA RUA CORONEL ALBUQUERQUE EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1883/1883_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1883/1883_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 296/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI, MD SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE ESTABELECER PARCERIA COM A EMPRESA MALLON, PARA PATROLAR E CASCALHAR AS ESTRADAS DA COMUNIDADE DE FORQUILHA. </t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1884/1884_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 297/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  VER DA POSSIBILIDADE DE PROMOVER A ABERTURA DE UM NOVO PROCESSO LICITATÓRIO, VISANDO A LOCAÇÃO  DAS TERRAS DO MUNICÍPIO, SITUADAS NA LOCALIDADE DE BARREIROS, BR 280, BEM COMO DIVIDIR A ÁREA EM DEZ LOTES.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 298/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  E AO SR. GILSON GUIMARÃES MD. SECRETARIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE CONSTRUIR UM ABRIGO PARA PASSAGEIROS E PARA OS ALUNOS DA COMUNIDADE DE SERRA DAS MORTES EM FRENTE AO BAR DO BIGAS. </t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1886/1886_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1886/1886_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 299/2013 DE AUTORIA DOS EDIS JOÃO GREIN E CRIS ARRABAR, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  E AO SR. HAMILTON WENDT MD. SECRETARIO DE EDUCAÇÃO, VER DA POSSIBILIDADE DE ADERIR A AÇÃO ESCOLA DA TERRA, CRIADA POR MEIO DE PORTARIA Nº 579 DE 02 DE JULHO DE 2013, COMO PARTE INTEGRANTE DO PROGRAMA NACIONAL DE EDUCAÇÃO NO CAMPO- PRONACAMPO. </t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1887/1887_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1887/1887_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 300/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  E AO SR. NELSON DOS REIS, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE CONSTRUIR LOMBADAS NA RUA JOAQUIM DE PAULA VIEIRA. </t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1888/1888_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1888/1888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 301/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  E AO SR. NELSON DOS REIS, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE CONSTRUIR LOMBADAS NA RUA OTTO FRIEDRICH.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1889/1889_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1889/1889_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 302/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  E AO SR. NELSON DOS REIS, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE CONSTRUIR LOMBADAS NA RUA WALDOMIRO OLSEN, NAS PROXIMIDADES DA ESCOLA BASICA MUNICIPAL SEVERO DE ANDRADE. </t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1890/1890_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1890/1890_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 303/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  E AO SR. HAMILTON WENDT, MD. SECRETÁRIO DE EDUCAÇÃO, VER DA POSSIBILIDADE DE REALIZAR AS SEGUINTES MELHORIAS NA ESCOLA BASICA SEVERO DE ANDRADE LOCALIZADA NO DISTRITO DO CAMPO DA AGUA VERDE: CONSTRUIR CALÇADAS EM TODA A EXTENSÃO DO COLÉGIO; CONSTRUIR GRADES DE PROTEÇÃO EM VOLTA DO PATIO DA ESCOLA; REALIZAR REVISÃO DE TODO O TELHADO; INSTALAR BEBEDOUROS DE AGUA PARA OS ALUNOS. </t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1891/1891_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1891/1891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 304/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI, MD SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE CONSERTAR UM BUEIRO EXISTENTE NA ESTRADA DA COMUNIDADE DE SANTA EMIDIA NAS PROXIMIDADES DA RESIDENCIA DAS FAMILIAS SABATKE APÓS A IGREJA DE SÃO JOÃO MARIA.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1892/1892_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1892/1892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 304/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  E AO SR. CÉLIO GALESKI, MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE REALIZAR REVESTIMENTO ASFALTICO NA RUA MARECHAL FLORIANO PEIXOTO, TRECHO ENTRE AS RUAS MAJOR VIEIRA E DUQUE DE CAXIAS.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 306/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  E AO SR. CÉLIO GALESKI, MD. SECRETÁRIO DE OBRAS VER DA POSSIBILIDADE DE REALIZAR REVESTIMENTO ASFALTICO NA RUA MARECHAL RONDON, TRECHO ENTRE AS RUAS MAJOR VIEIRA E RUA JOAQUIM DE PAULA VIEIRA.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1894/1894_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1894/1894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 307/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  E AO SR. CÉLIO GALESKI, MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE COLOCAR TUBOS DA REDE DE ESGOTO ATÉ A REDE DA RUA A PARTIR DA RESIDENCIA DE NUMERO 266 NA RUA ADELAIDE B. WENDT NO BAIRRO COHAB LL PARA ATENDER 4 (QUATRO) RESIDENCIAS.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1895/1895_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1895/1895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 308/2013 DE AUTORIA DE TODA EDILIDADE, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL  E AO SR. NELSON DOS REIS MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE REALIZAR ESTUDOS, COM O INTUITO DE MELHORAR O TRÂNSITO DAS RUAS CENTRAIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1896/1896_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1896/1896_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 309/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO ILMº SR. CÉLIO GALESKI, DD. SECRETÁRIO MUNICIPAL DE OBRAS, VER DA VIABILIDADE DA RECUPERAÇÃO DE TODAS AS RUAS DO BAIRRO BOA VISTA, COM COLOCAÇÃO DE CASCALHOS OU PEDRAS BRITADAS. </t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1897/1897_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1897/1897_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 310/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL,   TOMAR PROVIDÊNCIAS, COM A MÁXIMA URGÊNCIA, PARA REGULARIZAR O FUNCIONAMENTO DAS BALSAS DOS DISTRITOS DE PAULA PEREIRA,FELIPE SCHIMIDT E DAS LOCALIDADES DE TAUNAY E SANTA LEOCÁDIA. </t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1903/1903_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1903/1903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 311/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL,   E AO SR. GILSON GUIMARÃES MD SECRETÁRIO DE PLANEJAMENTO VER DA POSSIBILIDADE DE MELHORAR A ILUMINAÇÃO PUBLICA NO MUNICIPIO.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1904/1904_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1904/1904_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 312/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL,   E AO SR. CELIO GALESKI, MD SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E COLOCAR BRITA NA RUA CURT ALVARO UHLIG NO BAIRRO ALTO DA TIJUCA. </t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>Neno Pangratz, João Grein</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1905/1905_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1905/1905_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 313/2013 DE AUTORIA DOS EDIS JOÃO GREIN E NENO PANGRATZ, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL,   E AO SR. CELIO GALESKI, MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E CASCALHAR A ESTRADA QUE  PASSA PELO CEMITÉRIO DA LOCALIDADE DE SEREIA PASSANDO PELA  LOCALIDADE DE MATÃO ATÉ A ESTRADA GERAL DE TAUNAY.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 314/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI, MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E FAZER VALAS PARA ESCOAMENTO DE ÁGUA NAS BAIXADAS, NAS ESTRADAS DAS LOCALIDADES DE ANTA GORDA QUE LIGA A ESTRADA DO PICADÃO, SANTA LEOCÁDIA, SANTO ANTÔNIO DOS WOSSGRAU, SANTA HAIDÊ, PINHO DE CIMA, E A ESTRADA GERAL DAS LOCALIDADES DE FARTURA, CERRITO E PACIÊNCIA DOS NEVES.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1907/1907_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1907/1907_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 315/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL,   E AO SR. NELSON DOS REIS MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE INSTALAR UM REDUTOR DE VELOCIDADE (LOMBADA), NA RUA EMILIO SCHOLTZ EM FRENTE A DELEGACIA DE POLICIA CIVIL.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1908/1908_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1908/1908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 316/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALÉSKI MD. SECRETARIO DE OBRAS E DESENVOLVIMENTO URBANO, VER DA  POSSIBILIDADE DE INSTALAR GRAMA SINTÉTICA, NAS ÁREAS ONDE EXISTE PARQUINHO INFANTIL  NAS PRAÇAS DA CIDADE.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1909/1909_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1909/1909_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 317/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL,  VER DA POSSIBILIDADE DE ADQUIRIR BARRACAS TIPO TENDA PARA OS PRODUTORES DA FEIRA MUNICIPAL,  COM MEDIDAS DE 4,5 X 3 METROS, SE POSSÍVEL NA COR VERDE, ATÉ QUE SE DEFINA O LOCAL PERMANENTE PARA OS MESMOS.  </t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1910/1910_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1910/1910_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 318/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA, DD. PREFEITO MUNICIPAL E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR A RUA EMILIO MASSANEIRO, NO BAIRRO SÃO MARCOS COHAB II.  </t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1911/1911_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1911/1911_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 319/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMO SR. HERBERT GROSSKOP JUNIOR MD. ADMINISTRADOR DA CASAN, VER DA POSSIBILIDADE DE AMPLIAR A REDE DE ÁGUA NA COMUNIDADE DE SALTO DA ÁGUA VERDE, A PARTIR DO CLUBE DO CAVALO PASSANDO PELA IGREJA SÃO JOÃO BATISTA, ESCOLA ALBERTO WARDENSKI ATÉ CRECHE RURAL REDE DE APROXIMADAMENTE 5 KM. </t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1912/1912_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1912/1912_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 320/2013 DE AUTORIA DO EDIL CHIQUINHO DA SILVA, AO EXMO SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE REALIZAR A LIMPEZA DE VALAS E FAZER A TUBULAÇÃO NA RUA ALCYR WOITEXEN. </t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1913/1913_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1913/1913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 321/2013 DE AUTORIA DOS EDIS RENATO PIKE E PAULO GLINSKI,  AO EXMO. SR. ANTONIO AGUIAR, DD. DEPUTADO ESTADUAL, VER DA POSSIBILIDADE DE INTERVIR JUNTO AO GOVERNO DO ESTADO  SOLICITANDO A LIBERAÇÃO DE VERBA NO VALOR DE R$ 230.000,00 (DUZENTOS E TRINTA) MIL REAIS PARA A PREFEITURA MUNICIPAL DE CANOINHAS, REESTRUTURAR A CANJA DE RODEIRO, PISTA DE VELOCROSS, PISTA DE MOTOCROSS E A  QUADRA DE FUTSAL DO PARQUE DE EXPOSIÇÃO OURO VERDE.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1914/1914_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1914/1914_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 322/2013 DE AUTORIA DOS EDIS RENATO PIKE E PAULO GLINSKI, AO EXMO. SR. ANTONIO AGUIAR, DD. DEPUTADO ESTADUAL, VER DA POSSIBILIDADE DE  JUNTO AO GOVERNO DO ESTADO, SOLICITAR A LIBERAÇÃO DE VERBA NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS), PARA CONSTRUIR A COBERTURA DA QUADRA DE ESPORTE NO LOTEAMENTO JARDIM SANTA CRUZ.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1915/1915_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1915/1915_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 323/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO E AO SR. CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE PROVIDENCIAR SERVIÇO PARA RESOLVER A QUESTÃO DO ESGOTO A CÉU ABERTO, SERVIÇO DE PATROLA,  PEDRA BRITA OU CASCALHO, NO BAIRRO SÃO MARCOS.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1916/1916_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1916/1916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 324/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE CONSTRUIR UM BUEIRO NA LOCALIDADE DO RIO DO TIGRE PRÓXIMO AO BAR DO ZÉ.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1917/1917_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1917/1917_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 325/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, ADQUIRIR MADEIRAS DE PRANCHÃO PARA REFORMA E CONSTRUÇÃO DE PONTES NO INTERIOR. </t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1918/1918_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1918/1918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 326/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE REFORMAR UMA PONTE NA LOCALIDADE DA FARTURA PRÓXIMO A FABRICA DE VELAS UNIVEL.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1919/1919_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1919/1919_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 327/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES, MD. SECRETARIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE TOMAR PROVIDÊNCIAS URGENTES, QUANTO A RUA EMILIO SCHOLZE,  REFERENTE A ESGOTO, MEIO FIO, E ACESSO A RESIDENCIAS.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1920/1920_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1920/1920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 328/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE REFORMAR 3 BUEIROS UM NA LOCALIDADE DE FARTURA PRÓXIMO AO BAR DE LEONIDES FERNANDES, E 2 BUEIROS NA LOCALIDADE DE SERRITO POIS OS MESMOS ESTÃO DESMORONADOS.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1921/1921_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1921/1921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 329/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE REALIZAR MANUTENÇÃO DA ESTRADA DE BARREIRO, BOA VISTA, SANTA ROSA ATÉ A COMUNIDADE DE PAPUÃ, FAZER O PATROLAMENTO E REVESTIR COM MATERIAL COMO BRITA OU CASCALHO E FAZER ESCOAMENTO DE ÁGUA. _x000D_
 </t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1922/1922_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1922/1922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 330/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETARIO DE OBRAS, MOBILIZAR SERVIÇOS DE RETROESCAVADEIRA, PATROLA E COLOCAÇÃO DE PEDRAS E OU CASCALHO, NAS ESTRADAS DA COMUNIDADE DO SALTO DA ÁGUA VERDE E ARROIOS, PARA REPAROS E CONSERTOS EM TRECHOS PRECÁRIOS.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1923/1923_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1923/1923_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 331/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E CASCALHAR A RUA HENRIQUE SORG. </t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1924/1924_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1924/1924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 332/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES, MD. SECRETARIO DE PLANEJAMENTO, E AO SR. CELIO GALESKI MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE CONSERTAR OS BURACOS EXISTENTES EM VÁRIOS PONTOS DA RUA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1925/1925_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1925/1925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 333/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES, MD. SECRETARIO DE PLANEJAMENTO, E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, CONSERTAR AS PARTES DO ASFALTO QUE SE ENCONTRAM COM  DEFEITOS(BURACO) EXISTENTES NA RUA ADOLFO BADING.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1926/1926_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1926/1926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 334/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. LOURIVAL SCHIPTOSKI, MD. DIRETOR DO DETRACAN PARA COM URGÊNCIA INSTALAR UM REDUTOR DE VELOCIDADE (LOMBADA), NA RUA CAETANO COSTA EM FRENTE A STRACK MOTOS.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>Gilmar Martins, Neno Pangratz</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1927/1927_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1927/1927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 335/2013 DE AUTORIA DOS EDIS GIL BAIANO E NENO PANGRATZ, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALÉSKI MD. SECRETÁRIO DE OBRAS, REALIZAR COM URGÊNCIA OPERAÇÃO TAPA BURACOS A PARTIR DA RUA ROBERTO EHLKE,  ATÉ A AVENIDA SENADOR IVO DE AQUINO, NO ALTO DO FRIGORÍFICO.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1928/1928_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1928/1928_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 336/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E COLOCAR PEDRA BRITA, NA ESTRADA QUE LIGA AS COMUNIDADES DE CARAGUATÁ A PEDRA BRANCA._x000D_
 </t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1929/1929_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1929/1929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 337/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR A RUA JULIO CORRÊA DA COSTA.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1930/1930_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1930/1930_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 338/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR, COLOCAR PEDRA BRITA,  REALIZAR LIMPEZA DAS VALAS EM TODA A EXTENSÃO DA RUA CARLOS WAGNER E TODAS AS RUAS SENTIDO  RIO CANOINHAS.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1931/1931_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1931/1931_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 339/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE REALIZAR A LIMPEZA DO TERRENO DE PROPRIEDADE DA PREFEITURA MUNICIPAL, E DO ARROIO DE DRENAGEN URBANO SEM DENOMINAÇÃO, ENTRE AS RUAS PASTOR GEORGE WEGER E CURITIBANOS.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1932/1932_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1932/1932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 340/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, PATROLAR E COLOCAR BRITA NA RUA GUILHERME GOESTEMEIER SOBRINHO PRÓXIMO A RESIDENCIA DE Nº 71.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1933/1933_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1933/1933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 341/2013 DE AUTORIA DO EDIL NEUZO GENÉRICO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, PATROLAR E COLOCAR PEDRA BRITA NA RUA FRANCISCO ARTNER, ALTO DO FRIGORÍFICO PRÓXIMO A RESIDENCIA DE NUMERO  216._x000D_
 </t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1934/1934_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1934/1934_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 342/2013 DE AUTORIA DO EDIL NEUZO GENÉRICO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE COLOCAR POSTE DE ILUMINAÇÃO PUBLICA NO FINAL DA RUA THEODORO HUMENHUK, PRÓXIMO AO ATERRO.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1935/1935_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1935/1935_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 343/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. LORIVAL SCHIPITOSKI MD. DIRETOR DO DETRACAN, INSTALAR REDUTOR DE VELOCIDADE NA AVENIDA RUBENS RIBEIRO DA SILVA, PRÓXIMO A PONTE DO RIO ÁGUA VERDE, NO SENTIDO CENTRO PARA O TREVO DE ACESSO A CANOINHAS. </t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1936/1936_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1936/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 344/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI, MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE CONSTRUIR UM ABRIGO NO PONTO DE ÔNIBUS JÁ EXISTENTE NA ESQUINA DAS RUAS SERGIO GAPSKI COM JOSÉ BAIL, BEM COMO PROVIDÊNCIAR CONSERTO NA COBERTURA DO ABRIGO DE ÔNIBUS NA COMUNIDADE DA VILA MILITAR, NA ESQUINA DAS RUAS JOSÉ E CARLOS BAIL.  </t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1937/1937_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1937/1937_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 345/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES, MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE INSTALAR UMA LUMINÁRIA COMPLETA NO POSTE NAS ESQUINA DAS RUA CARLOS WAGNER ESQUINA  COM A RUA OTÁVIO TABALIPA EM FRENTE À RESIDÊNCIA DE NÚMERO 535.  </t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1938/1938_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1938/1938_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 346/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES, MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE PAVIMENTAR A RUA HILDA OSTROSKI PRÓXIMO AO CENTRO.  </t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1939/1939_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1939/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 347/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI, MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR, LIMPAR AS VALAS E COLOCAR PEDRA BRITA EM TODAS AS RUAS DO DISTRITO DE MARCÍLIO DIAS. </t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1940/1940_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1940/1940_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 348/2013 DE AUTORIA DO EDIL NEUZO GENÉRICO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES ENCAMINHAR AO SETOR COMPETENTE PEDIDO PARA EFETUAR A MUDANÇA DE UM POSTE QUE ESTÁ EM LOCAL IMPROPRIO NA RUA FREDERICO KOLHER EM FRENTE A ESCOLA TÉCNICA DAMA.  </t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1941/1941_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1941/1941_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 349/2013 DE AUTORIA DO EDIL NEUZO GENÉRICO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE CONSTRUIR UM ABRIGO NO PONTO DE ÔNIBUS AO LADO DA ESCOLA DE CAMPO DOS BUENOS.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1942/1942_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1942/1942_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 350/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. LORIVAL SCHIPITOSKI, MD. DIRETOR DO DETRACAN, REALIZAR A PINTURA DE COR AMARELA DO MEIO FIO NA ESQUINA DA RUA EUGÊNIO DE SOUZA, SAÍDA PARA O DISTRITO DE MARCÍLIO DIAS. </t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1943/1943_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1943/1943_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 351/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES, MD. SECRETARIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE SUBSTITUIR AS LAMPADAS QUEIMADAS, NOS POSTES DA ESTRADA GERAL DO DISTRITO DE MARCÍLIO DIAS PRÓXIMO AO COLÉGIO AGRÍCOLA VIDAL RAMOS. </t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1944/1944_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1944/1944_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 352/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI, MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE PROCEDER OS SERVIÇOS DE TUBOS E OU CASCALHO NO SENTIDO DE RESOLVER O PROBLEMA DA ÁGUA DE ENCHURRADAS E BARRO NO ACESSO A INSTITUIÇÃO DE ENSINO  CEI CARLOS DRUMOND DE ANDRADE. </t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1945/1945_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1945/1945_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 353/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI, MD. SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE PROCEDER OS SERVIÇOS DE TUBOS E OU CASCALHO NO SENTIDO DE RESOLVER O PROBLEMA DA ÁGUA DE ENCHURRADAS E BARRO NO ACESSO A INSTITUIÇÃO DE ENSINO  CEI CARLOS DRUMOND DE ANDRADE.  </t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1946/1946_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1946/1946_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 354/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI, MD. SECRETÁRIO DE OBRAS,VER DA POSSIBILIDADE DE PATROLAR E COLOCAR PEDRA BRITA NA ESTRADA DO RIO DA AREIA DE BAIXO, TRECHO ENTRE O ANTIGO BAR DO DEGAS SEGUINDO NA ESTRADA GERAL ONDE O ONIBUS DO COLETIVO FAZ A LINHA. </t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1947/1947_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1947/1947_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 355/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMO. SR. RICARDO PEREIRA MARTIN, DD. SECRETARIO DE DESENVOLVIMENTO REGIONAL, E AO SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE CHANFRAR O BARRANCO E REALIZAR LIMPEZA NO ACOSTAMENTO DA RUA TRÊS DE MAIO, PRÓXIMO A ROTATÓRIA DE SAÍDA PARA O DISTRITO DE MARCÍLIO DIAS. </t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1948/1948_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1948/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 356/2013 DE AUTORIA DO EDIL CRIS ARRABAR, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. LORIVAL SCHIPITOSKI, MD. DIRETOR DO DETRACAN VER DA POSSIBILIDADE DE CONSTRUIR UM REDUTOR DE VELOCIDADE NA ESTRADA DONA FRANCISCA EM FRENTE A MADEIREIRA FEDALTO.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1949/1949_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1949/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 357/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. CELIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE REALIZAR LIMPEZA NOS BUEIROS DA RUA MIGUEL KLEMPOUS.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1950/1950_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1950/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 358/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL E AO SR. CELIO GALÉSKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E COLOCAR PEDRA BRITA NA RUA JOSÉ BERNARDINO FEDALTO E TRANSVERSAIS NO BAIRRO ALTO DAS PALMEIRAS.  </t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1951/1951_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1951/1951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 359/2013 DE AUTORIA DO EDIL BENE CARVALHO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, E AO SR. LORIVAL SCHIPITOSKI, MD DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE REALIZAR MELHORIAS NA SINALIZAÇÃO NA ESQUINA DAS RUAS VIDAL RAMOS COM EUGÊNIO DE SOUZA.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 360/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, SR. CELIO GALESKI, MD SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E COLOCAR PEDRA BRITA, EM ALGUNS PONTOS DA RUA OTÁVIO TABALIPA. </t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 361/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE SUBSTITUIR AS LAMPADAS QUEIMADAS  NA RUA GUILHERME PRUST._x000D_
 </t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 362/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR, COLOCAR PEDRA BRITA  E A ABERTURA DE VALETAS NA ESTRADA DO ALTO DO FRIGORÍFICO ATÉ A LOCALIDADE DE FELIPE SCHMIDT PRINCIPALMENTE NA REGIÃO DE PACIÊNCIA DOS NEVES.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1955/1955_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1955/1955_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 363/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. LORIVAL SCHIPITOSKI MD. DIRETOR DO DETRACAN, INSTALAR REDUTOR DE VELOCIDADE NA RUA SÃO JOSÉ  NAS PROXIMIDADES DO NÚMERO 1678. </t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 364/2013 DE AUTORIA DOS EDIS RENATO PIKE E NENO PANGRATZ, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. LORIVAL SCHIPITOSKI MD. DIRETOR DO DETRACAN, INSTALAR REDUTOR DE VELOCIDADE (LOMBADA) NA RUA EMÍDIO FERREIRA DE SOUZA PRÓXIMO AO MERCADO APARECIDA ONDE ESTÁ SENDO PAVIMENTADA.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1957/1957_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1957/1957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 365/2013 DE AUTORIA DOS EDIS NENO PANGRATZ E RENATO PIKE, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. LORIVAL SCHIPITOSKI MD. DIRETOR DO DETRACAN, INSTALAR REDUTOR DE VELOCIDADE (LOMBADA) NA RUA REINOLDO HUBNER  PRÓXIMO AO MERCADO PIEDADE.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 366/2013 DE AUTORIA DOS EDIS RENATO PIKE E NENO PANGRATZ, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. LORIVAL SCHIPITOSKI MD. DIRETOR DO DETRACAN, INSTALAR DOIS REDUTORES DE VELOCIDADE (LOMBADA) NA RUA CATARINA DE SOUZA HUBNER PRÓXIMO AO COLÉGIO GERTRUDES MULLER NO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1959/1959_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1959/1959_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 367/2013 DE AUTORIA DOS EDIS NENO PANGRATZ E RENATO PIKE, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. LORIVAL SCHIPITOSKI MD. DIRETOR DO DETRACAN, INSTALAR DOIS REDUTORES DE VELOCIDADE (LOMBADA) NA RUA ABEL ROSA DO NASCIMENTO, PRÓXIMO AO COLÉGIO GERTRUDES MULLER NO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 368/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI, MD. SECRETÁRIO DO OBRAS, VER DA POSSIBILIDADE DA RESTAURAÇÃO DA RUA SÃO JOSÉ, CENTRO DE CANOINHAS, NA ALTURA DOS FUNDOS DA REDE FEMININA DE COMBATE AO CÂNCER.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1961/1961_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1961/1961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 369/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI, MD. SECRETÁRIO DO OBRAS, VER DA POSSIBILIDADE DE DESENTUPIR AS VALAS DA RUA ANTONIO GROSSCOPF, NO BAIRRO AGUA VERDE, ENTRE OS TERRENOS DE PROPRIEDADES DOS SENHORES ALEIXO CASTRO E ANTÔNIA MASSANEIRO.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 370/2013 DE AUTORIA DO EDIL PAULO GLINSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO, VER DA POSSIBILIDADE DE CONSTRUIR UMA QUADRA DE FUTEBOL DE AREIA PARA A COMUNIDADE E UMA ACADEMIA AO AR LIVRE NA ACREC, E NA ABERSSESC, </t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1963/1963_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1963/1963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 371/2013 DE AUTORIA DA EDIL CRIS ARRABAR, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI, MD. SECRETÁRIO DE OBRAS VER DA POSSIBILIDADE DE PATROLAR E COLOCAR PEDRA BRITA NA ESTRADA DE SANTO ANTÔNIO DOS WOSGRAU, PASSANDO PELA ESTRADA DO PICADÃO POR (3) TRÊS  KILÔMETROS ATÉ A LOCALIDADE DE RIO DO PINHO.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1964/1964_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1964/1964_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 372/2013 DE AUTORIA DO EDIL NENO PANGRATZ, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI, MD. SECRETÁRIO DE OBRAS VER DA POSSIBILIDADE DE PATROLAR TODAS AS RUAS DO BAIRRO JARDIM ESPERANÇA. </t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 373/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI, MD. SECRETÁRIO DE OBRAS VER DA POSSIBILIDADE DE PATROLAR CASCALHAR LIMPAR VALETAS E BOCAS DE LOBO DAS RUAS ACHILES FERRARI, DEODATO DE LIMA, JOÃO SABATKE, MARECHAL RONDON, ALOIS STUBER, FLORENTINO ALVES VIEIRA, JOSÉ BERNARDINO FEDALTO E MIGUEL KLEMPOUZ TODAS RUAS LOCALIZADAS NO BAIRRO ALTO DAS PALMEIRAS. </t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 374/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, SR. GILSON GUIMARÃES MD. SECRETÁRIO DE PLANEJAMENTO E AO SR. HERBERT GROSSCOPF JUNIOR ADMINISTRADOR DA CASAN, VER DE QUEM É A RESPONSABILIDADE DE ARRUMAR OS BURACOS NA RUA CIDADE DE JAÚ NO BAIRRO ALTO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1972/1972_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1972/1972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 375/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL,  SR. CELIO GALESKI, SECRETÁRIO DE OBRAS REALIZAR MANUTENÇÃO NAS RUAS OTTO KOLHER E FRANCISCO ARTNER NO BAIRRO ALTO DO FRIGORIFICO.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 376/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI, SECRETÁRIO DE OBRAS REALIZAR A LIMPEZA NO PATIO E NO ENTORNO DO CEI LANDI AMA NEPPEL, LOCALIZADO NO DISTRITO DO CAMPO DA AGUA VERDE E COLOCAR GRADE NA BOCA DE LOBO EXISTENTE E CONSTRUIR UMA NOVA BOCA DE LOBO EM FRENTE AO MESMO. </t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 377/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI, SECRETÁRIO DE OBRAS FAZER UM ATERRO NA RUA BENTO DE LIMA INICIANDO NA RUA ADOLFO BADING SENTIDO BR 280. </t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1975/1975_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1975/1975_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 378/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. LORIVAL SCHIPITOSKI MD. DIRETOR DO DETRACAN, PARA VER DA POSSIBILIDADE DE INSTALAR DOIS REDUTORES DE VELOCIDADE (LOMBADA) NA RUA JOAQUIM DE PAULA VIEIRA, TRECHO ENTRE AS RUAS FRANCISCO DE PAULA PEREIRA E JOÃO DA CRUZ KREILING. E NO TRECHO QUE A PAVIMENTAÇÃO É DE PARALELEPÍPEDO COLOCAR PLACA DE CARGA MÁXIMA PARA CAMINHÕES 10 TONELADAS. </t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 379/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI, SECRETARIO DE OBRAS VER DA POSSIBILIDADE DE FAZER REPAROS, OPERAÇÃO TAPA BURACO NA RUA MARIO JOÃO MAYER ENTRADA DA BORRACHARIA 5º RODA.  </t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 380/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI, SECRETARIO DE OBRAS VER DA POSSIBILIDADE DE PATROLAR E EMPEDRAR AS ESTRADAS DAS LOCALIDADES DE ARROIOS E SALTO DA ÁGUA VERDE ONDE PASSA O TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1978/1978_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1978/1978_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 381/2013 DE AUTORIA DOS EDIS RENATO PIKE E WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI, SECRETARIO DE OBRAS E DESENVOLVIMENTO URBANO VER DA POSSIBILIDADE DE REFORMAR OS BANCOS E O CORETO DA PRAÇA OSVALDO DE OLIVEIRA.   </t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1979/1979_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1979/1979_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 382/2013 DE AUTORIA DO EDIL NEUZO GENÉRICO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI, SECRETARIO DE OBRAS E DESENVOLVIMENTO URBANO VER DA POSSIBILIDADE DE PATROLAR E COLOCAR PEDRA BRITA NA RUA GUSTAVO WITT NO BAIRRO BOA VISTA.   _x000D_
                       </t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 383/2013 DE AUTORIA DO EDIL NEUZO GENÉRICO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. LORIVAL SCHIPITOSKI MD. DIRETOR DO DETRACAN, INSTALAR UM REDUTOR DE VELOCIDADE (LOMBADA) NA MARIA OLSEN EM FRENTE A RESIDENCIA DE NUMERO 1537, PRÓXIMO AO  COLEGIO AGRICOLA VIDAL RAMOS. </t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1966/1966_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1966/1966_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 384/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. GILSON GUIMARÃES MD. SECRETARIO DE PLANEJAMENTO A POSSIBILIDADE DE INSTALAR 02 (DUAS) LUMINÁRIAS COMPLETAS NA RUA CLEMENTE PROCOPIAK, DISTRITO DO CAMPO DA AGUA VERDE NAS PROXIMIDADES DA RESIDENCIA DE NUMERO 67. </t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 385/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI, VER DA POSSIBILIDADE DE MELHORAR A ILUMINAÇAO DA PRAÇA LAURO MULLER NO CENTRO DE CANOINHAS. </t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1968/1968_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1968/1968_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 386/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI, VER DA POSSIBILIDADE DE REALIZAR O CONSERTO DO CALÇADÃO, DO ENTORNO DO MESMO E  DAS PRAÇAS COM PEDRAS DE  PETIT PAVE. </t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1969/1969_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1969/1969_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 387/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. LORIVAL SCHIPITOSKI, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE REALIZAR ESTUDOS PARA CONSTRUÇÃO DE UMA ROTATÓRIA PRÓXIMO A IGREJA PERPÉTUO SOCORRO NO BAIRRO JARDIM ESPERANÇA, NA ESQUINA DAS RUAS SAULO DE CARVALHO E SENADOR IVO DE AQUINO.   </t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 388/2013 DE AUTORIA DO RENATO PIKE, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE REPERFILAR A RUA SENADOR FELIPE SCHIMIDT TRECHO ENTRE AS RUAS ROLANDO MALUCELLI E CORONEL ALBUQUERQUE.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 389/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD SECRETARIO DE OBRAS, VER DA POSSIBILIDADE DE DETERMINAR AO SETOR COMPETENTE PARA QUE SEJA EFETUADO O CONSERTO NOS BURACOS EXISTENTES NAS RUAS  LAZARO BASTOS, EUGÊNIO DE SOUZA E CIDADE DE JAÚ.  </t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 390/2013 DE AUTORIA DO EDIL BENE CARVALHO. AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, DETERMINAR AO RESPONSÁVEL PROCEDER A LIMPEZA NA RUA THEODORO HUMENHUCK, NO TRECHO ENTRE A AVENIDA EXPEDICIONÁRIO E RUBENS RIBEIRO DA SILVA, ONDE SERÁ PAVIMENTADO NO PRÓXIMO ANO, RETIRANDO A TERRA ESCAVADA NA ABERTURA DAS VALAS E DRENAGEM E QUE ESTÁ  AMONTOADA EM FRENTE AS RESIDENCIAS. </t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 391/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CELIO GALESKI MD. SECRETARIO DE OBRAS, CORRIGIR O NIVELAMENTO DOS PARALELEPÍPEDOS NA RUA BERNARDO OLSEN, NO TRECHO ENTRE O RESTAURANTE COMIDA CASEIRA E A PAPELARIA OURO VERDE.   </t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1985/1985_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1985/1985_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 392/2013 DE AUTORIA DO EDIL GIL BAIANO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. EDMILSON WERKA, MD. SECRETARIO DE DESENVOLVIMENTO ECONÔMICO, VER DA POSSIBILIDADE DE A PREFEITURA ADQUIRIR ÁREAS DE TERRAS PRÓXIMO AS RODOVIAS DE ACESSO AO MUNICÍPIO, PRÓXIMO A SEDE DO MUNICÍPIO, PROPORCIONANDO MAIS VISIBILIDADE QUANTO A ESTRUTURA PARA A INSTALAÇÃO/ AMPLIAÇÃO DE EMPRESAS, DEVIDO A FACILIDADE DE LOGÍSTICA E DEVIDO A LOCALIZAÇÃO DA ÁREA.  </t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 393/2013 DE AUTORIA DOS EDIS RENATO PIKE E NENO PANGRATZ, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E COLOCAR PEDRA BRITA, NA RUA BERNARDO OLSEN INICIANDO PRÓXIMO A MERCEARIA NERCOLINI ATÉ O DISTRITO DE MARCILIO DIAS.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 394/2013 DE AUTORIA DOS EDIS NENO PANGRATZ E RENATO PIKE, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE PATROLAR E COLOCAR PEDRA BRITA, NA RUA ALFREDO SCHUMACKER, ANTIGA ESTRADA DA MANTEIGA INICIANDO NA RUA GUILHERME GONCHOROSKI NO BAIRRO ALTO DA TIJUCA ATÉ A RUA BERNARDO OLSEN NO DISTRITO DE MARCÍLIO DIAS. </t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 395/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE REALIZAR EM PARCERIA COM A PREFEITURA DO MUNICÍPIO DE MAJOR VIEIRA, REFORMA OU CONSTRUÇÃO DA PONTE NA DIVISA DOS MUNICÍPIOS DE CANOINHAS E MAJOR VIEIRA, NA COMUNIDADE DE SALSEIRO PRÓXIMO A PROPRIEDADE DA SENHORA ANGELINA DOS SANTOS.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 396/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE CASCALHAR OU COLOCAR MASSA ASFÁLTICA NA RUA MARIO JOÃO MAYER NO ENTRONCAMENTO COM A BR 280 PRÓXIMO A BORRACHARIA 5º RODA. </t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 397/2013 DE AUTORIA DO EDILN WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, PATROLAR, CASCALHAR OU COLOCAR PEDRA BRITA NA RUA REINOLDO HUBNER NO BAIRRO PIEDADE. </t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 398/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. CÉLIO GALESKI MD. SECRETÁRIO DE OBRAS, VER DA POSSIBILIDADE DE DESENTUPIR A TUBULAÇÃO DA RUA JOÃO SABATKE ESQUINA COM FREI MENANDRO KAMPS NO BAIRRO ALTO DAS PALMEIRAS. </t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 399/2013 DE AUTORIA DO EDIL JOÃO GREIN, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, E AO SR. JOÉRCIO MIELKE, MD. SECRETÁRIO DE AGRICULTURA, VER DA POSSIBILIDADE DE IMPLEMENTAR NO MUNICÍPIO, PROJETO DE INSEMINAÇÃO ARTIFICIAL PARA GADO LEITEIRO E SUINOCULTURA, DESENVOLVENDO AGENTES INSEMINADORES EM PELO MÍNIMO 4 REGIÕES DO INTERIOR DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 400/2013 DE AUTORIA DO EDIL BENE CARVALHO, AO EXMO. SR. LUIZ ALBERTO RINCOSKI FARIA DD. PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE ADQUIRIR UM VEICULO PARA USO EXCLUSIVO DA DEFESA CIVIL DO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1996/1996_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1996/1996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 401/2013 DE AUTORIA DO EDIL RENATO PIKE, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, E AO SENHOR LORIVAL SCHIPITOSKI, MD. DIRETOR DO DETRACAN, VER DA POSSIBILIDADE DE EFETUAR A PINTURA DE TODAS AS FAIXAS DE PEDESTRE E SINALIZAÇÃO DE LOMBADAS EM TODA A EXTENSÃO DA  AVENIDA RUBENS RIBEIRO DA SILVA, AVENIDA EXPEDICIONÁRIOS E TAMBÉM EM TODAS AS RUAS DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1997/1997_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1997/1997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 402/2013 DE AUTORIA DO EDIL WILMAR SUDOSKI, AO EXMº SENHOR LUIZ ALBERTO RINCOSKI FARIA, DD PREFEITO MUNICIPAL, VER DA POSSIBILIDADE DE PAVIMENTAR COM ASFALTO A RUAS ANTÔNIO SALOMON E CONCLUIR O ASFALTO DA RUA FREI MENANDRO KAMPS ATÉ A BR 280.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11342,67 +11342,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1997/1997_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2006/2006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2007/2007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1959/1959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1975/1975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1985/1985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2013/1997/1997_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1020"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="122.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>