--- v0 (2026-02-11)
+++ v1 (2026-06-14)
@@ -54,1751 +54,1751 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Glinski , Beto Passos , Wilson Pereira </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/617/617_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI COMPLEMENTAR Nº 17 DE 18/10/2007 E ADOTA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t xml:space="preserve">Alexey Sachweh </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/646/646_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO CAPÍTULO VIII DA LEI COMPLEMENTAR Nº 0021 DE 20/12/2007"</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t xml:space="preserve">Bene Carvalho </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/704/704_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 003/2012, QUE INCLUI DISPOSITIVO NA LEI COMPLEMENTAR Nº  022&amp;#8221;</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/598/598_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  001/2012, QUE &amp;#8220;AUTORIZA A DOAÇÃO DE AUTOMÓVEL À POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA - PMSC&amp;#8221; </t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/599/599_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  002/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO SUPERHAVIT FINANCEIRO, DE CONVÊNIOS, DO PROVÁVEL EXCESSO DE ARRECADAÇÃO, DE ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/600/600_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 003/2012, QUE &amp;#8220;DENOMINA UNIDADE BÁSICA DE SAÚDE EURICO PAUL&amp;#8221;</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>João Grein</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/602/602_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 004/2012 "DENOMINA PRAÇA DO CENTENÁRIO"</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/603/603_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2012 "PERMISSÃO E AUTORIZAÇÃO DE USO"</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t xml:space="preserve">Wilson Pereira </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/605/605_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI 006/2012, AUTORIZA ALVARÁ PROVISÓRIO DE TÁXI"</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/606/606_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 4845 DE 20/10/2011 E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/607/607_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 008/2012, QUE &amp;#8220;ALTERA A REDAÇÃO DO ART. 13 DA LEI Nº  4.305, DE 12/03/2008, QUE DISPÕE SOBRE O ZONEAMENTO DE USO E PARCELAMENTO DO SOLO URBANO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; - INCLUI TRECHO DA RUA JÚLIO BUDANT NETO</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t xml:space="preserve">Tarciso de Lima </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/608/608_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  009/2012, QUE &amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TAXI&amp;#8221; </t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/609/609_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº   010/2012, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O CORPO DE BOMBEIROS MILITAR DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/611/611_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  011/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO SUPERHAVIT FINANCEIRO DE 2011 E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/612/612_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  012/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO PROVÁVEL EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/613/613_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA CONTRATAR OPTOMETRISTA PARA AS ESCOLAS"</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/615/615_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  014/2012, QUE &amp;#8220;ALTERA REDAÇÃO DA LEI Nº  4.550, DE 27/05/2010, QUE AUTORIZA A ALIENAR ÁREA DE TERRAS AO FUNDO DE ARRENDAMENTO RESIDENCIAL &amp;#8211; FAR, ADMINISTRADO PELA CAIXA ECONÔMICA FEDERAL PARA IMPLEMENTAÇÃO DO PROGRAMA MINHA CASA MINHA VIDA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/616/616_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  015/2012, QUE &amp;#8220;AUTORIZA A PROCEDER CESSÃO DE USO DE BENS MÓVEIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Glinski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/618/618_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ALVARÁ PROVISÓRIO DE TÁXI"</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t xml:space="preserve">Célio Galeski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/619/619_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PROÍBE NO MUNICÍPIO DE CANOINHAS A CIRCULAÇÃO DE CÃES DE GRANDE E MÉDIO PORTE"</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/620/620_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONVÊNIOS, DE ANULAÇÕES DE DOTAÇÕES ORÇAMENTÁRIAS, DO SUPERÁVIT FINANCEIRO DE 2011 E ADOTA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/621/621_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PERMUTA DE ÁREA DE TERRA COM EMPRESA COMPENSADOS E LAMINADOS S/A LAVRASUL E ADORA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/627/627_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020/2012, QUE &amp;#8220;DISPÕE SOBRE O DESCARTE DE MÓVEIS, ELETRO-DOMÉSTICOS E QUAISQUER UTENSÍLIOS EM DESUSO OU DANIFICADOS, INSTITUINDO O DIA DO BOTA-FORA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/628/628_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA DESCONTOS NO IPTU E, DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/629/629_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL À CONCEDER INCENTIVO FISCAL ATRAVÉS DE DESCONTOS NO IPTU E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/623/623_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PERMISSÃO E AUTORIZAÇÃO DE USO" NCCCC</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/624/624_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PERMISSÃO E AUTORIZAÇÃO DE USO"  CTG PRESILHA DO CONTESTADO</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/625/625_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PERMISSÃO E AUTORIZAÇÃO DE USO" FRICASA 50 ANOS</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/626/626_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REPOSIÇÃO SALARIAL E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/630/630_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/631/631_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA LEI 3635 DE 05/12/2003"</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/633/633_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER UM AUTOMÓVEL MICRO-ÔNIBUS EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/634/634_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS E ESTABELECE NORMAS PARA A CONTRATAÇÃO DE PESSOAL PARA ATUAÇÃO JUNTO À SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL E DA FAMÍLIA PARA FAZER FRENTE AOS SERVIÇOS DE ACOLHIMENTO PARA CRIANÇAS E ADOLESCENTES"</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/635/635_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  031/2012, QUE, "ABRE CRÉDITO NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO SUPERÁVIT FINANCEIRO DE 2011 E  ADOTA OUTRAS PROVIDÊNCIAS" </t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/636/636_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 032/2012, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO - PILOTOS VELOTERRA DE CANOINHAS SC&amp;#8221;</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/637/637_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 033/2012, QUE &amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DA REDE PÚBLICA MUNICIPAL DE ENSINO, PROMOVER AÇÕES PREVENTIVAS E EDUCATIVAS SOBRE DROGAS PSICOATIVAS ILÍCITAS E LÍCITAS, INCLUINDO O USO DE ÁLCOOL, TABACO E AUTOMEDICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/642/642_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 034/2012, QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DA BIBLIOTECA ITINERANTE NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/638/638_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 035/2012, QUE &amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TÁXI&amp;#8221;</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/639/639_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 036/2012, QUE &amp;#8220;DISPÕE SOBRE A CONCESSÃO DE BOLSAS DE ESTUDO PELO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/640/640_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 037/2012, QUE &amp;#8220;DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2013 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/641/641_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 038/2012, QUE &amp;#8220;AUTORIZA A PROCEDER A CESSÃO DE USO DE BENS MÓVEIS E DÁ OUTRAS PROVIDÊNCIAS - IF-SC&amp;#8221;</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t xml:space="preserve">Wilson Pereira , Beto Passos </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/644/644_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 039/2012, QUE &amp;#8220;DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NO SISTEMA DE TRANSPORTE COLETIVO&amp;#8221;</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/643/643_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 040/2012, QUE &amp;#8220;NOMEIA REPRESENTANTES DO MUNICÍPIO DE CANOINHAS PARA OS JOGOS ABERTOS DA TERCEIRA IDADE &amp;#8211; JASTI, AUTORIZA ADIANTAMENTO DE VALORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/645/645_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  041/2012, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA O CONSELHO DA COMUNIDADE DA COMARCA DE CANOINHAS&amp;#8221;</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/647/647_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 042/2012, QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DE ESTACIONAMENTOS PARA BICICLETAS EM LOCAIS DE GRANDE FLUXO DE PÚBLICO, EM TODO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/648/648_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 043/2012, QUE &amp;#8220;DISPÕE SOBRE A IMPLANTAÇÃO DE ARBORIZAÇÃO EM VIAS PAVIMENTADAS&amp;#8221;</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/649/649_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 044/2012, QUE &amp;#8220;AUTORIZA LEILOAR VEÍCULOS E MATERIAIS INSERVÍVEIS&amp;#8221;</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t xml:space="preserve">Beto Passos </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/650/650_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 045/2012, QUE &amp;#8220;INSTITUI O PROGRAMA CORAÇÃO VALENTE&amp;#8221;</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/652/652_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 046/2012, DE &amp;#8220;ADAPTAÇÃO DOS SISTEMAS DE INFORMAÇÃO PARA SEREM USADOS POR DEFICIENTES FÍSICOS&amp;#8221;</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/651/651_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 047/2012, QUE &amp;#8220;AUTORIZA A CONCEDER SUBSÍDIOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/654/654_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 048/2012, QUE &amp;#8220;ESTABELECE NORMAS PARA A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA A ATUAÇÃO JUNTO A SECRETARIA MUNICIPAL EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS &amp;#8211; MONITOR DE EDUCAÇÃO ESPECIAL&amp;#8221;</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/653/653_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 049/2012, QUE &amp;#8220;INSTITUI O BALCÃO MUNICIPAL DE EMPREGOS&amp;#8221;</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/656/656_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 050/2012, QUE &amp;#8220;INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS &amp;#8211; RUA JOAQUIM DE PAULA VIEIRA</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/655/655_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 051/2012, QUE &amp;#8220;INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS &amp;#8211; RUAS ALMEIDA CARDOSO, JOÃO DA CRUZ KREILING, ZILÁ GARCINDO E FREI MENANDRO KAMPS&amp;#8221;</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/657/657_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 052/2012 "DECLARA DE UTILIDADE PÚBLICA A MUNICIPAL A ASSOCIAÇÃO FAMÍLIA ZALEWSKI - CASA DE APOIO AMOR FRATERNO" </t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/658/658_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 053/2012, QUE &amp;#8220;ALTERA A LEI Nº  4.913, DE 21/12/2011&amp;#8221; </t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/659/659_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 054/2012, DA &amp;#8220;SEMANA MUNICIPAL DE PREVENÇÃO AO CÂNCER GINECOLÓGICO&amp;#8221;</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/660/660_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 055/2012, QUE &amp;#8220;REGULAMENTA O ART. 54 DA LEI COMPLEMENTAR Nº  038/2011 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/661/661_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 056/2012, QUE &amp;#8220;INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS &amp;#8211; RUAS ROLANDO MALLUCELLI E JOÃO ALLAGE&amp;#8221;</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/662/662_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 057/2012, QUE &amp;#8220;AUTORIZA CESSÃO DE USO DE UM AUTOMÓVEL AO CORPO DE BOMBEIROS - CBMSC&amp;#8221; </t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/663/663_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 058/2012, QUE &amp;#8220;ALTERA A LEI Nº  3.804, DE 18/03/2005 - FMDCA&amp;#8221; _x000D_
 </t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/664/664_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 059/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DO SUPERHAVIT FINANCEIRO DO FIA&amp;#8221; </t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/665/665_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 060/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DO SUPERHAVIT FINANCEIRO DO FUNSAE&amp;#8221;</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/666/666_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 061/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE RECURSOS PROVENIENTES DE CONTRATOS DE REPASSE, DE CONVÊNIO, DE ANULAÇÃO DE DOTAÇÕES, DE EXCESSO E PROVÁVEL EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/667/667_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 062/2012, QUE &amp;#8220;DISPÕE SOBRE A ISENÇÃO DA TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS AOS CANDIDATOS DESEMPREGADOS. </t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/668/668_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 063/2012, QUE &amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TÁXI &amp;#8211; EZEQUIEL DOS SANTOS&amp;#8221;</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t xml:space="preserve">Gilmar Martins, Alexey Sachweh , Bene Carvalho , Beto Passos , Célio Galeski , João Grein, Miguel Gontarek, Paulo Glinski , Wilson Pereira </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/669/669_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 064/2012, QUE &amp;#8220;FIXA SUBSÍDIOS&amp;#8221; </t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/670/670_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ADQUIRIR, MEDIANTE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, TERRENO URBANO DE PROPRIEDADE DE SALES PEIXER E OUTROS E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/671/671_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 066/2012, QUE &amp;#8220;NOMEIA REPRESENTANTES DO MUNICÍPIO DE CANOINHAS PARA O CIRCUITO INTERBAIRROS DE CORRIDA DE PORTO UNIÃO DA VITÓRIA, AUTORIZA ADIANTAMENTO DE VALORES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/672/672_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 067/2012, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS - AGRO-INDUSTRIA&amp;#8221;</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/673/673_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 068/2012, QUE &amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TÁXI &amp;#8211; OSCAR FERNANDES&amp;#8221;</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/674/674_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI Nº 069/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/675/675_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 070/2012, QUE &amp;#8220;AUTORIZA A CESSÃO DE USO DE UM AUTOMÓVEL À PMSC&amp;#8221; </t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/676/676_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 071/2012, QUE &amp;#8220;DENOMINA VIA PÚBLICA DE RUA LEOPOLDO NAISSER&amp;#8221;</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/677/677_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 072/2012, QUE &amp;#8220;DENOMINA ESCOLA DE EDUCAÇÃO INFANTIL &amp;#8220;RODOLFO LINZMEIER&amp;#8221;</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/683/683_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 073/2012, QUE &amp;#8220;CRIA A DISCIPLINA EDUCAÇÃO PARA O TRÂNSITO&amp;#8221;</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/678/678_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 074/2012, QUE &amp;#8220;DENOMINA RUA MIGUEL BREDUN&amp;#8221; </t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/682/682_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 075/2012, QUE &amp;#8220;DENOMINA RUA OSÓRIO VIEIRA&amp;#8221; </t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/681/681_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 076/2012, QUE &amp;#8220;DENOMINA RUA ALÍPIO MARTINS&amp;#8221; </t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/679/679_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 077/2012, QUE &amp;#8220;DENOMINA RUA ANANIAS PETRENCHUK&amp;#8221; </t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/680/680_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 078/2012, QUE &amp;#8220;DENOMINA RUA PEDRO GROSSOPF&amp;#8221; </t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/684/684_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PERMUTA DE ÁREA DE TERRA COM A EMPRESA LIPE COMERCIAL LTDA"</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/685/685_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 080/2012, QUE &amp;#8220;DENOMINA CRECHE PROFª LANDI AMA NEPPEL&amp;#8221;  </t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/686/686_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 081/2012, QUE &amp;#8220;INSTITUI O PROGRAMA PARASITAS ZERO&amp;#8221;</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Gilmar Martins</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/687/687_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 082/2012, QUE &amp;#8220;ALTERA LEI Nº  1533/80, DECLARANDO DE UTILIDADE PÚBLICA A SOCIEDADE CULTURAL POLONESA DE CANOINHAS&amp;#8221;</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/688/688_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 083/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO ATRAVÉS DE CONVÊNIO E ADOTA OUTRAS PROVIDÊNCIAS &amp;#8211; REFORMA DO ESTÁDIO MUNICIPAL&amp;#8221;</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/689/689_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 084/2012, QUE &amp;#8220;REVERTE A DOAÇÃO DE IMÓVEL, AUTORIZA CESSÃO DE USO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/690/690_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 085/2012, QUE &amp;#8220;ALTERA A LEI Nº  4632, DE 24/11/2010&amp;#8221;</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/691/691_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>"VEDA A REALIZAÇÃO DE CONCURSO PÚBLICO PARA FORMAÇÃO DE CADASTRO DE RESERVA NO MUNICÍPIO DE CANOINHAS"</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/692/692_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALVARÁ PROVISÓRIO DE TAXI</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/693/693_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA, ATRAVÉS DE CONVÊNIOS/TERMOS DE COMPROMISSO DO FNDE; DA ANULAÇÃO DE DOTAÇÃO DO EXCESSO E/OU PROVÁVEL EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/694/694_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ALVARÁ PROVISORIO DE TAXI - AILTON ANTONIO GERALDO </t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/696/696_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 090/2012, QUE &amp;#8220;DENOMINA VIA PÚBLICA DE GABRIEL RALDI&amp;#8221;</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/698/698_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 091/2012, QUE &amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TÁXI &amp;#8211; ADENILSON DOLLA&amp;#8221;</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t xml:space="preserve">Wilson Pereira , Bene Carvalho </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/699/699_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  092/2012, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DE SANTA LEOCÁDIA&amp;#8221;</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/700/700_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  093/2012, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DE SANTO ANTÔNIO DOS WOSGRAU&amp;#8221;</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/702/702_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 094/2012, QUE &amp;#8220;AUTORIZA O MUNICÍPIO DE CANOINHAS A CELEBRAR CONVÊNIO COM O ESTADO DE SANTA CATARINA, ATRAVÉS DA SECRETARIA DE JUSTIÇA E CIDADANIA COM A INTERVENIÊNCIA DO DEAP&amp;#8221; </t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/703/703_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 095/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO ATRAVÉS SUPERHAVIT FINANCEIRO APURADO NO EXERCÍCIO DE 2011 E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;  </t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/705/705_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 096/2012, QUE &amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TÁXI &amp;#8211; VALDEMIRO BREDUN&amp;#8221;</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 097/2012, QUE &amp;#8220;DENOMINA VIA PÚBLICA DE CARLOS MÜHLBAUER&amp;#8221;    </t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t xml:space="preserve">João Grein, Bene Carvalho </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/707/707_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 098/2012, QUE &amp;#8220;ALTERA A LEI Nº  4.086/2006 &amp;#8211; RUA EGON LEITHOLD&amp;#8221;</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/709/709_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 099/2012, QUE &amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TÁXI &amp;#8211; LEONARDO MUNHÕES DE QUADROS&amp;#8221; </t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/710/710_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO SUPERÁVIT FINANCEIRO  APURADO DO EXERCÍCIO DE 2011 E ADOTA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/711/711_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA ALVARÁ PROVISÓRIO DE TAXI A JOSÉ ELIO PINTO"</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/713/713_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PROJETO Nº 102 DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DO BAIRRO PIEDADE - AMOPI"</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/712/712_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 103/2012, QUE  FIXA DATA BASE"</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/714/714_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 104/2012, QUE &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DE CANOINHAS PARA O EXERCÍCIO DE 2013&amp;#8221; </t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/715/715_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 105/2012, QUE &amp;#8220;ALTERA A LEI Nº  4.467/2009 &amp;#8211; PLANO PLURIANUAL 2010/2013, PARA O EXERCÍCIO FISCAL DE 2013 E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/716/716_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 106/2012, &amp;#8220;ALTERA OS ANEXOS DE METAS FISCAIS DA LEI 4995/2012 - LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2013&amp;#8221; </t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/717/717_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS"</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/718/718_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 108/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO ATRAVÉS DO PROVÁVEL EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;  _x000D_
 </t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/719/719_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 109/2012, QUE &amp;#8220;DENOMINA GEM XEILA CORNELSEN&amp;#8221;</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/720/720_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 110/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO ATRAVÉS DO SUPERHAVIT FINANCEIRO APURADO DO EXERCÍCIO DE 2011 E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/721/721_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 111/2012, QUE &amp;#8220;ALTERA A LEI Nº  3.732, DE 09/07/2004&amp;#8221; </t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/722/722_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 112/2012, QUE &amp;#8220;AUTORIZA O EXECUTIVO A RECEBER AUTOMÓVEL EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/723/723_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 113/2012, QUE &amp;#8220;ALTERA DISPOSITIVOS DAS LEIS MUNICIPAIS Nº  3.832, DE 25/05/2005; 4.152, DE 18/04/2007; 4.439, DE 23/07/2009 E 4.703, DE 09/03/2001 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/724/724_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 114/2012, QUE &amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TÁXI &amp;#8211; TAXI CLASSIC LTDA&amp;#8221; </t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/726/726_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA LEILOAR VEÍCULOS E MATERIAIS INSERVÍVEIS, NOS TERMOS DA LEI FEDERAL Nº 8666/93 E ALTERAÇÕES POSTERIORES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t xml:space="preserve">João Grein, Alexey Sachweh </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/727/727_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2° DA LEI Nº  3573/2003 &amp;#8211; COMODATO DE ÁREA DE TERRAS PARA ADRIANO RODRIGO WATZKO</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/728/728_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 117/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA, ATRAVÉS DE ANULAÇÃO DE DOTAÇÕES E ADOTA OUTRAS PROVIDÊNCIAS (RECURSOS ABRIGO E BOLSA FAMÍLIA)</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/729/729_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 118/2012, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO - VELOTERRA&amp;#8221;</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/730/730_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 119/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA, ATRAVÉS DO EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS (RECURSOS HOSPITAL SANTA CRUZ)</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t xml:space="preserve">Miguel Gontarek, Bene Carvalho , Beto Passos , Célio Galeski , Gilmar Martins, Wilson Pereira </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/734/734_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N 120/2012, QUE "FIXA SUBSÍDIOS E REMUNERAÇÃO"</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/732/732_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PERMISSÃO E AUTORIZAÇÃO DE USO" VELOTERRA -6ª COPA GÊMEAS DO IGUAÇÚ</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/733/733_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS."- (CÂMARA, EDUCAÇÃO, SAÚDE, ETC)CRÉDITO SUPLEMENTAR R$ 2.056.000,00</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/735/735_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 123/2012, QUE &amp;#8220;DENOMINA  SERVIDÃO SANTA CRUZ&amp;#8221;</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/736/736_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  124/2012, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CULTURAL SOCIAL E EVENTOS SANTÍSSIMA TRINDADE&amp;#8221;  </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/737/737_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 125/2012, QUE &amp;#8220;AUTORIZA ADQUIRIR, MEDIANTE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, TERRENO URBANO DE PROPRIEDADE DE PROCOPIAK COMPENSADOS E EMBALAGENS S/A E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/738/738_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 126/2012, QUE &amp;#8220;DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL&amp;#8221;</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/739/739_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 127/2012, QUE &amp;#8220;DENOMINA  PRAÇA WALDEMIRO DE ANDRADE&amp;#8221;</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/742/742_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 128/2012, QUE &amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TÁXI &amp;#8211; FELIPE ROCHA LINO&amp;#8221;</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/743/743_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 129/2012, QUE &amp;#8220;ALTERA A REDAÇÃO DO ART. 14 DA LEI Nº  4.305, DE 12/03/2008&amp;#8221;</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/744/744_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 130/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS &amp;#8211; FMS, EDUCAÇÃO, ETC)</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/745/745_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 131/2012, QUE &amp;#8220;ESTABELECE NORMAS PARA A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA ATUAÇÃO JUNTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS, NO ANO LETIVO DE 2013&amp;#8221;  </t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/601/601_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº  001/2012, QUE &amp;#8220;NOMEIA SERVIDORA POR REMOÇÃO&amp;#8221; </t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/622/622_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AO ART. 63 DO REGIMENTO INTERNO E REVOGA A RESOLUÇÃO Nº 932, DE 29/11/2010"</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  003/2012, QUE &amp;#8220;CONCEDE TÍTULO DE CIDADÃO HONORÁRIO À ANDRÉ PAULO SIMÕES DA MATA&amp;#8221;</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/741/741_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 004/2012, QUE &amp;#8220;ALTERA E INCLUI DISPOSITIVOS NA RESOLUÇÃO Nº  430/90, EM ESPECIAL A GESTÃO POR COMPETÊNCIA&amp;#8221;</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projetos de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissao de Financas, Orcamento e Fiscalizacao</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/697/697_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº  001/2012, QUE &amp;#8220;APROVA AS CONTAS DE 2010&amp;#8221;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2105,68 +2105,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/697/697_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2012/697/697_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="122.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>