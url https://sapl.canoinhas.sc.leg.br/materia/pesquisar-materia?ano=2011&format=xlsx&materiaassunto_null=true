--- v0 (2026-03-01)
+++ v1 (2026-05-17)
@@ -54,3976 +54,3976 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t xml:space="preserve">Alexey Sachweh </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/266/266_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA A LEI ORGÂNICA Nº  001/2011, QUE &amp;#8220;FIXA O NÚMERO DE VEREADORES&amp;#8221;</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Glinski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/416/416_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA A LEI ORGÂNICA Nº 002/2011, QUE &amp;#8220;FIXA O NÚMERO DE VEREADORES&amp;#8221;</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t xml:space="preserve">Beto Passos , Bene Carvalho </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/282/282_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 001/2011, QUE &amp;#8220;EXTINGUE CARGO&amp;#8221;</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/479/479_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI COMPLEMENTAR Nº 002/2011, QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR Nº  8, DE 26/12/2005 (CÓDIGO TRIBUTÁRIO) E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/517/517_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA, SALÁRIOS E REMUNERAÇÃO DO MAGISTÉRIO DO MUNICÍPIO DE CANOINHAS, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/519/519_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA, SALÁRIOS E REMUNERAÇÃO DO MAGISTÉRIO E DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE CANOINHAS, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/588/588_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI COMPLEMENTAR Nº 005/2011 QUE DISPÕE SOBRE A CONSULTA A APPS NOS CASOS DE OBRAS EM EDUCANDÁRIOS"</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/232/232_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  001/2011, QUE &amp;#8220;INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/233/233_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 002/2011, QUE &amp;#8220;ALTERA A LEI Nº  4.579, DE 11/08/2010&amp;#8221; ALTERA CONTRIBUIÇÃO MELHORIA DA RUA ANDRE PANDRATZ, </t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Comissão de Justica e Redacao</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/234/234_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  003/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO DA PREFEITURA  ATRAVÉS DE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA&amp;#8221;</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/236/236_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005/2011, QUE &amp;#8220;ALTERA A LEI Nº  4.465, DE 11/11/2009&amp;#8221;  REPASSE 900 LITROS DE GASOLINA À POLICIA MILITAR</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/237/237_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 006/2011, QUE &amp;#8220;ALTERA A LEI Nº  4.667, DE 30/12/2010&amp;#8221;  REPASSE DE RECURSOS À BENFAM - SAÚDE REPODUTIVA - PLANEJAMENTO FAMILIAR - MULHER</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/238/238_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  007/2011, QUE &amp;#8220;AUTORIZA CESSÃO DE USO DE UM VEÍCULO TIPO MOTOCICLETA À PMSC&amp;#8221; </t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t xml:space="preserve">Wilson Pereira </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/239/239_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  008/2011, QUE &amp;#8220;CONCEDE ANISTIA DE MULTAS E JUROS COMO ANISTIA À RECUPERAÇÃO FISCAL &amp;#8211; REFIS&amp;#8221;</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/241/241_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 4.576, DE 11/08/2010. PAVIMENTAÇÃO COMUNITÁRIA - REDUZ PARA 80% ADESÃO</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/242/242_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE SUBVENÇÃO AO HOSPITAL SANTA CRUZ DE CANOINHAS</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/243/243_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERMISSÃO E AUTORIZAÇÃO DE USO - BINGÃO HOSPITAL SANTA CRUZ</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/244/244_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA REMUNERAÇÃO DOS MÉDICOS CLÍNICOS GERAIS DO PROGRAMA DE ESTRATÉGIA DE SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/245/245_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO JUNTO A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO - CONTADOR</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/246/246_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  014/2011, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECONHECER E PROCESSAR DESPESAS DE EXERCÍCIOS ANTERIORES (2010) E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t xml:space="preserve">Beto Passos , Paulo Glinski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/250/250_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 015/2011, QUE &amp;#8220;AUTORIZA DOAÇÃO DE BEM MÓVEL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;  DESTINA CARRO DA CÂMARA À SAÚDE</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/251/251_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  016/2011, QUE &amp;#8220;ALTERA A LEI Nº  3.678, DE 01/03/2004&amp;#8221; ALTERA LEI SERVIÇO FRETAMENTO E ESCOLAR</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/252/252_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  017/2011, QUE &amp;#8220;ALTERA A LEI Nº  2.608, DE 27/10/1993&amp;#8221; - ALTERA LEI TAXI</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t xml:space="preserve">Beto Passos </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/254/254_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 018/2011, QUE &amp;#8220;ALTERA A LEI Nº  4.370/2008, QUE ISENTA IDOSOS E PORTADORES DE DEFICIÊNCIA NO ROTATIVO CANOINHAS&amp;#8221;</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/257/257_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 019/2011, QUE &amp;#8220;DISPÕE SOBRE RECURSOS DA CULTURA&amp;#8221; </t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/258/258_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  020/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO DO MUNICÍPIO  ATRAVÉS DE OPERAÇÃO DE CRÉDITO E DA ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA&amp;#8221;</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/259/259_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  021/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO DA PREFEITURA  ATRAVÉS DO PROVÁVEL EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;  </t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t xml:space="preserve">Bene Carvalho </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/260/260_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 022/2011, QUE &amp;#8220;DENOMINA CASA DA CIDADANIA NEUZILDO BORBA FERNANDES&amp;#8221;</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/261/261_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  023/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO DA PREFEITURA  ATRAVÉS DO SUPERHAVIT FINANCEIRO&amp;#8221; </t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/262/262_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  024/2011, QUE &amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR BENS MÓVEIS USADOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/263/263_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  025/2011, QUE &amp;#8220;AUTORIZA CESSÃO DE USO DE UM AUTOMÓVEL AO CORPO DE BOMBEIROS MILITAR DO ESTADO DE SANTA CATARINA - CBMSC&amp;#8221;  VEÍCULO VAN TRANSIT</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/264/264_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  026/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO DA PREFEITURA  ATRAVÉS DO SUPERHAVIT FINANCEIRO&amp;#8221; </t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/268/268_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  027/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO DA PREFEITURA  ATRAVÉS DO SUPERHAVIT FINANCEIRO DE 2010&amp;#8221; </t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  028/2011, QUE &amp;#8220;AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; - ASSOCIAÇÃO SALTO DA ÁGUA VERDE - TEATRO </t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  029/2011, QUE &amp;#8220;AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; - ASSOCIAÇÃO SIMÕES, KARATE, TENIS, LEC </t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  030/2011, QUE &amp;#8220;AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; - APAE </t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/272/272_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  031/2011, QUE &amp;#8220;AUTORIZA A CELEBRAÇÃO DE CESSÃO DE USO COM A ASSOCIAÇÃO COMUNITÁRIA DO PERPÉTUO SOCORRO&amp;#8221; </t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/273/273_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 032/2011, QUE &amp;#8220;ALTERA A LEI Nº  4.511, DE 25/03/2010&amp;#8221; - VEDA VENDA DE IMÓVEL SOCIAL POR 20 ANOS </t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/274/274_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 033/2011, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; - COMPLEXO AGROINDUSTRIAL </t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/276/276_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 034/2011, QUE &amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TAXI PARA LUIZ CARLOS DO NASCIMENTO&amp;#8221; </t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/277/277_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 035/2011, QUE &amp;#8220;DENOMINA RUA FRIEDA SORG&amp;#8221; </t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/278/278_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  036/2011, QUE &amp;#8220;AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA COM A COOPERATIVA ESCOLA DOS ALUNOS DO COLÉGIO AGRÍCOLA VIDAL RAMOS &amp;#8211; COOPESA E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/279/279_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 037/2011, QUE &amp;#8220;DENOMINA RUA MARIA LOURENÇA BUENO&amp;#8221;</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/280/280_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  038/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO ATRAVÉS DO SUPERHAVIT FINANCEIRO DE 2010&amp;#8221; - AGROFEST </t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/281/281_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 039/2011, QUE &amp;#8220;CRIA CARGOS E ESTABELECE NORMAS PARA A CONTRATAÇÃO DE PESSOAL PARA ATUAÇÃO JUNTO À SECRETARIA MUNICIPAL DE SAÚDE, PARA FAZER FRENTE AO PROGRAMA ESTRATÉGIA E SAÚDE DA FAMÍLIA - ESF&amp;#8221;</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/283/283_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 040/2011, QUE &amp;#8220;AUTORIZA O REPASSE DE SUBVENÇÃO AO HOSPITAL SANTA CRUZ&amp;#8221;</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/286/286_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 041/2011, QUE &amp;#8220;CORRIGE LOCALIZAÇÃO DA RUA VALÉRIO WACHINSKI&amp;#8221; </t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t xml:space="preserve">Bene Carvalho , Wilson Pereira </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/284/284_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 042/2011, QUE &amp;#8220;DENOMINA RUA LADISLAU BABIRÉSKI&amp;#8221; </t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/285/285_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 043/2011, QUE &amp;#8220;DENOMINA SERVIDÃO ANTÔNIO MILTON SOARES TORMENA&amp;#8221; </t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/287/287_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  044/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO ATRAVÉS DO SUPERHAVIT FINANCEIRO DE 2010 DA ENTIDADE PREFEITURA&amp;#8221; - RESTAURAÇÃO DAS RUAS BASÍLIO HUMENHUK E ROBERTO ELKE </t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/291/291_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  045/2011, QUE &amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO A DOAR UNIFORMES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/292/292_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 046/2011, QUE &amp;#8220;AUTORIZA A ALIENAR TERRENOS&amp;#8221;  FROHAB</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/293/293_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  047/2011, QUE &amp;#8220;AUTORIZA A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DE RECUPERAÇÃO E PREVENÇÃO DO ALCOOLISMO E OUTRAS DROGAS &amp;#8211; ARAD E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/294/294_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  048/2011, QUE &amp;#8220;AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;  APOCA ONIBUS</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/295/295_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  049/2011, QUE &amp;#8220;INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; - RUA ALBINO BUDANT </t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/296/296_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  050/2011, QUE &amp;#8220;INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; - RUA JOÃO MÜLLER </t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/297/297_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  051/2011, QUE &amp;#8220;INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; - RUA RUI BARBOSA</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/298/298_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  052/2011, QUE &amp;#8220;INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; - RUA THEODORO HUMENHUK </t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t xml:space="preserve">Célio Galeski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/290/290_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 053/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PROTETORA DO BEM ESTAR ANIMAL&amp;#8221;</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/299/299_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  054/2011, QUE &amp;#8220;AUTORIZA CESSÃO DE USO DE UM AUTOMÓVEL À POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA - PMSC&amp;#8221; </t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/302/302_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA E ADORA OUTRAS PROVIDÊNCIAS"- ACATM- TÊNIS</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/303/303_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE RECURSOS ORIUNDOS DO GOVERNO FEDERAL E ADOTA OUTRAS PROVIDÊNCIAS" CRAS</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/304/304_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  057/2011, QUE &amp;#8220;ALTERA A LEI Nº  4663, DE 22/12/2011&amp;#8221; CRIANÇAS - LAR DE JESUS</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/305/305_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  058/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS&amp;#8221; - FUNDO DE SAÚDE</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/308/308_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  059/2011, QUE &amp;#8220;DISPÕE SOBRE ACESSIBILIDADE DO PRODUTOR RURAL&amp;#8221; ESTRADAS - RURAL - COLONO - PRODUTOR</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/307/307_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 060/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; FIA &amp;#8211; CMDCA &amp;#8211; INFORMÁTICA &amp;#8211; EBM ALBERTO WARDENSKI &amp;#8211; SOUZA CRUZ</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/309/309_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 061/2011, QUE &amp;#8220;VALIDA TEMPO DE ESTÁGIO COMO EXPERIÊNCIA PROFISSIONAL&amp;#8221;</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Laureci Werka</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/310/310_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 062/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PSICOSSOCIAL DE AMPARO À FAMÍLIA CARENTE&amp;#8221; </t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/354/354_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI 4.467/2009 - PLANO PLURIANUAL 2010/2013 PARA OS ANOS DE 2012 E 2013 E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/355/355_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2012 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/349/349_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 065/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO NOVOS TALENTOS&amp;#8221;</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/350/350_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 066/2011, QUE &amp;#8220;INSTITUI A SEMANA DE VALORIZAÇÃO DA VIDA&amp;#8221;</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/351/351_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  067/2011, QUE &amp;#8220;ALTERA A LEI Nº  4.709, DE 29/03/2011&amp;#8221; - FUNDO ASSISTÊNCIA SAÚDE SERVIDOR - FAS </t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/352/352_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 068/2011, QUE &amp;#8220;AUTORIZA O REPASSE DE SUBVENÇÃO AO HOSPITAL SANTA CRUZ DE CANOINHAS&amp;#8221; </t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/353/353_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  069/2011, QUE &amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR UNIFORMES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/357/357_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  070/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONTRATO DE APOIO FINANCEIRO E DE EXCESSO DE ARRECADAÇÃO&amp;#8221; TÉRMINO DA CONSTRUÇÃO DE GINÁSIO POLIESPORTIVO</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/356/356_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  071/2011, QUE &amp;#8220;AUTORIZA FUNDAÇÃO MUNICIPAL DE ESPORTES A REALIZAR DESPESAS&amp;#8221; TRANSPORTE JOGADORES PRUDENTÓPOLIS</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/358/358_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO SUPERÁVIT FINANCEIRO DE 2010 E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/359/359_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO PROVÁVEL EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/360/360_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  074/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; FCC &amp;#8211; INSTRUMENTOS &amp;#8211; BANDA NOVOS TALENTOS </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/361/361_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  075/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; RECICLAGEM CATADORES </t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/362/362_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  076/2011, QUE &amp;#8220;ALTERA A LEI Nº  4.459, DE 03/11/2009, REFERENTE O USO DE HERBICIDA&amp;#8221;</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  077/2011, DE &amp;#8220;AUTORIZAÇÃO E PERMISSÃO DE USO PARQUE PARA O NCCC&amp;#8221; </t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/364/364_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL DO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO EXCESSO DE ARRECADAÇÃO, AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICO-FINANCEIRA COM ASSOCIAÇÃO DE RECUPERAÇÃO E PREVENÇÃO DO ALCOOLISMO E OUTRAS DROGAS - ARAD - COMUNIDADE TERAPÊUTICA CAMINHO DO SOL"</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/365/365_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS - FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL."</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/366/366_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PERMISSÃO E AUTORIZAÇÃO DE USO"</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/367/367_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REPOSIÇÃO SALARIAL E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/368/368_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA O CLUBE ATLÉTICO CANOINHAS - CAC"</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/369/369_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 3465, DE 08/07/2002" NOVOS TALENTOS</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/370/370_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"ALTERA A LEI Nº 4701 DE 09/03/2011 D ADOTA OUTRAS PROVIDÊNCIAS - COOPESA" </t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t xml:space="preserve">Tarciso de Lima </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/371/371_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 3217/2000 QUE, DECLARA DE UTILIDADE PÚBLICA A SCBVC".</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/372/372_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA RUA WALDEMIRO SCHULKA"</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/373/373_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA RUA BAZÍLIO DA CONCEIÇÃO"</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/374/374_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS" - CAUQ</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/375/375_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO EXCESSO E PROVÁVEL EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS" FUNDEB</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/376/376_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS" - QUADRA DE ESPORTES</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/377/377_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA COM A FUNDAÇÃO UNIVERSIDADE DO CONTESTADO - UNC - CAMPUS CANOINHAS E ADOTA OUTRAS PROVIDÊNCIAS" GIS</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/378/378_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t xml:space="preserve">Alexey Sachweh , Tarciso de Lima </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/379/379_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A NOTA FISCAL DE SERVIÇOS ELETRÔNICA E DISPÕE A CAMPANHA DO DESENVOLVIMENTO ECONÔMICO, DO MUNICÍPIO DE CANOINHAS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/383/383_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PERMISSÃO E AUTORIZAÇÃO DE USO" - COOPERALFA</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/384/384_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA COM A UNIVERSIDADE FEDERAL DE SANTA CATARINA- UFSC E ADOTA OUTRAS PROVIDÊNCIAS" - ESTÁGIO DE VIVÊNCIA: AGRONOMIA E ZOOTECNIA</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/385/385_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA RUA WALDEMAR WENDT"</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/386/386_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS" BNDES</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/387/387_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS" -CRECHE MUNICIPAL</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/388/388_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DE ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS" COBERTURA NO PARQUE DE EXPOSIÇÕES</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/389/389_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CELEBRAÇÃO DE CESSÃO DE USO COM A MITRA DO BISPADO DE FLORIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/390/390_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA LEI Nº 4616, DE 21/10/2010"</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/391/391_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/392/392_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/393/393_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI ATESTADO DE QUALIDADE DA OBRA"</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/394/394_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS E ADOTA OUTRAS PROVIDÊNCIAS" ORÇAMENTO DO FUNDO DE ASSISTÊNCIA À SAÚDE DO SERVIDOR, PAVIMENTAÇÕES E ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/395/395_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA CELEBRAR CONVÊNIO, ABRE CRÉDITO ESPECIAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS" CONVÊNIO PREFEITURA DE TRÊS BARRAS PARA ILUMINAÇÃO DA PONTE MARC&amp;#313;IO DIAS - SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/396/396_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO GERAL DA PREFEITURA POR CONTA DE SUPERAVIT FINANCEIRO E ADOTA OUTRAS PROVIDÊNCIAS". FUNREBOMPM</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/397/397_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS" - AQUISIÇÃO DE MÁQUINAS PARA O FUNSAE</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/398/398_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS E ADOTA OUTRAS PROVIDÊNCIAS" - INTERVENÇÃO DA TRAVESSA UBALDO RICARDO DA SILVA</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/399/399_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM O ESTADO DE SANTA CATARINA PARA A COOPERAÇÃO NA PRESTAÇÃO DOS SERVIÇOS MUNICIPAIS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO E AUTORIZA A EXECUÇÃO DE TAIS SERVIÇOS PELA COMPANHIA CATARINENSE DE ÁGUAS E SANEAMENTO - CASAN, POR INTERMÉDIO DE CONTRATO DE PROGRAMA."</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/400/400_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ADQUIRIR, MEDIANTE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, TERRENO URBANO DE PROPRIEDADE DE LAÉRCIO JOSÉ DAMBROSKI E VICENTE DAMBROSKI E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/401/401_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS" - REFORMAS E AMPLIAÇÕES DE ESCOLAS E CRECHES</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/402/402_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS" - CONSTRUÇÃO DE QUADRA DE BOCHA COBERTA</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/403/403_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA POLICLINICA MUNICIPAL DE DR. MÁRIO MUSSI"</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/405/405_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DE CONVÊNIO COM O ESTADO  E DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS" - REURBANIZAÇÃO DA RODOVIA WENDELIN METZGER</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/406/406_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS" CONSTRUÇÃO DE COBERTURAS DE QUADRAS ESCOLARES E SUPLEMENTA DOTAÇÕES NA EDUCAÇÃO, SAÚDE E OBRAS.   ( R$ 3.349.590,70)</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/407/407_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PERMISSÃO E AUTORIZAÇÃO DE USO" - ADOSAREC</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/408/408_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE ABONO TEMPORÁRIO E DÁ OUTRAS PROVIDÊNCIAS" - ABONO PARA SERVIDOR NOMEADO EM FUNÇÃO DE AUDITORIA INTERNA NA SECRETARIA MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/409/409_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO MUNICIPAL E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS" REMOÇÃO DE ENTULHOS E TERRA</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/410/410_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DOS ARTIGOS 13 E 14 DA LEI Nº 4305, DE 12/03/2008"</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/411/411_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REVOGA A LEI Nº 4297 DE 21/02/2008"</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/412/412_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONVÊNIO COM O ESTADO E ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS" - REURBANIZAÇÃO DO CALÇADÃO DA RUA FELIPE SCHIMIDT  E QUADRA DE BOCHA COBERTA</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/413/413_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O REPASSE DE RECURSOS FINANCEIROS PARA A ASSOCIAÇÕES DE PAIS E PROFESSORES VINCULADAS ÀS UNIDADES MUNICIPAIS DE ENSINO E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/414/414_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O REPASSE DE SUBVENÇÃO AO HOSPITAL SANTA CRUZ DE CANOINHAS E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/415/415_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO EXCESSO E PROVÁVEL EXCESSO DE ARRECADAÇÃO"</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>João Grein</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/418/418_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA RUA ESMAEL CUNHA"</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/419/419_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA RUA JOSÉ JAIR KRAUSS"</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/421/421_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE CANOINHAS A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO A AGÊNCIA DE "FORMENTO" DE SANTA CATARINA S/A" - BADESC E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/420/420_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE CANOINHAS" OPERAÇÃO DE CRÉDITO COM O BADESC</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/422/422_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO SUPERÁVIT FINANCEIRO APURADO DO EXERCÍCIO DE 2010 E ADOTA OUTRAS PROVIDÊNCIAS" FMAS E ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/423/423_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS" - DOTAÇÕES DIVERSAS (R$ 3.189.178,30)</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/424/424_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA CESSÃO DE USO DE UM AUTOMÓVEL À POLÍCIA CIVIL DO ESTADO DE SANTA CATARINA"</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/425/425_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INCENTIVA A COLETA DE RECICLADOS"</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/426/426_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE CANOINHAS A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO A AGÊNCIA DE FOMENTO DE SANTA CATARINA S/A- BADESC E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/427/427_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ALVARÁ PROVISÓRIO DE TAXI PARA GECIL FERREIRA"</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/429/429_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 136</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/430/430_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR BENS MÓVEIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/431/431_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DA ANULAÇÃO DO DOTAÇÕES ORÇAMENTÁRIAS E DO PROVÁVEL EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS" RECURSOS CREAS E ABRIGOS - FMAS</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Gilmar Martins</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/428/428_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA POSTO DE SAÚDE THEODORO MENDES</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t xml:space="preserve">Beto Passos , Célio Galeski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/432/432_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA CRAS MIGUEL GOGOLA"</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/433/433_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CELEBRAÇÃO DE CESSÃO DE USO COM O CLUBE ATLÉTICO CANOINHAS- CAC, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/434/434_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONVÊNIO E ADOTA OUTRAS PROVIDÊNCIAS" - JASC</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/438/438_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI 4467/2009- PLANO PLURIANUAL 2010/2013 PARA OS ANOS DE 2012 E 2013 E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/439/439_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DE CANOINHAS PARA O EXERCÍCIO DE 2012"</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/440/440_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS ANEXOS DE METAS FISCAIS DA LEI 4787/2011- LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2012"</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Glinski , Tarciso de Lima </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/451/451_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS TENISTAS DO PLANALTO NORTE "- MUNIZ TÊNIS</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/441/441_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A FEDERAÇÃO CATARINENSE DE MOTOCICLISMO - FCM, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/442/442_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/443/443_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS" MARIA AMÉLIA DA SILVA TRINDADE -ME</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/444/444_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS" CONCREPOSTE</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/445/445_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS" EROTIDES DOS SANTOS PACHECO FILHO - ME</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/435/435_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE CANOINHAS A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO A AGÊNCIA DE FOMENTO DE SANTA CATARINA S/A BADESC E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/436/436_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE CANOINHAS" OPERAÇÃO DE CRÉDITO COM O BADESC" - PAVIMENTAÇÃO DE RUAS NO BAIRRO PIEDADE</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/446/446_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO EXCESSO E PROVÁVEL EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS" EXCESSO DE ARRECADAÇÃO RECURSOS MAC</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/447/447_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS" - RECURSOS FUNDEB PARA ENSINOS FUNDAMENTAL E INFANTIL.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/448/448_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA A ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/449/449_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DOAÇÃO DE IMÓVEL À ASSOCIAÇÃO COMUNITÁRIA DO PERPÉTUO SOCORRO"</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/450/450_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS" - FUMREBOMPM</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/437/437_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CELEBRAÇÃO DE CONVÊNIO A TÍTULO DE CONTRIBUIÇÃO A ASSOCIAÇÃO DE PAIS E PROFESSORES DA ESCOLA DE ENSINO FUNDAMENTAL SAGRADO CORAÇÃO DE JESUS, ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE ANULAÇÃO DE DOTAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/480/480_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA O CLUBE RECREATIVO ESPORTIVO MATONENSE"</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/452/452_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM O ESTADO DE SANTA CATARINA PARA INSTALAÇÃO E MANUTENÇÃO DE UM SISTEMA DE MONITORAMENTO URBANO COMPOSTO DE CÂMERAS DE VÍDEO NO MUNICÍPIO DE CANOINHAS"</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/453/453_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA CESSÃO DE USO DE DOIS AUTOMÓVEIS À POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA- PMSC"  GOL E PARATI</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/454/454_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA LEILOAR VEÍCULOS E MATERIAIS INSERVÍVEIS"</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/455/455_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CELEBRAÇÃO DE COMODATO DE ÁREA DE TERRAS COM COMPANHIA CATARINENSE DE RÁDIO E TELEVISÃO - RBS TV"</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/456/456_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CELEBRAÇÃO DE CESSÃO DE USO COM A ASSOCIAÇÃO DE MORADORES DA LOCALIDADE DO CERRITO"</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/457/457_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL - CMAS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/458/458_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS E ESTABELECE NORMAS PARA A CONTRATAÇÃO DE PESSOAL PARA ATUAÇÃO JUNTO À SECRETARIA MUNICIPAL DE SAÚDE PARA FAZER FRENTE AO PROGRAMA ESTRATÉGIA E FAMÍLIA - ESAF"</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/459/459_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS PÚBLICOS PARA ATUAÇÃO JUNTO À SECRETARIA DE SAÚDE PARA FAZER FRENTE AO PROGRAMA DE AGENTES COMUNITÁRIOS DA SAÚDE- PACS E PROGRAMA DE ESTRATÉGIA E SAÚDE DA FAMÍLIA"</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/460/460_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI 4466 SE 11/11/2009"</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/461/461_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA O SISTEMA DE BANCO DE HORAS NO MUNICÍPIO DE CANOINHAS"</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/462/462_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA CENTRO DE REFERÊNCIA EM ASSISTÊNCIA SOCIAL - CRAS DO BAIRRO SOSSEGO, DE MARIA IRACEMA KOHLER FEDALTO"</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/464/464_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  172/2011, QUE &amp;#8220;ALTERA A LEI Nº  4.805, DE 16/09/2011&amp;#8221;</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/465/465_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  173/2011, QUE &amp;#8220;ALTERA A LEI Nº  4.806, DE 16/09/2011&amp;#8221; </t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/466/466_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  174/2011, QUE &amp;#8220;ALTERA A LEI Nº  4.810, DE 20/09/2011&amp;#8221;</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/467/467_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  175/2011, QUE &amp;#8220;AUTORIZA A CELEBRAÇÃO E CONVÊNIO DE COOPERAÇÃO FINANCEIRA COM A SOCIEDADE ASSISTENCIAL VALE DO CANOINHAS, ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE ANULAÇÃO DE DOTAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/468/468_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  176/2011, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO&amp;#8221; </t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/463/463_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  177/2011, QUE &amp;#8220;AUTORIZA CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO ESPÍRITA LAR DE JESUS, ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE ANULAÇÃO DE DOTAÇÕES E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/469/469_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  178/2011, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO CIENTÍFICA E TECNOLÓGICA COM A FUNDAÇÃO UNIVERSIDADE DO CONTESTATO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/470/470_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  179/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONVÊNIO COM O ESTADO E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/471/471_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  180/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONVÊNIO E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/472/472_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  181/2011, QUE &amp;#8220;AUTORIZA O REPASSE DE SUBVENÇÃO AO HOSPITAL SANTA CRUZ DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/473/473_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  182/2011, QUE &amp;#8220;AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA COM A LIGA ESPORTIVA CANOINHENSE, ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE ANULAÇÃO DE DOTAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;  </t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/474/474_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  183/2011, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS &amp;#8211; EDUCAÇÃO, OBRAS, FME&amp;#8221; </t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/477/477_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 184/2011, QUE &amp;#8220;ALTERA A REDAÇÃO DO ART. 13 DA LEI Nº  4.305, DE 12/03/2008, QUE DISPÕE SOBRE O ZONEAMENTO DE USO E PARCELAMENTO DO SOLO URBANO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;  </t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 185/2011, QUE &amp;#8220;DISPÕE SOBRE O PARCELAMENTO E ANISTIA DOS JUROS E DAS MULTAS COMO INCENTIVO À RECUPERAÇÃO FISCAL - REFIS&amp;#8221; </t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/478/478_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  186/2011, QUE &amp;#8220;DISPÕE SOBRE O ATENDIMENTO DIFERENCIADO A PESSOAS COM IDADE IGUAL OU SUPERIOR A SESSENTA ANOS E DÁ OUTAS PROVIDÊNCIAS&amp;#8221; _x000D_
 </t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/475/475_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 187/2011, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO&amp;#8221;</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/482/482_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  188/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO C.E.I. CARLOS DRUMMOND DE ANDRADE&amp;#8221;</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/483/483_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  189/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO C.E.I. MACHADO DE ASSIS&amp;#8221; </t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/484/484_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  190/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO C.E.I. RUTH ROCHA&amp;#8221;</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/485/485_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  191/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO GEM FREI FABIANO GAIDZINSKI&amp;#8221;</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/486/486_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  192/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO EBM BENEDITO THERÉZIO DE CARVALHO&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/487/487_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  193/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO EBM AROLDO CARNEIRO DE CARVALHO&amp;#8221;</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/488/488_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  194/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO EBM MARIA LOVATEL PIRES&amp;#8221;  </t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/489/489_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  195/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO ERM BONETES DE CIMA&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/490/490_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  196/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO CEI EDSON MÁRIO DE AGUIAR"</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/491/491_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  197/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO CEI VINÍCIUS DE MORAIS&amp;#8221;</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/492/492_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  198/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO GEM MENINO DEUS&amp;#8221;  </t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/493/493_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  199/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO EBM EVALDO DRANKA&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/494/494_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  200/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO EBM GUILHERMINA MARIA VEIGA FERREIRA </t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/495/495_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  201/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO EBM PROFª ALZIRINHA DA SILVA CORRÊA&amp;#8221;  _x000D_
 </t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/496/496_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  202/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO ERM CAMPINA DOS RIBEIROS&amp;#8221;    _x000D_
 </t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/497/497_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  203/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO CEI EMÍLIA FERRERO&amp;#8221;&amp;#8221;     </t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/498/498_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  204/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO CEI MONTEIRO LOBATO&amp;#8221;      </t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/499/499_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  205/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO CEI NATHAN ZUGMANN&amp;#8221;</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/500/500_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  206/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO GEM MENINO JESUS&amp;#8221;   </t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/501/501_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  207/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO EBM ALBERTO WARDENSKI&amp;#8221;      </t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/502/502_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  208/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO EBM JOSÉ GROSSKOPF&amp;#8221;  </t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/503/503_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  209/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO EBM RIO DO PINHO&amp;#8221;           _x000D_
 </t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/504/504_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  210/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO ERM PROFª EDEMITA CONCEIÇÃO ROSA&amp;#8221;   </t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/505/505_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  211/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO CEI FERNANDO PESSOA&amp;#8221;  </t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/506/506_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  212/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO CEI PEDRO BANDEIRA&amp;#8221;        </t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/507/507_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  213/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO GEM NEY PACHECO DE MIRANDA LIMA&amp;#8221;     </t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/508/508_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  214/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO GEM REINALDO KRÜGER&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/509/509_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  215/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO EBM PRESIDENTE CASTELO BRANCO&amp;#8221; </t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/510/510_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  216/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO EBM MARIA IZABEL DE LIMA CUBAS&amp;#8221;  </t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/511/511_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  217/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO EBM SEVERO DE ANDRADE&amp;#8221;   </t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/512/512_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  218/2011, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A APP DO C.E.I CECÍLIA MEIRELES&amp;#8221;   </t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/513/513_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONVÊNIO COM O ESTADO E ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS" REFORMA DO ESTÁDIO MUNICIPAL</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/514/514_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS JUNTO À SECRETARIA MUNICIPAL DE SAÚDE" MÉDICO ENDOCRINOLOGISTA</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/515/515_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS E ESTABELECE NORMAS PARA A CONTRATAÇÃO DE PESSOAL PARA ATUAÇÃO JUNTO À SECRETARIA MUNICIPAL DE SAÚDE" ENFERMEIRO PRONTO ATENDIMENTO E POLICLÍNICA</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/516/516_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O SISTEMA MUNICIPAL DE ENSINO DO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/518/518_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/520/520_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  224/2011, QUE &amp;#8220;CEDE ESPAÇO PÚBLICO AOS ARTESÃOS&amp;#8221;</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/521/521_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 225/2011, QUE &amp;#8220;DISPÕE SOBRE O TESTE DA ORELHINHA&amp;#8221; </t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/526/526_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  226/2011, QUE &amp;#8220;AUTORIZA CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/522/522_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  227/2011, QUE &amp;#8220;AUTORIZA A CELEBRAÇÃO DE CESSÃO DE USO COM A ASSOCIAÇÃO ATLÉTICA BANCO DO BRASIL &amp;#8211; AABB E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/523/523_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 228/2011, QUE &amp;#8220;AUTORIZA O EXECUTIVO A RECEBER EM DOAÇÃO OS BENS MÓVEIS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/524/524_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  229/2011, QUE &amp;#8220;AUTORIZA A CELEBRAÇÃO DE PERMISSÃO DE USO COM A FUNDAÇÃO SETORIAL DE RADIOFUSÃO EDUCATIVA DE SONS E IMAGENS&amp;#8221; </t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/525/525_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  230/2011, QUE  &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONVÊNIO COM O ESTADO E ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS&amp;#8221;  </t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/528/528_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>" REVERTE A DOAÇÃO DE IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/529/529_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA PONTE ADÃO TADRA LAATSCH"</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/527/527_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA COM A SOCIEDADE BENEFICENTE OPERÁRIA, ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE ANULAÇÃO DE DOTAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS" (57ª FESTA DO TIRO)</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/530/530_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/531/531_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/547/547_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 236/2011, QUE &amp;#8220;INSTITUI O PROJETO ENFERMEIRO NAS ESCOLAS&amp;#8221; </t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/546/546_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  237/2011, QUE  &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS &amp;#8211; FUNDAÇÃO CULTURAL DE CANOINHAS&amp;#8221;   </t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/545/545_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  238/2011, QUE &amp;#8220;DENOMINA GINÁSIO MAGNO VICTOR FUCK&amp;#8221; </t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/554/554_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR MATERIAIS INSERÍVEIS EA ENTIDADE BENEFICENTE DE UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/555/555_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE NORMAS PARA A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA A ATUAÇÃO JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS NO ANO LETIVO DE 2012"</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/563/563_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS" ORÇAMENTO CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/565/565_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E ADOTA OUTRAS PROVIDÊNCIAS" - ORÇAMENTO CÂMARA DOS VEREADORES</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/570/570_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA CESSÃO DE USO DE UMA ÁREA DE TERRAS E DE BENS MÓVEIS À ASSOCIAÇÃO DE PRODUTORES DE ALIMENTOS SAUDÁVEIS DO CONTESTADO - APASC E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/571/571_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONVÊNIO/TERMO DE COMPROMISSO E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/572/572_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE ANULAÇÃO DE DOTAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS" (SUPLEMENTAÇÃO SEC OBRAS)</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/573/573_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O REPASSE DE SUBVENÇÃO AO HOSPITAL SANTA CRUZ DE CANOINHAS, ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE ANULAÇÃO DE DOTAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/575/575_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PERMUTA DE ÁREA DE TERRA COM A EMPRESA ADILSON IVO PRUST - ME"</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/577/577_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA CESSÃO DE USO DE UM PAR DE TRAVES DE FUTEBOL DE CAMPO À POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA - PMSC"</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/576/576_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS - EDUCAÇÃO, SAÚDE, OBRAS, ETC"</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/578/578_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL E CONTRIBUIÇÃO A ENTIDADES, ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE ANULAÇÃO DE DOTAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/579/579_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONTRATOS, CONVÊNIOS, OPERAÇÕES DE CRÉDITO E DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS"</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/580/580_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A NOTA FISCAL ELETRÔNICA DE SERVIÇOS E ESTABELECE OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/581/581_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS E ESTABELECE NORMAS PARA A CONTRATAÇÃO DE PESSOAL PARA A ATUAÇÃO JUNTO À SECRETARIA MUNICIPAL DE PLANEJAMENTO E ORÇAMENTO" - CRIA 5 CARGOS DE AGENTES DE TRÂNSITO</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/582/582_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS JUNTO À SECRETARIA MUNICIPAL DE DESENVOLVIMENTO RURAL"</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/583/583_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA EMPREGOS PÚBLICOS PARA ATUAÇÃO JUNTO À SECRETARIA DE SAÚDE PARA FAZER FRENTE AO PROGRAMA DE AGENTES COMUNITÁRIOS DA SAÚDE - PACS E PROGRAMA DE ESTRATÉGIA E SAÚDE DA FAMÍLIA"</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/584/584_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS E ESTABELECE NORMAS PARA A CONTRATAÇÃO DE PESSOAL PARA ATUAÇÃO JUNTO À SECRETARIA MUNICIPAL DE SAÚDE PARA FAZER FRENTE AO PROGRAMA ESTRATÉGIA E SAÚDE DA FAMÍLIA - ESP"</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/585/585_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A RECONHECER E PARCELAR DÍVIDA JUNTO A RECEITA FEDERAL DO BRASIL- INSS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/592/592_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  258/2011, QUE &amp;#8220;CEDE ESPAÇO PÚBLICO AOS MOTO-TAXI&amp;#8221;</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/589/589_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 259/2011 QUE DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DA LOCALIDADE DE RIO DO PINHO"</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/590/590_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"PROJETO DE LEI Nº 260/2011 QUE REGULAMENTA A CARGA E DESCARGA NO CALÇADÃO" </t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/591/591_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  261/2011, QUE &amp;#8220;INCLUI ÓRGÃO DE DELIBERAÇÃO NO DETRACAN&amp;#8221;</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/586/586_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 262/2011, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A DOAR MATERIAIS DESPORTIVOS A ENTIDADE BENEFICENTE DE UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/587/587_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 263/2011, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>Wilson Pereira , João Grein</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/595/595_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  264/2011, QUE &amp;#8220;LIBERA ESTACIONAMENTO FORA DO HORÁRIO DO ROTATIVO&amp;#8221; </t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/596/596_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  265/2011, QUE &amp;#8220;AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL, CONTRIBUIÇÃO E AUXÍLIO A ENTIDADES E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/597/597_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  266/2011, QUE &amp;#8220;AUTORIZA O EXECUTIVO A ADQUIRIR IMÓVEL URBANO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/247/247_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº  001/2011, QUE &amp;#8220;CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE CANOINHAS À DÉCIO LIMA&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/248/248_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº  002/2011, QUE &amp;#8220;CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO DE CANOINHAS À WALDIR PADILHA&amp;#8221; </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/249/249_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº  003/2011, QUE &amp;#8220;CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE CANOINHAS À RICARDO MARTIN&amp;#8221; </t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/311/311_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À BRÁULIO RIBAS DA CRUZ"</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/312/312_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À NILTON JOSÉ BAYESTORFF"</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/313/313_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À BENEDITHO THERÉZIO DE CARVALHO NETO"</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/314/314_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO A ADEMAR SCHUMACHER</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/316/316_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À OSMAR GALOTTI"</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/317/317_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À EDMUNDO BITTENCOURT"</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/318/318_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À PAULO EDUARDO ROCHA FARIA"</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/319/319_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À SILMAR LUIZ GOLANOVSKI"</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/320/320_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À BENO FREDOLIN FUCK"</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/321/321_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À ALINOR PEREIRA"</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/322/322_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À JOSÉ JOÃO KLEMPOUZ"</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/323/323_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À NIVALDO ROEDER"</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/324/324_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À  PEDRO TYSKA"</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/325/325_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À SEBASTIÃO ROMEU PERES CORDEIRO"_x000D_
 </t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/326/326_texto_integral.odt</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/326/326_texto_integral.odt</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À  HENRIQUE KRZESINSKI"</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/327/327_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À WALDEMIRO ANDRADE"</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/328/328_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À JUCÉLIA DALLAGO MÜLLER"</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/329/329_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À CLAUDETE MARIA HOFFMANN DA SILVA"</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/330/330_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À NORMA PETTERMAN PEREIRA"_x000D_
 </t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/331/331_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À ANITA NOVAK PEREIRA"</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/332/332_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À  ROBERTO JOSÉ BASÍLIO"</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/333/333_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À MODESTO JOSÉ ZANIOLO"</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/334/334_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À ANTONIO MAURO RODRIGUES DE AGUIAR"</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/335/335_texto_integral.odt</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/335/335_texto_integral.odt</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À ORLANDO KRAUTLER"</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/336/336_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À WAGNER MACOLIN TRAUTWEIN"</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/337/337_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À  JOÃO ALVES DOS SANTOS"</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/338/338_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À  BERNARDINO CESAR FEDALTO"</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/339/339_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À PEDRO IVO OLESCOVICZ"</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/340/340_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À EDMAR GONÇALVES PADILHA"</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/341/341_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À AMADEUS JOSÉ DOS SANTOS"</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/342/342_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À ORLEI ORSON JARDEL MOREIRA"</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/343/343_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À MICHEL N SELEME"</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/344/344_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À JOÃO BATISTA LEITE"</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/345/345_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À IVO POMA"</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/346/346_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE  TÍTULO DE CIDADÃO BENEMÉRITO À ADÃO TADRA LAATSCH</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/347/347_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À ALÍPIO CASTANHA DE ARAÚJO"</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/348/348_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À  EVALDO BATISTA DE OLIVEIRA</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>"ALTERA REDAÇÃO DA ALINEA "A" DO CAPUT DO ARTIGO 3º DO REGIMENTO INTERNO"</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/417/417_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS  AO DR SAULO PINTO SABATINI"</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/544/544_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À LOURIVAL JARSCHEL"</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/548/548_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À MELQUÍADES PEREIRA DA CRUZ"</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/549/549_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À FERNANDO LUIZ DE OLIVEIRA"</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/550/550_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À FABIANO FREITAS"</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/551/551_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À ORESTES GOLANOVSKI"</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/552/552_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À FREDERICO VALDIR ECHER"</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/557/557_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À FRANCISCO VITAL PEREIRA"</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/553/553_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À EDMILSON LUIZ VERKA"</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/556/556_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À OSMAR OLESCOVICZ"</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/533/533_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À JORDÃO VIEIRA DOS SANTOS"</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/532/532_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À JOSÉ JOÃO KLEMPOUZ JR"</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/534/534_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM AMIGO DE CANOINHAS À LUIZ ALBERTO RINCOSKI FARIA"</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/535/535_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À ORLANDO MÜLLER"</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/536/536_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À JOÃO SALVADOR ANDRADE"</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/537/537_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À  ADILSON FONTANA"</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/538/538_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À LEVI DAMASO DA SILVEIRA"</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/539/539_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À ALCEU GOESTERMEIER"</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/540/540_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À NENO PANGRATZ"</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/541/541_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À OSVALDO DE BARROS"</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/542/542_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À VADECO COCHEN"</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/543/543_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À JULIANO SELEME"</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/558/558_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À PAULO ROBERTO RIEESE"</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/559/559_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À ITAMAR ZACALUZNE"</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/560/560_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À EDUARDO WEINFURTER"</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/561/561_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE AMIGO DE CANOINHAS À NIVALDO BURGARDT"</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/562/562_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DE CANOINHAS À IRMÃ IDA WARKEN"</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/564/564_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO A JOSELDE CÂNDIDO CUBAS BATISTA"</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/566/566_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO À ARI CARLOS FERREIRA DOS SANTOS - ARCAFES"</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/567/567_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO À MATILDE SHIESSL DARMORUS"</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/569/569_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO HONORÁRIO À SAULO PINTO SABATINI"</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/610/610_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI BRASÃO DO PODER LEGISLATIVO MUNICIPAL"</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projetos de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissao de Financas, Orcamento e Fiscalizacao</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/288/288_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 001/2011, QUE "APROVA AS CONTAS DE 2004"</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/289/289_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 002/2011, QUE "APROVA AS CONTAS DE 2009"</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t xml:space="preserve">Tarciso de Lima , Beto Passos </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/593/593_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 003/2011, QUE  &amp;#8220;SUSTA PROIBIÇÃO DE CARGA E DESCARGA NO CALÇADÃO&amp;#8221;</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/594/594_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE DECRETO LEGISLATIVO Nº  004/2011, QUE &amp;#8220;APROVA AS CONTAS DE 2008&amp;#8221; </t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/3139/3139_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/3139/3139_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DESTINAÇÃO DE LOCAIS DE ESTACIONAMENTO OCIOSOS PARA USO DE MOTOCICLETAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4330,67 +4330,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/326/326_texto_integral.odt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/335/335_texto_integral.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/3139/3139_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/326/326_texto_integral.odt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/335/335_texto_integral.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2011/3139/3139_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H351"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>