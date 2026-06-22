--- v0 (2026-02-28)
+++ v1 (2026-06-22)
@@ -54,102 +54,102 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PLANO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL DO MUNICÍPIO DE CANOINHAS, DISPÕE SOBRE AS NORMAS, FIXA OBJETIVOS E DIRETRIZES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t xml:space="preserve">Tarciso de Lima , Alexey Sachweh , Bene Carvalho , Beto Passos , Célio Galeski , Gilmar Martins, João Grein, Miguel Gontarek, Paulo Glinski , Wilson Pereira </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/21/21_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIGE VALOR DA TAXA DE LIXO</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº  004/2010, QUE &amp;#8220;ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 017, DE 20/12/2007 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/171/171_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 005/2010, QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR Nº 022,DE 16 DE JANEIRO DE 2008- DISPÕE SOBRE AS NORMAS RELATIVAS AO PARCELAMENTO DO SOLO URBANO E À CONSTITUIÇÃO DE CONDOMÍNIOS HORIZONTAIS NO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t xml:space="preserve">Bene Carvalho </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/187/187_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI COMPLEMENTAR Nº 006/2010, QUE &amp;#8220;DISPÕE SOBRE PAGAMENTO A VISTA DE CRÉDITO TRIBUTÁRIO&amp;#8221; </t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
     <t>&amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO.&amp;#8221;</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>1</t>
   </si>
@@ -159,77 +159,77 @@
   <si>
     <t>89</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>&amp;#8220;RETIFICA O QUADRO DA LEI Nº  4.485/2010, QUE &amp;#8220;CRIOU CARGOS JUNTO À SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL E DA FAMÍLIA&amp;#8221;</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO COM A CÂMARA DE VEREADORES PARA CESSÃO DO PLENÁRIO E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t xml:space="preserve">Beto Passos </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/18/18_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INCLUI DISPOSITIVOS NA LEI NO 4.370/2008 &amp;#8211; ROTATIVO CANOINHAS_x000D_
 </t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/45/45_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;REGULAMENTA O TRATAMENTO DIFERENCIADO E FAVORECIDO ÀS MICROEMPREENDEDORES INDIVIDUAIS DE QUE TRATA A LEI COMPLEMENTAR FEDERAL Nº  123, DE 14/02/2006 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/17/17_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA DE HENRIQUE ZACKO</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO CONVÊNIO 18997/2009-9 E DA ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>11</t>
@@ -363,51 +363,51 @@
   <si>
     <t>142</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>AUTORIZA DO PODER EXECUTIVO MUNICIPAL A RECONHECER E PROCESSAR DESPESAS DE EXERCÍCIOS ANTERIORES (2006 E 2007) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/145/145_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL Á ENTIDADE E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO SUPERÁVIT FINANCEIRO APURADO NO EXERCÍCIO DE 2009, DA ANULAÇÃO DE DOTAÇÃO  ORÇAMENTÁRIA E ADOTA OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>148</t>
   </si>
@@ -451,138 +451,138 @@
   <si>
     <t>35</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA REPASSE DE SUBVENÇÃO SOCIAL A ASSOCIAÇÃO DE MORADORES DO BAIRRO SALTO DA ÁGUA VERDE E DA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER LEGISLATIVO MUNICIPAL A RECONHECER E PROCESSAR DESPESAS DE EXERCÍCIO ANTERIOR  (2008) E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>&amp;#8220;RETIFICA A LEI Nº  4.484/2009, QUE DISPÕE SOBRE A CIRCULAÇÃO DE VEÍCULOS PESADOS NA ÁREA CENTRA DO MUNICÍPIO DE CANOINHAS&amp;#8221;</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/15/15_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ANISTIA DOS JUROS E DAS MULTAS COMO INCENTIVO Á RECUPERAÇÃO FISCAL &amp;#8211; REFIS</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/155/155_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇOS DE VIGILÂNCIA / SEGURANÇA PARA O IF/SC&amp;#8221;</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA CELEBRAÇÃO DE CONVÊNIO&amp;#8221;</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA CONCESSÃO DE AUXÍLIO FINANCEIRO À FEDERAÇÃO CATARINENSE DE MUNICÍPIOS &amp;#8211; FECAM E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;AUTORIZA CELEBRAÇÃO DE CONVÊNIO, ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI Nº  4.467/2009 &amp;#8211; PLANO PLURIANUAL 2010/2013 PARA OS ANOS DE 2011, 2012 E 013 E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/20/20_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA DE ERNA HOLLER DEMIKOSKI</t>
   </si>
   <si>
     <t>João Grein</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/10/10_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PLANTAS MEDICINAIS E FITOTERÁPICOS &amp;#8220;VITALINA DE LIMA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA LEILOAR VEÍCULOS E BENS MÓVEIS INSERVÍVEIS&amp;#8221;</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/24/24_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE PAVIMENTAÇÃO COMUNITÁRIA E OBRAS NO MUNICÍPIO DE CANOINHAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº  0017, DE 18/10/2007 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>52</t>
   </si>
@@ -678,835 +678,835 @@
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR UM IMÓVEL AO CONSELHO REGIONAL DE ENGENHARIA, ARQUITETURA E AGRONOMIA DE SANTA CATARINA &amp;#8211; CREA/SC, INSPETORIA DE CANOINHAS&amp;#8221;</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS, ATRAVÉS DA ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONCESSÃO DE ESTÁGIOS PARA ESTUDANTES REGULARMENTE INSCRITOS EM CURSOS TÉCNICOS PROFISSIONALIZANTES E DÁ OUTAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O RECEBIMENTO NA FORMA DE DAÇÃO EM PAGAMENTO DE BENS IMÓVEIS DA EMPRESA WRUBLEVSKI PECUÁRIA E FLORESTAL LTDA, PARA QUITAÇÃO DE DÍVIDAS TRIBUTÁRIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t xml:space="preserve">Alexey Sachweh </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/9/9_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA POR MAIS 10 ANOS COMODATO COM A AERAC</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS ATRAVÉS DE OPERAÇÃO DE CRÉDITO E DA ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE CANOINHAS, ATRAVÉS DO SUPERHAVIT FINANCEIRO APURADO NO EXERCÍCIO DE 2009 E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONVÊNIO E DA ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA&amp;#8221;</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O EXECUTIVO A RECEBER EM DOAÇÃO O IMÓVEL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO CONVÊNIO E DA ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/39/39_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TAXI&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO PROVÁVEL EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t xml:space="preserve">Célio Galeski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/8/8_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CONSUMO DE BEBIDAS ALCOÓLICAS EM LOGRADOUROS PÚBLICOS DE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/7/7_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PREFERÊNCIA EM REMOÇÕES PARA FAMILIARES DE PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/25/25_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃO DE USO DE UM AUTOMÓVEL À POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA-PMSC</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO DE CANOINHAS A ALTERAR CARGA HORÁRIA DE CARGOS DE PSICÓLOGO PREVISTOS NAS LEIS Nº  3958/2005 E 4245/2005</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR TERRENOS</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONVÊNIOS E DA ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/19/19_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A AESC</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃO DE USO COM A COMPANHIA INTEGRADA DE DESENVOLVIMENTO AGRÍCOLA DE SANTA CATARINA - CIDASC</t>
   </si>
   <si>
     <t>INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONVÊNIOS E DA ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA E AUTORIZA A AQUISIÇÃO MEDIANTE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL DE TERRENO URBANO DE PROPRIEDADE DE ELVIRA KOCH E ILSE ELFRIDA KOCH DA COSTA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo Glinski </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/54/54_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A &amp;#8220;FICHA LIMPA&amp;#8221; NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPALIDADE&amp;#8221;</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 093/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONTRATO DE APOIO FINANCEIRO E DO EXCESSO DE ARRECADAÇÃO&amp;#8221; </t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 094/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO EXCESSO DE ARRECADAÇÃO E SUPERÁVIT FINANCEIRO&amp;#8221; </t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  095/2010, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECONHECER E PROCESSAR DESPESAS DE EXERCÍCIOS ANTERIORES (2009) E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI Nº 3.678, DE 01/03/2004&amp;#8221;</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  098/2010, QUE &amp;#8220;AUTORIZA A CELEBRAÇÃO DE CONVÊNIO PARA COOPERAÇÃO TÉCNICA E FINANCEIRA COM O ESTADO DE SANTA CATARINA, ATRAVÉS DA POLÍCIA MILITAR AMBIENTAL E SANTA CATARINA&amp;#8221;</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  099/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA&amp;#8221;</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/56/56_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  0100/2010, QUE &amp;#8220;TRANSFERE VEÍCULO DO LEGISLATIVO PARA O MUNICÍPIO&amp;#8221;</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/57/57_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 101/2010, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CANOINHENSE DE ATLETISMO&amp;#8221; </t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/135/135_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  102/2010, DE &amp;#8220;APERFEIÇOAMENTO DO SERVIDOR PÚBLICO MUNICIPAL&amp;#8221;</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA DE TAILA IARROCHESKI</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE PESSOAS JURÍDICAS DE DIREITO PRIVADO, SEM FINS LUCRATIVOS, COMO ORGANIZAÇÕES DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO-OSCIP, INSTITUI E DISCIPLINA O TERMO DE PARCERIA, NO ÂMBITO DA CIDADE DO CANOINHAS/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO GERAL DO MUNICÍPIO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>ABRA CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DE CONVÊNIO COM O ESTADO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA OS ANEXOS DE METAS FISCAIS DA LEI Nº  4.564/2010 &amp;#8211; LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2011&amp;#8221;</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI Nº 4.567/2009 &amp;#8211; PLANO PLURIANUAL 2010/2013 PARA OS ANOS DE 2011, 2012 E 2013 E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/103/103_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CANOINHAS PARA O EXERCÍCIO DE 2011&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/108/108_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO&amp;#8221;</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/97/97_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA UNIDADE BÁSICA DE SAÚDE JAIR CORTE&amp;#8221;</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A REMUNERAÇÃO DA BOLSA AUXÍLIO, CARGA HORÁRIA AOS ESTUDANTES REGULARMENTE INSCRITOS EM CURSOS TÉCNICOS PROFISSIONALIZANTES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E DO PROVÁVEL EXCESSO DE ARRECADAÇÃO&amp;#8221;</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA&amp;#8221;</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Professor Osmar</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/96/96_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FISCALIZAÇÃO EXTERNA DO PROCON</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/106/106_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 3.022/1998, REFERENTE ALTERAÇÃO DE CARGA HORÁRIA DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  120/2010, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO&amp;#8221; </t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 121/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS&amp;#8221;</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 122/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS&amp;#8221;</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/188/188_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  123/2010, QUE &amp;#8220;AUTORIZA FIRMAR CONVÊNIO COM O GOVERNO FEDERAL&amp;#8221;</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  124/2010, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO&amp;#8221; </t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  125/2010, QUE &amp;#8220;AUTORIZA CELEBRAÇÃO DE CONVÊNIO&amp;#8221; </t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  126/2010, QUE &amp;#8220;ALTERA A LEI Nº  2.363, DE 27/02/1991&amp;#8221;</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/116/116_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O ESTADO DE SANTA CATARINA, ATRAVÉS DA POLÍCIA MILITAR&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/117/117_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/118/118_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI Nº  3.398, DE 28/12/2001&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/119/119_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSTITUI E AUTORIZA A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/120/120_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/121/121_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/120/120_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO EXCESSO DE ARRECADAÇÃO&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/122/122_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO PROVÁVEL EXCESSO DE ARRECADAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;    </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/123/123_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA  E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/125/125_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DA ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/126/126_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RECEBER PATROCINO, ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/127/127_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/124/124_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 138/2010, QUE &amp;#8220;AUTORIZA A ALIENAR TERRENOS&amp;#8221;</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t xml:space="preserve">Tarciso de Lima </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/481/481_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA BANDEJÃO. </t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t xml:space="preserve">Wilson Pereira , Bene Carvalho </t>
   </si>
   <si>
     <t>DENOMINA RUA DE VITALINA HONORATO DE LIMA</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/178/178_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO E ESTABELE NORMAS PARA A CONTRATAÇÃO DE PESSOAL PARA ATUAÇÃO JUNTO À SECRETARIA MUNICIPAL DE SAÚDE PARA FAZER FRENTE AO PROGRAMA ESTRATÉGIA E SAÚDE DA FAMÍLIA - ESF.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/179/179_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA ATUAÇÃO JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS NO ANO LETIVO 2011.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  143/2010, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  144/2010, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;  </t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  145/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO DA PREFEITURA&amp;#8221; </t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  146/2010, QUE &amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE CESSÃO DE USO DE BENS MÓVEIS USADOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;  </t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/176/176_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  147/2010, QUE &amp;#8220;AUTORIZA PERMISSÃO DE ALVARÁ PROVISÓRIO DE TAXI&amp;#8221; </t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  148/2010, QUE &amp;#8220;CONCEDE ISENÇÃO E ANISTIA DOS JUROS E DAS MULTAS AO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE SANTA CATARINA&amp;#8221; </t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CEONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 150/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO EXCESSO DE ARRECADAÇÃO E DA ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS&amp;#8221;    </t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 151/2010, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO - ADOSAREC&amp;#8221;</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 152/2010, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO &amp;#8211; PANCADÃO SERTANEJO&amp;#8221; </t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/174/174_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 153/2010, QUE &amp;#8220;AUTORIZA ALVARÁ PROVISÓRIO DE TAXI&amp;#8221;  WALDOMIRO BREDUN</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/172/172_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  154/2010, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS PARA O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;  </t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/159/159_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS SERVIÇOS DE TERRAPLENAGEM -  MOVIMENTO DE TERRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/173/173_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  156/2010, QUE &amp;#8220;INSTITUI O FUNDO DE ASSISTÊNCIA À SAÚDE DO SERVIDOR PÚBLICO MUNICIPAL DE CANOINHAS &amp;#8211; FAS, DANDO OUTRAS PROVIDÊNCIAS&amp;#8221;  </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/175/175_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  157/2010, QUE &amp;#8220;DENOMINA VIA PÚBLICA DE NIVALDO BREY&amp;#8221;     </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/157/157_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 4.576, DE 11/08/2010. PAVIMENTAÇÃO COMUNITÁRIA</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/160/160_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 159/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORLAMENTO GERAL DA PREFEITURA E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 160/2010, QUE &amp;#8220;AUTORIZA CELEBRAÇÃO DE CONVÊNIO, ABRE CRÉDITO ADICIONAL ESPECIAL E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/164/164_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 161/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORLAMENTO GERAL DO MUNICÍPIO E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221;  </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/165/165_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  162/2010, QUE &amp;#8220;ALTERA A LEI Nº  3.465, DE 08/07/2002&amp;#8221; </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/166/166_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  163/2010, QUE &amp;#8220;INSTITUI O PROGRAMA ADOTE UMA PRAÇA PÚBLICA, CANTEIROS CENTRAIS E A OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/167/167_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 164/2010, QUE &amp;#8220;DENOMINA POSTO DE SAÚDE WILLY RADKE&amp;#8221; </t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 165/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORLAMENTO GERAL DO MUNICÍPIO E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/169/169_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  166/2010, QUE &amp;#8220;ALTERA A LEI Nº  3.629, DE 20/11/2003&amp;#8221; - REAJUSTE CESTA BÁSICA SERVIDORES</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 167/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORLAMENTO GERAL DA PREFEITURA&amp;#8221;  </t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/182/182_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  168/2010, QUE &amp;#8220;CRIA CARGOS PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/183/183_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  169/2010, QUE &amp;#8220;ESTABELECE NORMAS PARA A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA ATUAÇÃO JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS NO ANO LETIVO DE 2011&amp;#8221; </t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/184/184_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  170/2010, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE PARCERIA COM A BEMFAM/CEDESS &amp;#8211; CIDADANIA, EDUCAÇÃO, DESENVOLVIMENTO SOCIAL E SAÚDE, PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;  </t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/185/185_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  171/2010, DE &amp;#8220;PERMISSÃO E AUTORIZAÇÃO DE USO&amp;#8221; </t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/186/186_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 172/2010, QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DO PERPÉTUO SOCORRO&amp;#8221;  </t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/189/189_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E A ALIENAÇÃO DE ÁREA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/190/190_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  174/2010, QUE &amp;#8220;ALTERA A LEI Nº  4.467/2009 - PLANO PLURIANUAL 2010/2013, PARA OS ANOS DE 2011, 2012 E 2013 E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/191/191_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 175/2010, QUE &amp;#8220;ALTERA O ANEXO DE METAS FISCAIS DA LEI Nº  4.562/2010 &amp;#8211; LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2011&amp;#8221; </t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/192/192_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  176/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO CONTRATO DE REPASSE Nº  313594-99 E DA ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA&amp;#8221; </t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/193/193_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  177/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO CONTRATO DE REPASSE Nº  306581-04 E DA ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA&amp;#8221; </t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/194/194_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  178/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO CONTRATO DE REPASSE DO GOVERNO FEDERAL E ADOTA OUTRAS PROVIDÊNCIAS&amp;#8221; </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/195/195_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº  179/2010, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL NO ORÇAMENTO GERAL DA PREFEITURA ATRAVÉS DO SUPERAVIT FINANCEIRO&amp;#8221; </t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/196/196_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº  180/2010, QUE &amp;#8220;AUTORIZA REPASSE DE SUBVENÇÕES SOCIAIS A ENTIDADES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/23/23_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEDALHA DO CONTESTADO, ALTERANDO O REGIMENTO INTERNO</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/181/181_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº  003/2010, QUE &amp;#8220;ALTERA TEMPO PARA USO DA TRIBUNA, ALTERANDO O REGIMENTO INTERNO&amp;#8221; </t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/14/14_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO DO ART. 5° AO REGIMENTO INTERNO</t>
   </si>
   <si>
-    <t>https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/129/129_texto_integral.pdf</t>
+    <t>http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1813,68 +1813,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/129/129_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canoinhas.sc.leg.br/media/./sapl/public/materialegislativa/2010/129/129_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H190"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="137" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>